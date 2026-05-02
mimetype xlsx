--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
@@ -302,50 +302,91 @@
 &lt;p class="MsoNormal"&gt;&lt;strong&gt;FORMAS DE PAGAMENTO&lt;/strong&gt;&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;Pessoalmente no Espaço Ekvilibro ou por transferência bancária para o NIB 0007 0000 0022214891623, 4Ekvilibro Essencial Lda.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;ou por MBWay para 938228157.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;&lt;strong&gt;CURRÍCULO DO FACILITADOR&lt;/strong&gt;&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;Carla Gaspar&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;● Licenciada em Ciências da Nutrição e Engenharia química,&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;● Mestre em Ciência e Tecnologia dos Alimentos,&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;● Pós graduada em Nutrição clínica e em Nutrição Funcional,&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;● Pós-Graduada e certificada em Coaching profissional;&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;● Pós graduada em Medicina Anti envelhecimento;&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;● Pós graduada em Coaching e psicologia - terapias cognitivo-comportamentais de terceira&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;geração (Mindfulness and Compassion Focused Therapy);&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;● Especializações nas áreas de neurociências, PNL, hipnose clínica, reiki e EFT,&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;● Co-fundadora da empresa e marca registada EKVILIBRO.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;● Especialista e consultora na área da nutrição e desenvolvimento pessoal, pratica uma&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;abordagem integrativa de desenvolvimento e superação (Health Coach - area de coaching&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;integral - saúde e bem estar) no âmbito do projeto EKVILIBRO.&lt;/p&gt;
 &lt;h4 class="MsoNormal"&gt;&lt;strong&gt;Mais info/Inscrições: MP // 938228157 // &lt;a href="mailto:hello@ekvilibro.pt" target="_blank" rel="noopener"&gt;hello@ekvilibro.pt&lt;/a&gt;&lt;/strong&gt;&lt;/h4&gt;
 &lt;p class="MsoNormal"&gt;&lt;strong&gt;Formadores | &lt;/strong&gt;Carla Gaspar e Anabela Gaspar&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;Carla Gaspar Pós-Graduada e certificada em Coaching profissional. Com especialização na área da psicologia em terapias cognitivo-comportamentaisde terceira geração (Mindfulness and Compassion Focused Therapy). Tem especializações nas áreas de neurociências, PNL, hipnose clínica, reiki e EFT. É Licenciada em Engenharia química e em Ciências da Nutrição e Pós graduada em Nutrição clínica e em Nutrição Funcional. Especialista e consultora na área da nutrição e coaching, pratica uma abordagem integrada de desenvolvimento e superação (Health Coach -coaching integrado de saúde e bem estar). Co-fundadora da empresa e marca registada EKVILIBRO.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;Anabela Gaspar Licenciada em Engenharia Agronómica pelo Instituto Superior de Agronomia, Técnica de Nutrição e Técnica Especialista em Exercício Físico. Co-fundadora da empresa e marca registada EKVILIBRO.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt; &lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Saúde, Bem-Estar e Nutrição"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/activity/Mupi-digital_Arte-na-Vila_1130x636px-20260318-042205.jpg</t>
+  </si>
+  <si>
+    <t>Mostra de artesanato no Bairro: “Arte na Vila”</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Atenta a dimensão cultural e única do artesanato, em muitos casos distintiva da região onde é produzido e incorporando práticas ou expressões da cultura tradicional, o que lhe confere uma identidade muito própria, assume-se determinante preservar esse legado e incentivar quem, muitas vezes, com uma elevada dose de voluntarismo, continua a perpetuá-lo.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/activity/cultura-nos-mercados-banner-jg-1042-20260327-102430.webp</t>
+  </si>
+  <si>
+    <t>Animação no Bairro com concerto de música de câmata</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A sessão conta com a atuação do Conservatório de Música e Teatro Sons e Compassos, que apresentará um concerto de música de câmara. O concerto será interpretado por um ensemble de quarteto de cordas e piano, oferecendo ao público uma experiência musical de elevada qualidade num ambiente informal.&lt;/p&gt;
+&lt;p&gt;O público será também surpreendido com uma intervenção performativa de marimba, a decorrer no primeiro andar do mercado. &lt;/p&gt;
+&lt;p&gt;Com esta iniciativa, a Câmara de Sintra, líder do Consórcio Sintra Vila Digital, reafirma o compromisso de promover a fruição cultural em espaços do quotidiano, aproximando a arte dos cidadãos e contribuindo para a vitalidade dos Mercados Municipais.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/activity/Design-sem-nome-(3)-20260424-040506.png</t>
+  </si>
+  <si>
+    <t>Oportunidade de recrutamento para empresas | Redes informáticas</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A formação insere-se no Programa Comunidades em Ação, financiado pelo PRR, promovido pelo Município de Sintra em parceria com o ISCTE e preparou profissionais para as seguintes funções:&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Técnico de Redes&lt;/li&gt;
+&lt;li&gt;Administrador de Redes&lt;/li&gt;
+&lt;li&gt;Engenheiro de Redes Júnior&lt;/li&gt;
+&lt;li&gt;Técnico de Suporte (Helpdesk Nível 2)&lt;/li&gt;
+&lt;li&gt;Analista de Cibersegurança Júnior&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Os formandos que concluiram a formação estão agora capacitados para instalar, configurar, operar e resolver problemas em redes de pequena e média dimensão.&lt;/p&gt;
+&lt;p&gt;O momento da certificação é por si uma excelente oportunidade para as empresas conhecerem os jovens profissionais e identificarem potenciais talentos para integração em estágios ou oportunidades de emprego.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Acontece no Bairro"}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -649,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O9"/>
+  <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -981,50 +1022,137 @@
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>66</v>
       </c>
       <c r="D9" t="s">
         <v>67</v>
       </c>
       <c r="H9" t="s">
         <v>68</v>
       </c>
       <c r="L9" t="s">
         <v>69</v>
       </c>
       <c r="M9" t="s">
         <v>64</v>
       </c>
       <c r="N9" t="s">
         <v>64</v>
       </c>
       <c r="O9" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" t="s">
+        <v>71</v>
+      </c>
+      <c r="H10" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" t="s">
+        <v>25</v>
+      </c>
+      <c r="M10" t="s">
+        <v>26</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+      <c r="O10" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>73</v>
+      </c>
+      <c r="D11" t="s">
+        <v>74</v>
+      </c>
+      <c r="H11" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" t="s">
+        <v>26</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+      <c r="O11" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>76</v>
+      </c>
+      <c r="D12" t="s">
+        <v>77</v>
+      </c>
+      <c r="H12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" t="s">
+        <v>64</v>
+      </c>
+      <c r="N12" t="s">
+        <v>64</v>
+      </c>
+      <c r="O12" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>