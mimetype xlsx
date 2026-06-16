--- v1 (2026-05-02)
+++ v2 (2026-06-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
@@ -343,50 +343,61 @@
   <si>
     <t>&lt;p&gt;A sessão conta com a atuação do Conservatório de Música e Teatro Sons e Compassos, que apresentará um concerto de música de câmara. O concerto será interpretado por um ensemble de quarteto de cordas e piano, oferecendo ao público uma experiência musical de elevada qualidade num ambiente informal.&lt;/p&gt;
 &lt;p&gt;O público será também surpreendido com uma intervenção performativa de marimba, a decorrer no primeiro andar do mercado. &lt;/p&gt;
 &lt;p&gt;Com esta iniciativa, a Câmara de Sintra, líder do Consórcio Sintra Vila Digital, reafirma o compromisso de promover a fruição cultural em espaços do quotidiano, aproximando a arte dos cidadãos e contribuindo para a vitalidade dos Mercados Municipais.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/activity/Design-sem-nome-(3)-20260424-040506.png</t>
   </si>
   <si>
     <t>Oportunidade de recrutamento para empresas | Redes informáticas</t>
   </si>
   <si>
     <t>&lt;p&gt;A formação insere-se no Programa Comunidades em Ação, financiado pelo PRR, promovido pelo Município de Sintra em parceria com o ISCTE e preparou profissionais para as seguintes funções:&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Técnico de Redes&lt;/li&gt;
 &lt;li&gt;Administrador de Redes&lt;/li&gt;
 &lt;li&gt;Engenheiro de Redes Júnior&lt;/li&gt;
 &lt;li&gt;Técnico de Suporte (Helpdesk Nível 2)&lt;/li&gt;
 &lt;li&gt;Analista de Cibersegurança Júnior&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Os formandos que concluiram a formação estão agora capacitados para instalar, configurar, operar e resolver problemas em redes de pequena e média dimensão.&lt;/p&gt;
 &lt;p&gt;O momento da certificação é por si uma excelente oportunidade para as empresas conhecerem os jovens profissionais e identificarem potenciais talentos para integração em estágios ou oportunidades de emprego.&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Acontece no Bairro"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/activity/Design-sem-nome-(5)-20260528-032755.png</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Festival “Palavras que Contam” </t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Biblioteca Municipal de Sintra recebe, no próximo dia 30 de maio, às 9h30, o Festival Literário “Palavras que Contam”, uma iniciativa da Fundação Aga Khan Portugal que assinala o lançamento das primeiras obras de jovens autores, dando palco a novas vozes e promovendo uma literatura mais diversa e inclusiva.&lt;/p&gt;
+&lt;p&gt;O festival marca o culminar do projeto “Palavras que Contam”, que tem vindo a trabalhar com jovens de diferentes comunidades no desenvolvimento de competências de escrita e expressão criativa. Ao longo do processo, os participantes foram desafiados a criar as suas próprias narrativas, agora publicadas em parceria com a editora Almedina.&lt;/p&gt;
+&lt;p&gt;O programa do festival cruza literatura com outras linguagens artísticas, propondo um dia de partilha, experimentação e contacto direto entre autores e público. Entre os destaques estão as apresentações das obras dos jovens autores, oficinas de escrita criativa e ilustração, uma tertúlia literária e uma exposição que documenta o processo criativo desenvolvido no âmbito do projeto.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -690,51 +701,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O12"/>
+  <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1109,50 +1120,79 @@
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>76</v>
       </c>
       <c r="D12" t="s">
         <v>77</v>
       </c>
       <c r="H12" t="s">
         <v>78</v>
       </c>
       <c r="L12" t="s">
         <v>79</v>
       </c>
       <c r="M12" t="s">
         <v>64</v>
       </c>
       <c r="N12" t="s">
         <v>64</v>
       </c>
       <c r="O12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>80</v>
+      </c>
+      <c r="D13" t="s">
+        <v>81</v>
+      </c>
+      <c r="H13" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" t="s">
+        <v>64</v>
+      </c>
+      <c r="N13" t="s">
+        <v>64</v>
+      </c>
+      <c r="O13" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>