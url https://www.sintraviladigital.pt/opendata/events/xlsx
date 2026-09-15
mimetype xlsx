--- v2 (2026-06-16)
+++ v3 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
@@ -354,50 +354,61 @@
   <si>
     <t>&lt;p&gt;A formação insere-se no Programa Comunidades em Ação, financiado pelo PRR, promovido pelo Município de Sintra em parceria com o ISCTE e preparou profissionais para as seguintes funções:&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Técnico de Redes&lt;/li&gt;
 &lt;li&gt;Administrador de Redes&lt;/li&gt;
 &lt;li&gt;Engenheiro de Redes Júnior&lt;/li&gt;
 &lt;li&gt;Técnico de Suporte (Helpdesk Nível 2)&lt;/li&gt;
 &lt;li&gt;Analista de Cibersegurança Júnior&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Os formandos que concluiram a formação estão agora capacitados para instalar, configurar, operar e resolver problemas em redes de pequena e média dimensão.&lt;/p&gt;
 &lt;p&gt;O momento da certificação é por si uma excelente oportunidade para as empresas conhecerem os jovens profissionais e identificarem potenciais talentos para integração em estágios ou oportunidades de emprego.&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Acontece no Bairro"}]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/activity/Design-sem-nome-(5)-20260528-032755.png</t>
   </si>
   <si>
     <t xml:space="preserve">Festival “Palavras que Contam” </t>
   </si>
   <si>
     <t>&lt;p&gt;A Biblioteca Municipal de Sintra recebe, no próximo dia 30 de maio, às 9h30, o Festival Literário “Palavras que Contam”, uma iniciativa da Fundação Aga Khan Portugal que assinala o lançamento das primeiras obras de jovens autores, dando palco a novas vozes e promovendo uma literatura mais diversa e inclusiva.&lt;/p&gt;
 &lt;p&gt;O festival marca o culminar do projeto “Palavras que Contam”, que tem vindo a trabalhar com jovens de diferentes comunidades no desenvolvimento de competências de escrita e expressão criativa. Ao longo do processo, os participantes foram desafiados a criar as suas próprias narrativas, agora publicadas em parceria com a editora Almedina.&lt;/p&gt;
 &lt;p&gt;O programa do festival cruza literatura com outras linguagens artísticas, propondo um dia de partilha, experimentação e contacto direto entre autores e público. Entre os destaques estão as apresentações das obras dos jovens autores, oficinas de escrita criativa e ilustração, uma tertúlia literária e uma exposição que documenta o processo criativo desenvolvido no âmbito do projeto.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/activity/Cartaz---A2_page-0001-20260811-014649.jpg</t>
+  </si>
+  <si>
+    <t>Brasilidades no Quiosque The Chestnut</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Um dos mais jovens aderentes ao Bairro Sintra Vila Digital, o Quiosque The Chestnut, prepara-se para animar mais um final de tarde com brasilidades, música e muita boa disposição.&lt;/p&gt;
+&lt;p&gt;E se ainda não conhece o espaço, esta é uma boa oportunidade para descobrir um dos recantos mais especiais da Vila de Sintra: instalado no Parque da Liberdade, com acesso direto a partir da Volta do Duche, o Quiosque The Chestnut é daqueles lugares que vale a pena conhecer.&lt;/p&gt;
+&lt;p&gt;Prepare-se para dançar. Sintra está ligada!&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -701,51 +712,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O13"/>
+  <dimension ref="A1:O14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1149,50 +1160,79 @@
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>80</v>
       </c>
       <c r="D13" t="s">
         <v>81</v>
       </c>
       <c r="H13" t="s">
         <v>82</v>
       </c>
       <c r="L13" t="s">
         <v>79</v>
       </c>
       <c r="M13" t="s">
         <v>64</v>
       </c>
       <c r="N13" t="s">
         <v>64</v>
       </c>
       <c r="O13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>83</v>
+      </c>
+      <c r="D14" t="s">
+        <v>84</v>
+      </c>
+      <c r="H14" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" t="s">
+        <v>79</v>
+      </c>
+      <c r="M14" t="s">
+        <v>64</v>
+      </c>
+      <c r="N14" t="s">
+        <v>64</v>
+      </c>
+      <c r="O14" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>