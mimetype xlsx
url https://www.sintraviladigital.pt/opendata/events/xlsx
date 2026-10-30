--- v3 (2026-09-15)
+++ v4 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
@@ -365,50 +365,62 @@
   </si>
   <si>
     <t>[{"name":"Acontece no Bairro"}]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/activity/Design-sem-nome-(5)-20260528-032755.png</t>
   </si>
   <si>
     <t xml:space="preserve">Festival “Palavras que Contam” </t>
   </si>
   <si>
     <t>&lt;p&gt;A Biblioteca Municipal de Sintra recebe, no próximo dia 30 de maio, às 9h30, o Festival Literário “Palavras que Contam”, uma iniciativa da Fundação Aga Khan Portugal que assinala o lançamento das primeiras obras de jovens autores, dando palco a novas vozes e promovendo uma literatura mais diversa e inclusiva.&lt;/p&gt;
 &lt;p&gt;O festival marca o culminar do projeto “Palavras que Contam”, que tem vindo a trabalhar com jovens de diferentes comunidades no desenvolvimento de competências de escrita e expressão criativa. Ao longo do processo, os participantes foram desafiados a criar as suas próprias narrativas, agora publicadas em parceria com a editora Almedina.&lt;/p&gt;
 &lt;p&gt;O programa do festival cruza literatura com outras linguagens artísticas, propondo um dia de partilha, experimentação e contacto direto entre autores e público. Entre os destaques estão as apresentações das obras dos jovens autores, oficinas de escrita criativa e ilustração, uma tertúlia literária e uma exposição que documenta o processo criativo desenvolvido no âmbito do projeto.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/activity/Cartaz---A2_page-0001-20260811-014649.jpg</t>
   </si>
   <si>
     <t>Brasilidades no Quiosque The Chestnut</t>
   </si>
   <si>
     <t>&lt;p&gt;Um dos mais jovens aderentes ao Bairro Sintra Vila Digital, o Quiosque The Chestnut, prepara-se para animar mais um final de tarde com brasilidades, música e muita boa disposição.&lt;/p&gt;
 &lt;p&gt;E se ainda não conhece o espaço, esta é uma boa oportunidade para descobrir um dos recantos mais especiais da Vila de Sintra: instalado no Parque da Liberdade, com acesso direto a partir da Volta do Duche, o Quiosque The Chestnut é daqueles lugares que vale a pena conhecer.&lt;/p&gt;
 &lt;p&gt;Prepare-se para dançar. Sintra está ligada!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/activity/Design-sem-nome-20261012-111024.png</t>
+  </si>
+  <si>
+    <t>Lançamento público Sintra Vila Digital</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Mais do que apresentar uma plataforma, o lançamento pretende dar visibilidade a um caminho que já começou a ser construído no território. Quase uma centena de comerciantes já aderiu ao Sintra Vila Digital, disponibilizando produtos e serviços para compra e reserva através do marketplace do projeto.&lt;/p&gt;
+&lt;p&gt;O Sintra Vila Digital é uma iniciativa desenvolvida no âmbito do programa dos Bairros Comerciais Digitais, que aposta na transformação digital do comércio local através de novas ferramentas, soluções e experiências para comerciantes e consumidores.&lt;/p&gt;
+&lt;p&gt;Inscreva-se aquI: &lt;a title="Inscreva-se e assista à sessão de lançamento" href="https://forms.gle/ftzAbkWrM7Hg4kcy7"&gt;https://forms.gle/ftzAbkWrM7Hg4kcy7&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -712,51 +724,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O14"/>
+  <dimension ref="A1:O15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1189,50 +1201,79 @@
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>83</v>
       </c>
       <c r="D14" t="s">
         <v>84</v>
       </c>
       <c r="H14" t="s">
         <v>85</v>
       </c>
       <c r="L14" t="s">
         <v>79</v>
       </c>
       <c r="M14" t="s">
         <v>64</v>
       </c>
       <c r="N14" t="s">
         <v>64</v>
       </c>
       <c r="O14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>86</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="H15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>79</v>
+      </c>
+      <c r="M15" t="s">
+        <v>64</v>
+      </c>
+      <c r="N15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O15" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>