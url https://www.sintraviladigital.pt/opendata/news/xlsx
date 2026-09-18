--- v5 (2026-08-03)
+++ v6 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="943">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1039">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
@@ -71,118 +71,559 @@
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_palaciovalencas.jpg</t>
+  </si>
+  <si>
+    <t>Sintra recebe encontro sobre inovação empresarial</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra e o IAPMEI, através da Enterprise Europe Network Portugal, promovem mais uma edição do EEN on the Road, no próximo dia 16 de setembro, às 10h00, no Palácio Valenças, em Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa, dirigida ao tecido empresarial do concelho, pretende aproximar as empresas de novas oportunidades de inova&amp;ccedil;&amp;atilde;o, internacionaliza&amp;ccedil;&amp;atilde;o e coopera&amp;ccedil;&amp;atilde;o empresarial.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo do encontro ser&amp;atilde;o apresentadas solu&amp;ccedil;&amp;otilde;es e oportunidades de apoio &amp;agrave;s pequenas e m&amp;eacute;dias empresas, incluindo a identifica&amp;ccedil;&amp;atilde;o de parceiros internacionais, o desenvolvimento de projetos de inova&amp;ccedil;&amp;atilde;o, a entrada em novos mercados e a cria&amp;ccedil;&amp;atilde;o de novas oportunidades de coopera&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O encontro pretende dar a conhecer &amp;agrave;s empresas Sintrenses os recursos e instrumentos de apoio dispon&amp;iacute;veis, contribuindo para o refor&amp;ccedil;o da sua competitividade e para a cria&amp;ccedil;&amp;atilde;o de novas oportunidades de crescimento e expans&amp;atilde;o internacional.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;a href="https://cloud.cm-sintra.pt/s/B875T7jRDG3LErG" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Inovação E Empresas"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/tatanka.jpg</t>
+  </si>
+  <si>
+    <t>Tatanka ao vivo em Sintra</t>
+  </si>
+  <si>
+    <t>Sintra recebe o concerto gratuito de Tatanka, num cenário único no Terreiro Rainha D. Amélia, junto ao Palácio Nacional de Sintra, no dia 10 de setembro, às 21h30.A iniciativa, promovida pela Câmara Municipal de Sintra, promete uma noite de música ao ar livre e um ambiente imperdível, aberta a Sintrenses e visitantes.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;Sintra recebe o concerto gratuito de Tatanka, num cen&amp;aacute;rio &amp;uacute;nico no Terreiro Rainha D. Am&amp;eacute;lia, junto ao Pal&amp;aacute;cio Nacional de Sintra, no dia 10 de setembro, &amp;agrave;s 21h30.&lt;br&gt;&lt;br&gt;A iniciativa, promovida pela C&amp;acirc;mara Municipal de Sintra, promete uma noite de m&amp;uacute;sica ao ar livre e um ambiente imperd&amp;iacute;vel, aberta a Sintrenses e visitantes.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Natural de Sintra, Pedro Tatanka &amp;eacute; conhecido do grande p&amp;uacute;blico como&amp;nbsp;vocalista da banda The Black Mamba. Paralelamente, tem desenvolvido, desde 2016, um&amp;nbsp;projeto a solo, que se distingue pela&amp;nbsp;abordagem mais intimista&amp;nbsp;e pela&amp;nbsp;interpreta&amp;ccedil;&amp;atilde;o de temas em portugu&amp;ecirc;s. Deste trabalho j&amp;aacute; resultaram can&amp;ccedil;&amp;otilde;es como &amp;ldquo;Alfaiate&amp;rdquo;, &amp;ldquo;De Alma Despida&amp;rdquo; e &amp;ldquo;Estrelas&amp;rdquo;, inclu&amp;iacute;das no &amp;aacute;lbum de estreia &amp;ldquo;Pouco Barulho&amp;rdquo;, que foi editado em 2019.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O concerto realiza-se numa verdadeira sala de visitas localizada no cora&amp;ccedil;&amp;atilde;o da Vila de Sintra, que constitui um dos principais espa&amp;ccedil;os p&amp;uacute;blicos ligados &amp;agrave; vida coletiva dos Sintrenses.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"}]</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_arvores.jpg</t>
+  </si>
+  <si>
+    <t>INFO | Zona demarcada na Serra de Sintra devido a Fusarium circinatum</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra informa que, na sequência da deteção de Fusarium circinatum, foi delimitada uma zona demarcada na Serra de Sintra, junto à Azóia.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O&amp;nbsp;Fusarium circinatum &amp;eacute; uma praga florestal de quarentena que pode afetar esp&amp;eacute;cies do g&amp;eacute;nero Pinus e a esp&amp;eacute;cie Pseudotsuga menziesii, provocando danos e mortalidade em &amp;aacute;rvores.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A zona demarcada integra uma zona infetada e uma zona-tamp&amp;atilde;o e ser&amp;aacute; objeto de monitoriza&amp;ccedil;&amp;atilde;o pelo Instituto da Conserva&amp;ccedil;&amp;atilde;o da Natureza e das Florestas (ICNF, I.P.), durante um per&amp;iacute;odo m&amp;iacute;nimo de dois anos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Durante a vig&amp;ecirc;ncia da zona demarcada, &amp;eacute; proibida a retirada de material lenhoso da &amp;aacute;rea abrangida, salvo nas situa&amp;ccedil;&amp;otilde;es e condi&amp;ccedil;&amp;otilde;es previstas na legisla&amp;ccedil;&amp;atilde;o aplic&amp;aacute;vel, nomeadamente no que respeita ao transporte e tratamento da madeira.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os propriet&amp;aacute;rios e gestores florestais abrangidos devem cumprir as medidas de prote&amp;ccedil;&amp;atilde;o em vigor. O incumprimento pode dar lugar a responsabilidade contraordenacional, nos termos da legisla&amp;ccedil;&amp;atilde;o aplic&amp;aacute;vel.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para esclarecimentos adicionais, os interessados poder&amp;atilde;o contactar a Divis&amp;atilde;o de Extens&amp;atilde;o e Competitividade Florestal (DECF), do Departamento Regional de Gest&amp;atilde;o e Valoriza&amp;ccedil;&amp;atilde;o da Floresta de Lisboa e Vale do Tejo, do ICNF, I.P., atrav&amp;eacute;s do telefone 243 306 530 ou&amp;nbsp;&lt;a href="mailto:dcnf.lvt@icnf.pt." target="_blank"&gt;e-mail.&lt;/a&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Consulte o edital e a cartografia da zona demarcada&amp;nbsp;&lt;a href="informacoes-e-servicos/documentos-publicos/publicitacoes/publicitacoes-2026/zona-demarcada-originada-pela-presenca-de-fusarium-circinatum" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Ambiente"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Environment"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Medio ambiente"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Environnement"}]</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/bibliotca_sintra.jpg</t>
+  </si>
+  <si>
+    <t>Encontros de Sabedoria arrancam em Sintra</t>
+  </si>
+  <si>
+    <t>A Biblioteca Municipal de Sintra recebe a primeira sessão dos “Encontros de Sabedoria” com “O Monte da Lua e o Sagrado Feminino”, no dia 5 de setembro, às 15h00, com entrada livre.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A sess&amp;atilde;o, conduzida por Jo&amp;atilde;o Rodil, &amp;eacute; dedicada &amp;agrave; rela&amp;ccedil;&amp;atilde;o entre a Serra de Sintra, tradicionalmente designada como Monte da Lua, e a dimens&amp;atilde;o simb&amp;oacute;lica do sagrado feminino.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa decorre durante quatro sess&amp;otilde;es, conduzidas por oradores reconhecidos pelo trabalho que desenvolvem sobre a Serra de Sintra e o seu patrim&amp;oacute;nio cultural e emocional.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Este ciclo, com o apoio da C&amp;acirc;mara Municipal de Sintra &amp;eacute; dinamizado por Maria da Concei&amp;ccedil;&amp;atilde;o Valdez Telles de Menezes.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Pr&amp;oacute;ximas sess&amp;otilde;es:&lt;br&gt;&lt;br&gt;&lt;strong&gt;26.SET, 15h00 | Os Caminhos da Noite na Serra de Sintra &amp;ndash; N&amp;oacute;s, os Outros, a Natureza: Escurid&amp;atilde;o Exterior / Luz Interior&lt;/strong&gt;&lt;br&gt;com Ant&amp;oacute;nio Paiva&lt;br&gt;Experi&amp;ecirc;ncia sensorial de caminhada noturna centrada na liga&amp;ccedil;&amp;atilde;o &amp;agrave; natureza, ao sil&amp;ecirc;ncio e &amp;agrave; perce&amp;ccedil;&amp;atilde;o da paisagem envolvente.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;14.NOV, 15h00 | Lugares, Pessoas e Passado nos Cora&amp;ccedil;&amp;otilde;es do Presente: O Encanto da Serra de Sintra&lt;/strong&gt;&lt;br&gt;com Miguel Boim&lt;br&gt;Viagem pelo imagin&amp;aacute;rio, pelas lendas e pela mem&amp;oacute;ria afetiva de Sintra, explorando o seu patrim&amp;oacute;nio hist&amp;oacute;rico e emocional.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;12.DEZ, 15h00 | Sintra, Serra Sagrada&lt;/strong&gt;&lt;br&gt;com V&amp;iacute;tor Manuel Adri&amp;atilde;o&lt;br&gt;Reflex&amp;atilde;o sobre a dimens&amp;atilde;o espiritual e simb&amp;oacute;lica da Serra de Sintra enquanto espa&amp;ccedil;o sagrado e identit&amp;aacute;rio.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_artesanato-no-mercadob-01.jpg</t>
+  </si>
+  <si>
+    <t>Mercado da Estefânia recebe um fim de semana de artesanato</t>
+  </si>
+  <si>
+    <t>O Mercado Municipal da Estefânia acolhe mais uma edição dedicada ao artesanato e às artes manuais, nos dias 28 e 29 de agosto, entre as 09h00 e as 22h00.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Sob o mote &amp;ldquo;Viva o Ver&amp;atilde;o&amp;rdquo;, o mercado transforma-se num espa&amp;ccedil;o de encontro e celebra&amp;ccedil;&amp;atilde;o, onde os visitantes podem apoiar os criadores, explorar produtos originais e desfrutar de um ambiente marcado pela autenticidade e pela din&amp;acirc;mica cultural da Estef&amp;acirc;nia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Integrada no ciclo promovido pela C&amp;acirc;mara Municipal de Sintra, esta edi&amp;ccedil;&amp;atilde;o valoriza o trabalho manual, a criatividade e as tradi&amp;ccedil;&amp;otilde;es dos artes&amp;atilde;os locais, refor&amp;ccedil;ando o papel do Mercado da Estef&amp;acirc;nia na promo&amp;ccedil;&amp;atilde;o do com&amp;eacute;rcio de proximidade e convidando todos a viver mais um fim de semana dedicado ao artesanato Sintrense.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>Biblioteca de Sintra recebe “Encontros de Sabedoria”</t>
+  </si>
+  <si>
+    <t>A Biblioteca Municipal de Sintra acolhe, entre setembro e dezembro, o ciclo “Encontros de Sabedoria – Um Ciclo de Partilhas Inspiradoras”, dedicado à relação entre Sintra, a sua paisagem, o seu imaginário e as suas dimensões simbólicas, históricas e espirituais.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa re&amp;uacute;ne quatro sess&amp;otilde;es com entrada livre, conduzidas por oradores reconhecidos pelo trabalho que desenvolvem sobre a Serra de Sintra e o seu patrim&amp;oacute;nio cultural e emocional.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Dinamizado por Maria da Concei&amp;ccedil;&amp;atilde;o Valdez Telles de Menezes, o ciclo conta com o apoio da C&amp;acirc;mara Municipal de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;05.SET, 15h00 | O Monte da Lua e o Sagrado Feminino&lt;/strong&gt;&lt;br&gt;com Jo&amp;atilde;o Rodil &lt;br&gt;Sess&amp;atilde;o dedicada &amp;agrave; rela&amp;ccedil;&amp;atilde;o entre a Serra de Sintra &amp;ndash; tradicionalmente designada como Monte da Lua &amp;ndash; e a dimens&amp;atilde;o simb&amp;oacute;lica do sagrado feminino.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;26.SET, 15h00 | Os Caminhos da Noite na Serra de Sintra &amp;ndash; N&amp;oacute;s, os Outros, a Natureza: Escurid&amp;atilde;o Exterior / Luz Interior&lt;/strong&gt;&lt;br&gt;com Ant&amp;oacute;nio Paiva &lt;br&gt;Experi&amp;ecirc;ncia sensorial de caminhada noturna centrada na liga&amp;ccedil;&amp;atilde;o &amp;agrave; natureza, ao sil&amp;ecirc;ncio e &amp;agrave; perce&amp;ccedil;&amp;atilde;o da paisagem envolvente.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;14.NOV, 15h00 | Lugares, Pessoas e Passado nos Cora&amp;ccedil;&amp;otilde;es do Presente: O Encanto da Serra de Sintra&lt;/strong&gt;&lt;br&gt;com Miguel Boim &lt;br&gt;Viagem pelo imagin&amp;aacute;rio, pelas lendas e pela mem&amp;oacute;ria afetiva de Sintra, explorando o seu patrim&amp;oacute;nio hist&amp;oacute;rico e emocional.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;12.DEZ, 15h00 | Sintra, Serra Sagrada&lt;/strong&gt;&lt;br&gt;com V&amp;iacute;tor Manuel Adri&amp;atilde;o &lt;br&gt;Reflex&amp;atilde;o sobre a dimens&amp;atilde;o espiritual e simb&amp;oacute;lica da Serra de Sintra enquanto espa&amp;ccedil;o sagrado e identit&amp;aacute;rio.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/iep.jpg</t>
+  </si>
+  <si>
+    <t>AVISO | Intervenção dos SMAS na Estrada do Carvalheiro, Sintra</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra informa que os SMAS de Sintra vão realizar uma intervenção, que implica corte de trânsito na Estrada do Carvalheiro, em Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para permitir a execu&amp;ccedil;&amp;atilde;o dos trabalhos, ser&amp;aacute; necess&amp;aacute;rio proceder ao corte de tr&amp;acirc;nsito na Estrada do Carvalheiro (tro&amp;ccedil;o compreendido entre o cruzamento com a Rua da Paderna e a Estrada Nacional 247), entre as 21h00 do dia 18 de agosto e a 01h00 do dia 19 de agosto.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O acesso ser&amp;aacute; assegurado a residentes, &amp;agrave;s empresas localizadas no tro&amp;ccedil;o em interven&amp;ccedil;&amp;atilde;o e aos ve&amp;iacute;culos de emerg&amp;ecirc;ncia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Agradecemos a compreens&amp;atilde;o de todos os Sintrenses pelos eventuais transtornos causados.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Espaço Público"}]</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_elisa6.jpg</t>
+  </si>
+  <si>
+    <t>Elisa em concerto no Olga Cadaval</t>
+  </si>
+  <si>
+    <t>Elisa sobe ao palco do Centro Cultural Olga Cadaval, em Sintra, no dia 12 de setembro, às 21h00, num espetáculo que junta temas do seu percurso a novas canções.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em 2020, Elisa venceu o Festival da Can&amp;ccedil;&amp;atilde;o com &amp;ldquo;Medo de Sentir&amp;rdquo;, tema que marcou a sua afirma&amp;ccedil;&amp;atilde;o junto do p&amp;uacute;blico portugu&amp;ecirc;s. Desde ent&amp;atilde;o, tem desenvolvido o seu percurso a solo e editou o &amp;aacute;lbum No Meu Canto.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O disco inclui temas como &amp;ldquo;Na Ilha&amp;rdquo;, &amp;ldquo;Cora&amp;ccedil;&amp;atilde;o&amp;rdquo; e &amp;ldquo;Se N&amp;atilde;o Me Amas&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Enquanto prepara o pr&amp;oacute;ximo &amp;aacute;lbum, Elisa tem apresentado novas can&amp;ccedil;&amp;otilde;es, entre elas &amp;ldquo;Asas&amp;rdquo;, &amp;ldquo;&amp;Eacute; a tua vez&amp;rdquo;, com letra de Nena, e &amp;ldquo;Como &amp;eacute; Fraco o Cora&amp;ccedil;&amp;atilde;o&amp;rdquo;, com Tiago Nogueira.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No Olga Cadaval, Elisa dever&amp;aacute; cruzar temas do &amp;aacute;lbum No Meu Canto com as novas can&amp;ccedil;&amp;otilde;es que tem vindo a apresentar, num espet&amp;aacute;culo que acompanha a atual fase do seu percurso art&amp;iacute;stico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/agenda/524-elisa/2026-09-12-21-00" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais.&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_exposicao-o-proposito-01.jpg</t>
+  </si>
+  <si>
+    <t>Exposição solidária na Casa da Cultura de Mira Sintra</t>
+  </si>
+  <si>
+    <t>A Casa da Cultura Lívio de Morais recebe, de 5 de setembro a 10 de outubro, a exposição solidária “O Propósito”, criada com um propósito muito especial, ajudar o Salvador.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; A entrada &amp;eacute; gratuita.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A mostra re&amp;uacute;ne obras de Gabriela Casinhas e Salvador, integradas num projeto que alia a express&amp;atilde;o art&amp;iacute;stica &amp;agrave; solidariedade e que encontra inspira&amp;ccedil;&amp;atilde;o numa hist&amp;oacute;ria de vida marcada pela coragem, pela resili&amp;ecirc;ncia e pela esperan&amp;ccedil;a.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As obras expostas est&amp;atilde;o dispon&amp;iacute;veis para aquisi&amp;ccedil;&amp;atilde;o, revertendo a totalidade da receita das vendas a favor do Salvador. Desta forma, cada aquisi&amp;ccedil;&amp;atilde;o contribui para responder &amp;agrave;s suas necessidades e para melhorar a sua qualidade de vida.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra convida Sintrenses e visitantes a descobrir esta exposi&amp;ccedil;&amp;atilde;o e a associar-se a uma iniciativa que demonstra como a arte pode ser um ve&amp;iacute;culo de inclus&amp;atilde;o, esperan&amp;ccedil;a e solidariedade.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_oms_tchaikovsky6.jpg</t>
+  </si>
+  <si>
+    <t>Música Sinfónica no Olga Cadaval</t>
+  </si>
+  <si>
+    <t>No dia 13 de setembro, pelas 16h00, a Orquestra Municipal de Sintra convida o público para uma tarde de música no Centro Cultural Olga Cadaval, com um programa que percorre o romantismo europeu através de obras de Ângelo Carrero, Tchaikovsky e Schumann.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Entre os momentos de destaque est&amp;atilde;o as Varia&amp;ccedil;&amp;otilde;es Rococ&amp;oacute;, de Tchaikovsky, e a estreia moderna da Fantasia para violoncelo sobre La Favorita, de &amp;Acirc;ngelo Carrero. O premiado violoncelista Marco Pereira assume o papel de solista, sob dire&amp;ccedil;&amp;atilde;o de Ces&amp;aacute;rio Costa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na segunda parte, a Sinfonia n.&amp;ordm; 3 &amp;ldquo;Renana&amp;rdquo;, de Schumann, encerra o programa com uma das grandes obras do repert&amp;oacute;rio rom&amp;acirc;ntico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta &amp;eacute; uma oportunidade para viver a m&amp;uacute;sica sinf&amp;oacute;nica ao vivo e desfrutar de mais um concerto da Orquestra Municipal de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; livre, mediante levantamento de bilhete exclusivamente na bilheteira do Centro Cultural Olga Cadaval, limitado &amp;agrave; lota&amp;ccedil;&amp;atilde;o dispon&amp;iacute;vel e a um m&amp;aacute;ximo de 2 bilhetes por pessoa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em &lt;a href="https://ccolgacadaval.pt/agenda/524-elisa/2026-09-12-21-00" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/6a7b3493e37871786459283.jpg</t>
+  </si>
+  <si>
+    <t>Brasilidades no Quiosque The Chestnut</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No próximo dia 14 de agosto, Sintra vai voltar a dançar no Quiosque The Chestnut, num final de tarde que se arrastará até às 00H00. 
+</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Um dos mais jovens aderentes ao Bairro Sintra Vila Digital, o Quiosque The Chestnut, prepara-se para animar mais um final de tarde com brasilidades, música e muita boa disposição.&lt;/p&gt;
+&lt;p&gt;&lt;img src="data:image/jpeg;base64,/9j/4AAQSkZJRgABAQEAlgCWAAD/2wBDAAEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQH/2wBDAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQH/wAARCA20CbEDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD+rdRjI9CB/wCOilpB1b6/0FLX+I7/AK+5H9IvdhRRRQIKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigApPXn6/X3/DHp75zS0nfn3988DnHb0yfp3oAO/uep9evA569fXA65pD3wcnI98ZP9Mn8ODxS/TAxz+GP8jPPT1HCdfTk9c4z74wOg984HByAaADr69D6HI9s5GDn2xgZ4IpeenfHJHbr7//AK+3fAeh/p1/r0yOx47dqPUf5zx75H047+tABjqf69+npkenHGO1HOMdCf8A63bPHpwcDrkUfl256Y5HGOucfh09cUfp1Hqe+D3/ACPr+YAnbrzx6Z9u4H06j60c+g/wI9eeTwBx0P0oHTjnoB749T6f5GScUv5YHqD2x+nvjA69uQBMgHr6++CT06Z9gPboey+g/PA/Hrj8z0PPAJGE6Hvg8dMe30x78HjAJ4AM8kc/5/LHUAHPX36gCn+Z59sg88dMnv7nn0QdOOvGPfGP0HfGRg8Ek0dPzGcj1x9Prx/Ee3NBwM5ycYzj8scnofQ57nuKAD8iB+eQemBjnbngD2PFHr+PHI7jkcD8euPUCgnqPTkcc9zxnOeh54A4H0TJzg9zxxzjI/pgkHGR3HFMBSRjnjr1z09xjJzgccZweSM5ARng5PA+vB9wPUnPf8KYeAcnJ6YJ74weh54+nXqTSZHfk5Bz6gc+uOnAGBj68UW/r/h+gr/MeTjI6DIGenbnnPXIwTzjvnpQScHkdu+R+WMkfn6cjIpoOQe3p7n09cjPXv8AxdaM8jpnOTxyDknAzg8/Xr355BNi7uAf68nqTyemOBjBJ9SKaeuPrk5/MYHQdeB1zjrxSf5HY9z0HGMn+g70p7cDof5Z6HnPv34x0ov2E5W/EXP4Yx1+mcdzzyAMgY9SaTOOvHPbrz1/TrnnOPek+np/MYP+fy7UlF2S5dv63/pjv0xjA/XjrkHk8+3J6UdsA8+nPPJxj+eCByfpTc5PPP8A9fP9c0hOB9Onv0+vJ6eppWJ5n/X/AA4v+f8AP/16XOAfxyfUfU/4D3zTc9f84475P+cj60EZ9MfQ5/PP5+3FUovroTzLuDfP37/Xpx3OeKUDAA9Bio8kdOc9gDjj0/HPIP15oLnHbPf2/XnP6dDzQ4O+n5jvdW6akmQOpxUB6n6n+dKzEjnGOv8AP1NR7gSAOfXr05/riqUNHffp2AdRUZJxkkg5GOg6jPp0Bz3/AMaXdwORnnP4HA6kdaxq0242sm1trZa+e2xUXZ+XUfkDqcUZJHXI7c8VCzE8cdf89zT84UYwTgZHXt7VwyjpZ76/Jp2NhctkBj8q9MgDtgc9zgn64qJuvXPHXPX8vp9ffmnMSRzjjqADkfXPHeomJAOPTOfTkf8A1/yqOW+j0dum2nX59UXGSXT/ADIm6n6n+dJ/n/Pp/n60gOeSck8kccHv2z+dGfw5xz3+lYVYtW/P1No2bv1WqXdqzt+XW4tFFFcNZeW9m/Xa/wCR1OSlFNdXZ9NUlf7mAGAB6DFV3/i4zyeKnDDAyQD3GehphCkHkdSQRj6gZ/p3+leTU0e29k/ncqk7P7v8ik2V+bBwOOfcjv8AhS5B6HNOl5wp6EZz3znAHpzUKZwQMeoz/n2rirR0aT2/X+kd0ZW06fkPxzn2x0981GPv59yPxOcVJngZwP8AGoSfmJ9yR+fFeNXjq13TX5/jqzqpztJXtbZfdoQOCGbjuSB+Jxj69jUanI98nI9Mk9akmY5DcchfXHQ5x9Dx7d6gUnJP95h/XOPpkV404tSen/Drf8juveG+z/Pb8xT8rZ65J4pWYYB4Off0IJH5jHsfxpH7fj+fFR54APABb9STXm4umpWe3TT779euj6HTQk1bX/h09P0I5AQQSOCOD27/AOcVGcY56e9SuxK9c4PrnA5AqCQ8fXA/Af8A6hXzteDXNHsr/er28+x6kX8LXl/kQOp7AnJIHHbIIOfQnj05zVZ1JGO4P+RVtnIA9gMcEjjHXBGCSBjtjPtVRjlgemeDjp3Iz9eQPXHrk15FeKdn3TX3K/3nfSkk0ld6a/P/AII1yCMDBGee/tg/r+VVW5JyOuD17Y57cj1/wzUwA7ZyN2eR3Ofr0HtUR6/QMv4Acfic14lWOlvPXzWv9aPqd8HZK39f1t+JWlJIx0Hr25xk/gM//Wqi+eOOBn+nX0rTYbhjj8s/1rPlG0ke+AT+p6e1eNioRnGaaSabd9dddG7Wfb+rnoUXZ26v+tys3TPoQfyqiw6qcgHoDweM4P5f5NaH61WlXgEcEEg/TP8AgePzr5zE03OPM780U5JWSvzPW97W2bO2m7O3fr2t/wAMZsicE4I49PXv/U1XdQQc9wMZ9snj6/8A16vuedvof8MYwee/5/jVORclgT34/pz6EEY/yK8DERbbtqk23umrtrRat33fbW2h6NJtra3Va3fT/gGXdJ80bAHlCGOeCyseRk/3SgI/h6ehMBjHYn8ef8KvyruUnklSp74AIIbvwCVjGBzyDnjFUAxGd2R6cfX0Ff8AS19B7jaXHH0X/C3GVJxqYzh7LMdwNjvf55KtwbmeJynCufWMp5PWySpyvVRUdZXcnhWVqkvO0vlJJ/5keD6H8jSFfUfmP8an3Ke4/Hj+dNJUjBP6H/Cv6xlLok330aMk7EGwduP1/n29R39aaYz2I/Hj/GpSpHUUlTeD3Vn5XKUpLr9+pEA46d+vSpCd3VMY6fdOc/QD9aWip5ISa1/R/N7fmV7R28/w/O4wEAjcgA9+P6Uu1D0wf++v64p1AAHQD8qPYxvo/wAd/uZSqtfPfrb7xzRJxg7D65J/maaFIwCV7DIOfxPAxSkk9ST9aCCOoI+tR7Fpav7tS41fO/rp+IYPofyNSbj/AHD+v+FIh6gn6Z/GngkgZ4NEoy6pPveNv+H+8tVIv9Nb/wBfcLT0AOc/hz9aZ16c0AHsTnI7859s5/zjvisrW3TNE15P+vI+2/2a/wBoVfDJtfh/45vwvh5yIfD2vXkwWPQmYsRpup3MzhE0Zy2LS6cgaU58mXOmujad+gGu6H4e8eeHLnSNTjtNZ8P67YDcYpI54Lq1uo1ltryzuYmYKygxXdje20gdJFhuIJAVVj+FCtxg9sY6D+ZH6V9gfs4ftByeBp4PBPjC6eXwjdzbdM1K4d5X8NXUzDELksduh3MrMZFAxp9xIbhf9HkuNmUoXvJb7temt1brfW3zWp/PHih4VVK9XEcY8Hqrh83oVI4/HZZg17KWJq0Ze2qZllbouFSjmUZQjXq4aklHFyhUrUFHGSqUsV5N8Zfgj4j+FWtXAltr3VPCc8ofSfEqWkxtRFcSSiDT9UuEiW1tNYjETK9uXRbtFF1aoI2kit/ESpTpntwRyecdcV+9es6No3ijSLzR9YtLbVdI1O2e3u7WYJNb3MEygg55wykJNBNGyyRSpHNC6yIrD8jfjh8FNV+E2vHyxc3/AIS1OX/iRazKFLqzeY50nUSiqq6laojMsoRIb+2RbmBYpPtFra1GXNo/i6P+bv6P00evW6Pe8K/FeHFUYZDnzpYbiGhSSw9e6p0c7hRharOMJckaOZQUHUr4WHuV4KpiMLFSjiMPT8FOWxkEfhkc4+lIUPY59fb9amwR1B7/AKdfy703HucenH+Gf1ocU91qfuim0rWuiIqQcYJ98GmkA9QD9anyTjBBHf8A+tim7B6n9P8ACpcH0633/rU0U10dvXQiwB0GKOe/88/0FP2HJxjHbNNIx3H4f1qGmt1b8jRVH5P8/wANBhCtjn8iO9RlWHY/z/lU1FQ4p+TLUk/L10KhQduP6/meKjII6iru0dwPwGP60wo3sfx/xxWUqbfn6X0/r5lFMpuHQ8dwM1EVI7Z+lXsY7YB9qj2YPUEA/TPPpzWTjJabr8Vp+H5MpSa9PMp4x2x+GP8APSoih44/X8uw7/XNaDx5HAJBznnp6Y/yagKYBxye30/x/wA4qHFPT8Hp9zNIz87P8P69SoQw7fmf8AaiMY7H86uEZ4NN2D/9WR/Mn/P45ydPt9z/AMzZT7r5opYI6gj8KjCDHPP5j+tWmXOP8/nj9OR78Uxl6YH15/xNZtW0ZpGWl09/0Km04+6cdMY/p/8AWxUbJk8YH+fYVcII6gj61Gw6AAc98dPyrOUE+m/3f16G0amvb8vmUmTOQQTjnI/z/n8KgaPjHJGc985/HPH+frfZeCMjkdufb2qMpgHnJ+lYuDW2q6p7fLsdEKlt/L5+fkZpUgkdcce/PqOophHsD9e36Gr7ID2wf8nn/GoHQnPY9j/9fnPc/wCTWThGXqvsv/PS50xqdtPy/PUqMmMkflUDKTjpxnrVwjBwe1MZd2OcY/z61zThrqtvX+vkdEZX7X/r+uxSKkc8Eeo5x9aiKZOR+WOnH+P86uMp5HH45welQEc4/lk//XrmnTs3y9dXo7Wv/mbQqNb/APD/AKfMqlR3HP8Anv3qB4yM46Ec+57Z9MH860CoPB7fgf8AP16/lUDLjg8j+dYOKaa69Vp+H9X+R1wqdvuv+KM8gjsec/oT+fHNRshJJH5fp1zV90yDj8vwxx71WZeeB1z7DufpwK550/8Ah/T9P63OqFRNK/z7r+u5TKjuOfpz/jULxnH8j6f/AK/89qusoPsf89aiIIODXJOnbW1vLp8v8jdSt5rczmU8jv8A5NQEH0Ixnn/ORntn/wCvnSaPOccg9v8AP+Rx9arsmPcfy+v+PSueUL7b9n1OiFRaW9ezX/B/ApEEjH45z165yAP89arspz74xj1HPU+h6fXHPerrLjkdP5VEwzgevAOMkcfX/Eetck6d/wDg9PX+v+D106i0+7/gMz3TPbPc4PzYHTOM4xwT6fnVaWFJo3ilRXSRWRkkVWSRGG145FZSGR1JDBgQQSOhNaTKevdep4P58geuc8dRx0qB1yeOoBGOnUc9N3Qc9a4atLRprmi0000mmmmmmmmmmm000002mmm0dMZtWabTWt1fmTTundNeTummmls7NfL3jv4aXGlTPqfh62nutNmOZrC3jluLnT2O5maJEVnlsSQSCNz22AshMeJF8iVySE28ddwORxhuwweSBkHHIxnIr74ZOx5HOD3HGTjnA6c9cjOOa8F+Inw6LmfX/D8C+dh5dR06FVVJVVWeS8s0UKPOzua4hAJl3NLEPM3JL/NfiJ4TqgsVxBwtRk4KU8RjskpQTVKm051sTlcY3nKEXz1auX8rdOHPLBc0ISw0f1nhXjb2roZbnE0pNRp4fMJyfvy0jCli29FJq0IYltKUuVV7Skqz8HopAcjnGeePx+p5xjPPWlr8B+KN7befTW/zufpkkr3TvfUcuAQc+v4dR/n61MD0I5xz+tV6mT7o/H+ZrWLVlbpb8LHPJWb87v8AEs9QPwP8jinA4IPpUaHjtnPT6AD+lP8AX68fkK66UtVr0v8AP+kTuTg5APTP+OKWoQxAA44/xzU1dkZX+SV/UxlGz8newU8dmzk4xt79Mf8A1+lMpQSCMcmtIt3Vvn6dSGrr+tfLy9SepY3wQMdM9+v+c/pUIORz17j0pwODmtjDYtOCcHHUfl3/AK1Iowo+mfz5pisSCOPunGO9KjE8ccD/AAraDuvTQTV013J0PUY98/lxU6dT9P6iqykj25Gfpz/np+PrOrY5GDVp2f5mBPSg4IPoc01emfXk/U0tdMHqvP8A4cmauvTUnUjA57D+lOAznnGBn6+1Qp2/4Fn6YH9RUtdEHZ276fqc015avr6InBB9OmcZ6U4HkfUH8v8A9dRLgHr1Xnkdc9Kkq07O2tntp1u7/l/VzJ6ljIPQ5qcEHHT6Z/SqqEYxnnPT8BUydf1/p/U10wd0utv0MGrNrsS1KhyMHtjH+H6VFTlOCPT/AOsf8a0i7NPZPp+BhJWfk9ianKdpzjPGKbRXXB3Xmv6RDV00Tr0P4ke/Jx/jmrC9B9P5VVRieOwFWEbPBxxjHvW0Ha6fX8zmmnb0eo+lBwQfQ5pKK6IOz9dDEtk7kXHJwDgckcUIQCcnHH9RSREccj7v+FDAA4Hp/jWq3VtwJ1OCD1/zipgcjOMZ/wA/59qrr0H0/nzUysTgccYH6H/Ct1frbZdevUymtb9HoWFbPGOg/lgU/HOfYj88f4VEhAJyccf1FS1aaTT2XXr6mcldNBU6kYHPYVBUkff8P611J3infVNfc7L8jmlpr1i/+ASUUUV0QfS3nf8AAma0Ul13/QUHBB9Ksq23PGc1VqcHIHToM+1apvddNfv0M2k9GTAbSSWHPtj+ZOetWVOQCeveqhywzjkHHHpirSdx6H9fT+Vbp3s0YyXd66p/L/gMdnkjHTHPr/8Aqp6ttzxnNMY4BP8AnrSjoM+lbRd0vuZzyVn+XoTLnGCCMdz3yTUq4wwJAyMc/jUCsSeQMdzzx+tSV0xd1fYwqL5X/NWLPY/Uf1qRSASufx9+OKhByTjB4H9f8KcT8xI9c/rWsG9vn63f6fqZWurPz++9l+X4+haUZDD1xz9KkjcKCDj8Tj1qJXwOO5z+GKRhgkV0watbtv8AO5g1dWZe9CD0IPrVgHIB/wA+/wCRqqhJGPTFTRseVI6E447ZJyfz4rqjrFeSX4/8MjlqLr2dvlclpynac4zxim0VvTlp5r8jIsZzT0baenXjrjHUZ/WowRzzn8en+HT+dLXbB6tfP5mEkrtdC2VwM5z+H69aepJHPrimRneuDjjA49vrn0FKpwSvbJx65yBWydmc0lumSVYyD0Oar1Ih6j8v8/hXQnePnH8r/pb8exzk6Hkj1/p/+upagBwc1PkHoc1tTla1+l76d77dwFBwQfQ5qVW3e3tn9ahqRAME/h7Y4NdcHZ+uhg1ZtE6tjjHU/wA8CpgM55xgZ+vtVYcEH0qZST/nvk/0x+dbxdmn52/GxjNa6aX3fzLIIPOewz7Yyf60tRr91h7fzH/1qkHQZ9K6oOzt3/OxyzjuunT7roenX8P6iparjgg+lTg5APqK6ot6eenzW33omN7a7rT7idTkfTj8sc1Ipwfrx9ORzVdDhh78VNW0Hq131+4ymrN9nr/XzLFFIpyM0tdEHZ27/octSO/fda7XCrCnofof/rVXqVDxj06frXRB29br7v8AO5jF2v5q39feW4359MkDk9fX06VYqip5Htk/p/8AWq2hGOo68c9f85rsTuk/L8TKpG2vVaMeSOBx0x168n/GlBwQfQ5pKK2g7q3bT1OWas799fQnByAfWnDqPqP51Gh4x6fy/wAmn10U307Nf195jJarTqnfzul+Vvu9SxkHoc1OhHy8jjH14x1Hb/PNVU+6fqf5CpUOGHvxXTLS0l00+T3FNJq/y/T8Cw3Lexxz2zzx6cYB9uvpT1ABIBB6dPx9/p+dNAyh9iT+QoUYVmHJwePcAficke3XHvXTTls+2nyt/kziqR3tutL+S1LKnIKnqQefX/I/lSY2sOc/p1yKRSMg549fwpXIJ4OeP6muuDs7X0f9I5Zq6v1X5E3UA56cY9uTn6c09D2/H+QxUSHgdM4xj9OlOHBGeOR/Otk7O/zMiyMkEZ6YwMcnn8+OtSg59j3HcVCDggjB/wA4qQH526YIH6Af/Xrrpu+nTf8AIzmtn8vzZYRsFRjoc9fx9KkHB/z/AJ/zyDVcHBzVg8jPqT9OxH58/lWqdmn2Oaas7/1e+v6DlOWB+v8AL/Pt6AVMpwR9cH2z/wDrzVcHBzUw6ZznP4e39K3Tuk+5hNJO9t9H69ywQMhumOvv2qZDlR+PPr/np+FV1+ZefXGfp/8AX4/+vUkRIAB9+vbk/wA66KMuj9PvtYzFwVPrjPP4fj0zUwOQD6j/APX+tMYcE9+f1AH8qEPGPx+hyR/ID8/pjrT73snf5mMlZlmJsMq47kZz659qtEZ/MH8jmqCkqQR1HrVxGLKGOMnOcexP17VstdTCatqvn6gc784PAA+uf8M/pT6QkgHHJoBJAzwa2g7r00MpLmi15P77MmDAKOmR2zz1pYSAxBOMjj656fX0qNQCcH0pMlXOOilSM9+M/wA/StoW1XX9Dhkt16ov1LkFMZ5x078e3vioQcgH1FPT7w/H+RraLs/Wy/E52t16r9BEI3emP8KVgck44457dB3ppABJB4OP8OPx4qTOU7ZwOPocVsYPRu39dyOiiigQUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRSgE9AT9KAEpdrYzg49cHHXHX68fXisnWtd0fw5Yyalrt/BptlHgGadiGd2+7HBCivNcTNyUggjeV8HavBI+QfHHx+17XTcaf4Wjk8PaYzFBfb865cxA8P58TmLTN4xmO0M06HO2+ZXKD8v8RfF7gzwywyee46WIzWvSlVwOQZaqeJzXFJJ8lSpT9oqWXYSc1yLG5jOhRbUvYUsXKE4x97JeHMzz2o1hKShh4SSq4yvzU8PTu9VGXK5V6iWvsqKnJac8qaab+rtc8ZeE/DjSx614i0mwnhWJ5LKW8ifUQk23y2GmwtLfMrBgwZLdhszIcICR8zeNf2h9RvWksvBlu2lWpV0bVbyKKTU5M7k3WkDNNa2SkDhpBcz7Srx/YpQFj+bZJHmkklnleWWV2eSSR2d3diWZpJGJZ3YnJZyWJ6k01QODgD8c/wD1unfNfxBx19KDj3iuhVy/IqVDgzLakqkZ1Mrr16+d4jDyclTp1c3rwh9UbptKssqwuHc5NqGKpwSv+o5VwNk2WyjXxc5ZpXiotRxEIQwsJ2TbjhoN+095e59YqTsrXpylcmuru8vbiW7vZ7i8urhzJNc3U8tzcSueryzTNJLIx9Xc+2Kh2jvyfy+nTpTsYHQAH264qQISQCcDnkgcfkST+NfzpyVas51a1SpUq1ZyqVatSc6tSpUnKUp1KlSpOpUnOcpSlOc6lSc5SlKc5SlKT+sniYxXLBKEYrlSSUYpRSUVFRUYqMUklGMUkkkkkkR1JsPfgDoSO3c8ZJxTwO4GcevIz9Tnpg9ByfccSKnXOD+BA79jj2Prx1HFdtLDbe7b11b37/rY82ri4q6vd9r6fn6DFA52qMHGSTn1PB4xxnnpnjIxUoQnBbPPPTHHHfH+c8Y6U5RyAOT3PbI68+gP4n0znEm3ODnGf7xA+mPw9h7cV6dDC+X9eu7+S8jza2Let5WV7Wv+Wq/QaAAByB1Hf6+/rTwDgYGP72QOfpwen0/rTgATkc9ck847gD86dXp0sLe2ny6duzX5nm1MWtbO+vfVbPuFFSZP97/0D/4qiun6pL+SP/k3+Rh9a/vv71/mfuGO/wBf6ClpF6fgv/oC5/Wlr8l/r8D+KnuwooooEFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUmOv5j8sev8AgffFLSdz+GenP4duOOev4UAGB+Ptnp27+3U9cfhRj+WPfr69en8uuaD/AJ9ef16jvgdc9KTHPvx7dycD19/X27AC9z6D9f09+efT3o6HB6Hv7/UdO/6Y9AdwD+vGfp6npnGOcfSkzz29ep+mTxx9cfQkE4ADgHvnJznOeuOB3B4AwMcc8gUZHTqefUjqQe3bkdPYdaD2PYEE9uT69+Mjg9upNHt3zx/L5c56DnHbpx0DAOuRyecdecjBIB9O2Tj688HfjPT8u5BPOeDxkH2NNzn06DjHB9umeAee2T0A6mQQQeOcjqQBxjg9uh9OvA4oAd06knH15zx25yB6d+evIM89uhPXGScZ5GccEnqfX0ppOemSe+MZ7e2Rj0wMHnqKQ8AY5HbIHBOemOD+GRnsOBRb+v6/rzFf8f6/ruO5zxzyPXPfpkD1PUAY45yRTcnqR0OOcZzz36j65ODjk80ZHPp1z0PAxkcjuBx/gKPQAZ54BwCQRz/+vP06cGiJ5v6/p7+QEdeecc9fUfjjr2PXJJzkIOoxgdT1PUZA9SAOuD688dDknHrjrgn8xz+A5/Ok9ue+RwPpz3/Ie3Wi7Fzf18v69Bcj0HHY59hx6dO+D25xSDtn15z6D/J4B5/Kj0/z/n0P0646JSJcn/X9f15js579+hzjHQe5OO/pgD0pPx/TPTp17du/Tp0pM/5xj/69Geue39P88Yz+fAdmS35i59O3T/PP4DPHuSTSUnpx16/4e/f/AA64TOfbOOvBPP1zxz+PIpqDYuZDqb1OPT65HXB9P8c4PoTv3xjJz9eOp4xjj9cGkPHOeew6nODj1wevfHHvxagkTzfLaw7P17dQfXB68Yxj9SRSZ5z7cHpyM/pg9f544ZuHUZwQMcAYwQAQO/Iz2HXsSaQseg/+uDzzyDwffO7kHANUkkLV/wBf1sP+uOnUd+ACSR0A/wA9BSbh05xxkkEDnOPQ5PBIAA4OSM8x5Of1HtwPTjOcDjtj0pCenU8/qR+H4/geAM0xfP8A4H6X+e49ieSOeeoznjrj3I9/QdOkeTk4DfiBge4xyfp3pR7Drnnjn8uueue340gJJII45wcH1oLTSW/fyAgcEn3GcDB/z2OfembyCecjt/kYqQgEYNN2D1P6f4UA5pefoMboDjr357gH+ZP5U2pX4UD0I/kaYQAAQeeMjI9Kzmna/boKM7uz0vt1G0oOP8n/AD/Sko47/wA8f0Ncs1rtozoi9NXt/X4C55z0/p9PSmOSfTnJP6ep9Tn/ADgupjjj/PTr/QVzyVn66/iPnTdtSpnax79Rz9etPVix57cj+X9aa45P0B/UChOp+n9RWNVXivO+prCTTS6X27/1ZEv44/L+oNFFIx2jPX/9X+f88151Vafevnv+h1xbu09F8S1017eb6ohbqfqf50A9Aemc/wBKQ8kn1oryasNX0tfX8rehUZdU/X7yOQDkg5xkDHqOV/D1x+FV0ODjnJ65HTAPv61Me/oSDn3xnH6moOj/AI/z6/lmuKqnrbsm/PzO+LvFPyEY89c5yRzmm0d8/X9cf4UmR6j868zEQ0bS21/X/NG8XdLv/kQSAlB/snAA5PPP9T6Y796gBwRzjBzjryPbI/H8vpOxAG042lupP1xzkDnA/OmFVI4xkZxj2657nkYPvXjVqbbk16pdXp+F7v8ApnfCa0T2ejfTpZ/l9/kI5+UHk5BIHTnAx6kdTxUJYEEd8N169+v9PYU7cc4JHBPfJ7DGP881D/EfckfnxXm14Xi/R/fa/wCljrh7ttev4X/4b7hpYjkZ9CAAc8dwf8802QYwee35Ef406mOxYYAyMAcA9if/AK3514OKirXS1t273R6dKX3aP8dSBvun8P51WfIxgdwTweCucf8AoRzVps8jHY/n6VBXgV4uKeium3b719zujupy1TXp/X3FcA5wBksRn1AAOMexqBhyfqf51aGAwPfGDngcDjr35596jkAOCPQk46A4J/DkD868TER5XJdlf1t/wD06crpdt7/LUg+tU5QDjgDggj6H357+pxjtVw4xycZBzyPUj+WKqyAnGQRx6Hk5Hr1J56fWvLrQT5tP+GZ203rF/L57f0ymVI9/pk/0qCRQQevTP5EDOMd/w6Vd7/gP6/8A1qglGACB1yDxnGcYx6f44xXg4mK7ae9F36rovQ74O/K0/wDh+v6ma4yPl/AcdPcdB7ccY/GqUowckHGRk+mD3/IZ+tXzwSPQ+ufzx3/E/hVR8uMMAobjpgjBJycnHUY/wNfOYmKU5Po1Z2+LRO+i666aarVHpUm3Zq2n3dP8vvKjxnMhGPmRmIzx8g8wBcZyWKY699o5OKpkckHtjP6/n0/w5q/vA2t2VwSvcgZypA55AOD2OMgg0rwBiwGQVYjgg89DnPuM4yOpA9v9pP2VXFjxnAXinwHWqt1eHeLco4nwdKUneOC4pyeeXYxwi9FBZrw5SlLk09pW5pe9NNxi7RnCXSUbXX93y9H8ttembsHqf0/wqPaR0Uj8KtvGVPUEHoSQv4YJHT2/+tTWR1xkAZz1wemPQ+9f6txja/Mu1v6uckpXtyvvf+rFYxk9cj9f5A/0qExsO39P51cO4dgf0x+ZNBAPUVTgvT5ISm1vqUSCOv8ASkq2y4OQOPbP6/5/WoyB3A/HHWpcPP8AT/MftPL8SCip9in/AOsQOv1FNMY7E/jz/hS5ZJ6LX1RXPHv+DIqkHz9e3p7/AFz6UhQjpg/59/8A69NyR0JFF5LW+3R/5WX4FJp7O4YPofyNTAgnkEfXj+hpScev5E/ypu9fX9D/AIVV01qm/S7S/L9RptbaCgAZ9yT+dPXHQ57enbPX/P1pnOepPB649vQD1P5UtJKEk1Zf12ux88k7pv5/8AfsIGevpjn8+PTpipFYYO4jt7EjnOCOn1BPvjpSKwIA7jjH+FO/z+dRKin8Lt5dP8zWNZr4lfz6/wCWp9vfs0ftBHQWsfh143vgdHleKz8Ma1dMc6TLI5WLSNRuJHAGlSMypp1w4P8AZ7sttIy6e0R0/wC+PFPhfRPGehaj4d8QWaX+lanbvb3MLHDL/FHPBIAXguraULNbXEWJYZkSRDuVcfhUG5w2SGBB7j2z14/keeMZH6D/ALNH7Qou1sPhv43vSb0Mtt4Z8Q3twhW7TbFHbaBqErbSLxCHXTr2WVvtqGOwcC7S3a85atJxd101dr2XW69Ovbsfzf4r+HFWlWqcb8JU6tDF0Kqx2b4LBc1OtTrUpe3edZcqPLOFWnOHtsdRormck8dRg5fXaUvlT4v/AAh1r4T+I3069Mt5omoNNP4d1oqAl/Zq+fs90QipFqlmHRL+BAqkulzCPIuIzXj5UrgBAc57MfT1ANfuR488DaB8RPDd94b8QW4ntLlS9vOgH2nTr6NHFtqNlJgtHdWxdtvJSaJ5LedJLeaWN/yB+JXw41/4Y+Jbnw7riM6AtNpeqRxFLPWNPJHl3dtu37JFBCXdqZHe0uA0TM6eXNKQk5Llb1Xeyvbquz7rTv3t954V+JtLjDBRyvNalOlxJgaKdWL5acM1w9NRj9fw0U4pV4pR+v4aH8Ob+s0YfVq0o4fzIKeckAjqGOD+RpoBPbP0B/8Ar1beMMc8g9OOh6deDj9KFQoDjB788n8OBVJa2f6frdH7Gpp/1p9//DFMgEjPUcj/AD+VBGSOAfXI5x7frU2Aw5UKQccAjt3zmo9p9M/Tn+WaGna9r31/pWLTa2ZHsHqf0/wphU9ufpzU1H45/L+gFQ4J7fh/wS1U11St95XoqbG7ORg59cn8/wClRlCPf6Vm4Nea8jWM+z07f8DcYQDjIz6df6f1pCi+4/H/ABzTqKhpPdI0U07X0f4EBBB5qPyx3J/l/jVsgHqAfrUZTpjJ9ckf/WrGdK+q+X/DdSymVDDHcnrwMdP8Py4qEqR2yPWrrITjOR16j6U0IMYPPPb09DWTi1ZfF5Wtb07fMqMmvNFIgHqAfrURQ9ufyH9atsmeeh+nX1/GoipB6f8A1/pUOKemrXVPf+vNGsZp2s7PsVmXOMg+3+f8ahZcHjJ9e+Pyq6QD1HT/AD/+uo2THQE5698Vi4PobKa67lIqMjjGO2APz4qPaTzwOehyPToOSfpVp1weO+TyR+g79feoyPUfmP8AGs2rmsZNea/rYqlQc+vrz/jzUTL1HUev+e//AOurZB4GF57gHj60wqccj25GRmsZU9L/APD/APBN4z87rtcz3i7/AMuv48dsVXII6/n2rRZCPfPt/wDrqF0HOB9Qf6f4f/qrGUb6S69e/rb89zqhU21+f4f1oUmGRUTKR7j/AD1qyyY6An1plYSptbf0vX/I6Yz7u67lFsljxzn/AD+lNIzkHI/n61bZMcjp39v/AK1QsvU859P0rlqU+qWvS3fovv8Ax2N4zaad7rS3l6aFUoRk9h+dQsgI9/foec88flVzB9D+VRMncfl/h/hXPJO9nvp2SOqFS9tdXt/kyg6+vB9Tx+H488nvx3qEgHrWgy5GCPXGf89OxqoyEHoec/8A6vp79P51z1Kfl/wP6+f3HXTqdH/Xmv8AIqsuOnT/APV1471EydSOvXH+e/8AnvVsj1HH5g/0NQsuCeDj1rknT/4D6P8Ar8DoT6plB079uf5Hp+B59OvTpWYYxxwM8/icZ/T/ADitNlB5HX8s/wD1/f8AP2qunB9D1A/Pj+v+HTlnC/TX8zopz/S/4/oUiMjGe/1Pfp6/T096hZMZz9d2Menf68dfarTDHHH9fx/p7VGwyCPxA4zx6f16nGa5Zw0f9f8ADHXCe34f8H17MpMvY9fw9+RnrnnPHseuKquOR94DPA9Cf4unTIyc559RxWgw/MenUZ9D7dxznoOahdQc4wM9ePfj04/PB4NcNSHK3bbfzR0xk07rZ7ror7v0Pn74jfDxnafxDoUOX+efU7CIZEoUZe8solABmA3NcwJgzH96gMu8S+DDkDOM98Zxzz3wa+8XTHBOF9SOme4/Hrzz/P58+I3gD7O0/iDQ4P3OTLqlhChIjLEtJf2yjP7rq1zFGuIyTOo2ebs/nLxP8NuX6zxNw9h9+evnGW0Ies6uZYKlBdFzVMdhoRt8eLoQ/wB5pH6rwfxZzKllOZ1U/hp4HF1Jeijha85P0jh6sn/LQqO3sZniQ4/X9RipFJBCkY69jnuajp+7kNxkD9ckfyOa/nuD3Xnpf7j9Lmtn8vzJ1OGH+e1TZ/yeP51WByAfUVOvKjP+cHI/pXTTdnb53+SMx4AJGeBUwOc+mePfgf1zUFTJ90fj/M13U30+99+n/BImtE/l/wAEdSg4OaSitTImXpuPGevpxxThjv8ApTFAZQvc9h1656U+toO69NPuMJbv1f3LYnjYj0yOPw456/r0qVQAR2yuefXiqydfw/qKskAqOeQvQEenetIOz9dP8hElSoePof8AP9agQ5Hbjj8OKkUkHHqRWxlNWd+j/PqXQR0BBwPWlqJCATk44/qKlHt7n8+a2i7pPZr9NCNxynB+vB+mamqvUykEAe3v2xXTF6Jr+u/4mEo7p9f89PwHVMpGAMjOBxn2qIHGfcYpyfe+g/8Arf1rd7J/y6rzdtb/ADOd6MnTG7+X16VOCQciqwPcdj/KpxyAfUCtKb19Uv8AP8rmM1qn30+4sDkA+oFLUasSQMDGP5CpK33Xpr/mYzV1ft+RODkZxj/Pb2paiTr+H+FS10UpX366fd/mZD0OCc4HHf8Az71MpwR9arVMpJHPHPHvxW6dmnuYzWr7P/hi1Sn+g/lzUaHj6H/P9ak9fpx+YroT2fp+hzNWbXmPjbaxPHTHP1FTtggN646dO5qpVhSSoUc4A6cn8fzrdO6T7iJUYnjjgf4VKpwR9R/Uf1quCVPTt3/z7VKDkA/n9a1i0l1utXpt00Jkrp+WxYHP6/lnj9KsKRgcjoKrr0H0H8qkTqfp/UVqrWf3oxJO49sn8en9TTwxXOMc+tNoyD0INb0ndWet9Pu1RjNK7VtCcEkDPBpaarE5zTq6IO2j0s1e2vmkvTQySunF6WfTXfVJegU9Dzj1/oDTKUHBzXQmnZ9P0Mi2h6jjrx/n8KejtyMDsOh9/eq6k4B7/wCBqXJUbu5PIPTv2/xzWsHpZ9F+D1/UiUd+8rW9f+GLZGRilpiNuUZ4PcdOnHSnYAJPrjOfbitoO2nf8znnHr20Y4EgEetSq24VDUyhR0Oc+4rog7O3f8zGSun96JUJz7Hr7damIHPscD6c/wD1qgDFc4xz61NWydndHP19dvluSoex7YP4H3/lVh9pHUZH0zVVThh6EDP/AHyKsoM7gfb+tdNN7ea/S5lJa376kiOcZ45/oT71ZUkEe5wfYev6CqIZhxj8MHPrVwHIHToM+1dMHZ27nPOO/Z7FmimocqM9sj8iQP0wadW8XaX4M5XpoPUjkHvx+GD/APWqWq9WP8/Xr0/KuyEr77poia0v2/UnhbBIJABPf6H/AOtTzkEnHfj061VHBB9KuMcqOmTg/of610rXXvqcs1rfv+g8HIB9RTgcHNRoeMen8v8AJp9b05a67Ws/y/r0Oeas79GWKlTofr/hUCfdH+e5qVDg49f/AK9bR0drvS9v8/uIJacpP3exPPrzxTaBxj2rqi7pPr/kzOa6/eWO/wCA/r/9ano2Mg4x1/lUanI/L+QP8zTh1GfWulO+v9XMpK6f3/cWASDkVN3Ppgf1z/SoMg9CDT1Y8DqB1PoP8+tdEHon2f5HLON9Vb+v6/ElqVDxj06frUVOQ4P1rqi7r5XXqv8APVGG0rfzXfzRMOCD6VODkA+oqCpEJ6dgP6//AF63Tej/AK/roKa0v2/IsoRjHfJ/kKfUCnBBqeuhPqc00vm9f0YU5Tg/Xg/TNNoroi/Lt+PX1Tuc01Z/j+JYB9PQ/qKni5xnt/IDvVZDkfTj8P8AOamjOCRnGR/9bH4/0rrpvdLXf70l+ZM9UrbtPXu/60LlFNUkjJ9f8KdW8XZ6+n3nLNOzXbz7DlOD9eD9M1NVft/XvUynKj8vyroi7M52n0ev9XJVYjA45NSjgg+lQZxgjt6+v+FSqSRk+v8AhXVDVNfcvl/wxKXxRvddPmr/AJ2LaMSAOMN1/Hg4pwOCy/Xtz049OuP1z7GKM8dsg/8A1/51MOSGPHzgH0A459q1pStdP0+a/wCAc1SO/To/V6DkJPBGMAY7eo5z9KlCgqTnnn9KhJw5I5XgZ7YGTnPTucnpUyHqvqD9eeP8a7YO6Xl/S/A5GrNrX1FjwDnPOeB+R6dalPPPPPX0z3x/nNQn5WGPTv8AiPaplbI9e/HPOOh9vXvXSndJ/wBLyOeSs2Sp90f57mpQABuHUdvqcfXpVdDg9sHr7f596nXk7ex6+vHNb05W+WnqtyWrr8vUmqZGJBHHGP0zUHAAAOTgZHcc4/lzUiHnHr/QGupO6v3Oeadmuq/r8iWpVOFB9+fz/wADUZ4J/T6dqF64JwD1/n/OtYPS3b8jnkrp+Wpaj4z6HP5k5/PmpMkMv4/pzUO4jGMEbs/of06VKem4c46Y5HPHOK1i7ST7/wDA/VGL/TX1LA+Zee/XH1//AFVGp2nn0Of50sTFhzjkfywPX0FIwOScccc/gK7Yu6T3M5rRP5E3+f8AP/1+fWrELcBeOp+vTNVlOf0/kP65H4U9DtYHjr36c8H+ddEXdbJdrGMldP7/ALi9QTikU5APr6UEDOScdO4wcHIq4Oz9dDAcDggj9c//AFqcRldx6n8uuP5e9Mp4JbCnpjt14rdOzT+/0OSrG0r2te7/AB/Nk0L5G3HTpj8c5qwDg5qmpKSADoSAc+hxk9unrVut09mvVHLNWd+/59R5UFQeeAP55P5c0i8nHrwf5/0FOQ5BX2/HnOajB2t7+h+mOnXpzW6d0mYTXVf0/wDhhWGCR/npSU5sk5xwQOe3Qf1ptMzCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAowT0Gf84/mQKXB9D+Xr0/OvJfG/xk8LeDfMtbeVdf1xNyHTNPnQRWsg4I1G/Cyw2pXlWgRLi8DsqvbxoTMPn+JeKuHeD8sq5xxLnGByfL6V17bGVowlWqKPMqGEw8XPFY3EyXwYfCYfEVpXTcacL1Y9eCwGMzGvHDYHDVcTWl9mnFtRV7c1SbtClBdZ1Jwiujk7Rfq080FrDLc3k8VpbQIZJ7i4kSGCKMDJeSWQrHGg7u7BQOScCvnHxv8AtBaZp3naf4Kij1a9RmjfVruOQaTGACrNaQq8VzfSK3KynybQECSOS7j6/O3jL4i+KPG8zHV7949OWYy2+kWoaHToCC3lkwglrqSNThbi8eeZdzCNo1YoOGGM8fMTySf1Pfk+nXnmv4a8S/pWZzm7xGU+HWHq5Fl0lOjU4hxtOlLO8THWLnl+Fl7bDZPTkvep1q313MeWSfJhJfB+qZJwDhMKo4nO6kcXWVpRwdKTWFg9GlWmuSpiWusY+yo3W9Rb7Ou6/rXia+k1LXtRudRu5CcPM5KQoTuMNtAoWC1gBGRBbRxRgjdtLEscbOAQSBgdB1/XHOPxzzxSk88An35wOP8AD06/WneWP4csfU+v6Y/E5/Qn+TK9bF5hiq+Mx2JxGNxmKqyr4nF4yvWxOJr1pvmnVrV8RUq1atST1c51JOyUVywjGEfuZVqVGnGlRhCjSpxUadOnGEIxitFGMIKMYRW1kl1vd3bRBkcnav8ADnq3Un6/h9BT1C4H8RIzyT9fT0/yc5Mirjrk4Prgc9McDP0+vvTsAEdwOnUDkf5+v41tTw+2nfX+v80efUxSTev3v7tN9fO3l5NByRjDY9unvzn0/DqegpwBzz82PQHAJyOxOf8A9ePWn7D34x+g5z37f5NPVQckYAxnkE5PPAzj2Ge+fUYr0KOH7R1/LfbRr8Dz62LbvrZdb7W/S40KD1P4KRx7f5PP61IqkjLEAe2cj6jryf654p4xjAHzHAJOOfXPt7Y59KcBzgnJHOPT3/z0r1KGF2uu2iWno9Dyq2LtfXR7N73+/wAr7eoi46L19SO3fufb8frkLtAHzHIH14/Lk0oznqBgdMZx6en/ANb070pCkjdn0z2A9+RXrUMJqtOnRbry07fozzauKu9W0urvq+u1+v8AlYQNnoDx64H+P8jTuep+71Cngcd8kAk9Dnjjp2pyE4+7wcc9vrjHAGfXt1p6wjgZySOTk9unYjv68d+eK9ejhPL5a3a66nnVcZo1Bq3m+9tV+pB+Df8AfX/2VFWvLX0b8j/8VRXX9WXZ/d/wDm+t/wDTz/0k/b8cZHoR/IUtIO/1/oKWv59f9fcj+UXuwooooEFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRSEgenTOM9aAFpDgegP/wCrr+GM+3PbNM8z2/X/AOtQGzycfn29cdsHv1A5xQA/n68jHTByf8D+JHT1QkA9s9+vt9cZ49+AOeMISeMj6j16gEdxz3HPIBNN68knrkcjpkjp/PoDk5zjl20uFxxwOR39PQZ5OPfqSD6dM0ZPcHk47nPXAwMA5+n1HQlvOeOhx1JI479T6Z5z0IycEUdjg9cnH055A4x1GD9RwSKdvT7/AOvuFcXtnOcnA4yeRzx1wTkDoMjuM0nPXJwO2enXHODkY4B75ApDnv3HHJ5APoeenQ8cZ5JJoJ6dCO/GB34x+eDgHn1pXRLl/Xp+v6hx646c45BwenT+vrnNHTnvx0555znPIP5gnP4GeOmemevX3P1yffkA8A0mfT0x0A/T165PPXtRcnm/pi8Dng9+MDkY/HkAjkAZ/Ok9+uDyevfqexznueelGec+3Ye2Mf0/xpKQuZi8fpwev5jnHt6cdetGfc8dP89qbnnHf07/AOe/r045pc/zx/n/AD+fFOzfQlu2/T9Qoz0557c4P+Ix19vSk6dPy59s5Iz9eeepzjonT2GDyDn3z+p7EnqapQ/rYlyFJwM+3Tpn/P8AnNHHOSOMZ5xjHrg9D2B//U3JwOOx68dD16k5HBz+ORRux7fTHTH05A/hxwTxyOTSjb+v6/rQTloO+uBjI9iP8OPwx6dQng9j/j39+PzIwCTTCecgDB6k+uOfqMYHQjPbOaYSTk9z3xz3A/Q8j25zzmkrE7/h/wAN/n6IkLdgefXnvwOnXg5HU8cjNIzKABx68E44yfUd+/4kdKj57ZHvnn8Ov07cdO1J39v1PHuOfrnt7Uw077a/8P0XkOLDGPoDjjJ4xnj17Hpnrimg/XPGcHIwePU9SACPc80djn3z16c98DP6cfmTpznjj9T+Xf8AxPoBf+v6/XsB659OvTpyPXtj9CB3o5+v+PHb079fUc0hOM46+nvx6Dnjnrn1x2TJGTyefpwMHpn0yPqADyTTt/Wwr/1/X9WF4AxkDpnPB/Qj07cUuRjJ9/fof8elNPHPJwCc89zwOOD2GOB1Pegjkntjkkd+mcHJ47DjH06u3n/XkhXH/wD1/wDPT+v59imr3J98HIPHHHHv7cUuR0yM+maT3ELRkDqcVGXOTjHX/PemliRg4puLSvp33V/uKcWlfTvur/cDNnjsDxgE+vpmm0UVO5OwUUUVyVE+myb/ADZ1Ras7vdb79gpG+6fpS0HkEetctR9lqv8AMSdnfezKb+vqMH8wajqaQYH/AAIj8B/+uoAeATxwP1rKesfutZGyd0mKshyRxweM5z/P2pxYkYOKgXG8kn1xUufr+Rriqx0bS/4db/gdMHeFnunp6f1t5BTGJBJ/2ce2c9Pyp9RMxOR2B/xry60fxvb8/wAzWm99L7O34DSflIOOOR9QMAfl3HP4mqx6j3BJ+oOO/P581M/3T+H8xUL5DA++Oc9Cf/rcfWvOqL9U/wCvwO6m20uyX9fcGPc/Tj/DNQHr7nqP1/Lp3zmpyw78dByCBxx1PFQvxzkHPbgYGOp56f5xXDVi/wBbdLM6IPV+ZG4BB7Y549uR1zxTVI2g5G4hjt75J3EY6/8A1qfwR9Rzg55xz6evp/8AXgPyuD2G/k9OhAz9TXk1opSl5a/J62+Vzri7xWnl9xExIYnuc5z2+Y9PyBFNzzn3zT5Mk7uMH0/E/wCf85jweuOPWvJrx1lf1X3f5XO+m7wi/K33DmHQ+oH54/8ArVCMqGAA6A857jJx+Ix+dS7iQAccHHvxnHf05/WmYyeeMhl/Xjr3PWvBxEdJLs2ehRlqvO34r+vmRN1JzxkmoG6kepB/Q/41OeA44xwOeuCwHX6HP6ioGHC9jg56ZwOnUenevBxEU73W6s/O2lvyO+m2nv8A13K0mRnA756euM/gKY33Tj/PY/lU0mcYAzkMPfsf6VDkYYZ5+bj8TXg4iOqfda/dyv8AL8T1aL0t/Wn/AA5DUMoz16Dp75HPXjj17HFTUx/u/U/415NTS7a6fkdsNF6O/wB9mUvft60yTG36EED1wfxP5Cnt3B49e3X9OfyqLO7rgYBI9zx614eMVpJJJrV37cvbpqnpffpqd9N6emv3lCRDkkc+3XH+Pv0qrKBtJ9/06/rjj3Jq8xGSTxyevFUZxwCOh4OeSMEYzjHU59/T1r57FxWjS1u3K2+qsr9dNbbJHoUbtpp9vyu/8ik44OD6E/XA/wA4qeM5yQSchCSc8ttAc89y4bJ7nJHBFQHoT2zwe3C/l1x+OKnjxsDZ4+ZemAAp3ZJ9SXK56fKB1GK/v/8AZkcXPI/pDZvwxUquOH454AzzBxg21GpmPDOMy3ibA6cyi5/VnnEI2hKTTkk4xUr7YuN6EZfyyX3STi/xS/EVkycjHvUJUHqAceoBx+dWaYy55HX+f+f8+3+/h5hTeIsxK4HAJzkAkk56A88DP1z3pqxcEyZUDGDlcd856+1WaRlDAqc4OOnXg5oAoUwoMHHJ9/8A62OfrxV3yU9W/Mf4exo8hPVvzH+FK3y/rt/wwGeg3ZyCMY9Pf60mD6H8jVgjBOOQCQD+eOenIFJTAr4I65/EY/oKMewOfVQfp1BqZlDYznj0OOtJsHv+n+FFugXd/wCv0I8n0H5D/Cn7Qe/T0K/0AP5il2D1P6f4U3HdQwx6jn8P60uVdl9w7tPd/j/wRCh9cfQE/wDspqNty9Mn1yOn5AfrVqmHaPQ+5wSfQf8A1zwMUuW2qe3e34tK5Sm+qv6aEIYdePxyM/y/SpkYMOoJHXFDRK/U7cenv+BqPymU/I348f1A9/rUu66yT81dfekaKSez+RPRHJJC6mNmUhg6upKujgjDo6lSrLgFWBBBAORjhq5xz19OBjk+1OqG299fUf8AXf8AO+609G11Z+lv7Nn7QP8Awl1vbeBPGN7H/wAJRaxLHo2q3Up3+I7WCNmaC4djtOs2kCAuzN5mpQK1wfMuY7h5Pfvil8MtB+KfhqfQdWRYbqMPcaPrMcSSXekX5AxPFyhkt5ggivbQyIl1BwHinjt7iH8W7W5uLK4hurSea1ubaaO5t7i2leC4t7iF1kingmiZJIponRXjkRgyOAykMAR+qX7PHx2g+JelDw/r01vB420m3XzgdscevWMIRP7UtU3YF2hYDVLVBtjkYXcCi2mMNtyVabg+eO172T1i77+j/Dro0l/MHiZwDi+Fswjx1wd7XB0KGJhi8bh8GuWeUYvnv9ewtOKaeW4ic3HFYdwlRw0q04TpPAYpwofmv4z8G694D8RX/hnxFaG11CyYMrA5t720kZhbahZTkgT2d0iM0bAK6OslvOsV1DPBFyxBHXI/z71+wvxp+D2k/Ffw79l/d2XiTTUkl0DWvLDNDKVJOnXrojyyaVdsFE6KGaCQJdQrI8bQzfknrehap4c1bUdC1y0nsNV0u6ltLy0nGJIpYzwUPKSRSptlgmiZ4biB454XeKRGN05RktUk1o1b5XSvs9L9n5an7H4ceIeF42yy1X2WHzzA04RzTAxlZS2hDH4SMm5TweIkvej78sJXcsPUfK8PUq4pAORjr1xjj0z/AJNReVj7p477uv4Yx/KrAQkfKrADg7gQfwABz+JzTDkYzjrjBBU+2AT+fX064zdktpO/onb8dP6ufpkal9nbytb89yuQo4ZQM9+h7dsjI/lTPLBGVYcdQTz26YFXCAeoB+tMZBj5QAfpgH64oa7q192tbW7evmaqae6t3fT/ADKeCOSDg9DjrSZHrVgBsfMDjPQA4A49fzphRTjYTycfMRj9B/kVLi+mu/bT8WWn1T+4r7cjkYPtj2+tMKEe/wBKnIIOD/8AWP0NNAx6fgMf41Dgn5Py0f3WsaKff7/+AQUVNtBHIA+gx/j/AFFRlSPf6ZP9KycWvP0NIy6p/wBegwgHr/8AXphTpjJ9ckf/AFqk7f170VDinv8Af1NlJPfRlZkJxnI69R9KhZccHBz6VeIBxn8OcVEVIPAJHbisZ0+q7721+ZRRaMjkA/Q/0qOr5UNjOeKiZFOACO/JI46fzrGUXf8AJpa/NItTa318+pQZeQfl/IDHTpk/5/GomUn+6evqMfqf8irjIQcdfcc/yyP1pm1fQfy/lWUqf/DrY3jPbqvkUdp9Py5/PHSkIB4NWWUj0+uDjt16dun5VCy4xj9SP07msWraM2Tvqn/mVipAycfTPNRMuckdf51bK9Mjp0zUTL6A8+nas5QTv+Wlv631No1NV0f4ehSdM+x/Efy5qsydfUe/489e3HX0rRK59M+uO/vz/wDqqBkBGGH9O/8An2Nc7TjdNNr53X/DHVCp/wAFf5FCo2TuPy/wq06EfX1x19OgH06fyqIgg4NYzpu91Zp9en9fjc6oTXe6/r7v66lUjPGePpz+ef6VEVweOnbkZ46/l3q4wB68Ht/nvUBX1yOv69f/AK1c1SF76ev+a7/I3UmrNPTexWcZHuP8/wCfpUBUHg//AFxVwqRnHT149v61Ey5+tcko20ez2fr0f+f6bdVOp8v0/wCAZ7pgn/PHX5fc9+vJ6+sJAzj+f54PuO/uK0GXkggHH9arOnJ6ZOOfT8Oxx+GPzrCcFbb+u/r27nZTqf138/UpMuPp/nrUTrnkDnv71bIxwfUj2OPT1qFlx06f/q68d646lP8A4D/RnTGXVf15MoOnXjg9ueD/AJ/wquy4OQOOo68e/wDP9a0mXOSM59P0qs69cdCMEf5+nNcs4X6a/n/Xc6IT6/ev67dH1KLKD1OPr+ftzx/nrUDL15wQfwyOM+o449Mds1bYAEAdh+P4/wCf6UwjP+f8/wCfzrlnDe/f7v66HZTn/wAD/g77lBlz0AJ5yOuPy5A6c+x9qrNGHUo4GDkDIyDksSp5wRyM9e+e2NBl5HTjrj8jnjnp04wDzUDIMnABHc98/mO/p1785xwVadummvy/B+d73VnZ6Ox0RlZ6XXXTo7rrfY+Y/iN4DOkSy63pEJ/syRy17axr8unSuwHmRAY/0KVjwACts52ZETRqnkf+fy6192XEUc0UkMyJLHIrRyJIodJI3yHSRWyro6koyMMFTtbjp8s+P/BUvhe9F7Zo0mjXkh8psMxsp2yxs5TgHy8ZNrKxzIgMbkyRF5P5e8UvDtZXUq8S5HQtltSo6maYKjH3cvq1Ja4uhCK93A1py/e04rlwdeacVHC1o/V/2Hg/ij67CGU5jU/2uMeXCYictcTCK0o1JN64inFe5JtuvTi03KrBup5+v3R+P8zUyNzg4/8Ar8CquTuBA5I6fmOnXpg1OMAgntX4rF7Nf0mfePRteZPTwxGAAD+Bz60zI6549aUHBzXZSbTetl3W/wAu5LV1tftfuT0U1SSMn1p1dad1fuYbaD4zhwR7/wAjUxOTn+XtxVcHBzUq8gH1z/M1cLJ/cvv/AOGM5rr8vzHDgg+lWYznrxkH27+/tVap1IwOR0FamZInX8P6ipQT19Cf0PFRk7dpHdcc/hTxyAfUCt07pMmauvTUsA5APqKsL0H0H8qqoRjHpx1/H/H8qsIxPHHA/wAK0g7P10RiPp6HnH1/M4/wplA4IPpXTB9O343ZnNde/wCFkWKUEg5FNX7o+lLW8Nbp7dvmc01rf0S/UsD29z+fNSoxPHHA/wAKgB4UDB4Gfbj/ABxUqYBJJx/n/wCtVxey1uuvW17IyktHp6E6nB+vB+mamqsOf1/LPH6VOnTnjnj37/411J9f6aa1MX2Hg4OanqvUiE9OwH9f/wBdXB2du/5nOSVKpzwf4cY/IioqUEg5Fdi2XovyJmrx9NS0hwcev/16lquCeD34P41ODkfif0JraD0t2/U5ZrVMWpoTgkHAGCefXIqE8/p+gxSgkHIreD6fP/MzLT9Qe2OvbvT1wAADyccZGcnHFNyGQZIztBxkdcdKaudwI7EH8jW0b30du/TYC2jE8ccD/CpASDkVXBIORUynIB/z1rVXtrv95g009fX7ywOQD6gUAY9emPwpqMTxxwP8KfW0Hyya2vqrfP8AQzmtL9tyRCACCQP8/wD1qkqvVjIPQg10LRp30lv66L+r2MNpX6S3/Tp+YUUUV0Q2V+u39epnJWfk9iVDxj0/rmrA+cc9j2/yfeqqHBOcDjv/AJ96nDFc4xz61snazvvdNemxnJXWm62LCMNwAIOc9/x/pUrAkECqiAg55BHTt1yDVsHIB9RWydmn5mUktUnfQBjGAc4pwyDkDOPbNRqMMRzjHU/49O5qUMVzjHPrW8XazX9XOZ6aE1SqSSSfb+tQKSRyMH09v85qZCBnJA6dfxroX5mE1ZvTbb8CXqCfTA/DGP6D86sIxxxg5xn6+nX3qt6+/wDiD/SpEODjj1GfXjFbU3pvqn+BnJXV101Xp1LDcEMP/rdMVPGQc4IPTv8AWq+SwPHTGMfj9adESpYj26/jXVFrR9L/AJMwmrq/YuIcEDPBboffr/jU9ViSCpHZgfw55NWa6N0n3/r8jkmrO/cKkUk5OSSOR35wajp6HB7YPXP41003e2u619UiGrqxLVmP5wc8EcDHpye+e5qtUkbFW4xzxz/+uuyDuvT77HNJXT7rYmHyt+OOfTPWpqjcDr3JH4cf/Wp6nIz+dbQetv6/r9Dlmrq/b8iRDg49f/r1KOCD6VXHBB9KsVu38Ml1Wr8/+GZkTg5APqKXv+A/r/8AWpiHjHp0/Wn1005dO/fR6abCkrqw9WIwOOTUtQDqPqP51PkHoc10we6fTVfjexgSp0J9/wDP86mGBxnhhyfQ4P5fjVdDggcYJ/pUtbwetu5hNatbL/hrfc9ScDH+fYD+lLTQSSPQqPpnNOrqhLz1X5HLNPfqtb+l2/yJlOQPp/8AW/pUinB+vB+mahQ849v6k/1NSV0xe/3r0d/1uG69V/X4lipkOR9OPwqupyo/L8qlQ8kev8/8mt4O6t2/I55LRrqv6f4foSnocelFFGcdPT9DW8Hpbz/P+vxOaaW+unl/XkPQ84OAMf1/+uamXqPqP51X4x756e1Tqeh+hrqpvbZW89XrrdGe6tZX3v1tuXIz8vPU9vwHapR1GfWqiMc5wOOnX396tZB6HNdRzzVn5McwAPBzx9f5U5D2/H8eKYBkE88Nj8MA5/OhTgj61tF3S79TnkrN9uhPUqEY6jr/AIVFTl+8PrXVTls36fpr+ZlZJ32S083e1vu/QsIcN26c/wCfwqfJwR2P/wBb/Cq2Ofrgfz/xqwhBwfcZ9q2vyyXZ/mv8yKiX3q/zVx4I2MCQM5HUAnI7VKrZwR2/n6VC2Cxxg88d+fb3z6U9MjIIx3/P/wDVXZTevk1+l/8AM4al7r0/UmOWG7HOccdMev50+L+pB+hABpqn5SOM8gDuc/8A1zSKSCARjPr1/wA8V1U9mn30Oee69P1JwBuIPQ5GfbqPbnAqcHBBGD/nFQEcA885z+HAp6E49h09+tbQevlt+P8AmZlrAyWz1H4f54paiBO0j8vU5zn8qlHQZ9K64O616beljKas9Ou/rcnU5Ge/f2z0/MUtMjOSQcDJX9AR/LrT61i7P10OaSsydDwD/iPap1Ocj2Gec/XHJyM+pNVUJ6dgP6//AF6mU8jpxx9M/wD6+/rWxhKOr9Lk6DaV/r6HvUrD5TjnOD/L/CoSSSvHGMH8OlSIzE4xwOM4PoO/TrXVSldW7q/z6kNXTXcEPb/PU/1P9OvWSoeFY+nH17H+dTda6oS6Nvsl03OfbQtQtlcHHHA9T3qRhkH25H1qrEcOPQ5/kcVcrROzuYyVn66jV4GPT+oB/mTUiHB/D1xUe47scbfX8PXp1p1bp3SZjVScXpdrb7mPfk57cAEdPz+pq2hJUE5z79epFVW4j49R+RYZ/Idakhc52k8YOPXOR/TPFbwd1ts7fhv95wzV16alpDg/WkkXD7hnJx9PQ/kOaSpT8y5PUA9P8+1bQe6+ZhLZ2/ryGZJG0DP4HPXNNpUbDHp1A/A4OaGOSfrWhgJRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFGCeg6cn2HrUN1dWlhby3d/cwWVpAnmT3N1NHbwQoCMvLNMyRovI5ZgMkcjOaipUp0ac6tWpTpUqUJVKlSrOFOnTpwi5zqVKlSdOnThCEZSnOdSEIRjKU5xjGUk0nJqMU5Sk0oxinKUm2kklFNtttJJJttpJNtJzVzHinxn4a8G2i3Wv6kls0qO1rZRqZ7+8ZMZFtbR5dlyQjTSCO3id0E00YYMfAPHn7QsUTS6Z4EiWdsNHLr99CwjU7iudMsZQjOQACt3fKsaOCFspV2TV8tajqV/q95LqGqXl1qF9Ocy3d5PJcTyHtukkZmKqCVRAdka4RFVVCj+TfE76U2Q8PvE5PwDSocT5zDnpVM4qOf+reAqr3W6Mqbp188qwd3H6rPD5apxtUxuKjdS++yTgXFYvkxGbzlgcM7SWGjZY2rHf3lK8cLF9edTrWelODs17H44+OfibxQHsdGZ/DejkOjR2szHU7yNgFP2u/XY8UZGc2tksKlZHiuJbuMLjxLJJP8WT94jPJPuPf6knJzTC3OCcnHQduPQdP69s0oyQB06EDgenJz1J5HHbHPWv4W4m4q4l41zOeb8UZxjc4x07qm8RUaw+FhJ831fA4KlyYPBYdO37rC4elGXKpVamImnUf6dhcPgcqofV8vw9LDUlbm5I3nUaVuerUd6lWb19+pOWjaioR91P4A5ySOMHp26cHHb/AU7G7A5HbAyM/jjB+g69j6Ksf8TZGOcEAc/Tp9Pw61KqnHYdOnJPrg849sd/SvFp0HLdK33/18vmRUxdru/fVvy6dPuT9RoTGMj14Hfp1I4A6ZNSgHjoPYcfTqeffP49BRgKOPbv8A1OP/ANdPwT2Ayep6d8Ad/wAs16FHD7adru2+vRffbQ8utjN2n829fz/PX0DBPbHf06/U49Ont7U5QO2G9cjGPzz19qOO/PbLHH1wMHgf1xT+Mg8dMA5/l/nNenSwt+nTr/wV3PMqYvfXru3/AEwCjjgE9c4wO3PAx9O/YVJt9W4GOAOefXvyeBx2phJPI4B9R6du3T/ClA9MHnGSDjJAyADn8AB9cdvUoYS7Wnldru/x0PPrYqy1fR9dO1/v/ru8Hso+nqfU8dPXnHA9+EwOp4yPlA9Pc4/U+/0pUUE4GC397uRznA/hxjHJ9+SeZvJHGef/AB3+h/AdB/L2aOEUUtL+bWu3b+vkeTXxjva+t/XS77bEYLYGDt6k989Mdh+A/wDr1KsecDGMZ6YJOe2Bg445yc46H0seVgZO0A+wP54OB1HXPXtUgxwB8vXJIJz1IxyMn8cY9Mc+nRw92vdfr1372v8AceZVxW7ve+rV/TW1/wBX3Vhqx4AOAByBxkkD3JOPfH556SLsHOM+4HUdsjjAA7e/4UHAx3PPHQ8dsn178du1ClwTjHPTGcjr7c5r1KeEbtdW0S0un/m3b0PPqYu9/evu7drf1bX1HYH90/8AfJ/+Kop+2P8AvL+bUV1/VI9v6+8w+try/D/M/bEcZHoR/IUtIO/1/oKWv5d/r8Efzq92FFFFAgooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKaWA75/z60AOoqIuewA/Wmkk9aAJiwH1xnFM8z2/X/61R0UAKSScmkooz9fyNABTgeMA+vt3HU4PHcnjPQ9BTacOn5+n0Pf07cE5HoKCZOyHZHI7AfTvyMnJwT+OeOnNN47/wCTxnJx37dQM0nGP6j69xnggenXIo49/ai5HN2/rv8A1YU4znjB9Ow6Zxxz+vGcYo6Drzz259OPbrnoeuQeKT9PpSUEuT/4fyFJz/nHHbj/AOuf0pP88/5/z9aQHn/PH157/wD6+oo/xBOSf889MdP5F8rJ5vMWk+n/ANak+vXHtzjr3x9MgYz9RSk8euPxPsevY59+KtQ7/wBf1+pLl2/r+v0dw59Rj1zznr046emeRRnOcdR+nXGeeh/qOO9NyB3yAO3bscdT6dD3GcdaQsPb6E8ehAPPU8ccMRjAzk0or+tBNv8Ar/gj8dvYY9uv44I79evI4pv6dMnjt+XHHBI6bugqNiT9M5A49e/v9eaMnHrn1HI/Pp/+uqsHq/X+v02v8yQkfyHI4+b6cj3yR0/EN38Z+vHQ5z1OBxnPJGRjJFRkk568A4B57nGO46dvbHSjOeh/Tj3/AB7fh7GgWi8/vHbjnt+PTPTpnBPQAn/x45whPc8+5P1z29P8Pqh/zzjrxSZxkd8j6nOPbGecflnFFhX6/h1/r+ugvT0z/ifx9vxx0oB/w4/z/wDqOeaTd6jj1z656H+XQe+MZTkgY7HI6YOD0PPqM8cY6DoKdvkv67CuO/kPpxjOeMfT8Dx7oTwBx6Hnvj3Bz7dzweRmkwO2M/z7+mOecc8df4cA7dfccZwB9OByAeuCR0Hd2X9f1/X4Bdhnk5z0HAGcfjyM5zjI/Ec0ueT1ySB0446Ak45OfX0HI6occgdj2HXJPGBj0HfngdeKTPQ9l5znk9jjPPocceh6inb+vy+/QQo7dODg+uBxyfTj054HSgkj3I6ZAyeMnGM//q44I5TrwMnjgdBgY98dc569OMdaQ5IzxgYAHfP07n6jkdqdtenz8/8AP+tgFPXjOQM4wCep6HkdTk+/4gHsDxzgDPGPbOcnkjJ9zngBoPf0HrjtgEA9xjtznFBySBz6Ac/pkngEYJz+HBp2/r+vz7ALuIA4/E5x/TknPPpxzzTc8k+vUfr9aXBxwDj/AD6f5H81K4AIznjI/D6VErXAZ1pGO0ZxnnFPUZ+9lePpz6c/jUcnTj+9/jUt3G3cb5h7D+v+FMOepHX8uaSlyfU0CJlIwOR0FLUKEAnPHB5IIHbueKmyOuRg9Dn8ue9YTja61s+tu5rCSat1QUxnC46nrkLyQfz+tKTgE5z6Zxj9MHp71XZu4xnPI/P3rknFat30v89xylawSMGXj+8cZ7E+o9Rjp79fWsxG0888ccZ6jqPX1qbqBnjL59OCOoz2qqep+p/nWJtTba+5/eJVgdBn0qvTjIfUD/PvXNUi27Lve7+ex0U5qHM3fVbJb/5EpIHUgduTjn0qJjkn0z/nn+nSozIXOGwApyCOMkcDvjv2pQ2cgEHof515uIjbR+butdnZL+tTVS9+NlpK7100/r8gYZB+lVmOOPUjPsPX8DjB9atVWZRuI5xgj8iMV5k4p3Vuz+9P9dTrg7O1/T1GycL9D9OxqBzwDxnj8MDj69PpUrnIKn1PT05H51WJJGMcA8H6cDnpXnVo2butlp8up3Qeqt1HqeDjk9fxwD0HvxUTjj/eweO2SM+vT1pyk54+h+mRT2AAH0x+QJH45/wry68XdvpLT0010/LuzojJp26XX4/8EhYDacYIU8c9QM88den0qNSTkdsdAP8ADn9efXNOGNpAznB4PXOOcD0z0qPkH0IrzK8b303Vvuen4bHZTbs12d1/n+G5GTh8HgZz/wCO469KVsYB9CD+v/16V1BOecnH5E8n9Tj2pDjAXIxwOozjGR/IV4OJh70vNfitGz0KE77bXXqra2/AYQGJDcbgPb0Pf3FVnIBwOQOMjnIBOOmfzzg8dOlTVWYlenpz9cg47cjv7g9q8HFQtdp9dV0/rZHpUpXlt0/4DGORwQeQex/z6VUJ2kntkg/Q5H/6vQ89qssoGMd//rVVkHXHOcEe+SDxXh4iGnfV9Oj1/C347noUpP3dba/8MwqNzwMepz7Y/wD105WyPfv/APWprDGffn8zz+WB+fuK8Sundp9NH80enTad/NFSQZJB9v5Cqx4BPpz+HerTc9QCPzz/AIeuDyM89qrjBDA45HHrn0H1rxcXFNqLfLfRtdWne2tkehSfu/d/X4FSXvx3z+Azz/ifeqsn3eeQD0/P14/OrkoIP1BA9xjr2PUD+VVSAQQehrwMVD40t37qe19Xu/KzO+hKzXzRQZPkJwcnk+2MD65OBj8aW3wfMGMk7Wxxt2jKsCOpyWXA57+1SnBXHcqDgeuAf58VHGNsowcBgQfw5UcA8llUAYBJ9jg/rP0YOLP9R/pG+DfEU6qo4elx9keWY6o5RjFZfxLVq8LY7nlOUYqHseI6EpvmTtTstXr21Fz4epHryu2/2feX/pL6fgWct02Dn2I/lVYvIOyge4Yf1q6WUdWUfUioHCHGGB6/xD2r/qecYvql936s8aWu0rP1WpAWVuiPkeij9cGoxIpJBO3GPvEDOfTnn3qXJUkDB5/z39+feoWQHkDPtjIHB6ce1Lkel/O/l2sRzvTr3VrfiKGTJO4cgDkgDjJ7/Xn8KUFgCXKAcYIyB+OfwxUBUHqOf89fyxS5YZxg567yx/Ln86nldr/h1Gp919wuyLBG/qQfvL2z7e5quVIOSCM+oI6fX609w5xmMLjP3Vx6dev4UFs4yqewBbA9cAPgZ78DNSPnj3f3f8EjoprCQHAXP4E/yP69z0FLkeo/OgpST2f36C0UmR6j8xS5B6EGgd13X3oKCAeoB+tFFAAc9sfiM/1FA4+9yOM7RzjvjJ6+lOIU7Qu4sR8wxnn2x+J78Y75p7oBjyyX65xhsdMfdHGeevpSte99V0X+fcabWxF0Hrx+PrwOOv5c/SnrhiM4XI+nOffp9KcuJDgrgjoEKjr14Y+38PuT1pTCwIxyOueBj8M5OOvFZuDXmjRTVtdH82NaMr0IP07e3J/P049a0NF1fVPD2qWGtaNdz6fqmmXUd5Y3ludskFxGeGAYNG6MMpLFKjwzxM8MySRO6NUXcVOVIO7jgg4xz1+gpM9</t>
+  </si>
+  <si>
+    <t>[{"name":"Eventos"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Events"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Épreuves"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/780.jpg</t>
+  </si>
+  <si>
+    <t>Sintra com agenda cheia este fim de semana</t>
+  </si>
+  <si>
+    <t>De 14 a 16 de agosto, Sintra tem uma agenda repleta de propostas para todos os gostos, com festas populares, música, atividades para os mais novos e uma programação cultural diversificada.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; Ao longo do fim de semana, h&amp;aacute; v&amp;aacute;rios motivos para sair de casa e viver o concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sexta-feira, 14 de agosto&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As bibliotecas municipais dinamizam v&amp;aacute;rias atividades para crian&amp;ccedil;as, com os contos/ateli&amp;ecirc;s &amp;ldquo;Sabes ouvir!&amp;rdquo;, &amp;ldquo;Quando eu for grande&amp;rdquo;, &amp;ldquo;Ser&amp;aacute; o mar o meu lugar?&amp;rdquo; e &amp;ldquo;Ouvir &amp;eacute; Divertido com o Tagarelossauro&amp;rdquo;, &amp;agrave;s 10h30 e &amp;agrave;s 14h30, em diferentes polos da Rede de Bibliotecas Municipais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na Biblioteca Municipal &amp;ndash; Polo da Tapada das Merc&amp;ecirc;s, &amp;agrave;s 10h30, decorre ainda a atividade Bibliof&amp;eacute;rias &amp;ndash; Yoga &amp;amp; Hist&amp;oacute;rias Encantadas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;Agrave;s 17h00, t&amp;ecirc;m in&amp;iacute;cio os Festejos em Honra de S&amp;atilde;o Mamede, em Janas. &amp;Agrave; noite, pelas 21h30, a Igreja Matriz de Colares recebe as Festas em Honra de Nossa Senhora da Assun&amp;ccedil;&amp;atilde;o, com atua&amp;ccedil;&amp;atilde;o do Coral Allegro.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;S&amp;aacute;bado, 15 de agosto&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em Colares prosseguem as Festas em Honra de Nossa Senhora da Assun&amp;ccedil;&amp;atilde;o, com a atua&amp;ccedil;&amp;atilde;o da Banda dos Bombeiros Volunt&amp;aacute;rios de Colares, &amp;agrave;s 15h30, no Largo Dr. Carlos Fran&amp;ccedil;a.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Continuam os Festejos em Honra de S&amp;atilde;o Mamede, em Janas, com anima&amp;ccedil;&amp;atilde;o ao longo do dia e atua&amp;ccedil;&amp;atilde;o do Grupo de Concertinas da Associa&amp;ccedil;&amp;atilde;o de Propriet&amp;aacute;rios e Moradores da Serra da Silveira, &amp;agrave;s 17h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas, entre as 18h00 e as 19h30, &amp;eacute; apresentado &amp;ldquo;O Burro de Ouro&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo, 16 de agosto&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em D. Maria, Almargem do Bispo, terminam os Festejos Anuais em Honra de Nossa Senhora do Monte Carmo, que decorrem desde sexta-feira.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em Janas, continuam os Festejos em Honra de S&amp;atilde;o Mamede, com programa&amp;ccedil;&amp;atilde;o ao longo do dia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;ldquo;O Burro de Ouro&amp;rdquo; volta a ser apresentado no Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas, entre as 18h00 e as 19h30.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Se procura uma forma diferente de conhecer Sintra, aproveite para explorar um dos roteiros tur&amp;iacute;sticos dispon&amp;iacute;veis. Entre propostas de um, dois ou tr&amp;ecirc;s dias, h&amp;aacute; op&amp;ccedil;&amp;otilde;es que permitem descobrir o centro hist&amp;oacute;rico, a Serra de Sintra, o litoral, o patrim&amp;oacute;nio e a regi&amp;atilde;o saloia. Consulte &lt;a href="https://visitsintra.travel/pt/descobrir/roteiros" target="_blank"&gt;AQUI&lt;/a&gt; os roteiros dispon&amp;iacute;veis e escolha a sua pr&amp;oacute;xima descoberta em Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Exposi&amp;ccedil;&amp;otilde;es para visitar&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Durante o fim de semana, os equipamentos culturais municipais apresentam v&amp;aacute;rias exposi&amp;ccedil;&amp;otilde;es que convidam a descobrir diferentes formas de express&amp;atilde;o art&amp;iacute;stica e a conhecer melhor o patrim&amp;oacute;nio e a cultura do concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na Biblioteca Municipal de Sintra &amp;ndash; Galeria Municipal da Casa Mantero, pode visitar &amp;ldquo;Natureza Infinita&amp;rdquo;, de Ana Silva.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na Quinta da Regaleira &amp;ndash; Casa do Gerador, est&amp;aacute; patente &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o Camoniana de Carvalho Monteiro no 5.&amp;ordm; Centen&amp;aacute;rio de Cam&amp;otilde;es&amp;rdquo;, uma exposi&amp;ccedil;&amp;atilde;o infogr&amp;aacute;fica sobre a cole&amp;ccedil;&amp;atilde;o camoniana de Ant&amp;oacute;nio Augusto de Carvalho Monteiro e a vida e obra de Lu&amp;iacute;s de Cam&amp;otilde;es. Pode ser visitada diariamente, das 10h00 &amp;agrave;s 19h00, at&amp;eacute; 27 de setembro, com acesso inclu&amp;iacute;do no bilhete da Quinta da Regaleira.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No MU.SA &amp;ndash; Museu das Artes de Sintra, est&amp;atilde;o patentes &amp;ldquo;As Obscenas&amp;rdquo;, de In&amp;ecirc;s Pargana, &amp;ldquo;Zona de Passagem&amp;rdquo;, de Susana Moreira, e &amp;ldquo;Ponto de Inflex&amp;atilde;o &amp;ndash; Novos olhares sobre a Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada&amp;rdquo;. O museu acolhe ainda a oficina &amp;ldquo;Ongoing Arte do Avesso&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Casa-Museu Leal da C&amp;acirc;mara, o Museu de Hist&amp;oacute;ria Natural de Sintra e o Museu Ferreira de Castro apresentam, respetivamente, &amp;ldquo;Leal da C&amp;acirc;mara e A Corja! &amp;ndash; Seman&amp;aacute;rio de Caricaturas&amp;rdquo;, &amp;ldquo;Mordidas do Tempo&amp;rdquo; e &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o Cunha e Costa &amp;ndash; Um Portugal Que nos Une&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Consulte a programa&amp;ccedil;&amp;atilde;o e aproveite o fim de semana para participar nas iniciativas e conhecer a oferta cultural e recreativa do concelho de Sintra.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_sra-da-praia-01.jpg</t>
+  </si>
+  <si>
+    <t>Tradição de volta à Praia das Maçãs</t>
+  </si>
+  <si>
+    <t>A Praia das Maçãs recebe cinco dias de festa, de 26 a 30 de agosto, numa celebração que mantém viva uma das tradições mais emblemáticas de Colares e do concelho de Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Praia das Ma&amp;ccedil;&amp;atilde;s, em Colares, celebra os 133 anos de Nossa Senhora da Praia com cinco dias de festa, de 26 a 30 de agosto, no centro da vila.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com uma forte liga&amp;ccedil;&amp;atilde;o &amp;agrave; comunidade local, estas celebra&amp;ccedil;&amp;otilde;es s&amp;atilde;o um importante momento de encontro, tradi&amp;ccedil;&amp;atilde;o e identidade cultural, reunindo v&amp;aacute;rias gera&amp;ccedil;&amp;otilde;es em torno de uma devo&amp;ccedil;&amp;atilde;o que faz parte da hist&amp;oacute;ria e da mem&amp;oacute;ria coletiva de Colares e de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A programa&amp;ccedil;&amp;atilde;o inclui concertos de Peste &amp;amp; Sida, Pedro da Linha, 2U &amp;ndash; Tributo aos U2, Carapaus Azeite &amp;amp; Alho, entre outros artistas, al&amp;eacute;m de anima&amp;ccedil;&amp;atilde;o de rua, gastronomia e atividades para toda a fam&amp;iacute;lia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O momento alto acontece no domingo, 30 de agosto, com a tradicional Prociss&amp;atilde;o em honra de Nossa Senhora da Praia, que percorre as ruas da vila com 12 andores e termina junto ao areal, entre a praia e o mar, num momento marcado pelo lan&amp;ccedil;amento de p&amp;eacute;talas sobre a multid&amp;atilde;o. Para facilitar a visita e a participa&amp;ccedil;&amp;atilde;o nas celebra&amp;ccedil;&amp;otilde;es, o estacionamento ser&amp;aacute; gratuito at&amp;eacute; &amp;agrave;s 18h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As festas decorrem no antigo ringue e &amp;aacute;reas envolventes, com abertura do recinto &amp;agrave;s 18h00 e concertos entre as 20h00 e as 02h00. Com entrada livre e gratuita.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com o mote &amp;ldquo;&amp;Eacute; sair da Praia e ir para a Festa!&amp;rdquo;, Sintrenses e visitantes est&amp;atilde;o convidados a celebrar esta tradi&amp;ccedil;&amp;atilde;o, num ambiente de conv&amp;iacute;vio, m&amp;uacute;sica e anima&amp;ccedil;&amp;atilde;o, junto ao mar.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_00304_rb-01.jpg</t>
+  </si>
+  <si>
+    <t>Circulação do Eléctrico de Sintra suspensa a 18 de agosto</t>
+  </si>
+  <si>
+    <t>A circulação do Eléctrico de Sintra será suspensa no dia 18 de agosto, terça-feira, para a realização de trabalhos de manutenção na linha.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;A C&amp;acirc;mara Municipal de Sintra agradece a compreens&amp;atilde;o dos Sintrenses e visitantes pelos eventuais inc&amp;oacute;modos causados.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Turismo"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Tourism"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Tourisme"}]</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/cancro_mama_750x400.jpg</t>
+  </si>
+  <si>
+    <t>Rastreio gratuito do cancro da mama</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra, em parceria com a Liga Portuguesa Contra o Cancro e a Unidade Local de Saúde Amadora-Sintra, promove o Programa de Rastreio Populacional do Cancro da Mama, que decorre entre 11 de agosto e 6 de abril de 2027.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As mulheres entre os 45 e os 74 anos, residentes no concelho, que cumpram os crit&amp;eacute;rios de elegibilidade, s&amp;atilde;o convidadas a realizar o exame de rastreio, podendo, caso n&amp;atilde;o recebam convocat&amp;oacute;ria, contactar a Liga Portuguesa Contra o Cancro atrav&amp;eacute;s dos n&amp;uacute;meros 245 009 299 / 91 599 98 90.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O rastreio ser&amp;aacute; realizado numa unidade m&amp;oacute;vel da Liga Portuguesa Contra o Cancro, equipada com tecnologia radiol&amp;oacute;gica e assegurada por profissionais de sa&amp;uacute;de qualificados. Ao longo deste per&amp;iacute;odo, a unidade percorrer&amp;aacute; v&amp;aacute;rias freguesias do concelho, aproximando este servi&amp;ccedil;o da popula&amp;ccedil;&amp;atilde;o e facilitando o acesso &amp;agrave; realiza&amp;ccedil;&amp;atilde;o da mamografia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O diagn&amp;oacute;stico precoce &amp;eacute; determinante para aumentar a efic&amp;aacute;cia dos tratamentos e melhorar o progn&amp;oacute;stico da doen&amp;ccedil;a. A participa&amp;ccedil;&amp;atilde;o no Programa de Rastreio Populacional do Cancro da Mama permite identificar les&amp;otilde;es em fases iniciais, contribuindo para a redu&amp;ccedil;&amp;atilde;o da mortalidade associada ao cancro da mama.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, o Munic&amp;iacute;pio de Sintra refor&amp;ccedil;a o compromisso com a promo&amp;ccedil;&amp;atilde;o da sa&amp;uacute;de e da preven&amp;ccedil;&amp;atilde;o da doen&amp;ccedil;a, em colabora&amp;ccedil;&amp;atilde;o com a Liga Portuguesa Contra o Cancro e a Unidade Local de Sa&amp;uacute;de Amadora-Sintra, incentivando todas as mulheres Sintrenses abrangidas por este programa a participarem no rastreio, um gesto simples que pode fazer a diferen&amp;ccedil;a na dete&amp;ccedil;&amp;atilde;o precoce da doen&amp;ccedil;a.&lt;/p&gt;
+&lt;p&gt;O hor&amp;aacute;rio da unidade m&amp;oacute;vel &amp;eacute; das 09h00 &amp;agrave;s 13h00 e das 14h00 &amp;agrave;s 17h30. Na passagem pela Terrugem, o hor&amp;aacute;rio ser&amp;aacute; alargado, das 08h00 &amp;agrave;s 20h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Consulte as datas e os locais de realiza&amp;ccedil;&amp;atilde;o do rastreio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es &lt;a href="https://www.ligacontracancro.pt/servicos/detalhe/url/programa-de-rastreio-de-cancro-da-mama/" target="_blank"&gt;AQUI&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;span style="mso-no-proof: yes;"&gt;&lt;img style="display: block; margin-left: auto; margin-right: auto;" src="data:image/jpeg;base64,/9j/4AAQSkZJRgABAQEAYABgAAD/2wBDAAoHBwkHBgoJCAkLCwoMDxkQDw4ODx4WFxIZJCAmJSMgIyIoLTkwKCo2KyIjMkQyNjs9QEBAJjBGS0U+Sjk/QD3/2wBDAQsLCw8NDx0QEB09KSMpPT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT3/wAARCALDAjYDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwDWooor0zwwooooAKKKKACiiigAprU6mMaAI2pppTTaCQooooAKKKWgApaSloAKKKKBi0UlFABS0lLQAlFFFABRRRQAlFFFAgpKKKACkooNACGkoNJmgQZpM0E03NADwacKjBpwNADqKSloAWlptLQAtLSUUDHUUlLQAUUUUDCiiigBaKKKACiiigDa8P8A+rn/AN5f61sY96yPDw/d3H+8v9a2AK4K3xs9bDfwkAFHSloI5rM3G470GnfSkIFADKAtOxzS0ANopSKKAExRS0UAJRS4ooATFFOooA5OiiivTPDCiiigAoqxDY3VxHvgtpZEzjcqEin/ANlX4/5crj/v2aXMu5XLLsVKKc6NG5V1ZWHUMMGm0yQqNjUh6Utzaz2pTz4mj3ruXPcUgsVjTaU0gBJAAJJ6Ad6ZIUVeXQtTdN62M236YP5VTkikhkMcqMjr1VhgikmnsNxa3Q2irUWmX08ayRWc7o3IZUJBp/8AY+o/8+Fz/wB+zRzLuPkl2KdLVv8AsfUf+fC5/wC/ZqE2lwLn7OYJPP8A+ee07vXpRdBytboioq5/Y+o/8+Fz/wB+zUU9ldWozcW00Y9XQgUXQcsluiCiirMOn3lxGJILWaRD0ZEJFDdgSb2K1LVv+yNR/wCfG5/79mmTadeW8ZkmtZo0HVmQgCjmXcfLLsVqKngsrm7DG2t5ZQvBKKTiopY3hkaOVGR1OCrDBFFxWdrjaKOpAHJParseialKm5LKYr7rj+dDaW4KLeyKNFTXNpcWjbbmCSInpvXGagp7iatuFJS0lAgpDS000CENNJpTTSaAEJpAeaQmmqetAEoNOzTAacKAHClpopRQA6lptKKAFpaSloGFLSUtAC0UUUDCiiigBaKKKACiiigDc8O/6u4/3l/rWzisfw5/q7j/AHl/ka2q4K3xs9bDfwkNoIzTsUYrM3GYopxoxQA3FGKdijFADaCKdijFADMUYp2KNtADaKXaaMUAJiinUUAcjRRRXpnhhRRRQB2vhP8A5Ao/66NVZ/GCRzMhs2wrFSRIOx+lWfCf/IF/7aNWfJ4Qnknd/tUYDMT905GTXJ7nPLnPRvU9nH2Zq3trba7pImjHzFN0T45B9K4Wu8nkg0HRRGHzsQqgPV2//XXB/WtKGz7GOKtdd+pe0ax/tDVIoiMxg73+g/ziul8V6f8Aa9K85F/eW/zDH93v/j+FN8KWQt9Pe7kGGm6E9lH+TVjRdWXV1u0cAhJCFHqh6f1rOpJ8/MuhpSpxVPllvI89NdX4KsYnE946hpEbYmf4eMk/rXP6rZHTtSmtj0VvlPqp6Vc8O64NHuHWZS1vLjdjqp9a3qXlD3TlotQqrnNu/wDGP2PUZbdbTekTbWJfBJ9hiqfiTVtM1LTojEC90eVIGDGO4b/Ctu407SfEMXnKUdiP9bEcMPr/APXrlNa8Oz6R+9DebbE43gYK/UVjT5G10Z0VnVUX1iy/pvi1LDTobY2juYlxuDgZ/Suk0bVV1ezadYjEA5TBOen/AOuvNa7nwX/yBn/67N/IU61OKV0LDVpylyt6EVx4zjguZYTZuxjcrnzBzg49KzLC/GpeMobpYzGHONpOcYUisfUP+Qndf9dn/maueGv+Rgtfq3/oJq/ZxjFtdjP205zUZPqdfreuDRRDmAy+bno23GMe3vUekeIbfWpHt2gMb7c7WIYMO9HiDRJdZEHlTJH5Wc7gTnOP8Kj0Pw3/AGTcNczTiSTaVUKMADua51ycnmdbdX2tl8JzniXTI9N1PEA2xSrvVf7vqK6fwl/yAIv99/51zfinUI7/AFQCFg0cK7Aw6E55rpPCX/IAi/33/nWtS/slcxo29vLl2KLeNo1dl+xPwSP9YP8ACqOr+KU1PTpLVbVoy5B3FwcYOa1W0fw8WJMkGSef9I/+vXL61BbW+qSR2RUwALtKtuHTnmnTUG9ETVlVjH3pKx0Hgf8A49rv/fX+VYGvAnXrwAZJkwB+AroPA/8Ax7Xf++v8qzJUWTxxtfobkfoM0RdqkmElejBeZvaRo9tolibq72eeF3PI38HsKo3HjdBIRb2hdB/E74J/Cp/GsrppsMa8K8vze+BXFUqcFNc0h1qrpP2dPSx3+na1Y+II3tpYgrkZMUnII9Qa5XxDo39kXoEeTby5MZPb1FVNMleDVbWSPO4SqOO+Tgiuu8aIraMjkfMsq4/HNO3s5pLZib9tSblujhaKWkroOIQ0hpTTTQIaaYTTmqMnmgAJpiHI/GlJ4qOI8CgCwKdTBThQA6lFJSigB1FJS0AOopKWgBaWm0tAxaWkpaAClpKKBi0UUUAFFFLQBveG/wDV3H+8v8jW1WL4b/1dx/vL/I1tVwVvjZ62G/hIKKKKzNwxSYpaKAEpaKKADFJilooAaRRinUUANxSY5p2KQ0AJRRRQByFFFFemeGFFFFAHa+E/+QKP+ujVjW/iO7ttTb7RK0tuHKsuBwM9R9KbpPiL+y7L7P8AZ/M+Ytu346/hWPI/mSu+MbmLY+prCNO8pcyOqVa0IqL1R2PiDTF1SyS6tTvljXK4/jXriuTsrVr28it06yNgn0Hc/lWlpPiKXTLcwNF50YOUy2NvtTbbWoLXVJr2OywZBgJv4U9yOO9EVOCa+4Jyp1GpXt3OxmtFksGtEZokKbAV6gdKz9L8OxaTdmeG4lbK7SrYwRXLaxrEmq3CSbTEiLgKG/M1ltI/99/++jUxoyta5c8TDmuo3sdZ410/fbxXyDmM7H/3T0P5/wA6y9J8MPqmnPc+eik5ESjnkf3vSpn8W+dpptLmz8zdHsZt+M8delZWl6xdaRKWt2BRvvxt91v8DVRjNQt1M5zpSqcz1THJp2rWN2BFb3McwPBjB5/EcEV2uqFv+EZn+27fM8j58dN2P8ayU8cx7Pnsn3+0gx/KsXWPENzq4EbKIoAc+Wpzk+5pOM5tXVrFKdKlF8rvcyq7nwX/AMgZ/wDrs38hXDVuaL4kOkWZt/s3m5cvu34649varqxco2RjhpxhO8jN1D/kJ3X/AF2f+Zq34a/5GC1+p/8AQTVC4l8+5lmxt8xy2PTJzU2m3v8AZ+oRXWzf5ZPy5xnjFW0+WxEWlNPzOr8Wajd2AtfskzRby27ABz09asaJqkeuaa9vdYMyrtlHTcD3Fcxrmuf2z5P7jyvKz/FnOcf4VRsb2XT7yO4gOGQ9OzDuDWKpXhbqdLxFqrad4kuraZJpV80D5KdY2/vLXY+Ev+QBF/vv/Oud1fxFHq9r5UlnsdTlHD52n8qfpPif+y7BbYWvmbSTu346nPpTnGc4Wa1FSnTp1W09CjJoWpGVyLGbBY/w+9RTaRf28LSzWkqRqMliOBW//wAJwf8Anx/8if8A1qraj4sN/YTW32TZ5i43b84/SmpVL6omUKNnaRe8D/8AHtd/76/yrD1eZrbxNcTJ96OYMPwxT9E17+xo5kFv5vmMDndjGBVC/uvt1/Nc7Nnmtu25zinGL523sKdROlGKeqO6vLeDxJog8lwN+HRv7rDsf5Vxc+iajbyFHs5Sc9UXcD+IpNN1e70qQtbONrfejblWroI/HC7P3tk27/ZcYqFGdPSOqLlOlW1m7Mh8O+G7hbxLu+jMSxnckbfeY9ifSjxnqSSyR2MTZ8s75Mdj2FQ3/jG6uEKWsYtwf4s7m/8ArVzpJYkkkknJJ71UYScuaRM6kIw9nT+8bRRRWxyjTSGlNNNAhjVEx5qVqhfg0ANdsIaSH7oqOU8Y9ali6UgJhSiminCmA4UtJS0AOFFJS0ALS0lKKAFpaSigY6ikpaAFooooGLRSUtABS0lFAG/4b/1dx/vL/I1tVi+G/wDV3H+8v8jW1XBW+NnrYb+EgooorM3CilooASjNJ3o/CgBcUUgpaACkpaKAEoI9aWjFADepxRS0UAcdRRRXpnhhRRRQAUUoBYgAEk8ADvWtbeGNRuEDMiQg9PMbn8hUuSjuVGEpfCjIorZuPC2oQKWQRzAdkbn8jWOysjFWBVhwQRgihSUthyhKPxIjaozUjVattIubzT7i8iA8uDqD1bucfSm2luQk3sZxooqS3ga5uYoEIDSMFBPQE0yd9CKlq1qOmz6XdGC4XnqrDow9RVWknfVDaadmLRWpbeHL67slu4hF5TKWGXwcCssUJp7DcXG10LRVuw0u71JiLWEuBwWPCj8a1f8AhDNQ2Z823z/d3H/Ck5xW7KjSnJXSOfoq5f6Vd6awF1CVB4DjlT+NRWdpJfXSW8O3zHzjccDpmndWuTytO1tSCitz/hENT9IP++//AK1Q3PhjU7aMuYBIo6+W2T+VT7SPct0ai6GTRS0qI8sipGrO7HAVRkmrMxtFbdv4R1KdAziKHPZ25/SmXXhXUrVC4jSZR18psn8jUe0jtc09jUtexj0UEEEgggjgg9qKszCkNBrbXwjqbqGAhwRkfP8A/WqXJR3HGEpfCjDpK2pPCWqxqSIo3x2WQZ/Wsme3ltpTHPE8bj+Fhg0KSezCUJR+JEJpppxpYonnnSGMZeRgqj1JqiSBqhkrS1fS59IvPs9wVZioYMvQisyU/LSTuroGmnZldjukX2qynAqrB8zE1r6RpU2sXTW9uyK4Qv8AOeDjt+tF7asEm3ZFYU4UPG8MrxSqUkQlWU9QaBTEOpalsrSa/u47a3XdI5wPQepPtS31o+n30trIys8RwSvQ8ZpXV7Ds7X6ENLSVoSaNcw6PFqTBfJkbAHcDsT7UNpbjUW9ilRSVc0zTpdUvBbQsiuVLAt04obtqxJNuyKtLTpoZLeZ4plKSIdrKexptMBaWpLa2lvLlIIF3SOcAVJf2UmnXsltKys6YyV6cjNK6vYdna/QgopKvPpFymkLqJC+SzYx3A6Z+lDaW40m9ilRSZpaYhaKSloA3vDf+ruP95f5GtusPw3/q7j/eX+RrbBrgrfGz1sN/CQtFFLWZuJS0E0lABScknIp1JzQAUGl60YPegBDRil6UUAJSZxS005PSgB2aKbRQBx9FFFemeGFFFB6UAdb4W0tI7YX0ygyPny8/wr6/jVbUvFc3ntHYBFjU48xhkt9B6VsR/wDIsDyev2XjH+7XBjoK5oRU5NyO2rJ0oRjA6Gw8WXCTKt8FkjJwXVcFff3qLxPd2N1OhtfnmXh5F+6R6e5rDpD0rX2cVLmRg60nHleo3aXcKoyzHAHqa9H02wWw0yK1wDhfn9yetcl4VsPteqec4zHbjd/wLt/jWrrGufY/EdnCGxFH/rv+Bcfp1rKreT5UbYe1OPtJddDltXsTpuqTW+PlByh9VPSm6T/yGLP/AK7L/Ouo8aaf5tpHeoPmiO18f3T/AIH+dctpP/IYs/8Arsv860hLmhcwqU/Z1bHoeq6XBq1oYZhgjlHHVD6153fWM2nXbW9wuGXoezD1Fdz4j1KbSre3uIcH98AynowweKS5t7PxTpSyRthv4H/ijb0NY0puCu9jrr041W0viQaH/wAipB/1xb+Zri9I086nqENsCQrcuR2Uda7rTbWWz8PJbzgCSONgwBz61zXgnb/as2fveTx+YpwlZTaIqQ5nTizoNU1O38O2EcUESliNsUQ4HHc1zX/CXap5m7fFt/u+Xx/jUvjPf/a8e77vkjb+ZzXP1dKnFxuzOvWmpuKdkjtY/Eun3+ky/wBoIFYDa8PXd/u/54rn/Du3/hI7bYCF3NtB64wayq1PDX/IwWv1b/0E1XIoRdiVVlUnHm6HTeJtXutKFt9lKfvN27cuemP8ah8O+I59SvGtrpE3FSysgx07GtPVdFt9X8r7Q8i+VnGwgdcf4VHY6PY6EktwpbIX5pJDnC1zpw5LW1Oxxqe15r+6c14vtI7bVVkjAUTJuYD1B5NbfhvS4tN00XtwAJpE3sx/gXrj8q5jX9UXVdRMqAiFBsTPcdzXYa7k+GbjyenlDGPTj+laTuoxi+pjT5XUnNdDn7/xjdSTMLFUiiB4Zlyze/tU2leMJjcLFqIQxsceYowV+o9K5ekPQ1r7KFrWOdYipzXudj4u0iN7c6hAoEiY83H8Q9fqK4+vQrrjwo/n9fsvzZ9dteeVNBtqz6F4qKUk11A9K9H1K7ksNCe5h2+ZHGpG4ZHavOD0r0HX/wDkVp/+ua/zFKtq4lYZ2jNrsYEHjW9Rx58MMidwoKn+tdBNDZ+J9HDqPvA7HI+aNq87rtPA4f8As+5Jzs835frgZ/pSqwUVzR0Hh6spy5J6pnGSxtDK8Ugw6MVYehFdB4L077RqL3jjKW4wv+8f8B/OszXsHXr3YM/vT+f/AOuuzs418OeGC8gG+OMyP7ue354FVVl7ituzOhTXtG3tEqeNtN+1aULtBmS2OT7oev8AQ15vcNiMmvTPCt//AGtoskFyfMkjJSTP8SnkfzI/CvOdesn02/ns36xvgH1XqD+VKk7Xg+g8SlK1VdSpAMIK63wJ/wAh5v8Arg38xXKwjiur8Cf8h5v+uLfzFXU+BmND+JE2fGHh/wC1RnULRP36D96o/jUd/qK4dQXYBQWJOAB1NepTaxFb65Hp02FM0QeNvU5I2/pVW18L2lprcmoL0PzRxY4Ru5/w9Kxp1eVWkdlbDqpO8PmJ4Y0EaRaeZMAbuUfOf7o/uiuM8Sf8jHe/9dB/6CK77TdXi1S6u0t8GK3ZUD/3yc5x7VwHiX/kY73/AHx/IU6Tbm+YnEqKpRUdrlfTrN9R1CG1TrI2CfQdz+VenXWnxXOmPZYAiaPYB6en5VzHgXTuJtQkHX93H/U/yFWrLX/P8YT2xf8AcMvlR88bl5z+PP6UqrcpadB4dRpwTl9o4qWJ7eaSGUYeNirD3Fbfg7/kYE/65tU/jXTvs+oJeIPknGG9mH+I/lVfwd/yMCf9c2rVy5qbZzxg4VlHzN/xVoX26E3lsv8ApEY+ZR/Gv+IrhxzjAJJ7CvS7nVorTVoLKbCidCUf/az0P1qtH4btY9bN+Bx95YscB+7VlTq8itI6a2HVSV4fMj8M6H/Ztt586/6VKOc/wD0/xrl/FH/Iw3X/AAH/ANBFdtZapHf31zBBho4MAv8A3mOc49uK47xKo/4SC5OBn5f/AEEUUm3UbkFeMVSShtcy7K1e+vYbaP70jBc+g7n8q9LlsIZdNay24iMflgegxxXOeDrDLS3rrwP3cf8AU/0q1DrYfxZJb7/3JXyV5/iHOfzyKKrcpWXQMPFU43l9o4u4ge2uJIJRh42Kt+FMrpfGWneXdx3sY+WUbX/3h/8AW/lXM10QlzRucdWDhJxFFOptKKog3vDn+ruP95f5GtusTw4f3dx/vL/I1tVwVvjZ62G/hIUUtJmlrM3DNLSUUAL2ozQDSggnFACgUdzSMdi8DJ9Ki8/JwUxQA8jHSgnsaUDd0zQeB05oAYx4Bpu44pxyRweKjII5oAkoqPdwOaKAOTooor0zwwooooA6zwtqqPbiwmYB0z5ef4h6fWodS8JyGdpLBk2Mc+Wxxt+h9K5oEggg4I6EVq23iXUbdAvmrKo6eYuT+dYunJS5oHTGrCUVGoti7p/hKYzK98yLGDkohyW/HtUHim3sLa4QWw2znmRE+6B9OxqK48T6jOpUSJED/wA81wfzNZHmMJRIfmYNuy3OT70RjO95MU501Hlgvmdzodomk6KrzkIWHmys3GP/ANQqrOPDNzM808ls8jnLMZDz+tc5e+Ib++tWt5pE8tsZCpjNZRqVRd229SpYmKSjFXS7npkb2eqWEkMEqTQlfLbac44rgrO2ez8RQW8n347lVPvz1pmnavd6UZPsjqokxuDLkcU2fVLi41FL6Qp56EEELgEjpkVUKbjddCalaNRRb3R1fjb/AJBUP/XYfyNczo+rTaRd+ZH80bcSR54Yf40ahrl7qkKxXToUVtw2rjms+nCFo8siKtXmqc8T09LuG+0xp7dw0bxnB9OOhrzzSb9tM1CG5UEheGX1U9adp2rXOmCVYGBSUYZGGR9frVMUoU+W66FVa/Pytbo9A1LTrXxHp8ckMoDDmOUc49Qa5z/hD9S83b+42/39/H8s1mWWpXenOWtZmjz1Xqp+orU/4THUtmMQZ/vbD/jSUKkNIvQt1KVTWaszYTw7p2naRKNQYOSNzy9Cp7bf881z3h3b/wAJFbbM7dzbd3XGD1qpfald6i4a6mZwOi9FH4VHaXUtlcpcQECROhIyPSqUJcru9WZyqQco8qskdP43ZlFltZhnf0OPSp/C2si8g+wXTbpUX5C38a+n1FczqOr3WqeX9qZD5edu1cdf/wBVVIZXgmSWJirocqR2NJUrw5WU69qvPHY0/EOjnSr3MYP2aXJjP931Wui8N6rFqOnixuCDNGmwq38af/qrmr3xBfahbNBcmJozz/qwCD6is1WaNw6MVZTkEHBFNwco2luJVY06nNDY6O/8G3KTM1g6SRE8K5wy+2e9TaV4PkW4SXUWTYpz5SHO4+59KzrfxZqcCBWkjlA7yLz+Ypl14o1O6Qp5yxKevlLg/n1qbVdrlc2HT5rP0NnxdrEYgOnwMC7EeaR/CPT61yFHU5PWitIQUFZGFWo6kuZiHpXpGo2cl/oT20JUPJGoBY8dq83NbK+LNUVQokiwBgfuxU1YOVmuhpQqRgpKXUtweCLppB9ouYkTvsyx/XFbt3d2fhnSViiA3AYjjz8zn1P9TXKS+KtWkUr9oVM/3EANZM00k8pkmkaRz1Zjk1Ps5SfvvQv21Omv3a1Nbw3ZNqmuiWb5liPnSE9znj9f5V2GrXOksv2TU54QDh/Ld8fQ1wmna1d6UjraGNQ5yxZMk1Tvbya/unuLlt0j9SBgU5U3KV3sKnXjTp2Su3ud7p0/h6xnP2Ce2jklwmFkJ3c8Dk1gfEjSiy22pRr90+VLj0P3T/MfiK5hjjkHBHIIqxfeL9Vv4JbK4eF4HG1gYxn8/Wl7JxkpJg8RGcHCSt2sZ0I+UV1HgX/kPt/1xb+Yrl4+Fq9p2p3GlXP2i0ZRIVK5Zc8GtJK8WjnpyUZqTOg8ekrrVsQSCIAQR2+Y1BdeMbu60YWe3bMRtknDcsv07E1kalqtzq86zXjKzquwbVxxnP8AWqmaUaa5Un0LnWfPJwejO3+H3+ovv99P5GsLX4nuPFV1DEMySShVHuQKraXrl7pCyLZsiiQgtuXPSkXVrkaqdRzGbkndkrxnGOlJQam5FOpF0ow7HpEQtND0qGKaVIoY1CbmOAT/APX5rJiXwrDMssclqsiNuVhKcg+vWuS1LXL3VkjS7kUqh3AKuOaoCojRfVms8Ur2jHRdz0zVraLXNCkFu6ybhvidTkFh0/wrkvB3/IwJkYPlvVXT/EN/plt9ntpEEYJIDJnGaht9TuLXUHvYSizOST8vHPXinGnJRcSZ1oSnGfVbm745/wCQha/9cj/OoW8VXcmkC1K4mI2mfPJX6evvWXf6nc6tNG90ylkGBtXHFQdB7CqjBcqUugnUbnKUXozqvBP3rz6J/WsfxN5kviWeGIZdiiqB3JAqpYa1d6Y0htGVRJjO5c9KadVuW1QagxQ3IOcleM4x0oUGpuQSqxdNQ8z0K3W20PSYY55UjjjUKXY4BY9fzNZSJ4WSYSpJbCQNuDeac56561yupa5e6rEkd3IpRG3AKuOaz6iNF7tlzxS0UY6LuemahDFreiyLbyLIHG6J1ORuHT9eK88ZNwzja3Qj3q1p2v3+mW5gtpEEe4thlzg1CZ2uZZJZAu92LNtGBk1dODhddCK1WNWz6lfGDzSipXTcKiHpWpztWN3w7xHcf7y/1rbrE8O48u4z6r/WtoZrgrfGz1sN/CQ7vS0gorM3HUhoBpGbFADWbFV5b1YxyRmlmfArC1KU8jpigC/NripGdhBfIxVuHUY5MGTgH1FcPLcbHBPrXQabeBkCNgjtmgDqrcxSKNpH4VN5QxzyKxk+UAxNsI/hPSr9tqIGEuFwfWgB8luCcqfwqBlKDBBGO1aXlrIu+I59qhmC7DvGOO9AGccdB2oqrJdxiUqqlgP4hRQBz9FFFemeGFFFFABRRRQAU1qdUbUAMamGnE000EiUUUUCFooooGLS0lLQAUUUUDCiiigAooooAKKKKACikooEFFFFABSUUUAJSGlpDQIQ0w040w0AMfpWYvMrH1NaMpwhPtWfGOaTAtIeKUHmmA4FOWgB+aUU0U4UwHCnCminCgBwpwpAKdQAtFAooAliHU/hRM2FA9aWA5UjvUc/3x9KDS9oiClIpq0+gzG4xRS0hNAB0qaE4BqCrES/u/rQVHclBzUcgwc0oODStyhpFNGx4dIEdxn+8v8AWtrcOxrC0DHlT5/vL/WtbeBXDW+NnqYb+EibJPelzUO/FOByM9qzNyTfxTGNGcim5oAglYnNY+ooXU8Ctt1BHJqhdW4ZTQBxV5uV2Vqk0zUcHyi3zL09xVrU7baGIH6VzFyzQy71O1lPBoA9KsL5J0Cu3zetaXswyK870nVxKoZWww4I9DXZ6XqyTIEkIz2NAGzF5kYzDIV9s1HL5swxPI7D06UiuOqmneaDndQBXFqvYcUVYyCo5ooAh/4Q2b/n7j/74P8AjR/whs3/AD9x/wDfB/xrrKK19tPuc/1an2OT/wCENm/5+4/++D/jR/whs3/P3H/3wf8AGusoo9tPuH1an2OT/wCENm/5+4/++D/jR/whs3/P3H/3wf8AGusoo9tPuH1an2OSbwdMB/x9x/8AfBqpL4YkQ4+1Rn/gJrtJThKyZmzkmj20+4fVaXY5WTQ3Qkeehwf7pqE6O4/5bL+VbcpAquetHtp9w+q0uxl/2Q//AD1X8qX+yH/57L+VaZ60oo9tPuH1Wl2MwaM5/wCWy/8AfJpw0Rz/AMtl/wC+TWmtSrR7afcPqtLsZP8AYb/891/75NL/AGE//PdP++TWtTxR7afcPqtLsY40GT/nun/fJpf7Ak/57p/3ya2RxThzR7afcPqtLsYp8Pyf890/75NH9gSf8/Cf98mtvFITR7afcPqtLsYv/CPv/wA/Cf8AfJo/4R+T/n4T/vk1sg04Ue2n3D6rS7GGfD8n/PdP++TSHQJB/wAt0/75NbpprUe2n3D6rS7GH/YT/wDPdf8Avk0f2C//AD3T/vk1tdDRR7afcPqtLsYp0J/+e6f98mkOhuP+W6/98mtrNIaPbT7h9VpdjE/sR/8Ansv/AHyaQ6M4/wCWy/ka2TUbUe2n3D6rS7GR/ZD/APPZfypjaUw/5ar+VazGoZHo9tPuH1Wl2MlrBgP9YPyqvJblc/MOPatOQ81TnIVTR7afcPqtLsYmp3Ys7OSVlLBR0BxWHDr8bDJgZRnuwq54qkC2G3P3mArjXuDIfLTvR7afcPqtLsdXHr6SvhYH/wC+hVxdTU/8s2/OucsYwiZPXua0UOcUe2n3D6rS7Gwl8rfwH86mScN/CfzrNhBq9EOlHtp9xfVKXYto27tUyR7u9RxLxVuJcEUe2n3D6pS7BHal+jD8qlFic48wD8KniGKk6nij20+4/qtLsVvsBx/rV/KmG0IHMgH4VbyAee1V5ptpx296PbT7h9VpdhsVvskG6UBT1OO1XdQ0Vrfy5FnSSOQcMo4rEuL0qa1fDerxTzf2bqGGhkOY2J5Rvb60e2n3GsLSeliubNl6uPyo+zf9NB+Vbup6EYlZ7a4VgP4HOG/A1j/Yrtx8sRH1OKPbT7ieEpLoVHUKSN4/KoXkUfxZq1Jo18/ZP++qqS6DqZGFSM/R6PbT7h9Vpdh9qVu7qOCNvmc4HHT3roY9DJwPtKAf7prJ0HSLuyaSaaIec3yrk9B3rdCXh/hH51SrS7nXSwGHcbyav6it4XlMe5blG9tpqo2jMuQ1wg4P8JrRiF8vRgo/3qR7ad0cF13MCBz3o9tLuN4LDRTu7/Mp2AWxjkHmhy5B4GKsC8RuQarjSZxjMi/lTv7KcDiXHrxWMm5O7MYRUFyol+2L69KcL3PQ8VXbTX7y/pTfsMyn5XU/UUii8l0p7043CnoRis17a4BGACPUGkEc6Eny85680AafnA/SoJZFIPeq6+aR91gaGSYj7mDQBQv0VlKjnIrjNXt2QsQPqK7uSCVh/qyT3rKvtFnnGFiJ96APNVv5LC48xM4/iHqK6fTNfRwrq9Q3/gbVJnYwW6ke7gVTg+HniKOTci26KeoaX/61AHoOn6+jKNzj61qLqsLDJcYrirHwNrCgebewJ6hQTW7b+EJFT97qDn2VMUAbS6lG3RxRWenhiOPrdzn8qKAPSKK4WTxFqayuBc8BiB8i+v0pv/CR6p/z9f8Aji/4Vv8AV5HL9bh2Z3lFcH/wkeqf8/X/AI4v+FH/AAkeqf8AP1/44v8AhR9XkH1yHZneUVwa+IdVdgq3BZj0AjUn+VOGv6uZPLEzl842iIZz9MUfV5dw+tw7M7O5OExWPcHrnArnpfEGpkkNcHI4IKLx+lVjqmoShiJGYKNzEIOB6nij6vLuL65DszYkPr1zUBNYx1K6Y8y5Of7oqSVtShiEksUyRn+JosD+VHsJdw+uQfRmr1GacOtYkd3eSuEiLO56KqZJp80+oWrAXCyRE9N8eM/pR7CXcPrkN7M215NSCudGpXX/AD1/8dFSHUL5UVy7BWztJUYOOuKPq8g+uQ7M3xT81zf9p3Y/5bf+OipmudUSATssoiPRzHx+eKPYS7gsZB9Gb4NOXHaubj1G/kz5bs2Bk7UBwPyoGrXg/wCW3/joo+ry7h9ch2Z03NIT+lYDXeqrAJmEoiPRzFx+eKSO61WZN8SzOp6MsWR/Kj2Eu6H9bj2ZvinA1z4udWLlQk5ZeoEPI/Sh7rVokLyJOijqzQ4A/Sl7CXdB9bj2Z0FNI5qCyleayieQ5ZlyTVismrOx0p3SYw0maVhzTcUhimmmnGmNQA0moyaeelRtQAxzxVWRuTmrLGqc3egCCZuKozuMHNWpTms24bOfagDj/GU5PkRA8klqwbOD5snqa1dfPn6mB12Liq8EfPSgC5CMKMVeiXGKr26Hj0q9EhoAnhXpV6JearxLgVbiFAFmMdKuRgcVWiWrSDmgCwh4FSYyM9qgXgcdKljYs2AM+gFAClcAkjiqslrJcN+7HHr6Vo2tnNdyZZQFB4Fa6aOxUbpio9FUCgDmofDscjA3EjN7A4Fa9ppVnaYMUKBh/FjJ/Or50JV5WebP1qlPbXNmxZiXj9fSgC2AnYc0/aMZqlHPmrMbHFAD9tG0dhTXf93x1phmKg56ZoAmCg04ccio4pRtPHFPByM+1ADs8UF8D36UzdyaYW5NAEvmADJqKedV6fjUbyDeq9wM1A0i7NzdB1oAebkhS7YoMwxznPpVVnDOidAPnP07U7cDIvPBJGKALAm7inb880zC4x780kZ3KDQBIORTgvrSKeMe1KrAcflQA7bz70h596N2Rk03f8p5FADwKU4FMEgPPQ0x5cUAShvSjd74qBX5Pp1pd46mgCYuKKh8zPQ0UAY8v+uk/wB4/wA6ZT5f9dJ/vH+dMr0keIwooopiNbw7ey2+pRwR7NszgMSuTjnoavaZeyxeJp7ZNvly3DliRzwD3rCs7k2d5FcKoYxtu2k4zU0OpNBq5vxGC29n2Z45z3/GspQu36G8Klktdn+BUvT/AKbP/wBdW/ma39Cht7PTkN2pLam5hX2TB5/P+YrJGqKtndwNaxsbly289Uz6VNN4pvvkW12W8SIFVAobGPciiSlJWQoShB8zZLotl9h1LUTLGJJ7GJmjUjqex/L+dO0m71TUt7DVLbdKSnkXBzu46hcf5xVGbxDcPqkd/FGkU6psfBysg9xUv/CRRRFpbPS7a3uWH+tHOPoMcUnGT6DjOC0T0X4liLzNE8OTzW20XT3JgeUDO0DPT8v1pdIvJ9XtL6z1BzPEsJlV35KMOnNZmn6zNY+ckiJcwTnMkUvIY+v1qW613fZvaWNpFZwyf6zZyz+2aHF9vmCqR0d9OxmwRPcSxxRjLyEKo9zXV6taQT6TLY2wJm0tVbP94EfNXOaZff2bfLc+SsrIDtDHAB9a0YPFmopNunZJozkNGUCg59wKqak3ddCaUoRi1LqZ2lxJPqtpFLyjyqCPUZrpbbULm58W3FjM5a1bfH5RHyhQOP8APvXJiQrN5kXyENuXB+7zxW0/iZmEksdlBHeSJsa4Xrj1x60pxbClNRWr6/eWtBvZWtNQsfk8mG3kKkLyeT1PeuaiYI6MQGCkEqe9XNO1FtO+0bYw/nxGI5OMZ704apt0yC1S2iDwybxNjJPOeRTSabshOSlFJvY6C4uZtVjnn0nUM7osSWUgGVGOcCmWMoh8LWZ/tE2OZWG8Ju3cnis4+IwPMlh0+CK7kUq06k9+pAqO01xINOjs5rCG4SNiwMh7n8Peo5Ha1vyNvax5r36eZGdXvYr+Ror6R9zhTIBjeAeOKv8Aiq/ul1Sa0E7i3KLmPt0rIvLuO5ullito7dQB8idOO9LqmoNqd81y0YjLADaDnpV8uqdjJ1PdaubunD/iXQf7tWhVbTf+QbB/u1ZNcUviZ6lP4F6DTg03vSnrTSOaksKa3SnU1jxQBE3SomNSvULHigCKRsVWkbNSyHNV5D1oArSGsu7bbuFacp4rE1WXZDI3ouaAOQuz5t3I/q1SQR5I4pAmT6k1dtoefSgCxBFgZq5HH60kUfAqyqUACLirMfFMRalRaALMAzVlVwD61BCuBzVh3VE+Y4NADJJAvOau6WfNjZ8DLNtH0FYt1KcnZnHvxV7Qbto42jYA4bcPcd6AOws0CLjFW/nPQVmWt4rLkGrovCBwTQBMdwIz/OkuSDaOrKMFTUDXeTnGTUN5qCravkrnGMUAZESDGRnAOCauR9eePSqVtIGAB6GraEqRg8YoAczgM3OMD86hm3YQdiRTpn2sPQ9TTHkLuikDhs8UAWUXK8DqaeGOPxpqOQB7UrSAY4oAGzg81EzHH40/dx1603gk+nvQBX3/AL+Q+uAM1Bchvs+G4G4ZI781ZwN2elR3kIaIKuCFYZBoAq4KXeV/iX+I9qjknxEpQ5aNx096vJbgMS2CcflUcdtvUZAwxLk0AL5hMLY+8Tgd6mjYqMDoopY4FVeO3SlCfMB6D9aAHg5/xprNtHPOaXHSkIyOPWgBN+F75prHA/Gk5yaQt2oABIc4IxSs+enFRu23BNJu3DOeaAEaUhsZ6+1SB/l654qJl3f/AFqZvCjuKAJRIeRzRUWT2/WigD0Lyo/7i/lR5Uf9xfyp9FAWGeVH/cX8qPKj/uL+VPooCxieIPEmk+GEt21Pev2lykQjgMhYgZxgCnaNr+k+I7OSfSpFlEbbJEaMo8behUjIrmviRHeS634TTTpY4bo3ziOSRNyqdnUjvWV4l8Par4e8O6lqMuoTXN5qd5AdUns4vLMdsuQdijJ4GMmgLHcXUY3D5F9htrD1S9tdOhE146Qxs4jDMvdugrhYZ7RZNfj8KXF3NoI0mVpWlZyqz4ONhbnOOv41nar4ftYfh5p1+32qaaQwT3DtKzYUj5uOwAwKAsekOg3nKgEdsVl6lqiabqGnWrQbzfTGIMCBswM5964vxBcW2dJWykWTw6Yn2NPLMsbSBjneyjdn0zUtgZyPChmuVuV/tCXynXccJgYGWAJxz+FAWPQ0QY+6Pyp4UdlH5V5Kupg67ZXlmGguX1EJKHupJJthbBV1I2hfSu58dSXMXhxjbNMsfnILloc71hz8xGPwoCxpNq0cfiWLRzb/ADSWxuPNyMAA4xitURjrtH5V5lo/2BfGUp8LSzzxjS5fJMxYjzfRS3vj8ar+FZZptd0xkvIotRMp+2I8s7TSjncrqRtX2/CgLHpeqapY6LZ/ar+RY4twQYTczMegAHJNUR4lgvNJlvNGsptRkilET26JskQnrkEcYqDxqNObS7f+03ureNbhWiu7dCxtnAOHOOg7Vyl7rN9qHhDUhLcfa4re+gSHUI4zEbkE85HcjjmgLHqCx5AOwc+1Qvd2iahFYM6C7ljMqRbeWUdTXneraXHqOseNLi4lug9hGktsI5mVVfy85wOvSob2LTW1rw3qviCSdILzTQZp97gGYAY+707Z9aAsepLGOuwY+lP8sAcoPyrgtNsopvFXijVJzeTPp82+3hilIGTGScD1PQVheFb8DxjojWDCNLwSC5RbuSdm+UkCXcAAwIzxQFj1rYv91fypk7xW1vLPKAI4kLsQucADJqnqet2mk3VjBdmUSX0vkw7ELDd7+nUUzxHf2thod59ruIofNgkSMO2C7bTwPU+woCxft5UuLWKeHmKVFdDjGQRkfoacQc4ANcxaXkWjapYtqc4tYG0aFFMzbV8xTll9NwBHHWqOm2P25vDVtqSzPG1lcyvE7su/51K7hnnhs4NAHXz3EVs0SzOEMsgiQH+Jz0H6GpNpOeCTXCXFrayaLYnUMvbWWsvB5ksjfu4d7ABmz06DJ9quzHSJNXnTWp41skhiOnh52WIx7fmZCDhm3fU4xigDq6awPXBx61m+GpLiTQrdrlpWO5/LaYfO0e47C2e5XFcnb6hFJrmmT2iRwyz3pSbN28lxsO4FZUxhR0wO3GKAO4bJGccVUvLmO0tZbiYkRRIXcgZwAMniuUuHsjYX01/cSJr6ySCNRIwlVtx8pY17qRt6DByc1t62ZD4WvfPAExs33gdA2zn9aAG2+rRXsirHb3qbhuDy2zIuPqaj1O8+wW6ytGWDSJHgHH3mAz+tULK9QWLJa60t9dtbfuYWaPhwuRgKAfzrCuTpZ06we3nd79p4DNmRjIzbhu8xe2D6jjjFAG9qGotaW8zvayZjlWKMEgeaWIAIPYZPesPVLieSQ28kAjHlguwbIDE/dBxzwOtN1ZEuIdQWYFwuqRhQSeAfLB/maz9TDi5v1t94jjSEYXJKrzux74oAXyiiFlRmYDhR1b2FaNtC2ASp3Ecj0rJZLIWl4bGTLiBmIRyR06/X9avCK1a9C6pIFhECGHzHKoxx8xz/AHun4UAbEcXPIpbaWK6DmFw3luY3How6im6Isj6cC5dl8xxE0n3mjz8pP4VmWum3MhuprGcQPLdTRTkjqu84Yf7Q5x9aANi1miuvMMLhhG5jYjoGHUVaRORgVzccUen27iLMdvb6oNxycKmAMn2yRmpLuX7VDqssEzNA8ttGkkbHBO5Q20j69RQB1a29wYJZIIXlMak7F6seyjPetG18OTXKLI00kZIBIwMj2rn5bcaXaa1bWZkjhk0g3GwOSBJl13DPQ4A/KtWY6dJq0ieJZBHbraQtZLLK0cZG394wIIy+7HuBjFAE0/hJZr0QObtozHv8/cNgOcbPXPfpVeXwcbMbre5uFI6fNVi5dReTfZpLhoP+EekaNpS24/NwxzznHc81lWcmkjTdGm0i4kl113gDgys0sgJHmiVSeFC7uowMDFACbdY0+beJJZYx1Df41PZ+KxceekkM6GGUxllbdnABz+tV9Sv7NtSFza28EN5/aiREyXjtdbfMCsDFjCxlc4BOMEHrU0FpENd1tI1AUai4X0xtWgC4NahcfNNOv/AKryarZA5e4Y/7wNaq2ce0HaM/SobjS4vLYmNckelAFODWbEEFbhfzrSh1G3lXKToR/vCsdtGQXMSRxgs77QOwBrcj0S3hiEaRLx1OOp9adrm9Ciqj1dkRvqFsuQ0yD8agOq2K8m4TcBjrVo6PD/zyX8qibR0B4jGPpT5WdawlHrJjE8QWA6z547A08a5Zt0dj/wABNS2+hrK3KAKOvFXxpUajAQflRyilh8OtLv8AAx5PEOnRSiOS6jRyMhXOMj8anTUYJFzHIrA9wc0uteFINYsjE0aCVPmiYjofT6GuLh8KmB3XfJE6ddrEYNJqxxVYKEtNjsjdddpzUZvHbIYfiO9csNO1i0j3w3rOAMhZBkVOJ9bh2K8UMnrgkUjM3zcybecn61NFc8KrHgDFcs2uanHHltOBB7h6rv4lvlP/ACDWH/A6AO6Fxu5zTkkHc1wg8VXynB06T/voU8eLbvvp84+hBoA7ncOcmmM25uDiuJXxnIp/eWNyPfbUqeNoD/rIp0PvGaAOwLADA601iT/jXOQ+MdNfAM4U/wC0CKux67aTcrOhH+8KANJskcnpTQwArOudfs4E3NcRgf71ZS+KobpitoDKc9egoA6XzDgjtTC3s3uayIb2eTluPYVcSXcBknmgC0pweRn6UU1SccUUAelUVxkniu/WRlCwYBI+6f8AGk/4S3UP7sH/AHyf8a29hM5vrVM7SiuL/wCEt1D+7B/3yf8AGj/hLdQ/uwf98n/Gj2Ew+t0zsyqsQSASOmR0qtdN156Vyv8Awluof3YP++T/AI1BP4m1AnDpEp9ChFHsJh9bpmtchQhVVULnoAAKzJcHOAMdMY4qlLrd445RPwQ1UbVJz1CflR7CYvrdM0GA27dq7D2wMflSnAC8Djpx0rM+33GzdtG3pnacfnR9vnbkKp+imj2Ew+uUzWVV67VyTk8DmpR0rGGo3HTav/fJp39p3I/hX/vk0ewmH1umbCqq4wqjHTAxinqBuLBRuPU45P41if2tceiflTv7WuVJBVAe4K0ewmH1umb3UcgEHqKTC7Qu1do6DHFYf9s3PpH/AN80ravdocMiKfQoRR7CYfW6ZvADngc9eOtO2qygMikDsQMCsAa1c+kf/fNH9t3I7R/980ewmH1umdAoAJIABPUjvTgijoijnPCisA6zeKAWRAD0JQjNA1y7x92PH+7R7CY/rdM6Hg9QDjkZHSkZFbG5VbByMjOKwP7cu8fdj/75o/tu8/uJ/wB8Gj2Ew+t0zddVfh1DDOcMM0hGTnjPrWTZ6rcXF5HFIECt1wuD0rWNZzg4OzNadSNRXiNKggggYPUY4NNKIVClFIHIBUYH0p5NNNSaCMahZVySFXJ5JxyakY1GxoAiYLuDbQWHAOOR+NQS89eRUzGq7mgCsyIvKooPqFAqrNjJbaMnqccmrUh4qlMetAFC5xhs49azljz8x4yetXLs8EDrSxQngEcUARW9sM/KgCkZPFaUFqrIAyhu/IpbeAgAYFaMUQCjFAFUxdSagdMdK0XjwD9KqzJigCowA4wPf3pVwFAAAHYAdKVx+tNBwRQBvWMm+yQrljH8rADJx7+1a8F2CgVtpAOQGUHBrj4riWBw8Lsjeo4rUj1iYx/OCD69c/nQB0V1Kt9aT28rnbPG0bEdcMMH+dRW8cNpbxxRLkRRrGGONxCgAZP4VjHUJGx8wx/uVDNqkURw8yqfcUAdGJ4QjOwQHuxHNZBZbq8eVANvTOOtZrahHMuBcoQewOKt21yqqMEfgaANL5QOMDjpVa6cGFgD3H4CoXuCTkHjFN02BtQ1NIiGKk5OD2FAG3pWmFgbmVfmbhPZa0PsY7CtARqihVGAowMUu0U7msZ2VkZpsx7UfZABzwPWtHYKwfFmoCz04W6HEtxxx2Xv/hTuP2jL4hVVwo4o8uqfh+8N5pqq5zJF8p9x2Nam2i41K5B5dc54s0xhZS31tkOFxIB3966nbSPGsiMjgMrDBB7igUtUebWeofabhYJMKEwxx3rWspY5QjsQScmqeu6ObC9nKHamwFCB1B4AplrDLbwQxx5O1SCWPrUmJet4I5bZCQDyaJdMhYghRS2CMtugP8RJq5zwPQUAUBpkO7GwVJ/ZsPTYKuqMGnkjbzQBQOlQc5QH2xULaLasDmNfpWoO3GaaQQ3TvQBjv4cs5MhoEP4VVl8I6eefs6/gK6MnbmmhgRQBzi+F7KM/LAufcVN/YVsmCIU/AVssMtkUpHP0oAy0sET7pI9qlFtjJ61cMXfFOCY7igCqsXFFWdoBxnFFAGdL/rpP94/zplPlP76T/eP86ZmvSR4jCijNGaYjX8PqqSXd0yhntoC6A+vrT5bqTWPDd3NebWmtpFKOFAODjiqGm6idNuTJsEkbqUkQn7ymn3+q27WH2PT7UwQs++Te24sew+lZOLcrm8ZpQtfvobWkand3mlyxpeW7XrKRBCcKVA7n3rjHBDkODuB+YHrnvW/Hr1hBKLuLTAl6FwCr4jBxjOKzjf2zaW0L2iteNL5hnPfnOP6YognFvQVSSkknLb1/q50ktzcXtr5miS201qIdrWToNy8eneodElmg8Khre7gtX+0kb5x8uPT61Qi1+wt5/tkGmeXfbCuVfEYOMZxUNlrNpHpRsr6ye5UymXIfaMmo5Ha1jT2sea9+j7/0gn1/UbbUppFuoZZNojMiICrAcjH5mtLxPrF5DMLRHUQzW6lxtGTnOea5/UJ7OeVWsbU2yBcFS+7J9al1jUl1S6SZYzGFiWPBOelXyK6djL2rUZLmHaFYi/1WJH/1Uf7yQnoFFXPEsUU0sGp2vMF2vX0Ycf5+lV9K1kaVaXCxQB7iYgb35UL6Y/OpbjxB9u0qSzubaMHcGiaEbQh9xQ1LnuCcPZ8t9R3hpEWa8u2QO9rAZIwefm9asNeS6z4cu573Y81pIrI+0Dg9RWVpWpNpl2ZdgkjdSkkZP3lNWL3VrZtONjp1q1vC775CzZLHsPpRKLcr2HCaULX76F7U7sXvhSGYQRQD7TtCRjAAANVvD8USpe30saym0i3Ih6buef0qodSQ6JFYGIkpN5pbPBHPH61a/t2G31L7RYWaRQNH5csJ6SCjlaTSQc8XJSb/AK/4Ba03XrrUdQjs9QEc9vcHYUKAbfcUPALXw5qsCnIivAoPqARUKa1p1kWm07TTHckEK8j7gn0FVtO1ZbZLiG8h+029wcyLnB3eoNLle6RXOtpO711LNmxTwleMvVbhCP0rRtNev5fD99dPIhmhdQh2DgEjPFY9/qsEtitjYWxt7ffvbc2Wc+9RW+orBo93ZGMlp2Vg+eFxj/ChwurtdRKpyuyfQda3Ut7raTzkNI55IGO1bxrm9KP/ABM4fqf5V0Z6msa+kkdWDd4NvuJSE0EUhNYHWNaomNSMahY80AMc8VVerEhqrIetAFeU8VRmfANWpaoTt1zQBSb57hR75q9CgJ5qlApeR37DitC3QBj1I6igC/BGAAw6VfSL5fpVa1BOFzjNacSZBoApyx8VSmTk1ryx5BqhMnX60AZMi4NRYq1OtViMGgB6deQcVYQALwM/WoEOOlTBuBzQBPGu9gAefSnLp8MtxtkGSOM+tFsyJMj44UgmtD7OftDPGwcdcA8j8KAG/wBhW7qP3an8Kik8OwYyoKn2OK1oCwXA59qsD5+Mc+lAHI3WkXUKnyLqRfr8wroPAenXUMNxdX0m9mbZH8uMAdallt90gUDk10dtELe3SMfwjn60DRPSUmaM0DFPAyeAO9eRav4ts9X16eSO6jaNG8uMbv4Rx+vWvRPFt01p4XvmRtrvEY1Pu3H9a8Ji0RJ+dgwTxQJnp3h7VkgvIzvGx/lbnsa7nFeCW+iXNsc2tzNFj0bj8q9i8J6jLqWhQm6bNzD+7lIGNxHQ/iKaHFmzijFLSUFmR4k037fphKDMsJ8xffHUVy9tcpMNitj+HP8AM13+a808VRL4f1o7BsgnHmR+g9QPof50MmS6m+ioMYPCjin8butc3pmuJcEBnHWtuO6Rsc5zSILm2jHp1pgkB5zTww7UABBUUw8kgGpS2RjimN0yKAIJc54HIqLcwIFTMOmTTAfagBrSEH0oWXB/xp+AeTxVcp83p6UAWfNGfb0pGf5hyRVeMj7pOKmVMD731BFAD9ykZyPxFFM2eWxxgZ9TwaKAOzOl2JJJtIMn/YFH9lWP/PnB/wB+xVuinzPuTyx7FT+yrH/nzg/79ij+yrH/AJ84P+/Yq3RRzPuHJHsYmrx6RplnJc3kdpbwRjLSSAKBXO2WreHtbZxpVxaXDRjLKgww98EZx71W+JTxR614cutUXfokNy5ugV3IrlQI2cemc1i6reaVqnjTQP8AhH5Lee8ikZ7mW1A2iDHIYjj/AD70cz7hyR7HTSW0AOPJjz/u1Xe2i/55J/3zXBtr0/8AYDWJ1Cb+1/7X8vyvMPm7N3T12/pUXiDVtQl8Q6tG149o9q+LQfblgRV7MUI/eZ/rRzPuHJHsdlHe2kmtzaWID58MKzM20bSCcAD3q8IIv+eSflXE3Mt4dW1qUHbff2HGxMJ6PwSVIqSw1j+09W0GG11FpEFg7XuyU/K2zGX9wfWjmfcOSPY7UW0X/PJPyqRbWHvFH/3zXC+EJ4LrxBcSJrlzPboTFa21xd7nmIHzOV9OuPz7V2cuqWdvqNvYTTqt1cAtFGQcsB1/kfyo5n3Dkj2JbgWVnbvcXKxRwxjLuy8KKnFrB/zxj/75rH8Wyonhe/RpEDPGAqlgCx3DgDvTLnUDbX3iNZ7ryhFbxyQh3xtBjOSv/Ah+dHM+4ckexufZIP8AnhH/AN80wxWiyIjJCHkzsUgZbHJwO+K562guNS1O3tru8vYlXSYJWSKYxkyEkFiRznj/ABqpGv8Aan/CLXV/dzrJKkyPIk5j3EKcHjgE459aOZ9w5I9jsRaW/wDzwj/75pws7Yn/AFEf/fNc6Wjvb3Vm1DVbiyazk2RLHceUIo9oKyEfx5yTzkcYrX0q+ml8NW9/qAKSm282XCc8DOQvuOce9HM+4ckew7Tmt7+KUvYrBLDM0MkbgEgjvnuCCCPrVh0sIZ4YZEhWWckRKV5cgZOPoOa5bR9Rl/4SHS445Lvyr6CSR/tN6k5lAUMr7VPyH6YHOO1bOtulrrOhXU7iOBJ5UeRjhVLxELk9snijmfcOSPY0CunrdC3ZIBMYzKEK87AcFvpk1VsdS0PU7gwWMttNIBu2hCNw9VyPmHuM1Ru57O58S3BeVZLS30qRLtozuCB3HBI74BOOtGk3r2eo6fprXdrqdrJA/wBkuI8ebEiqOHxwVIwNwxz1FHM+4ckexatNc0K4uo0s54nlc7UKQvyfY7cfrWwa53wb/af9gaeZLi0Nj5R2xrE4kxk4y27H6V0JpN3GklsIaYTSmmmgYxjUTGntUTnFAEMhNVpDnIqZzzVeQ46UAVpTWZdPgmtCY8Gsu55YAc5oAltkIg3ZIyc1chwF4IzUiwhIlUAYAANMK7W+Xt0oA0bUgoMY64rZgUbcVi2ny4HcVtWvzJnuaAFkTIrPuI+tazLkVUnjoAwZlySKpsOc1p3KAE/jWdIOaAGL97NSxj1zUQAqZSMUAWVPyjbxUrIJ9u12iuE5V1OM1XBIIqRTnJOaALkWp6jENt1Clyo/iHyvVuHWYHOCskTf3ZV4/OswXUkaDbh8dmoS/gY7ZRsJ65GRQB02mypdTkg7hHz7Vsb+aydJgW3sgyYzId34dqub+KqxrGOhc3UocGqom4GTSmYKpZiAqjJNKwcpyHxB1IsEsEPCgO3ux6CuSt7cRKAByoq/q0p1LVi5Odzl29vQVNHaEBQe5zSMmJDCNnIre8M3H2S+KHiOX5T9e1Z6w7QB7U+NWQblO0gg5oA7ykqvp119rso5T97GG+tWKZqBrD8W+H4PEWitBMm54m8yM9we/wClblJQFrnicvhF7Yh7W6ljOegOavRWeu2se6KWK4A7MNp/Ouq1azWy1aVSD5Z/eL+P+FSQooZeRhj/AEpGRyQ8SX1o2LzT50x3T5h+lX7bxfZSnaZgjdw/B/WujltonPKA8VQudBsrr/WwIw91oAdDqsMwysgI9QatrdI/Rq5+XwTZli1s8sDf9M2IqB9G1vT+bW7W4QdFlXB/MUAdSXB9KTIz7Vyy+Ibu0bbqNjLHj+JPmWtOy1y0vFHlTIT6Z5FAGkx7Zpp6cc5qMuCQQQaC/rzQA3bhuPyNSo5HHf8AlTAacOTzz70ATBvT+VFN+q0UAd9RXIv4vu1kZRbwcEjvTf8AhMbv/n3g/M1t7CZz/Wqfc7CmucKa5H/hMbv/AJ94PzNNk8X3bLj7PBz7mj2Ew+tU+5r3wWQMsqrIjfKVYZBHuDXIat4Ss5ZYrnSiNJvrfPlz2saqMHqGXowq3L4luXJJhiGPrVV9bmcnMcf60ewmL63S7kGmaZc29zJc6rJZXd2cBJ47VY3A75PU9qtXFjaXUiSXNrBM6fdaSMMV+hNVW1WQkEon60n9pyZ+4n60ewmH1ul3L6wRCczCNBKyhS4UbiB0GfSmQ6faQCUQ2kEYl/1myMDf9cDmqf8Aacn9xP1pw1SX+4n60ewmH1ul3LVvpdhbSiW3sbaKRejpEqkfiBVkwQtMkzRRtLGCEcqCyg9cHtWaNVkH8CfrR/a0g/gT9aPYTD63S7mlJZ21xNFNPbwySxcxu6Bin0J6Us9la3UkclxbQTPGco0kYYr9CelZw1eX/nmn60DWJQfuR/rR7CYfW6Xc1xEnmmXYokK7S+OSOuM+lMk0+0nthbTWsEluORE8YKj8OlZv9syjrHH+tH9tSjny4/1o9hMPrdLuak2n2d1LG9xaW8rxfcaSJWK/TI4q0Kwv7clB/wBXF+Zp665MzAeXHycdTR7CYfW6Xc07fTrG0cvbWdtC5JYtHEqnJ6ngVYlijuImimjSSNhhkdQwYe4NJ3p2eaxOkjtbO3sYvKs7eG3iznZEgUZ9cCmW2n2dm8j2lpbwNJ99oolUt9SBzVnpSZzQA2ONIYxHEioijAVRgD8KCad2phoAQmmGnGmMaAI261FIetSsahkNAFdziqsp7VZkPrVOQ9RQBVmPWq9nD9o1KJccA7j+FSTtxmr/AIZtfMa4uT/DhF/mf6UASSxspb3quOvStW5hPbmqDLg9KAJIBhsVuWXKDvWJEMtnoK2rFhgDj60AXWSq06cHir23IFQTJxQBg3kfJxWXMvJrdu48j6VjzpyaAKXepUIAGaay4NKgxQBYUjsacvP0qJcA1IoH4UABAA9xSW1mbu9ii6b2APsO9TAeop3zBg4+Uocg0AdiAFVVUYVRgD0ozg+tQWF2t7bhx94cMPepyBVnQmJ9RVLWJmj010U4eT5M55x3q7jnmuL8WavNHq/kQkNHCuCPVjyf6UmKbshiW6RuSACSauxR881z8Oqz3EojjgYuentU8mo6lbHP2VJF74bBqTA3jEGHHHpSeUcEYrIt/E1sWEd0r2zn/noMD8+lbMM0cq5RwQehB4oAvaNdG3vPKbhJB1966OuTxjlSc9jXSWNx9otlY/eAwaaLiyekBpaSgszNfsPt2mSbMiWNSyEdTxyK4uw1EtHACcnfj68V6PXGa5ogs70S2yYhZjIAOx7j6UMiS6lhZfk3E0qtxmqVvL5kAYdDVmM5Hv2pEE6nj3p+Nw9cdargnI96mDYHtQAyW3jkB3KD+FYl/wCGbS4bcsflydnTgit8/oe9Nbp0oA5EWmp6c+Fm+0w+jfeH+NX4Lwt95SD3B7Vrywhj1qrLaAnOBn1oAYkmSM1MGFMW3Ip4jwcGgCUNRQFAFFAFGX/XSf7x/nTKfL/rpP8AeP8AOmV6SPEYU1qdTGpiNPw/DE011dTxiVbWEyKjdC3bNS3E41rw7c3c0EMdxaSLh41xuU9qo6TqS6ddOZozJBMhjlUdcH0qW91Gxh0trDSkmCSuHkkl6nHQfyrJp8xtGS5LX7/8A1LTRja6Q0EbW39q3SbgkpGVT0Uev+e1cm6NG7I4KspwQexFdINd0uW5i1K4t7j7fEgGxSNjEDANYQmS41Hz7zPlvLvkCDnBOSBRDm1uKryNJROhttGifw2bdsfb50N0i98DoPyP61zCEB1LDIBBI9R6V0j+LYv7TW4TT4yqfIshOHCfyrC1CS3lv5pLQMsLtuUMMEZ6j86Ic2twq8llyvbQ2tVNtceG7Se0s0t99wVCryTjI696t/2KbbRmsrZrZ9SkXzJVYjeF/urWK2pxjQ7S0jDefBOZckfL1JH860/7e0wXh1Rbef8AtApjZn93nGM5qWpJWRpGUG7vsv8Ag/MxNNtPt2pwWzEqJHw3qB3rXu9eWxvJLW0sLUWsLFCrpkvjgkmqCX1pDZwTQRuuppN5jSH7p5J/Krkt7oV7Mbq6t7pJ25eOMjY5qpavVaGcPdjaLSZoWmnW0Xia3eGJfs9zbGZY2GQp9Ky/C8aSa4FkRXXy34YZFIfEMn9uR34iAjjXy1hB6J6fWp49U0nTjLcabDcm6kUqokxtjz1qbStbui+aDaaez/yJvDV/517Dp8ltbNGA/wA5jyxxk9ay9R1N9QmRGggiEchx5Sbc896TQ7+PTdVjuZwzIoYHaMnkVTzun3DoXz+tWo+82Zuo3BK/9aHVinAGkFOB5wK4D2BfrSDiijmgBD0phpxppoAZTHNPNRNQAxjUDmpHPFQSHigCJznNUpck1aduDVSQ4zQBSuGwprsNDsPs+g24YYeUea34/wD1sVylranUNSt7UdJZAp+nf9K9NubdVjwowFGAPQUAc1dRkbhkVmOnPNb93ET0696ypISCeKAIEWtGzbawqkq4OPerUBAIx+NAG5H8y0yVODSWz5FTyLkUAY9zH1rHuI8fWuiuY8qeOax7mL1oAxnWmCrMiYODVcigB61IDxxUI4qQNyMUAWV5HWnDDDnkVFH71OoFAE9jdNZz7wcr0ZfUV1COJow8ZBVhkGuTVcnmtbSL0QyeTIf3bng/3TTTLjK2hrMRGC7dFBJ+grz6+h8+eSZ+rsWP413WssbfTZiOrfKPxrjJ14+Y96GE3cNDgRROeN5IUfTrW0tqHHIFYMLm0l3AEjuOn5V0NjdJcD9028jqh4cfh3pEGbf6JDdIVZRz7VylzomoaTI0ml3Lx4OfLPKH8K9IZVmX5cZrNvLNslcHPpigDkNN8ayRP5GrW7RsOC6cj8u1dvoOtW1xIDBMjo/oa5HWtMh3qSg3nrVCPSXtnWa1keGUc7kOKBp2PY6Ssnw3qjahpKG6ZRcxfJJ2z6H8atzarYW5xPe20ZPZpQKZoXO1QXcC3MDIQCe2ai/tay25W4Rh6rzUL6zbg/KWP0FAaHNSWsljdywkHZn5SfSrEWAPU/yq5e3KXT8LwOmetVM49sUjIdwDkn8KkTj1qMAHqPzp2TjPPSgB+cc9vSmtk9KQE0mTu56GgBNpB5GajJxwBUm7nmkYdKAI1zj5qUjAyKdxjBNJnsfwoAjLZ6A5oqTEbDkUUAdadD00kk2cWTz0pP7C03/nzi/KtCiq5pdyPZw7Gc2h6aFJ+xxflWdc6VYKTttIh+Fb0x+Sse5fk0c0u4ezh2Rh3dpZQoZHjhSNBlmY4AHuazYJNMvlZrKW2uAvDGJw2PyNZXjoxPq2hwai23R5LhvtGWwrOB8gb2zmhofDemaqZ7VrW2vY7WRsW542AZLFV4OPejml3D2cOyNn7JB/zyWnfZIP+eS1xGkeINSGvaaklzeXVtfRyNi4hSMNhSQYwpJA4xzVvQNQv9TFnqdx4ggi+0TlG09kXAGSNg5zu460c0u4ezh2Rv3t3Y2N9Z2bWzyT3jERrGucAdWPPAGa0PsduT/qlrz6HxDrl7cPf2wmMsd0YRb7IhCEzgoSTv3Va1LUNbMviO7ttXkgi0qYeVb+UrBh6E9cUc0u4ezh2R3As7f/AJ4rS/Y7f/nilcxo15qtv4mtLS+1E3kN9YfasNGF8pvRcdq6aS9toLmG3lnjSefPlRs2GfHXA70c0u4ezh2RHcjTrKMSXbW8CE4DSuFGfTJNSW0en3kXm23kTxk43xsGGfqKzPEfmC40byIY5pPt3yxyNtVv3b9Tg/yqF4bjT/td3M4sp9QlihjgsUErEqD0yAC7DPOMAAUc0u4ezh2R0AsbX/nglL9gtcf6hPyrlv7Y1FdK1SOOedJ7W7ghiku418xRIVyHC8HGT+FahjvZNaTSP7VuUWK2+0NOqoJZyXIwOMBVx2HcUc0u4ezh2RrDT7XvAn5U4WFrn/UJ+Vc5b6rfxxyJLfCcxa3HZmUIozEduQccZyefeptZ1y90+fWRAd3kC1SIFQRE0hIZucexwTjpRzS7h7OHZHT9KcOa57R5NVTVTDdJfG0aEtvvTFvVwRjbsPKkE9RxjrU97LdXniGPTIbyWziW1+0M0IXzJTu24BYHAGMnjuKks1Le9hupbmOFiWtpfKlyMYbaG/HhhUxNcPHqF7pttqiQTm5uJtaW1NwiJuAMac4JC7+NvPGT+FbmhyamL26gvo7z7MqK8T3hj80MSQVOw8joQSB3oA0LvVbCwkEd5fWtu5GQssqoSPXBNSRTxXMKzQSpLE4yrowZT9CKwLqO8l8Z3H2FLJ2GnxbvtSsRjzHxjFP199Qt2ga3e4jtIoWa5FiEMqNxh9rDlBzwOaANwsM4yM9cZ5qNjXPQwteeMo7mHUbho30yOVdgULIu/pjHAPX15qpJrNwuoWlxBc301tcXot8yQIlsyklSE/iyMde+DQB0rmoHasiB7zUxc3f9pvaCG5eJYQiFECNj58jJJ69R1GK1HcFmAIyOoz0oAglPzYFZyXkd3bmWBiV3MnIxyCQf1FQyNc6hq95Al7Jax2oTasQXc5YZ3HIPy9sexrB0+4nays7RLkJ58twzzRgZba54XPAznP0FAHoHgez+0a3JcMPlt04/3m4H6ZrtdT1Cy023EuoXlvaxk4DTSBAT6c1yHwyeWP8AtS0mfzvLaN1mON2GB+RscZGM/RhWpYQ211461g6iqSXkKRC0SUA7YCvLID6vuBI9APSgC0zw3cCz200c0LjKyRsGVh7EVmXMaoGZjtAGST0/GtSG10q0mvRp/wBmiYyg3KxMABIQMZHQEjH1rJ8S2UF3o11bXVwLaKZfL81iBtJIx145OBjv0oAoW15aX6s1ndQ3CqcM0UgbB98VbQbTWALw6bPeR6pb2dreRWZlF5bR5R4gcZK9QQSPl79jVW21O/gvrm1eTUGLadJcr9tiRXV1xgqF7HPQ+lAHZWWpxyapJYKrtLDEsrsB8qbjgLn1OCcelaN9fwadp815dMVhhALkDJAyB0+prkrXUJll8Osrhvt0TSXG0DM22EEH86panLfah8PpNYm1h/8ASkRnttieQAXH7scbtw6ZznI6UAd3NH1FZV1FweKytS1HWL7WdWhsl1FFsHEcQtRBsJ2Bt0u85IOegwMDrmtO4uLiPw6b24twLpLXzpIFORvCZKgjrzQBiajNHZIrzkhWdYwQM8scD9TULLg1mavbXX9kaXezas1x9purZmQqgjbc6nEeBkY+p4BpkjXd5FqF4uoNa/ZZpY0iCrsQJ3kyMnPXqOCMUAafQ1CdRtEuRbPdQLOf+WZkAb8qhe4uLjQDdQRlLmS18xE7qxXIH51DZWulvoEf7uB7Nog0juBzx8xY+uc++aANQ3kMNysDsRI0bSgY/hXGf5irdpPHd26TxHdHIoZTgjIPsa5LT5pw+nSyM/mjTbhlZ/vEBl2k++MVfj1mbTrWwvr2QyWtzaDfwOJgu4Y/3hkfUCgDplPIprXMUd5DaknzplZ0GOCFxnn8RXPyXF6IrW2nu743vkmeeOyhQsuTxktwFHTHfFO0y+k1G88PXc2PNls52YgYBOUGcfhQB1lxeSz2KQTkMEPBHX6VmSREngZB/SrZJ6HBFNZSRjpQBmSIWY5ohZfMVWJRh91wcGrcsW4df0rPnhbHTI9aANh</t>
+  </si>
+  <si>
+    <t>[{"name":"Saúde"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Health"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Salud"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Santé"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_0000000225.jpg</t>
+  </si>
+  <si>
+    <t>Circulação do Eléctrico de Sintra suspensa a 11 de agosto</t>
+  </si>
+  <si>
+    <t>A circulação do Eléctrico de Sintra estará suspensa durante a tarde de terça-feira, 11 de agosto, devido a uma intervenção dos Serviços Municipalizados de Água e Saneamento de Sintra (SMAS) para reparação de uma conduta em Galamares, junto à linha do Eléctrico.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A interven&amp;ccedil;&amp;atilde;o decorre numa &amp;aacute;rea adjacente &amp;agrave; linha, sendo necess&amp;aacute;ria a suspens&amp;atilde;o tempor&amp;aacute;ria da circula&amp;ccedil;&amp;atilde;o para garantir a seguran&amp;ccedil;a dos trabalhos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra agradece a compreens&amp;atilde;o dos Sintrenses e visitantes pelos eventuais inc&amp;oacute;modos causados.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_guerreiraskpop6.jpg</t>
+  </si>
+  <si>
+    <t>O universo K-Pop está a chegar ao Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval recebe, a 6 de setembro, às 15h00, o "Tributo Musical - Guerreiras do K-Pop", um espetáculo imperdível para todos os fãs de K-Pop.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Inspirado no fen&amp;oacute;meno mundial que conquistou milh&amp;otilde;es de f&amp;atilde;s, este tributo leva ao palco a hist&amp;oacute;ria de Rumi, Mira e Zoey, as superestrelas da banda HUNTR/X, que escondem uma identidade secreta: s&amp;atilde;o destemidas ca&amp;ccedil;adoras de dem&amp;oacute;nios. Quando os misteriosos Saja Boys, uma nova boyband rival, entram em cena, come&amp;ccedil;a uma batalha &amp;eacute;pica onde o destino da humanidade se decide ao ritmo de coreografias eletrizantes e temas inesquec&amp;iacute;veis.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com uma produ&amp;ccedil;&amp;atilde;o exclusiva da Cardinali Live Entertainment, o espet&amp;aacute;culo alia uma narrativa envolvente a cen&amp;aacute;rios impactantes, efeitos visuais, m&amp;uacute;sica e dan&amp;ccedil;a, proporcionando uma experi&amp;ecirc;ncia &amp;uacute;nica para toda a fam&amp;iacute;lia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes j&amp;aacute; se encontram &amp;agrave; venda na &lt;a href="https://www.ticketline.pt/evento/as-guerreiras-do-k-pop-104372" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais. Garanta o seu lugar e prepare-se para viver uma tarde repleta de energia, emo&amp;ccedil;&amp;atilde;o e do melhor universo K-Pop.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_gnr6.jpg</t>
+  </si>
+  <si>
+    <t>Grandes êxitos dos GNR ao vivo no Olga Cadaval</t>
+  </si>
+  <si>
+    <t>Os GNR, uma das bandas mais emblemáticas da música portuguesa, sobem ao palco do Centro Cultural Olga Cadaval, a 11 de setembro, às 21h00, para um concerto que assinala os 45 anos de carreira do grupo.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com um repert&amp;oacute;rio que atravessa gera&amp;ccedil;&amp;otilde;es, a banda promete revisitar alguns dos temas mais marcantes da m&amp;uacute;sica portuguesa, como "Dunas", "Efectivamente" e "Pron&amp;uacute;ncia do Norte", can&amp;ccedil;&amp;otilde;es que continuam a fazer parte da mem&amp;oacute;ria coletiva dos Sintrenses.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O alinhamento do espet&amp;aacute;culo inclui tamb&amp;eacute;m "Eu n&amp;atilde;o sou assim", single editado em 2023, que conquistou o p&amp;uacute;blico e as r&amp;aacute;dios nacionais, antecipando uma nova etapa criativa da banda.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Integrada na digress&amp;atilde;o comemorativa dos 45 anos, esta atua&amp;ccedil;&amp;atilde;o convida o p&amp;uacute;blico a revisitar os grandes cl&amp;aacute;ssicos dos GNR, num espet&amp;aacute;culo pensado para todas as gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca a oportunidade de assistir ao vivo a um concerto que re&amp;uacute;ne alguns dos maiores &amp;ecirc;xitos da m&amp;uacute;sica portuguesa. Os bilhetes encontram-se dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/gnr-103469" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais de venda.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a a programa&amp;ccedil;&amp;atilde;o completa em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/detalhe_musa.jpg</t>
+  </si>
+  <si>
+    <t>Sintra vive fim de semana de cultura e tradição</t>
+  </si>
+  <si>
+    <t>Sintra vive um fim de semana de grande diversidade cultural, com propostas para famílias, iniciativas artísticas e celebrações comunitárias que animam vários espaços do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sexta-feira | 7 de agosto&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As Bibliotecas Municipais de Sintra dinamizam v&amp;aacute;rios contos e ateli&amp;ecirc;s infantis nos seus diferentes polos, com propostas que estimulam a imagina&amp;ccedil;&amp;atilde;o e a criatividade dos mais novos. Na Biblioteca Municipal de Sintra pode ainda visitar a exposi&amp;ccedil;&amp;atilde;o de pintura "Natureza Infinita", de Ana Silva.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;S&amp;aacute;bado | 8 de agosto&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Caf&amp;eacute; Mem&amp;oacute;ria realiza-se entre as 10h00 e as 12h00, na Biblioteca Municipal de Sintra, proporcionando um espa&amp;ccedil;o de partilha e apoio informal para pessoas com problemas de mem&amp;oacute;ria ou dem&amp;ecirc;ncia e seus familiares.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O MASMO &amp;ndash; Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas acolhe, nos dias 8 e 9 de agosto, pelas 18h00, o espet&amp;aacute;culo teatral &amp;ldquo;O Burro de Ouro, de Apuleio&amp;rdquo;, numa apresenta&amp;ccedil;&amp;atilde;o que revisita o cl&amp;aacute;ssico da literatura antiga atrav&amp;eacute;s de uma abordagem contempor&amp;acirc;nea.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo | 9 de agosto&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Quinta da Regaleira recebe mais uma sess&amp;atilde;o de M&amp;uacute;sica na Quinta, pelas 16h00, com um duo de violino interpretado por Marta Concei&amp;ccedil;&amp;atilde;o e In&amp;ecirc;s Belchior, num concerto que valoriza a sonoridade cl&amp;aacute;ssica em di&amp;aacute;logo com o ambiente singular do espa&amp;ccedil;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo de todo o fim de semana, as Festas de S&amp;atilde;o Louren&amp;ccedil;o trazem anima&amp;ccedil;&amp;atilde;o &amp;agrave;s Azenhas do Mar com um programa de entrada livre que combina tradi&amp;ccedil;&amp;atilde;o, m&amp;uacute;sica e momentos de conv&amp;iacute;vio comunit&amp;aacute;rio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Quinta da Ribafria transforma-se, at&amp;eacute; 30 de agosto, no palco da primeira edi&amp;ccedil;&amp;atilde;o do OCASO &amp;ndash; Festival de Artes Audiovisuais de Sintra, um percurso imersivo de luz, som e cria&amp;ccedil;&amp;atilde;o contempor&amp;acirc;nea. As instala&amp;ccedil;&amp;otilde;es podem ser visitadas &amp;agrave;s quintas, sextas, s&amp;aacute;bados e domingos, entre as 20h30 e as 23h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Entre sexta e domingo, &amp;eacute; ainda poss&amp;iacute;vel visitar v&amp;aacute;rias exposi&amp;ccedil;&amp;otilde;es tempor&amp;aacute;rias e permanentes nos museus municipais Sintrenses, nomeadamente no MU.SA &amp;ndash; Museu das Artes de Sintra, no Museu Ferreira de Castro, na Casa-Museu Leal da C&amp;acirc;mara e no Museu de Hist&amp;oacute;ria Natural de Sintra, todos com entrada gratuita.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_praias-sintrenses-01.jpg</t>
+  </si>
+  <si>
+    <t>Praias Sintrenses distinguidas</t>
+  </si>
+  <si>
+    <t>A Praia de São Julião acolheu a cerimónia de hasteamento da Bandeira Azul, da bandeira Praia Acessível – Praia para Todos! e da bandeira Qualidade de Ouro, distinções que reconhecem a qualidade ambiental, a acessibilidade e a excelência das águas balneares do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Nesta &amp;eacute;poca balnear, a Bandeira Azul foi atribu&amp;iacute;da &amp;agrave;s praias de S&amp;atilde;o Juli&amp;atilde;o, Magoito, Ma&amp;ccedil;&amp;atilde;s, Grande e Adraga, distinguindo a qualidade da &amp;aacute;gua, a gest&amp;atilde;o ambiental, a seguran&amp;ccedil;a, os equipamentos e os servi&amp;ccedil;os. As praias de S&amp;atilde;o Juli&amp;atilde;o, Ma&amp;ccedil;&amp;atilde;s e Grande receberam tamb&amp;eacute;m a distin&amp;ccedil;&amp;atilde;o Praia Acess&amp;iacute;vel &amp;ndash; Praia para Todos!, enquanto as praias de S&amp;atilde;o Juli&amp;atilde;o, Magoito, Grande e Adraga foram distinguidas com a Qualidade de Ouro, atribu&amp;iacute;da pela Quercus.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Francisco Duarte, vice-presidente da C&amp;acirc;mara Municipal de Sintra, sublinhou nesta cerim&amp;oacute;nia que &amp;ldquo;estas bandeiras n&amp;atilde;o s&amp;atilde;o apenas s&amp;iacute;mbolos. Representam resultados, trabalho di&amp;aacute;rio e um elevado n&amp;iacute;vel de exig&amp;ecirc;ncia&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A cerim&amp;oacute;nia ficou ainda marcada pela entrega de novos equipamentos aos concession&amp;aacute;rios. Chap&amp;eacute;us de sol e toldos que v&amp;atilde;o contribuir para a renova&amp;ccedil;&amp;atilde;o dos equipamentos balneares disponibilizados nas praias do concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra continua a investir na melhoria das praias do concelho. Para al&amp;eacute;m da renova&amp;ccedil;&amp;atilde;o dos equipamentos balneares, assegura o apoio &amp;agrave; presen&amp;ccedil;a de nadadores-salvadores, refor&amp;ccedil;a os meios complementares de salvamento e socorro e conta com o apoio da Prote&amp;ccedil;&amp;atilde;o Civil de Sintra na vigil&amp;acirc;ncia das praias.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_evita6.jpg</t>
   </si>
   <si>
     <t>Evita no Olga Cadaval com Sofia Escobar e Diogo Morgado</t>
   </si>
   <si>
-    <t>O aclamado musical Evita, de Andrew Lloyd Webber (música) e Tim Rice (letras), sobe ao palco do Centro Cultural Olga Cadaval, a 3 de setembro, às 21h00, numa produção integralmente em português com Sofia Escobar e Diogo Morgado.</t>
+    <t>O aclamado musical Evita, de Andrew Lloyd Webber (música) e Tim Rice (letras), sobe ao palco do Centro Cultural Olga Cadaval, a 3 e 4 de setembro, às 21h00, numa produção integralmente em português com Sofia Escobar e Diogo Morgado.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Considerada uma das obras mais emblem&amp;aacute;ticas do teatro musical, Evita retrata, em formato de &amp;oacute;pera-rock, a vida de Eva Per&amp;oacute;n, acompanhando a sua ascens&amp;atilde;o desde a juventude at&amp;eacute; se tornar uma das figuras mais influentes e controversas da hist&amp;oacute;ria da Argentina.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Estreado em Londres, em 1978, o musical conquistou reconhecimento internacional e permanece como um dos maiores cl&amp;aacute;ssicos do g&amp;eacute;nero, distinguido com v&amp;aacute;rios pr&amp;eacute;mios e apresentado em in&amp;uacute;meras produ&amp;ccedil;&amp;otilde;es em todo o mundo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A apresenta&amp;ccedil;&amp;atilde;o de Evita integra a programa&amp;ccedil;&amp;atilde;o cultural promovida no Olga Cadaval, refor&amp;ccedil;ando a aposta na oferta de espet&amp;aacute;culos de reconhecida qualidade. Uma oportunidade para os Sintrenses e visitantes assistirem a um dos mais emblem&amp;aacute;ticos musicais da hist&amp;oacute;ria do teatro contempor&amp;acirc;neo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes &amp;agrave; venda na &lt;a href="https://www.ticketline.pt/evento/evita-104290" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/p&gt;</t>
-  </si>
-[...4 lines deleted...]
-    <t>[{"name":"Culture"}]</t>
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_sintra-01.jpg</t>
   </si>
   <si>
     <t>Descubra o que fazer em Sintra neste fim de semana   </t>
   </si>
   <si>
     <t>Festas populares, exposições, teatro, oficinas e atividades para toda a família marcam a programação cultural do primeiro fim de semana de agosto em Sintra.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sexta-feira | 31 de julho&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O Belas em Festa anima o Olival da Quinta Nova da Assun&amp;ccedil;&amp;atilde;o, em Belas, com um programa pensado para toda a comunidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao mesmo tempo, as Bibliotecas Municipais de Sintra promovem contos e ateli&amp;ecirc;s infantis nos v&amp;aacute;rios polos do concelho, proporcionando momentos de imagina&amp;ccedil;&amp;atilde;o e criatividade aos mais novos. Na Biblioteca Municipal de Sintra pode ainda visitar a exposi&amp;ccedil;&amp;atilde;o de pintura "Natureza Infinita", de Ana Silva.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O MU.SA &amp;ndash; Museu das Artes de Sintra recebe os visitantes entre 31 de julho e 2 de agosto com a oficina cont&amp;iacute;nua "Arte do Avesso" e as exposi&amp;ccedil;&amp;otilde;es "As Obscenas", de In&amp;ecirc;s Pargana, "Zona de Passagem", de Susana Moreira, e "Ponto de Inflex&amp;atilde;o &amp;ndash; Novos Olhares sobre a Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada". Tamb&amp;eacute;m os restantes museus municipais mant&amp;ecirc;m as suas exposi&amp;ccedil;&amp;otilde;es patentes ao p&amp;uacute;blico: a Casa-Museu Leal da C&amp;acirc;mara, o Museu Ferreira de Castro e o Museu de Hist&amp;oacute;ria Natural de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;S&amp;aacute;bado | 01 de agosto&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Quinta da Regaleira convida a participar na visita tem&amp;aacute;tica "Mitos Gregos com Cam&amp;otilde;es &amp;ndash; Percursos Mitol&amp;oacute;gicos na Regaleira", &amp;agrave;s 11h00, e recebe, &amp;agrave;s 21h30, o concerto "A Todas as Mulheres &amp;ndash; O Fado como Movimento", por Silvana Peres.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ainda no s&amp;aacute;bado, o Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas apresenta, &amp;agrave;s 18h00, o espet&amp;aacute;culo teatral "O Burro de Ouro", de Apuleio.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo | 02 de agosto&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Quinta da Ribafria acolhe uma sess&amp;atilde;o de Yoga para a Comunidade, &amp;agrave;s 10h30, orientada por Anabela Melro. Durante a tarde, &amp;agrave;s 16h00, a Quinta da Regaleira recebe mais uma edi&amp;ccedil;&amp;atilde;o de "M&amp;uacute;sica na Quinta", com um concerto do duo de violino formado por Daniela Ramos e Bruna Sousa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao fim do dia ainda tem oportunidade para ver o espet&amp;aacute;culo teatral "O Burro de Ouro", de Apuleio, no Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A programa&amp;ccedil;&amp;atilde;o inclui ainda a tradicional Festa de Ver&amp;atilde;o de Morelena, com anima&amp;ccedil;&amp;atilde;o e conv&amp;iacute;vio para toda a comunidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao longo de todo o fim de semana, aproveite para visitar os museus municipais e participar nas atividades culturais que Sintra preparou para todas as idades.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/volta_portugal_750x400.jpg</t>
   </si>
   <si>
     <t>Conheça o percurso e os condicionamentos da Volta a Portugal em Sintra</t>
   </si>
   <si>
     <t>[EM ATUALIZAÇÃO] A passagem da 1.ª etapa da Volta a Portugal em Bicicleta, no próximo 6 de agosto, vai implicar cortes e condicionamentos temporários de trânsito e estacionamento em Sintra e Queluz, afetando a circulação rodoviária e o acesso a alguns locais e monumentos.</t>
   </si>
   <si>
     <t>&lt;p&gt;[EM ATUALIZA&amp;Ccedil;&amp;Atilde;O]&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A passagem da 1.&amp;ordf; etapa da Volta a Portugal em Bicicleta, no pr&amp;oacute;ximo 6 de agosto, vai implicar cortes e condicionamentos tempor&amp;aacute;rios de tr&amp;acirc;nsito e estacionamento em Sintra e Queluz, afetando a circula&amp;ccedil;&amp;atilde;o rodovi&amp;aacute;ria e o acesso a alguns locais e monumentos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A etapa liga a Lourinh&amp;atilde; a Queluz, num percurso de 153 quil&amp;oacute;metros, com partida marcada para as 13h25 e chegada prevista para as 17h12, na Avenida Engenheiro Duarte Pacheco, junto ao Pal&amp;aacute;cio Nacional de Queluz.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O pelot&amp;atilde;o entrar&amp;aacute; no concelho de Sintra pela Estrada Nacional 9, em Montelavar, seguindo depois em dire&amp;ccedil;&amp;atilde;o &amp;agrave; vila de Sintra, com passagem pelos Pa&amp;ccedil;os do Concelho e pela Volta do Duche, antes de prosseguir para Queluz.&lt;/p&gt;
-&lt;p style="text-align: justify;"&gt;Os condicionamentos de tr&amp;acirc;nsito ter&amp;atilde;o in&amp;iacute;cio na tarde de 5 de agosto e prolongam-se durante o dia 6 de agosto, devido &amp;agrave; montagem da zona de chegada e da realiza&amp;ccedil;&amp;atilde;o da prova. O ve&amp;iacute;culo da organiza&amp;ccedil;&amp;atilde;o (carro-testa) circular&amp;aacute; cerca de 15 minutos antes do primeiro ciclista, iniciando-se o levantamento gradual das restri&amp;ccedil;&amp;otilde;es de tr&amp;acirc;nsito ap&amp;oacute;s a passagem do carro de fecho da prova.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os condicionamentos de tr&amp;acirc;nsito ter&amp;atilde;o in&amp;iacute;cio na tarde de 5 de agosto, devido &amp;agrave; montagem da zona de chegada, prolongando-se durante o dia 6 de agosto. O ve&amp;iacute;culo da organiza&amp;ccedil;&amp;atilde;o (carro-testa) circular&amp;aacute; cerca de 15 minutos antes do primeiro ciclista, iniciando-se o levantamento gradual das restri&amp;ccedil;&amp;otilde;es ap&amp;oacute;s a passagem do carro de fecho da prova.&lt;/p&gt;
+&lt;p style="text-align: justify;" data-start="1378" data-end="1722"&gt;Na vila de Sintra, o estacionamento estar&amp;aacute; condicionado no dia da prova na Estrada de Monte Santos, Avenida Bar&amp;atilde;o de Almeida Santos, Rua Dr. Alfredo da Costa, Volta do Duche, Rua Visconde de Monserrate, Rua Lu&amp;iacute;s de Cam&amp;otilde;es, Rua Bernardim Ribeiro, Cal&amp;ccedil;ada de S&amp;atilde;o Pedro, Avenida Conde Sucena e Avenida D. Afonso Henriques (Bairro da Coopalme).&lt;/p&gt;
+&lt;p style="text-align: justify;" data-start="1727" data-end="1954"&gt;O tr&amp;acirc;nsito ser&amp;aacute; igualmente condicionado, de forma tempor&amp;aacute;ria, durante a passagem da prova nestas vias, bem como em Ch&amp;atilde;o de Meninos e Portela de Sintra, sendo retomada a circula&amp;ccedil;&amp;atilde;o ap&amp;oacute;s a passagem do carro de fecho da prova.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em Queluz, a instala&amp;ccedil;&amp;atilde;o da meta condicionar&amp;aacute; a circula&amp;ccedil;&amp;atilde;o e o estacionamento nas imedia&amp;ccedil;&amp;otilde;es do Pal&amp;aacute;cio Nacional e Jardins de Queluz. O terreiro do Pal&amp;aacute;cio e as zonas de estacionamento exterior estar&amp;atilde;o reservados &amp;agrave; organiza&amp;ccedil;&amp;atilde;o e indispon&amp;iacute;veis entre as 12h00 de 5 de agosto e as 21h30 de 6 de agosto.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os principais condicionamentos de tr&amp;acirc;nsito e estacionamento estar&amp;atilde;o em vigor em diferentes zonas de Sintra e Queluz, de acordo com o percurso da prova e a instala&amp;ccedil;&amp;atilde;o da zona de meta. Toda a informa&amp;ccedil;&amp;atilde;o de condicionamentos, hor&amp;aacute;rios e alternativas de circula&amp;ccedil;&amp;atilde;o ser&amp;aacute; divulgada atrav&amp;eacute;s dos canais oficiais da autarquia.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra convida todos os Sintrenses e visitantes a apoiar os atletas ao longo da prova, contribuindo para o ambiente de festa que caracteriza a Volta a Portugal.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Veja&amp;nbsp;&lt;a href="https://www.google.com/maps/d/embed?mid=1nf4M4-vkkbDUmed5g49qiD57gD0ddU8&amp;amp;ehbc=2E312F&amp;amp;z=12&amp;amp;ll=38.82033873529716%2C-9.323614999999991" target="_blank"&gt;AQUI&lt;/a&gt; o percurso da prova e &lt;a href="https://www.google.com/maps/d/viewer?mid=1804ha1TBakYtHi3J_1ucjtBZIUr6NJs&amp;amp;ll=38.7852951901447%2C-9.324912968153969&amp;amp;z=13" target="_blank"&gt;AQUI&lt;/a&gt; os condicionamentos de tr&amp;acirc;nsito e estacionamento da Volta a Portugal em Bicicleta.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;atilde;o&amp;nbsp;&lt;a href="https://avoltaportugal.com/" target="_blank"&gt;site oficial&lt;/a&gt; da Volta a Portugal.&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Desporto"}]</t>
   </si>
   <si>
     <t>[{"name":"Sports"}]</t>
   </si>
   <si>
     <t>[{"name":"Deporte"}]</t>
   </si>
   <si>
     <t>[{"name":"Sport"}]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_jazz-monserrate-01_thumbnail.jpg</t>
   </si>
   <si>
     <t>Jazz em Monserrate volta a Sintra em setembro</t>
   </si>
   <si>
@@ -197,76 +638,76 @@
 &lt;p&gt;Imagem: DR_PSML_Emigus&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-30</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/bibliotecas_agosto_banner_geral.jpg</t>
   </si>
   <si>
     <t>Cultura, leitura e criatividade marcam agosto nas Bibliotecas Municipais</t>
   </si>
   <si>
     <t>Em agosto, as bibliotecas Sintrenses oferecem uma programação cultural diversificada, com iniciativas destinadas a todas as idades.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais que espa&amp;ccedil;os de leitura, as bibliotecas s&amp;atilde;o locais de encontro, criatividade e descoberta, oferecendo atividades dirigidas a p&amp;uacute;blicos diversificados que promovem a cultura, a aprendizagem e a partilha.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em destaque est&amp;aacute; mais uma edi&amp;ccedil;&amp;atilde;o do Bibliof&amp;eacute;rias, um programa de ver&amp;atilde;o destinado a crian&amp;ccedil;as, fam&amp;iacute;lias e &amp;agrave; comunidade em geral, que inclui sess&amp;otilde;es de contos, aulas de yoga e diversas propostas culturais e de lazer. A iniciativa pretende incentivar h&amp;aacute;bitos de leitura, estimular a criatividade e proporcionar momentos de conv&amp;iacute;vio, aprendizagem e bem-estar durante as f&amp;eacute;rias de ver&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;At&amp;eacute; 26 de agosto, poder&amp;aacute; ainda visitar a exposi&amp;ccedil;&amp;atilde;o de pintura&amp;nbsp;&lt;strong&gt;"&lt;/strong&gt;Natureza Infinita&lt;strong&gt;"&lt;/strong&gt;, de Ana Silva, patente na Galeria Municipal da Casa Mantero &amp;ndash; Biblioteca Municipal de Sintra. A mostra re&amp;uacute;ne um conjunto de paisagens que exploram a rela&amp;ccedil;&amp;atilde;o entre a natureza e o ser humano, num percurso art&amp;iacute;stico onde a poesia assume um papel central.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Tamb&amp;eacute;m pode aceder ao BiblioLED, o servi&amp;ccedil;o gratuito de empr&amp;eacute;stimo de livros eletr&amp;oacute;nicos e audiolivros das Bibliotecas Municipais de Sintra. Basta estar inscrito numa biblioteca municipal para utilizar a plataforma atrav&amp;eacute;s da aplica&amp;ccedil;&amp;atilde;o m&amp;oacute;vel, do leitor online ou de um e-reader.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Consulte a programa&amp;ccedil;&amp;atilde;o completa abaixo e descubra as atividades que as Bibliotecas Municipais t&amp;ecirc;m para lhe oferecer.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a as Bibliotecas Municipais de Sintra, &lt;a id="menur1pl" title="https://cm-sintra.pt/atualidade/cultura/bibliotecas-municipais" href="atualidade/cultura/bibliotecas-municipais" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Biblioteca Municipal de Sintra&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;03 a 28.AGO, ter&amp;ccedil;a a sexta-feira, &amp;agrave;s 10h30 e 14h30 |&amp;nbsp;Conto/Ateli&amp;ecirc;&amp;ldquo;Ser&amp;aacute; o mar o meu lugar?&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;03 a 28.AGO, ter&amp;ccedil;a a sexta-feira, &amp;agrave;s 10h30 e 14h30 | Conto/Ateli&amp;ecirc; &amp;ldquo;Ser&amp;aacute; o mar o meu lugar?&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A hist&amp;oacute;ria de Tom&amp;eacute;, que procura descobrir quem &amp;eacute; e onde pertence. Ao longo da sua viagem pelo oceano, a narrativa convida &amp;agrave; reflex&amp;atilde;o sobre a import&amp;acirc;ncia de proteger o mar e reduzir a polui&amp;ccedil;&amp;atilde;o, promovendo a consci&amp;ecirc;ncia ambiental de forma sens&amp;iacute;vel e envolvente.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Atividade baseada no livro&amp;rdquo; Ser&amp;aacute; o mar o meu lugar? de Sarah Roberts.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade educativa e fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1pn" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;04 e 27.AGO, 14h30 e 11.AGO, 10h30 | Bibliof&amp;eacute;rias - Sess&amp;atilde;o de contos &amp;ldquo;Storia, storia&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Uma viagem &amp;agrave;s mem&amp;oacute;rias de um tempo sem eletricidade nem televis&amp;atilde;o, em que, ap&amp;oacute;s as tarefas do dia, crian&amp;ccedil;as e adultos se reuniam &amp;agrave; luz da lua ou do candeeiro a petr&amp;oacute;leo para ouvir hist&amp;oacute;rias contadas pelos mais velhos. Uma celebra&amp;ccedil;&amp;atilde;o da tradi&amp;ccedil;&amp;atilde;o oral e da for&amp;ccedil;a das narrativas partilhadas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Promotor: Adriano Reis.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Atividade realizada no &amp;acirc;mbito do projeto Bibliof&amp;eacute;rias.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em gera e fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 6 anos. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1pp" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;05, 12, 19, 26.AGO, 15h00 | &amp;Agrave;s quartas com Camilo na Biblioteca&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&amp;Agrave;s quartas com Camilo na Biblioteca &amp;eacute; uma iniciativa que pretende partilhar e divulgar a obra de Camilo Castelo Branco atrav&amp;eacute;s da leitura, ao microfone da Biblioteca Municipal de Sintra (para que seja ouvido em todos os espa&amp;ccedil;os), de um trecho de um livro, manuscrito, carta, entre outros documentos da Camiliana de Sintra. A iniciativa visa promover este esp&amp;oacute;lio municipal e fomentar o interesse pelos cl&amp;aacute;ssicos da literatura portuguesa entre os leitores e est&amp;aacute; patente todo o ano, &amp;agrave;s quartas-feiras &amp;agrave;s 15h00.&lt;/p&gt;
 &lt;p&gt;Destinat&amp;aacute;rios: Comunidade em geral.&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;07 e 21.AGO, 18h00 | Bibliof&amp;eacute;rias - Aula de Yoga&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;07 e 21.AGO, 17h00 | Bibliof&amp;eacute;rias - Aula de Yoga&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Sess&amp;atilde;o de yoga realizada no jardim da biblioteca, que convida os participantes a uma experi&amp;ecirc;ncia de bem-estar f&amp;iacute;sico e mental num ambiente tranquilo e acolhedor, em liga&amp;ccedil;&amp;atilde;o com o espa&amp;ccedil;o da biblioteca. Atrav&amp;eacute;s de exerc&amp;iacute;cios de respira&amp;ccedil;&amp;atilde;o, alongamentos e relaxamento, promove-se um momento de pausa, concentra&amp;ccedil;&amp;atilde;o e equil&amp;iacute;brio, refor&amp;ccedil;ando a biblioteca como espa&amp;ccedil;o de encontro, serenidade e promo&amp;ccedil;&amp;atilde;o do bem-estar.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Recomenda-se que cada participante traga o seu pr&amp;oacute;prio colch&amp;atilde;o ou tapete de yoga.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Promotor: Om Sintra - Centro de Yoga &amp;amp; Bem-Estar. Atividade realizada no &amp;acirc;mbito do projeto Bibliof&amp;eacute;rias.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade em geral. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1pr" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;08.AGO, 10h00 | Caf&amp;eacute; Mem&amp;oacute;ria&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Projeto a n&amp;iacute;vel nacional promovido pela Alzheimer Portugal, com apoio t&amp;eacute;cnico e pedag&amp;oacute;gico do Instituto S. Jo&amp;atilde;o de Deus &amp;ndash; Hospital do Telhal.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Caf&amp;eacute; Mem&amp;oacute;ria &amp;eacute; um local de encontro destinado a pessoas com problemas de mem&amp;oacute;ria ou dem&amp;ecirc;ncia, bem como aos respetivos familiares e cuidadores, para partilha de experi&amp;ecirc;ncias e suporte m&amp;uacute;tuo, com o acompanhamento de profissionais de sa&amp;uacute;de ou de a&amp;ccedil;&amp;atilde;o social.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral, gratuito.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;12 e 19.AGO, 14h30 | Bibliof&amp;eacute;rias &amp;ndash; Peddy Paper&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Atividade de peddy paper no jardim da biblioteca, baseada num conto de cariz ambiental, que convida as crian&amp;ccedil;as a explorar o espa&amp;ccedil;o exterior de forma l&amp;uacute;dica e participativa. Ao longo do percurso, resolvem pistas e desafios ligados &amp;agrave; natureza e &amp;agrave; sustentabilidade, promovendo a descoberta do espa&amp;ccedil;o, o trabalho em equipa e a sensibiliza&amp;ccedil;&amp;atilde;o ambiental, num contexto de aprendizagem ao ar livre.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Promotor: DATE - Divis&amp;atilde;o de Ambiente e Transi&amp;ccedil;&amp;atilde;o Energ&amp;eacute;tica. Atividade realizada no &amp;acirc;mbito do projeto Bibliof&amp;eacute;rias.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Crian&amp;ccedil;as maiores de 6 anos. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1pt" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;13.AGO, 18h00 | Comunidade de leitores&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;*CANCELADO | 13.AGO, 18h00 | Comunidade de leitores&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Comunidade de Leitores de Sintra &amp;eacute; um Clube de Leitura de participa&amp;ccedil;&amp;atilde;o aberta &amp;agrave; comunidade em geral, com sess&amp;otilde;es de periodicidade mensal, a realizar na segunda quinta-feira de cada m&amp;ecirc;s, entre junho e dezembro, das 18h00 &amp;agrave;s 20h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A edi&amp;ccedil;&amp;atilde;o de 2026 tem como tema central viagens liter&amp;aacute;rias por diferentes regi&amp;otilde;es do mundo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Obra a explorar nesta sess&amp;atilde;o: &amp;ldquo;Cora&amp;ccedil;&amp;atilde;o t&amp;atilde;o branco&amp;rdquo;, de Javier Mar&amp;iacute;as.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Dinamizadores: Carlos Correia Brand&amp;atilde;o e Adelaide Bernardo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade em geral.&amp;nbsp;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1pv" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;At&amp;eacute; 28.AGO | Exposi&amp;ccedil;&amp;atilde;o de pintura &amp;ldquo;Natureza Infinita&amp;rdquo;, de Ana Silva&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta exposi&amp;ccedil;&amp;atilde;o apresenta um conjunto de paisagens, que estabelecem uma ponte entre a natureza e o ser humano, mostrando um caminho em que a poesia se assume como mat&amp;eacute;ria primordial.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em cada &amp;aacute;rvore, ramo, tronco, raiz ou flor, est&amp;aacute; contida uma mem&amp;oacute;ria coletiva de quem somos na ess&amp;ecirc;ncia: parte de um universo maior, belo, sublime, que nos abra&amp;ccedil;a todos os dias, na clareza das manh&amp;atilde;s e na luz do entardecer.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Estas pinturas s&amp;atilde;o momentos de contempla&amp;ccedil;&amp;atilde;o, de admira&amp;ccedil;&amp;atilde;o e de inquieta&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;De afirma&amp;ccedil;&amp;atilde;o de uma demanda profundamente sagrada: a salvaguarda do patrim&amp;oacute;nio maior como seres humanos- uma alma comum com a nossa irm&amp;atilde; Natureza.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade em geral.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;Biblioteca Municipal &amp;ndash; Polo da Tapada das Merc&amp;ecirc;s&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;14.AGO, 10h30 | Bibliof&amp;eacute;rias - Yoga &amp;amp; Hist&amp;oacute;rias Encantadas&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Sess&amp;atilde;o para crian&amp;ccedil;as que combina a pr&amp;aacute;tica de yoga com a narra&amp;ccedil;&amp;atilde;o de hist&amp;oacute;rias, criando uma experi&amp;ecirc;ncia l&amp;uacute;dica e envolvente. Atrav&amp;eacute;s de movimentos simples, exerc&amp;iacute;cios de respira&amp;ccedil;&amp;atilde;o e momentos de relaxamento, as crian&amp;ccedil;as s&amp;atilde;o convidadas a acompanhar narrativas que estimulam a imagina&amp;ccedil;&amp;atilde;o e a criatividade. Num ambiente acolhedor e descontra&amp;iacute;do, promove-se o bem-estar f&amp;iacute;sico e emocional, bem como a aten&amp;ccedil;&amp;atilde;o, a concentra&amp;ccedil;&amp;atilde;o e o prazer pela escuta e pela express&amp;atilde;o corporal.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Promotor: Om Sintra - Centro de Yoga &amp;amp; Bem-Estar.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Crian&amp;ccedil;as maiores de 4 anos&lt;strong&gt;.&amp;nbsp;&lt;/strong&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1q1" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;03 a 28.AGO, ter&amp;ccedil;a a sexta-feira, &amp;agrave;s 10h30 e &amp;agrave;s 14h30 | Conto/Ateli&amp;ecirc; &amp;ldquo;Ouvir &amp;eacute; Divertido com o Tagarelossauro&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O Tagarelossauro vai partir para uma pequena aventura na selva. E ele tem MUITO a dizer sobre isso. Ele tem, ali&amp;aacute;s, MUITO a dizer sobre TUDO! Ele fala tanto, tanto, que o seu melhor amigo n&amp;atilde;o consegue sequer dizer uma s&amp;oacute; palavra.&amp;nbsp; Mas, por vezes, n&amp;atilde;o ouvir os outros pode p&amp;ocirc;r um dinossauro em grandes apuros...&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Atividade baseada no livro: O pequeno Tagarelossauro.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade educativa e fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1q3" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;Biblioteca Municipal Polo de Agualva &amp;ndash; Cac&amp;eacute;m&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;03 a 28.AGO, ter&amp;ccedil;a a sexta-feira, &amp;agrave;s 10h30 e &amp;agrave;s 14h30 |&amp;nbsp;Conto/Ateli&amp;ecirc; &amp;ldquo;&lt;/strong&gt;&lt;strong&gt;Quando eu for grande&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No cora&amp;ccedil;&amp;atilde;o de uma vasta e velha floresta, apareceu um pequeno ovo de dinossauro, e desse ovo nasceu a Rosa... Mal abriu os olhos, a Rosa percebeu que era t&amp;atilde;o alta quanto a planta mais baixa da floresta, e pensou: "Agora sou pequena, mas imagino como serei quando for grande!" e logo come&amp;ccedil;ou a sua viagem. Pelo caminho, encontrou muitos dinossauros diferentes, mas nenhum igual... Uma hist&amp;oacute;ria de ternura e coragem, para encontrarmos o nosso lugar no mundo!&lt;/p&gt;
@@ -315,108 +756,105 @@
   </si>
   <si>
     <t>Proteja-se durante a observação do eclipse solar de 12 de agosto</t>
   </si>
   <si>
     <t>No próximo dia 12 de agosto, será visível em Portugal um eclipse solar parcial, com início previsto para cerca das 18h30 e uma duração aproximada de duas horas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; O momento de m&amp;aacute;xima oculta&amp;ccedil;&amp;atilde;o ocorrer&amp;aacute; pelas 19h30, prolongando-se por cerca de 26 segundos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Durante o eclipse, ser&amp;aacute; poss&amp;iacute;vel observar uma diminui&amp;ccedil;&amp;atilde;o significativa da luminosidade, acompanhada de uma ligeira descida da temperatura ambiente. Poder&amp;atilde;o tamb&amp;eacute;m verificar-se altera&amp;ccedil;&amp;otilde;es tempor&amp;aacute;rias no comportamento de algumas esp&amp;eacute;cies animais e vegetais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Embora seja um fen&amp;oacute;meno raro e de grande interesse, nunca olhe diretamente para o Sol sem prote&amp;ccedil;&amp;atilde;o adequada, mesmo quando este se encontra parcialmente ocultado. A observa&amp;ccedil;&amp;atilde;o direta pode provocar les&amp;otilde;es oculares graves e permanentes.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para observar o eclipse em seguran&amp;ccedil;a:&lt;/p&gt;
 &lt;ul style="text-align: justify;" type="disc"&gt;
 &lt;li&gt;Utilize apenas &amp;oacute;culos certificados para observa&amp;ccedil;&amp;atilde;o solar (norma ISO 12312-2, com marca&amp;ccedil;&amp;atilde;o CE);&lt;/li&gt;
 &lt;li&gt;N&amp;atilde;o utilize &amp;oacute;culos de sol comuns, radiografias, pel&amp;iacute;culas fotogr&amp;aacute;ficas, vidros fumados ou outros materiais improvisados, pois n&amp;atilde;o protegem os olhos da radia&amp;ccedil;&amp;atilde;o solar;&lt;/li&gt;
 &lt;li&gt;Se pretender fotografar ou observar o eclipse com bin&amp;oacute;culos, telesc&amp;oacute;pios ou c&amp;acirc;maras fotogr&amp;aacute;ficas, utilize filtros solares pr&amp;oacute;prios para esses equipamentos.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p style="text-align: justify;"&gt;Durante o per&amp;iacute;odo do eclipse, recomenda-se ainda especial aten&amp;ccedil;&amp;atilde;o na condu&amp;ccedil;&amp;atilde;o e na realiza&amp;ccedil;&amp;atilde;o de atividades que exijam concentra&amp;ccedil;&amp;atilde;o visual, como a opera&amp;ccedil;&amp;atilde;o de m&amp;aacute;quinas ou trabalhos em altura.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra recomenda aos Sintrenses e visitantes que acompanhem as informa&amp;ccedil;&amp;otilde;es divulgadas pelas entidades oficiais competentes e adotem as medidas de preven&amp;ccedil;&amp;atilde;o necess&amp;aacute;rias para desfrutar deste fen&amp;oacute;meno em seguran&amp;ccedil;a.&lt;/p&gt;
 &lt;p&gt;&lt;span style="mso-ascii-font-family: Aptos; mso-ascii-theme-font: minor-latin; mso-hansi-font-family: Aptos; mso-hansi-theme-font: minor-latin; mso-bidi-font-family: 'Times New Roman'; mso-bidi-theme-font: minor-bidi; mso-fareast-language: EN-US;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Institucional"}]</t>
   </si>
   <si>
-    <t>[]</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_arrendamento-01.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Concurso de arrendamento de Renda Reduzida para profissionais até 31 de agosto </t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra prorrogou o prazo para as candidaturas ao Concurso de Arrendamento de Renda Reduzida para profissionais, até 31 de agosto.</t>
   </si>
   <si>
-    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Toda a informa&amp;ccedil;&amp;atilde;o e caracteriza&amp;ccedil;&amp;atilde;o dos im&amp;oacute;veis a arrendar e as condi&amp;ccedil;&amp;otilde;es gerais do procedimento podem ser consultadas nos documentos abaixo indicados e as candidaturas devem ser efetuadas atrav&amp;eacute;s da plataforma &lt;a title="https://habita.cm-sintra.pt/gihabitaonline/#/pt-pt/0/home" href="https://habita.cm-sintra.pt/GihabitaOnline/#/pt-PT/0/Home" target="_blank" rel="noopener" target="_blank"&gt;GiaHabita&lt;/a&gt;&amp;nbsp;ou presencialmente nos&amp;nbsp;&lt;a title="https://arquivo2026.cm-sintra.pt/institucional/servicos/apoio-ao-municipe" href="https://arquivo2026.cm-sintra.pt/institucional/servicos/apoio-ao-municipe" target="_blank" rel="noopener" target="_blank"&gt;postos de atendimento municipal.&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Est&amp;atilde;o a concurso 12 fogos de habita&amp;ccedil;&amp;atilde;o municipal, situados em v&amp;aacute;rios locais do concelho nas tipologias T1, T2 e T3, sendo a data do sorteio anunciada a todos os candidatos ap&amp;oacute;s a an&amp;aacute;lise das candidaturas e publicita&amp;ccedil;&amp;atilde;o da lista de candidato selecionados.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O concurso destina-se a profissionais a exercer atividade em entidades no concelho de Sintra do setor p&amp;uacute;blico ou social, e inclui professores, m&amp;eacute;dicos em regime de internato m&amp;eacute;dico, m&amp;eacute;dicos especialistas, enfermeiros, outros profissionais de equipas de sa&amp;uacute;de familiar, t&amp;eacute;cnicos superiores de diagn&amp;oacute;stico e terap&amp;ecirc;utica ou t&amp;eacute;cnicos de emerg&amp;ecirc;ncia pr&amp;eacute;&amp;minus;hospitalar, PSP e GNR.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Toda a informa&amp;ccedil;&amp;atilde;o e caracteriza&amp;ccedil;&amp;atilde;o dos im&amp;oacute;veis a arrendar e as condi&amp;ccedil;&amp;otilde;es gerais do procedimento podem ser consultadas nos documentos abaixo indicados e as candidaturas devem ser efetuadas atrav&amp;eacute;s da plataforma &lt;a title="https://habita.cm-sintra.pt/gihabitaonline/#/pt-pt/0/home" href="https://habita.cm-sintra.pt/GihabitaOnline/#/pt-PT/0/Home" target="_blank" rel="noopener" target="_blank"&gt;GiaHabita&lt;/a&gt;&amp;nbsp;ou presencialmente nos&amp;nbsp;&lt;a title="https://arquivo2026.cm-sintra.pt/institucional/servicos/apoio-ao-municipe" href="https://arquivo2026.cm-sintra.pt/institucional/servicos/apoio-ao-municipe" target="_blank" rel="noopener" target="_blank"&gt;postos de atendimento municipal.&lt;/a&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/7PfyQMqEer4D9NW" rel="noopener" target="_blank"&gt;E&lt;/a&gt;&lt;a href="https://cloud.cm-sintra.pt/s/7PfyQMqEer4D9NW" rel="noopener" target="_blank"&gt;dital N&amp;ordm; 592-2026&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/AtTbtx69ywzkxe8" target="_blank"&gt;Regulamento Geral Habita&amp;ccedil;&amp;atilde;o Munic&amp;iacute;pio Sintra&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/YQXJHSdcbP9Pax4" target="_blank"&gt;Lista de Fogos&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/Cx3szQHzq5gergB" target="_blank"&gt;Requisitos e impedimentos&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/nd48PcNoHTYxkED" target="_blank"&gt;Lista de Documentos&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Habitação"}]</t>
   </si>
   <si>
     <t>[{"name":"Housing"}]</t>
   </si>
   <si>
     <t>[{"name":"Vivienda"}]</t>
   </si>
   <si>
     <t>[{"name":"Logement"}]</t>
   </si>
   <si>
     <t>2026-07-28</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/o_burro_de_ouro_750x400.jpg</t>
   </si>
   <si>
     <t>Teatro no Museu de Odrinhas em agosto</t>
   </si>
   <si>
     <t>“O Burro de Ouro”, de Apuleio, estará em cena no Museu Arqueológico de São Miguel de Odrinhas, pela companhia Teatro TapaFuros, durante os fins de semana de agosto, sempre às 18h00.</t>
   </si>
   <si>
-    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Reservas e informa&amp;ccedil;&amp;otilde;es: 968 610 105 ou 219 238 608.&lt;/span&gt;&lt;/p&gt;</t>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Considerada uma das obras mais importantes da literatura cl&amp;aacute;ssica, O Burro de Ouro destaca-se pela combina&amp;ccedil;&amp;atilde;o entre fantasia, s&amp;aacute;tira e cr&amp;iacute;tica social, oferecendo um retrato singular do imagin&amp;aacute;rio e da cultura do mundo romano. Entre os seus epis&amp;oacute;dios mais c&amp;eacute;lebres encontra-se a narrativa de Eros e Psique, uma das hist&amp;oacute;rias mais emblem&amp;aacute;ticas da tradi&amp;ccedil;&amp;atilde;o cl&amp;aacute;ssica.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Escrito pelo autor romano Apuleio, entre os anos 160 e 170 d.C., este &amp;eacute; o &amp;uacute;nico romance latino que chegou integralmente aos nossos dias, mantendo-se uma obra de refer&amp;ecirc;ncia pela atualidade dos seus temas e pela riqueza do seu legado liter&amp;aacute;rio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A encena&amp;ccedil;&amp;atilde;o do Teatro TapaFuros convida o p&amp;uacute;blico a redescobrir este cl&amp;aacute;ssico num espa&amp;ccedil;o intimamente ligado &amp;agrave; heran&amp;ccedil;a romana, proporcionando uma experi&amp;ecirc;ncia cultural que cruza teatro, literatura e patrim&amp;oacute;nio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Reservas e informa&amp;ccedil;&amp;otilde;es: 968 610 105 ou 219 238 608.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/volta_a_portugal_750x400-1.jpg</t>
   </si>
   <si>
     <t>Sintra recebe primeira etapa da Volta a Portugal em Bicicleta</t>
   </si>
   <si>
     <t>Sintra vai receber, a 6 de agosto, no largo do Palácio Nacional de Queluz, a chegada da 1.ª etapa da 87.ª Volta a Portugal em Bicicleta, um dos mais importantes eventos do calendário desportivo nacional.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;O pelot&amp;atilde;o vai partir da Lourinh&amp;atilde;, rumo a Queluz, Sintra, num percurso de cerca de 155 quil&amp;oacute;metros. A entrada no concelho de Sintra faz-se atrav&amp;eacute;s da Estrada N9, em Montelavar, seguindo depois em dire&amp;ccedil;&amp;atilde;o &amp;agrave; vila de Sintra, onde os ciclistas passam pelos Pa&amp;ccedil;os do Concelho e pela Volta do Duche.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;O percurso permitir&amp;aacute; ao p&amp;uacute;blico acompanhar a prova em alguns dos locais mais emblem&amp;aacute;ticos do concelho, tendo como cen&amp;aacute;rio o patrim&amp;oacute;nio natural e cultural de Sintra.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A realiza&amp;ccedil;&amp;atilde;o da prova em Sintra refor&amp;ccedil;a a capacidade do concelho para acolher grandes eventos desportivos, promovendo o territ&amp;oacute;rio, incentivando a pr&amp;aacute;tica da atividade f&amp;iacute;sica e projetando o munic&amp;iacute;pio a n&amp;iacute;vel nacional.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Para garantir a realiza&amp;ccedil;&amp;atilde;o da prova em seguran&amp;ccedil;a, haver&amp;aacute; condicionamentos tempor&amp;aacute;rios de tr&amp;acirc;nsito e de estacionamento nas zonas abrangidas pelo percurso e pela meta. A informa&amp;ccedil;&amp;atilde;o detalhada sobre os condicionamentos, respetivos hor&amp;aacute;rios e alternativas de circula&amp;ccedil;&amp;atilde;o ser&amp;aacute; divulgada atrav&amp;eacute;s dos canais oficiais da C&amp;acirc;mara Municipal de Sintra.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A C&amp;acirc;mara Municipal de Sintra convida todos os Sintrenses e visitantes a assistir &amp;agrave; chegada da etapa e a apoiar os atletas, contribuindo para o ambiente de festa que caracteriza a Volta a Portugal.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Veja &lt;a href="https://www.google.com/maps/d/u/1/embed?mid=1nf4M4-vkkbDUmed5g49qiD57gD0ddU8&amp;amp;ehbc=2E312F&amp;amp;z=12" target="_blank" rel="noopener" target="_blank"&gt;AQUI&lt;/a&gt; o mapa do percurso da 1.&amp;ordf; Etapa da Volta a Portugal em Bicicleta, Lourinh&amp;atilde; - Queluz.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em &lt;/span&gt;&lt;a title="https://avoltaportugal.com/?fbclid=iwy2xjawtqk7llehrua2flbqixmabicmlketbvn3a4qtfnskt0sktzahzgc3j0ywzhchbfawqqmjiymdm5mtc4odiwmdg5mgabhiokejbg-jqojmoxsjxt4t-bofdzrmilazi8up7dft_vhqee3y3s7bpyut6d_aem_e82ecz2dxz4h6k5jax9j0w" href="https://avoltaportugal.com/?fbclid=IwY2xjawTQK7lleHRuA2FlbQIxMABicmlkETBVN3A4QTFNSkt0SktzaHZGc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHioKEjbg-JQOJmoxSJXT4T-BOFdZRMiLazi8up7DFT_vHqeE3y3S7bPYut6d_aem_E82eCZ2Dxz4H6K5JAx9j0w" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;avoltaportugal.pt&lt;/span&gt;&lt;/a&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-27</t>
   </si>
   <si>
@@ -458,53 +896,53 @@
   <si>
     <t>Cinema ao ar livre na Quinta da Ribafria</t>
   </si>
   <si>
     <t>A Quinta da Ribafria volta a receber uma noite de cinema ao ar livre a 29 de julho, às 21h30, proporcionando a Sintrenses e visitantes uma oportunidade para desfrutar de uma sessão gratuita num dos espaços históricos mais emblemáticos do concelho.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Integrada na iniciativa Cinema na Pra&amp;ccedil;a, promovida pelo Continente/Sonae em parceria com a C&amp;acirc;mara Municipal de Sintra, a sess&amp;atilde;o contar&amp;aacute; com a exibi&amp;ccedil;&amp;atilde;o do filme&amp;nbsp;O Diabo Veste Prada 2.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O recinto abre &amp;agrave;s 20h30, e o p&amp;uacute;blico poder&amp;aacute; assistir ao filme nos lugares disponibilizados pela organiza&amp;ccedil;&amp;atilde;o ou levar manta ou cadeira pr&amp;oacute;pria para maior conforto. A iniciativa inclui ainda oferta de pipocas e a presen&amp;ccedil;a da food truck Continente On Wheels, com op&amp;ccedil;&amp;otilde;es de refei&amp;ccedil;&amp;otilde;es ligeiras e snacks.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais do que uma sess&amp;atilde;o de cinema, esta iniciativa convida a usufruir das noites de ver&amp;atilde;o num ambiente descontra&amp;iacute;do, promovendo o encontro entre gera&amp;ccedil;&amp;otilde;es e a viv&amp;ecirc;ncia do patrim&amp;oacute;nio e dos espa&amp;ccedil;os p&amp;uacute;blicos atrav&amp;eacute;s da cultura.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-07-20</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_praia-acessivel-01.jpg</t>
   </si>
   <si>
     <t>Sintra promove praias mais acessíveis para todos</t>
   </si>
   <si>
     <t>Até 13 de setembro, a Praia Grande, a Praia das Maçãs e a Praia de São Julião disponibiliza aos banhistas com mobilidade condicionada equipamentos essenciais, como cadeiras anfíbias, estrados, passadeiras e chuveiros adaptados.</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;No &amp;acirc;mbito do programa &amp;ldquo;Praia Acess&amp;iacute;vel &amp;ndash; Praia para Todos&amp;rdquo;, o Munic&amp;iacute;pio de Sintra refor&amp;ccedil;a o seu compromisso com a inclus&amp;atilde;o, a equidade e a autonomia das pessoas com mobilidade condicionada, assegurando o acesso &amp;agrave;s praias do concelho em condi&amp;ccedil;&amp;otilde;es de dignidade, conforto e seguran&amp;ccedil;a.&lt;/span&gt;&lt;/p&gt;</t>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na Praia Grande e na Praia das Ma&amp;ccedil;&amp;atilde;s, as Associa&amp;ccedil;&amp;otilde;es Humanit&amp;aacute;rias dos Bombeiros Volunt&amp;aacute;rios de Almo&amp;ccedil;ageme e de Colares asseguram, diariamente, entre as 10h00 e as 18h00, a presen&amp;ccedil;a de monitores de apoio, prestando assist&amp;ecirc;ncia aos utilizadores sempre que necess&amp;aacute;rio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No &amp;acirc;mbito do programa &amp;ldquo;Praia Acess&amp;iacute;vel &amp;ndash; Praia para Todos&amp;rdquo;, o Munic&amp;iacute;pio de Sintra refor&amp;ccedil;a o seu compromisso com a inclus&amp;atilde;o, a equidade e a autonomia das pessoas com mobilidade condicionada, assegurando o acesso &amp;agrave;s praias do concelho em condi&amp;ccedil;&amp;otilde;es de dignidade, conforto e seguran&amp;ccedil;a.&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Solidariedade Social"}]</t>
   </si>
   <si>
     <t>2026-07-17</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/bailado_seteais_2026_750x400.jpg</t>
   </si>
   <si>
     <t>Sintra recebe espetáculo único de Marcelino Sambé</t>
   </si>
   <si>
     <t>Um dos maiores nomes da dança internacional vai subir aos palcos de Sintra nos dias 18 e 19 de julho.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Marcelino Samb&amp;eacute; regressa a Portugal para protagonizar &amp;ldquo;Marcelino Samb&amp;eacute; e Convidados&amp;rdquo;, um espet&amp;aacute;culo que promete duas noites de excel&amp;ecirc;ncia art&amp;iacute;stica nos jardins do Pal&amp;aacute;cio de Seteais, em Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Integrado na sexta edi&amp;ccedil;&amp;atilde;o do Bailado em Seteais, o evento &amp;eacute; promovido pela Funda&amp;ccedil;&amp;atilde;o Cultursintra e C&amp;acirc;mara Municipal de Sintra, afirmando-se como um dos momentos mais marcantes da programa&amp;ccedil;&amp;atilde;o cultural de ver&amp;atilde;o e uma refer&amp;ecirc;ncia incontorn&amp;aacute;vel no panorama da dan&amp;ccedil;a, em Portugal.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Primeiro bailarino do Royal Ballet de Londres, Marcelino Samb&amp;eacute; &amp;eacute; uma das mais relevantes figuras portuguesas da dan&amp;ccedil;a a n&amp;iacute;vel internacional. Reconhecido pelo seu talento tem conquistado o p&amp;uacute;blico e a cr&amp;iacute;tica nos mais prestigiados palcos do mundo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao seu lado, estar&amp;atilde;o&amp;nbsp;bailarinos consagrados e jovens talentos do Royal Ballet, num espet&amp;aacute;culo que celebra a excel&amp;ecirc;ncia, a criatividade entre diferentes gera&amp;ccedil;&amp;otilde;es de artistas. Num cen&amp;aacute;rio &amp;uacute;nico como os jardins do Pal&amp;aacute;cio de Seteais, esta ser&amp;aacute; uma oportunidade imperd&amp;iacute;vel para viver a dan&amp;ccedil;a ao mais alto n&amp;iacute;vel.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_mercadoestefania_thumbnail.jpg</t>
   </si>
@@ -721,62 +1159,50 @@
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Em paralelo, a popula&amp;ccedil;&amp;atilde;o &amp;eacute; incentivada a utilizar bibliotecas, centros culturais, equipamentos desportivos e zonas verdes do concelho como espa&amp;ccedil;os de conforto t&amp;eacute;rmico durante os per&amp;iacute;odos de temperaturas mais elevadas.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;No que respeita ao risco de inc&amp;ecirc;ndio rural, mant&amp;eacute;m-se ativo o programa &amp;ldquo;Aldeias Seguras, Pessoas Seguras&amp;rdquo; promovendo a ado&amp;ccedil;&amp;atilde;o de medidas de autoprote&amp;ccedil;&amp;atilde;o em zonas de maior risco do concelho. A popula&amp;ccedil;&amp;atilde;o deve respeitar as indica&amp;ccedil;&amp;otilde;es e os procedimentos definidos para cada aldeia abrangida pelo programa. &lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Perante as altas temperaturas que se fazem sentir, a C&amp;acirc;mara Municipal de Sintra condicionou o acesso &amp;agrave; Serra de Sintra e a monumentos, medida que se manter&amp;aacute; enquanto persistir a situa&amp;ccedil;&amp;atilde;o de risco. Sempre que a circunst&amp;acirc;ncias o justifiquem, ser&amp;aacute; ativado um dispositivo refor&amp;ccedil;ado com os meios necess&amp;aacute;rios para garantir uma resposta r&amp;aacute;pida e eficaz na prote&amp;ccedil;&amp;atilde;o de pessoas e bens.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Com estas medidas, o Munic&amp;iacute;pio de Sintra refor&amp;ccedil;a uma estrat&amp;eacute;gia de Prote&amp;ccedil;&amp;atilde;o Civil assente na preven&amp;ccedil;&amp;atilde;o, na antecipa&amp;ccedil;&amp;atilde;o e na capacidade de resposta, garantindo que disp&amp;otilde;e dos recursos necess&amp;aacute;rios para proteger os Sintrenses perante fen&amp;oacute;menos meteorol&amp;oacute;gicos extremos e outras situa&amp;ccedil;&amp;otilde;es de emerg&amp;ecirc;ncia.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 11.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_rastreio-visual_thumbnail.jpg</t>
   </si>
   <si>
     <t>INFO | Sintra promove rastreios visuais gratuitos</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra promove, nos dias 3 e 14 de julho, a realização de rastreios visuais gratuitos, em Sintra e na Praia das Maçãs, reforçando o seu compromisso com a promoção da saúde e do bem-estar da população.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta iniciativa decorre no &amp;acirc;mbito do protocolo de colabora&amp;ccedil;&amp;atilde;o estabelecido entre a C&amp;acirc;mara Municipal de Sintra e a Essilor Portugal, em vigor desde 2015. Ao longo dos &amp;uacute;ltimos anos, esta parceria tem desenvolvido um importante trabalho na &amp;aacute;rea da responsabilidade social, atrav&amp;eacute;s da realiza&amp;ccedil;&amp;atilde;o de rastreios visuais na unidade m&amp;oacute;vel da Essilor e da disponibiliza&amp;ccedil;&amp;atilde;o gratuita de &amp;oacute;culos a fam&amp;iacute;lias em situa&amp;ccedil;&amp;atilde;o de maior vulnerabilidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os rastreios assumem um papel fundamental na promo&amp;ccedil;&amp;atilde;o da sa&amp;uacute;de p&amp;uacute;blica local, permitindo a dete&amp;ccedil;&amp;atilde;o precoce de problemas de vis&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As a&amp;ccedil;&amp;otilde;es de rastreio decorrer&amp;atilde;o nas seguintes datas e localiza&amp;ccedil;&amp;otilde;es:&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;bull; 3 de julho: Avenida Heliodoro Salgado, no passadi&amp;ccedil;o junto &amp;agrave; pastelaria Tulipa;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;bull; 14 de julho: Praia das Ma&amp;ccedil;&amp;atilde;s, no parque de estacionamento.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, a C&amp;acirc;mara Municipal de Sintra refor&amp;ccedil;a a import&amp;acirc;ncia da preven&amp;ccedil;&amp;atilde;o e da dete&amp;ccedil;&amp;atilde;o precoce de problemas de vis&amp;atilde;o, contribuindo para a melhoria da sa&amp;uacute;de e da qualidade de vida dos Sintrenses.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
-  </si>
-[...10 lines deleted...]
-    <t>[{"name":"Santé"}]</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_radio_macau6.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> Rádio Macau regressam a Sintra com grandes êxitos</t>
   </si>
   <si>
     <t>Os Rádio Macau regressam ao Centro Cultural Olga Cadaval, no dia 20 de novembro, às 21h00, para o concerto que marca o arranque oficial da sua nova digressão nacional.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Com a forma&amp;ccedil;&amp;atilde;o que consolidou a sua identidade art&amp;iacute;stica, a banda apresenta um repert&amp;oacute;rio intemporal, revisitando alguns dos seus temas mais ic&amp;oacute;nicos, como&amp;nbsp;&lt;em&gt;O Anzol&lt;/em&gt;, &lt;em&gt;Amanh&amp;atilde; &amp;eacute; Sempre Longe Demais&lt;/em&gt;, &lt;em&gt;Elevador da Gl&amp;oacute;ria&lt;/em&gt; e &lt;em&gt;Anjo&lt;/em&gt;. &lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;A tens&amp;atilde;o urbana, a densidade liter&amp;aacute;ria das composi&amp;ccedil;&amp;otilde;es e uma sonoridade singular continuam a conquistar o p&amp;uacute;blico, num concerto onde a voz inconfund&amp;iacute;vel de Xana dialoga com as guitarras e a eletr&amp;oacute;nica que definem a identidade sonora do grupo.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Com Xana na voz e nas letras, os R&amp;aacute;dio Macau constru&amp;iacute;ram uma linguagem art&amp;iacute;stica pr&amp;oacute;pria, afirmando-se como uma das refer&amp;ecirc;ncias incontorn&amp;aacute;veis do pop-rock portugu&amp;ecirc;s. A cumplicidade entre a interpreta&amp;ccedil;&amp;atilde;o de Xana e a criatividade musical de Flak, Filipe Valentim, Alex Cortez e Samuel Palitos continua a marcar a identidade da banda.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Ao longo de mais de quatro d&amp;eacute;cadas, o grupo destacou-se tamb&amp;eacute;m por ocupar um lugar singular no panorama musical portugu&amp;ecirc;s, mantendo uma carreira consistente com uma cantora e letrista na linha da frente, uma caracter&amp;iacute;stica pouco comum no universo do pop-rock nacional da sua gera&amp;ccedil;&amp;atilde;o.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;N&amp;atilde;o falte ao concerto que promete um reencontro com alguns dos temas mais marcantes da banda e da m&amp;uacute;sica portuguesa, numa noite dedicada &amp;agrave; celebra&amp;ccedil;&amp;atilde;o de um percurso art&amp;iacute;stico que continua a inspirar diferentes gera&amp;ccedil;&amp;otilde;es.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/radio-macau-105857" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_aiadanca2026_jul2.jpg</t>
   </si>
@@ -1257,59 +1683,50 @@
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner1_750x400-1_thumbnail.jpg</t>
   </si>
   <si>
     <t>Sintra recebe final que vai eleger o Chefe do Ano 2026</t>
   </si>
   <si>
     <t>Sintra acolhe a final nacional do Chefe do Ano 2026, que decorrerá no dia 18 de junho, na antiga Fábrica Pardal Monteiro, em Pêro Pinheiro, reunindo os melhores chefs do país na mais antiga e prestigiada competição de cozinha profissional em Portugal.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A disputar o t&amp;iacute;tulo estar&amp;atilde;o seis finalistas, selecionados entre 18 concorrentes que participaram nas eliminat&amp;oacute;rias regionais e alcan&amp;ccedil;aram as melhores classifica&amp;ccedil;&amp;otilde;es ao longo da competi&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os menus concebidos durante as etapas regionais voltar&amp;atilde;o a ser preparados e apresentados ao j&amp;uacute;ri na final, onde ser&amp;atilde;o sujeitos a nova avalia&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Paralelamente &amp;agrave; competi&amp;ccedil;&amp;atilde;o, decorrer&amp;aacute; o f&amp;oacute;rum &amp;ldquo;Pensar Cozinha&amp;rdquo;, que proporcionar&amp;aacute; ao p&amp;uacute;blico momentos de partilha e reflex&amp;atilde;o atrav&amp;eacute;s de demonstra&amp;ccedil;&amp;otilde;es culin&amp;aacute;rias e conversas com chefs de reconhecido m&amp;eacute;rito no panorama gastron&amp;oacute;mico nacional.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A realiza&amp;ccedil;&amp;atilde;o do evento conta com o apoio da C&amp;acirc;mara Municipal de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o no evento &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o&amp;nbsp;&lt;a id="menurvum" title="https://www.eventbrite.pt/e/bilhetes-chefe-do-ano-final-nacional-forum-pensar-cozinha-1988090683753?aff=eemailordconf&amp;amp;ref=eemailordconf&amp;amp;utm_campaign=order-confirm-bcc&amp;amp;utm_medium=email&amp;amp;utm_source=eventbrite&amp;amp;utm_term=viewevent" href="https://www.eventbrite.pt/e/bilhetes-chefe-do-ano-final-nacional-forum-pensar-cozinha-1988090683753?aff=eemailordconf&amp;amp;ref=eemailordconf&amp;amp;utm_campaign=order-confirm-bcc&amp;amp;utm_medium=email&amp;amp;utm_source=eventbrite&amp;amp;utm_term=viewevent" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;img style="display: block; margin-left: auto; margin-right: auto;" src="images/689821872_122300965502232209_131819435752966603_n.jpg" alt="cartaz" width="388" height="481" loading="lazy"&gt;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"Turismo"}]</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-06-08</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_livro-romarias.jpg</t>
   </si>
   <si>
     <t>Apresentação do livro “ROMARIAS - Maravilhas de Portugal”</t>
   </si>
   <si>
     <t>Sintra acolhe, no dia 11 de junho, às 17h00, no MU.SA – Museu das Artes de Sintra, a sessão de apresentação da obra “ROMARIAS – Maravilhas de Portugal – Meu Querido Mês de Agosto" A iniciativa resulta de uma parceria entre o Município de Sintra, a editora Centro Atlântico, reunindo numa publicação um conjunto de romarias emblemáticas que integram o património cultural e identitário do país.  Com uma abordagem visual e editorial de elevada qualidade, a obra destaca 20 romarias portuguesas, entre as quais a tradicional Festa em Honra de Nossa Senhora da Praia, contribuindo para a valorização das tradições, da memória coletiva e do património imaterial.  Esta sessão assume-se como um momento de celebração da cultura popular e do território Sintrense, reforçando o compromisso do Município de Sintra na promoção e divulgação das suas tradições, enquanto fator de identidade e atratividade turística.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;Sintra acolhe, no dia 11 de junho, &amp;agrave;s 17h00, no MU.SA &amp;ndash; Museu das Artes de Sintra, a sess&amp;atilde;o de apresenta&amp;ccedil;&amp;atilde;o da obra &amp;ldquo;ROMARIAS &amp;ndash; Maravilhas de Portugal &amp;ndash; Meu Querido M&amp;ecirc;s de Agosto"&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A iniciativa resulta de uma parceria entre o Munic&amp;iacute;pio de Sintra, a editora Centro Atl&amp;acirc;ntico, reunindo numa publica&amp;ccedil;&amp;atilde;o um conjunto de romarias emblem&amp;aacute;ticas que integram o patrim&amp;oacute;nio cultural e identit&amp;aacute;rio do pa&amp;iacute;s.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com uma abordagem visual e editorial de elevada qualidade, a obra destaca 20 romarias portuguesas, entre as quais a tradicional Festa em Honra de Nossa Senhora da Praia, contribuindo para a valoriza&amp;ccedil;&amp;atilde;o das tradi&amp;ccedil;&amp;otilde;es, da mem&amp;oacute;ria coletiva e do patrim&amp;oacute;nio imaterial.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta sess&amp;atilde;o assume-se como um momento de celebra&amp;ccedil;&amp;atilde;o da cultura popular e do territ&amp;oacute;rio Sintrense, refor&amp;ccedil;ando o compromisso do Munic&amp;iacute;pio de Sintra na promo&amp;ccedil;&amp;atilde;o e divulga&amp;ccedil;&amp;atilde;o das suas tradi&amp;ccedil;&amp;otilde;es, enquanto fator de identidade e atratividade tur&amp;iacute;stica.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_sons-e-compassos_2.jpg</t>
   </si>
   <si>
     <t>Sons e Compassos sobe ao palco do Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>O Centro Cultural Olga Cadaval vai ser palco para teatro, criatividade e muita imaginação, com duas apresentações protagonizadas pelos alunos do Curso de Teatro do Conservatório de Música e Teatro Sons e Compassos, no próximo dia 11 de junho.</t>
@@ -1479,53 +1896,50 @@
 &lt;p style="text-align: justify;"&gt;Ainda no dia 20 de junho, &amp;agrave;s 21h30, acontece o aguardado &amp;ldquo;Concerto de Estrelas&amp;rdquo;, protagonizado pela prestigiada Mahler Chamber Orchestra, sob dire&amp;ccedil;&amp;atilde;o do maestro Daniel Harding, com participa&amp;ccedil;&amp;atilde;o do consagrado trompetista H&amp;aring;kan Hardenberger. Uma noite de rara intensidade art&amp;iacute;stica e beleza musical.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No dia 21 de junho, &amp;agrave;s 16h00, &amp;eacute; apresentada &amp;ldquo;Partitura da Guerra&amp;rdquo;, de Valter Hugo M&amp;atilde;e, numa cria&amp;ccedil;&amp;atilde;o profundamente sens&amp;iacute;vel onde a for&amp;ccedil;a da palavra encontra a emo&amp;ccedil;&amp;atilde;o da m&amp;uacute;sica, com piano de Ra&amp;uacute;l da Costa e encena&amp;ccedil;&amp;atilde;o de Eduardo Faria.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O encerramento realiza-se a 21 de junho, &amp;agrave;s 19h00, com entrada gratuita. O pianista Lucas Debargue interpreta Rachmaninov acompanhado pela Orquestra Sinf&amp;oacute;nica Portuguesa, num concerto grandioso que promete encerrar o festival de forma memor&amp;aacute;vel.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Sob dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Martim Sousa Tavares, o festival re&amp;uacute;ne grandes nomes da cena internacional e talentos nacionais emergentes, levando o p&amp;uacute;blico numa viagem sonora inesquec&amp;iacute;vel pelos espa&amp;ccedil;os emblem&amp;aacute;ticos Sintrenses. Mais do que concertos, o Festival de Sintra oferece experi&amp;ecirc;ncias &amp;uacute;nicas em cen&amp;aacute;rios de sonho como o Pal&amp;aacute;cio Nacional de Sintra, o Pal&amp;aacute;cio Nacional de Queluz e a deslumbrante Serra de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Programa completo em &lt;a title="https://festivaldesintra.pt/" href="https://festivaldesintra.pt/" target="_blank" rel="noopener" target="_blank"&gt;festivaldesintra.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na &amp;nbsp;&lt;a title="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" href="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais. Os espet&amp;aacute;culos de entrada gratuita requerem levantamento pr&amp;eacute;vio de bilhete, exclusivamente na bilheteira do Centro Cultural Olga Cadaval.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/0000308.jpg</t>
   </si>
   <si>
     <t>Sintra requalifica iluminação pública no centro histórico</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra está a substituir as luminárias existentes no Centro Histórico de Sintra por novos equipamentos com tecnologia LED. As novas luminárias irão preservar a imagem e identidade visual dos equipamentos tradicionais, garantindo a manutenção da estética característica desta zona de elevado valor patrimonial e arquitetónico.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra est&amp;aacute; a substituir as lumin&amp;aacute;rias existentes no Centro Hist&amp;oacute;rico de Sintra por novos equipamentos com tecnologia LED.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As novas lumin&amp;aacute;rias ir&amp;atilde;o preservar a imagem e identidade visual dos equipamentos tradicionais, garantindo a manuten&amp;ccedil;&amp;atilde;o da est&amp;eacute;tica caracter&amp;iacute;stica desta zona de elevado valor patrimonial e arquitet&amp;oacute;nico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta interven&amp;ccedil;&amp;atilde;o permitir&amp;aacute; melhorar significativamente a qualidade da ilumina&amp;ccedil;&amp;atilde;o p&amp;uacute;blica, refor&amp;ccedil;ando os n&amp;iacute;veis de luminosidade, a uniformidade da ilumina&amp;ccedil;&amp;atilde;o e a valoriza&amp;ccedil;&amp;atilde;o da ambi&amp;ecirc;ncia urbana.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;De forma a minimizar eventuais constrangimentos no quotidiano dos residentes, comerciantes e visitantes, os trabalhos, que decorrem esta semana, ser&amp;atilde;o realizados ao final do dia.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A implementa&amp;ccedil;&amp;atilde;o da tecnologia LED contribuir&amp;aacute; igualmente para uma maior efici&amp;ecirc;ncia energ&amp;eacute;tica, atrav&amp;eacute;s da redu&amp;ccedil;&amp;atilde;o dos consumos de eletricidade e das necessidades de manuten&amp;ccedil;&amp;atilde;o futura, promovendo uma maior sustentabilidade ambiental e a melhoria da qualidade do servi&amp;ccedil;o prestado &amp;agrave; popula&amp;ccedil;&amp;atilde;o e aos visitantes. A interven&amp;ccedil;&amp;atilde;o permitir&amp;aacute; ainda refor&amp;ccedil;ar as condi&amp;ccedil;&amp;otilde;es de conforto e seguran&amp;ccedil;a no espa&amp;ccedil;o p&amp;uacute;blico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra agradece a compreens&amp;atilde;o e colabora&amp;ccedil;&amp;atilde;o dos Sintrenses e de todos os visitantes durante o per&amp;iacute;odo de execu&amp;ccedil;&amp;atilde;o dos trabalhos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;a href="https://www.google.com/maps/d/u/1/embed?mid=1eatgCKobpKZEinMaV1vgxR9nIHLrFo4&amp;amp;ehbc=2E312F&amp;amp;z=19" target="_blank" rel="noopener" target="_blank"&gt;Mapa de Localiza&amp;ccedil;&amp;atilde;o&lt;/a&gt;&lt;/p&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>[{"name":"Espaço Público"}]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/bannerlego.png</t>
   </si>
   <si>
     <t>Sintra recebe Portugal em LEGO nos Paços do Concelho</t>
   </si>
   <si>
     <t>De 1 a 14 de junho, das 10h00 às 16h00, os Paços do Concelho recebem a exposição “Sintra recebe Portugal em LEGO”, uma mostra de maquetes construídas inteiramente em peças LEGO, da autoria do Sintrense Pedro Nascimento.  A exposição pode ser visitada todos os dias incluindo feriado, tolerância de ponto e fim de semana.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;De 1 a 14 de junho, das 10h00 &amp;agrave;s 16h00, os Pa&amp;ccedil;os do Concelho recebem a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Sintra recebe Portugal em LEGO&amp;rdquo;, uma mostra de maquetes constru&amp;iacute;das inteiramente em pe&amp;ccedil;as LEGO, da autoria do Sintrense Pedro Nascimento.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A exposi&amp;ccedil;&amp;atilde;o pode ser visitada todos os dias incluindo feriado, toler&amp;acirc;ncia de ponto e fim de semana. Re&amp;uacute;ne um conjunto de trabalhos desenvolvidos a partir de refer&amp;ecirc;ncias reais, sendo cada pe&amp;ccedil;a concebida atrav&amp;eacute;s de um processo rigoroso que come&amp;ccedil;a na fotografia, passa pelo desenho t&amp;eacute;cnico e culmina na constru&amp;ccedil;&amp;atilde;o manual, pe&amp;ccedil;a a pe&amp;ccedil;a, em LEGO.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O p&amp;uacute;blico ter&amp;aacute; a oportunidade de observar diferentes maquetes inspiradas em locais e elementos de territ&amp;oacute;rio, incluindo refer&amp;ecirc;ncias a Sintra, revelando o detalhe, a criatividade e o cuidado presentes em cada constru&amp;ccedil;&amp;atilde;o.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A iniciativa &amp;eacute; organizada pela C&amp;acirc;mara Municipal de Sintra, em parceria com Pedro Nascimento, e tem entrada livre, convidando todos os Sintrenses e visitantes a descobrir uma forma original de representa&amp;ccedil;&amp;atilde;o art&amp;iacute;stica e t&amp;eacute;cnica atrav&amp;eacute;s das pe&amp;ccedil;as LEGO e os Pa&amp;ccedil;os do Concelho.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-29</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/fs2026_750x400_17-06_21h00.jpg</t>
   </si>
   <si>
     <t>Duelo de Pianistas regressa ao Festival de Sintra com Frank Dupree e Yeol Eum Son</t>
@@ -4129,53 +4543,50 @@
   </si>
   <si>
     <t>AVISO | Interrupção da recolha de resíduos no dia 1 de janeiro</t>
   </si>
   <si>
     <t>Nesse sentido, e apelando à compreensão de todos, para evitar a dispersão dos resíduos na via pública, solicita-se que os Sintrenses procedam à deposição na contentorização no dia seguinte a esta data.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para minimizar os constrangimentos ao n&amp;iacute;vel da recolha, apela-se ainda que os Sintrenses tenham em conta as seguintes medidas:&lt;/p&gt;
 &lt;ul style="text-align: justify;"&gt;
 &lt;li&gt;Os res&amp;iacute;duos dever&amp;atilde;o ser acondicionados de forma adequada, para maximizar a capacidade dos equipamentos de deposi&amp;ccedil;&amp;atilde;o;&lt;/li&gt;
 &lt;li&gt;Os restos alimentares dever&amp;atilde;o ser colocados nos sacos verdes;&lt;/li&gt;
 &lt;li&gt;Evite a deposi&amp;ccedil;&amp;atilde;o de res&amp;iacute;duos indiferenciados na envolvente dos equipamentos, procurando, sempre que poss&amp;iacute;vel, contentoriza&amp;ccedil;&amp;atilde;o com capacidade de recolha;&lt;/li&gt;
 &lt;li&gt;Caso os equipamentos de recolha de res&amp;iacute;duos seletivos (papel/cart&amp;atilde;o, embalagens de pl&amp;aacute;stico/metal e vidro) se encontrem cheios, guarde esses res&amp;iacute;duos em casa, at&amp;eacute; ser poss&amp;iacute;vel deposit&amp;aacute;-los nos equipamentos existentes na via p&amp;uacute;blica;&lt;/li&gt;
 &lt;li&gt;Atrav&amp;eacute;s da Linha de Res&amp;iacute;duos (800 210 020) e dos&amp;nbsp;&lt;a id="menur2lq" title="https://www.smas-sintra.pt/residuos/rede-de-recolha-de-residuos-urbanos/monos/" href="https://www.smas-sintra.pt/residuos/rede-de-recolha-de-residuos-urbanos/monos/" target="_blank" rel="noopener noreferrer" target="_blank"&gt;contactos das juntas e uni&amp;otilde;es de freguesia&lt;/a&gt;, agende a recolha gratuita de res&amp;iacute;duos volumosos (&amp;ldquo;monos&amp;rdquo;).&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p style="text-align: justify;"&gt;Os profissionais dos SMAS de Sintra tudo far&amp;atilde;o para minimizar os problemas que resultem dos constrangimentos na recolha dos res&amp;iacute;duos e apelam &amp;agrave; compreens&amp;atilde;o de todos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Imagem: DR_SMAS Sintra&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-12-29</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/iep.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>AVISO | Intervenção da Infraestruturas de Portugal origina condicionamento de trânsito na UF de Sintra</t>
   </si>
   <si>
     <t>A intervenção será realizada na ER247, ao km 76,276, até dia 31 de dezembro, no horário compreendido entre as 08h00 e as 18h00.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Durante a realiza&amp;ccedil;&amp;atilde;o dos trabalhos ser&amp;aacute; necess&amp;aacute;rio implementar condicionamentos &amp;agrave; circula&amp;ccedil;&amp;atilde;o rodovi&amp;aacute;ria na via esquerda, com circula&amp;ccedil;&amp;atilde;o alternada regulada por sinaleiros.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Infraestruturas de Portugal agradece a compreens&amp;atilde;o de todos pelos eventuais transtornos causados.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-12-22</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/1077.jpg</t>
   </si>
   <si>
     <t>AVISO | Interrupção da recolha de resíduos no dia 25 de dezembro</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para minimizar os constrangimentos ao n&amp;iacute;vel da recolha, apela-se ainda que os Sintrenses tenham em conta as seguintes medidas:&lt;/p&gt;
 &lt;ul style="text-align: justify;"&gt;
 &lt;li&gt;Os res&amp;iacute;duos dever&amp;atilde;o ser acondicionados de forma adequada, para maximizar a capacidade dos equipamentos de deposi&amp;ccedil;&amp;atilde;o;&lt;/li&gt;
 &lt;li&gt;Os restos alimentares dever&amp;atilde;o ser colocados nos sacos verdes;&lt;/li&gt;
@@ -4648,59 +5059,50 @@
     <t>During July 4, 5, and 6, our Neighborhood Manager, Sónia Firmino, was present at ExpoSintra to present the Sintra Vila Digital project and clarify doubts for merchants and visitors.</t>
   </si>
   <si>
     <t>Durante los días 4, 5 y 6 de julio, nuestra Gestora del Barrio, Sónia Firmino, estuvo presente en ExpoSintra para presentar el proyecto Sintra Vila Digital y aclarar dudas a comerciantes y visitantes.</t>
   </si>
   <si>
     <t>Durant les jours 4, 5 et 6 juillet, notre Gestionnaire de Quartier, Sónia Firmino, a été présente à ExpoSintra pour présenter le projet Sintra Vila Digital et répondre aux questions des commerçants et visiteurs.</t>
   </si>
   <si>
     <t>&lt;div class="x14z9mp xat24cr x1lziwak x1vvkbs xtlvy1s x126k92a"&gt;
 &lt;div dir="auto"&gt;Foram três dias de contacto direto com quem vive, trabalha e quer transformar o comércio local das zonas da Estefânia, Vila Velha e Portela.&lt;/div&gt;
 &lt;div dir="auto"&gt; &lt;/div&gt;
 &lt;/div&gt;
 &lt;div class="x14z9mp xat24cr x1lziwak x1vvkbs xtlvy1s x126k92a"&gt;
 &lt;div dir="auto"&gt;Juntos, estamos a construir um bairro mais acessível, tecnológico e sustentável.&lt;/div&gt;
 &lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;These were three days of direct contact with those who live, work, and want to transform the local commerce in the Estefânia, Vila Velha, and Portela areas. Together, we are building a more accessible, technological, and sustainable neighborhood.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Fueron tres días de contacto directo con quienes viven, trabajan y quieren transformar el comercio local de las zonas de Estefânia, Vila Velha y Portela. Juntos, estamos construyendo un barrio más accesible, tecnológico y sostenible.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Ce furent trois jours de contact direct avec ceux qui vivent, travaillent et souhaitent transformer le commerce local des zones d’Estefânia, Vila Velha et Portela. Ensemble, nous construisons un quartier plus accessible, technologique et durable.&lt;/p&gt;</t>
-  </si>
-[...7 lines deleted...]
-    <t>[{"name":"Épreuves"}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5004,51 +5406,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S274"/>
+  <dimension ref="A1:S294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5076,8824 +5478,9461 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
       <c r="Q2" t="s">
         <v>25</v>
       </c>
       <c r="R2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3">
-        <v>135</v>
+        <v>74</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="H3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S3" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B4">
-        <v>143</v>
+        <v>79</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="H4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="P4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="Q4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="R4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="S4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="B5">
-        <v>125</v>
+        <v>81</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S5" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B6">
-        <v>762</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="H6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R6" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7">
+        <v>87</v>
+      </c>
+      <c r="C7" t="s">
         <v>43</v>
       </c>
-      <c r="B7">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="H7" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P7" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q7" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R7" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S7" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="B8">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H8" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P8" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="Q8" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R8" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S8" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B9">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D9" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="H9" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P9" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="Q9" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="R9" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="S9" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10">
+        <v>60</v>
+      </c>
+      <c r="C10" t="s">
         <v>67</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>68</v>
       </c>
-      <c r="D10" t="s">
+      <c r="H10" t="s">
         <v>69</v>
       </c>
-      <c r="H10" t="s">
+      <c r="L10" t="s">
         <v>70</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q10" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R10" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S10" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B11">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="C11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" t="s">
         <v>72</v>
       </c>
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>73</v>
       </c>
-      <c r="H11" t="s">
+      <c r="L11" t="s">
         <v>74</v>
       </c>
-      <c r="L11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q11" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R11" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S11" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" t="s">
         <v>76</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>77</v>
       </c>
-      <c r="D12" t="s">
+      <c r="H12" t="s">
         <v>78</v>
       </c>
-      <c r="H12" t="s">
+      <c r="L12" t="s">
         <v>79</v>
       </c>
-      <c r="L12" t="s">
+      <c r="P12" t="s">
         <v>80</v>
       </c>
-      <c r="P12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q12" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="R12" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="S12" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B13">
-        <v>60</v>
+        <v>233</v>
       </c>
       <c r="C13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P13" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q13" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R13" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S13" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B14">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="C14" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D14" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H14" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P14" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q14" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R14" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S14" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B15">
         <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Q15" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="R15" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="S15" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B16">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="C16" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D16" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="H16" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L16" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="P16" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="Q16" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="R16" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="S16" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B17">
         <v>60</v>
       </c>
       <c r="C17" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="D17" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="H17" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="L17" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="P17" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="Q17" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="R17" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="S17" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="B18">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="D18" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="H18" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="L18" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="P18" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q18" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R18" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S18" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B19">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="D19" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="H19" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="L19" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="P19" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q19" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R19" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S19" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B20">
-        <v>88</v>
+        <v>129</v>
       </c>
       <c r="C20" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D20" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="H20" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="L20" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="P20" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q20" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R20" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S20" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B21">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C21" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D21" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="H21" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="L21" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="P21" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="Q21" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="R21" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="S21" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B22">
-        <v>197</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D22" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="H22" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="L22" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="P22" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q22" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R22" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S22" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B23">
-        <v>78</v>
+        <v>135</v>
       </c>
       <c r="C23" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D23" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="H23" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="L23" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="P23" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q23" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R23" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S23" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>135</v>
       </c>
       <c r="B24">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D24" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H24" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="L24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="P24" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q24" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R24" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S24" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>135</v>
       </c>
       <c r="B25">
-        <v>80</v>
+        <v>125</v>
       </c>
       <c r="C25" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="D25" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="H25" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="L25" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="P25" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q25" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R25" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S25" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="B26">
-        <v>88</v>
+        <v>763</v>
       </c>
       <c r="C26" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="H26" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="L26" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="P26" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q26" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R26" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S26" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="B27">
-        <v>134</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="D27" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="H27" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="L27" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="P27" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q27" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R27" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S27" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="B28">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="C28" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="D28" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="H28" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="L28" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="P28" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="Q28" t="s">
-        <v>155</v>
+        <v>25</v>
       </c>
       <c r="R28" t="s">
-        <v>156</v>
+        <v>25</v>
       </c>
       <c r="S28" t="s">
-        <v>157</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="B29">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="D29" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="H29" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="L29" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="P29" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
       <c r="Q29" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="R29" t="s">
-        <v>24</v>
+        <v>173</v>
       </c>
       <c r="S29" t="s">
-        <v>25</v>
+        <v>174</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="B30">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="C30" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="D30" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="H30" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="L30" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="P30" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q30" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R30" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S30" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="B31">
-        <v>808</v>
+        <v>94</v>
       </c>
       <c r="C31" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D31" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="H31" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="L31" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="P31" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q31" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R31" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S31" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="B32">
-        <v>130</v>
+        <v>60</v>
       </c>
       <c r="C32" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="D32" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="H32" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="L32" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="P32" t="s">
-        <v>95</v>
+        <v>165</v>
       </c>
       <c r="Q32" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R32" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S32" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="B33">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C33" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="D33" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="H33" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="L33" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="P33" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q33" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R33" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S33" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="B34">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="C34" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="D34" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="H34" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="L34" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="P34" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q34" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R34" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S34" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="B35">
-        <v>89</v>
+        <v>60</v>
+      </c>
+      <c r="C35" t="s">
+        <v>199</v>
       </c>
       <c r="D35" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="H35" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="L35" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="P35" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="Q35" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R35" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S35" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="B36">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C36" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="D36" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="H36" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="L36" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="P36" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q36" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R36" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S36" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="B37">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="C37" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="D37" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="H37" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="L37" t="s">
-        <v>195</v>
+        <v>212</v>
       </c>
       <c r="P37" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q37" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R37" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S37" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="B38">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="C38" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="D38" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="H38" t="s">
-        <v>199</v>
+        <v>216</v>
       </c>
       <c r="L38" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="P38" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q38" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R38" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S38" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="B39">
-        <v>157</v>
+        <v>60</v>
       </c>
       <c r="C39" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="D39" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="H39" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="L39" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="P39" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q39" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R39" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S39" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>223</v>
       </c>
       <c r="B40">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="C40" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="D40" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="H40" t="s">
-        <v>208</v>
+        <v>226</v>
       </c>
       <c r="L40" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="P40" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q40" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R40" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S40" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
       <c r="B41">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="C41" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="D41" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="H41" t="s">
-        <v>210</v>
+        <v>231</v>
       </c>
       <c r="L41" t="s">
-        <v>211</v>
+        <v>232</v>
       </c>
       <c r="P41" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q41" t="s">
         <v>25</v>
       </c>
       <c r="R41" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="B42">
-        <v>60</v>
+        <v>197</v>
       </c>
       <c r="C42" t="s">
-        <v>213</v>
+        <v>234</v>
       </c>
       <c r="D42" t="s">
-        <v>214</v>
+        <v>235</v>
       </c>
       <c r="H42" t="s">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="L42" t="s">
-        <v>216</v>
+        <v>237</v>
       </c>
       <c r="P42" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q42" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R42" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S42" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>212</v>
+        <v>238</v>
       </c>
       <c r="B43">
-        <v>114</v>
+        <v>78</v>
       </c>
       <c r="C43" t="s">
-        <v>217</v>
+        <v>239</v>
       </c>
       <c r="D43" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="H43" t="s">
-        <v>219</v>
+        <v>241</v>
       </c>
       <c r="L43" t="s">
-        <v>220</v>
+        <v>242</v>
       </c>
       <c r="P43" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q43" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R43" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S43" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>212</v>
+        <v>243</v>
       </c>
       <c r="B44">
-        <v>60</v>
+        <v>176</v>
       </c>
       <c r="C44" t="s">
-        <v>221</v>
+        <v>244</v>
       </c>
       <c r="D44" t="s">
-        <v>222</v>
+        <v>245</v>
       </c>
       <c r="H44" t="s">
-        <v>223</v>
+        <v>246</v>
       </c>
       <c r="L44" t="s">
-        <v>224</v>
+        <v>247</v>
       </c>
       <c r="P44" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q44" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R44" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S44" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>212</v>
+        <v>243</v>
       </c>
       <c r="B45">
-        <v>62</v>
+        <v>80</v>
+      </c>
+      <c r="C45" t="s">
+        <v>248</v>
       </c>
       <c r="D45" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="H45" t="s">
-        <v>226</v>
+        <v>250</v>
       </c>
       <c r="L45" t="s">
-        <v>227</v>
+        <v>251</v>
       </c>
       <c r="P45" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q45" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R45" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S45" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>212</v>
+        <v>243</v>
       </c>
       <c r="B46">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="C46" t="s">
-        <v>213</v>
+        <v>252</v>
       </c>
       <c r="D46" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="H46" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="L46" t="s">
-        <v>216</v>
+        <v>253</v>
       </c>
       <c r="P46" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q46" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R46" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S46" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>212</v>
+        <v>243</v>
       </c>
       <c r="B47">
-        <v>62</v>
+        <v>134</v>
+      </c>
+      <c r="C47" t="s">
+        <v>254</v>
       </c>
       <c r="D47" t="s">
-        <v>225</v>
+        <v>255</v>
       </c>
       <c r="H47" t="s">
-        <v>226</v>
+        <v>256</v>
       </c>
       <c r="L47" t="s">
-        <v>227</v>
+        <v>257</v>
       </c>
       <c r="P47" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q47" t="s">
         <v>25</v>
       </c>
       <c r="R47" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="B48">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="C48" t="s">
-        <v>229</v>
+        <v>258</v>
       </c>
       <c r="D48" t="s">
-        <v>230</v>
+        <v>259</v>
       </c>
       <c r="H48" t="s">
-        <v>231</v>
+        <v>260</v>
       </c>
       <c r="L48" t="s">
-        <v>232</v>
+        <v>261</v>
       </c>
       <c r="P48" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="Q48" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="R48" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="S48" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>228</v>
+        <v>262</v>
       </c>
       <c r="B49">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C49" t="s">
-        <v>229</v>
+        <v>263</v>
       </c>
       <c r="D49" t="s">
-        <v>230</v>
+        <v>264</v>
       </c>
       <c r="H49" t="s">
-        <v>231</v>
+        <v>265</v>
       </c>
       <c r="L49" t="s">
-        <v>232</v>
+        <v>266</v>
       </c>
       <c r="P49" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q49" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R49" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S49" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>233</v>
+        <v>262</v>
       </c>
       <c r="B50">
-        <v>60</v>
+        <v>93</v>
+      </c>
+      <c r="C50" t="s">
+        <v>267</v>
       </c>
       <c r="D50" t="s">
-        <v>234</v>
+        <v>268</v>
       </c>
       <c r="H50" t="s">
-        <v>235</v>
+        <v>269</v>
       </c>
       <c r="L50" t="s">
-        <v>236</v>
+        <v>270</v>
       </c>
       <c r="P50" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q50" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R50" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S50" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>233</v>
+        <v>262</v>
       </c>
       <c r="B51">
-        <v>144</v>
+        <v>808</v>
       </c>
       <c r="C51" t="s">
-        <v>237</v>
+        <v>271</v>
       </c>
       <c r="D51" t="s">
-        <v>238</v>
+        <v>272</v>
       </c>
       <c r="H51" t="s">
-        <v>239</v>
+        <v>273</v>
       </c>
       <c r="L51" t="s">
-        <v>240</v>
+        <v>274</v>
       </c>
       <c r="P51" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q51" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R51" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S51" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>233</v>
+        <v>275</v>
       </c>
       <c r="B52">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="C52" t="s">
-        <v>241</v>
+        <v>276</v>
       </c>
       <c r="D52" t="s">
-        <v>234</v>
+        <v>277</v>
       </c>
       <c r="H52" t="s">
-        <v>235</v>
+        <v>278</v>
       </c>
       <c r="L52" t="s">
-        <v>236</v>
+        <v>279</v>
       </c>
       <c r="P52" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="Q52" t="s">
         <v>25</v>
       </c>
       <c r="R52" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>233</v>
+        <v>275</v>
       </c>
       <c r="B53">
-        <v>157</v>
+        <v>90</v>
       </c>
       <c r="C53" t="s">
-        <v>202</v>
+        <v>280</v>
       </c>
       <c r="D53" t="s">
-        <v>203</v>
+        <v>281</v>
       </c>
       <c r="H53" t="s">
-        <v>204</v>
+        <v>282</v>
       </c>
       <c r="L53" t="s">
-        <v>242</v>
+        <v>283</v>
       </c>
       <c r="P53" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q53" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R53" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S53" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>233</v>
+        <v>284</v>
       </c>
       <c r="B54">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="C54" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="D54" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="H54" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="L54" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="P54" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q54" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R54" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S54" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>243</v>
+        <v>284</v>
       </c>
       <c r="B55">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>89</v>
       </c>
       <c r="D55" t="s">
-        <v>245</v>
+        <v>289</v>
       </c>
       <c r="H55" t="s">
-        <v>246</v>
+        <v>290</v>
       </c>
       <c r="L55" t="s">
-        <v>247</v>
+        <v>291</v>
       </c>
       <c r="P55" t="s">
-        <v>248</v>
+        <v>292</v>
       </c>
       <c r="Q55" t="s">
-        <v>249</v>
+        <v>25</v>
       </c>
       <c r="R55" t="s">
-        <v>248</v>
+        <v>25</v>
       </c>
       <c r="S55" t="s">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>243</v>
+        <v>284</v>
       </c>
       <c r="B56">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C56" t="s">
-        <v>221</v>
+        <v>293</v>
       </c>
       <c r="D56" t="s">
-        <v>222</v>
+        <v>294</v>
       </c>
       <c r="H56" t="s">
-        <v>223</v>
+        <v>295</v>
       </c>
       <c r="L56" t="s">
-        <v>224</v>
+        <v>296</v>
       </c>
       <c r="P56" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q56" t="s">
         <v>25</v>
       </c>
       <c r="R56" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>251</v>
+        <v>284</v>
       </c>
       <c r="B57">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="C57" t="s">
-        <v>252</v>
+        <v>297</v>
       </c>
       <c r="D57" t="s">
-        <v>253</v>
+        <v>298</v>
       </c>
       <c r="H57" t="s">
-        <v>254</v>
+        <v>290</v>
       </c>
       <c r="L57" t="s">
-        <v>255</v>
+        <v>299</v>
       </c>
       <c r="P57" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q57" t="s">
         <v>25</v>
       </c>
       <c r="R57" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>251</v>
+        <v>300</v>
       </c>
       <c r="B58">
-        <v>116</v>
+        <v>87</v>
       </c>
       <c r="C58" t="s">
-        <v>256</v>
+        <v>301</v>
       </c>
       <c r="D58" t="s">
-        <v>257</v>
+        <v>302</v>
       </c>
       <c r="H58" t="s">
-        <v>258</v>
+        <v>303</v>
       </c>
       <c r="L58" t="s">
-        <v>259</v>
+        <v>304</v>
       </c>
       <c r="P58" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q58" t="s">
         <v>25</v>
       </c>
       <c r="R58" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="B59">
-        <v>95</v>
+        <v>157</v>
       </c>
       <c r="C59" t="s">
-        <v>260</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
-        <v>261</v>
+        <v>307</v>
       </c>
       <c r="H59" t="s">
-        <v>262</v>
+        <v>308</v>
       </c>
       <c r="L59" t="s">
-        <v>263</v>
+        <v>309</v>
       </c>
       <c r="P59" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q59" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R59" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S59" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="B60">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="C60" t="s">
-        <v>252</v>
+        <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>253</v>
+        <v>311</v>
       </c>
       <c r="H60" t="s">
-        <v>254</v>
+        <v>312</v>
       </c>
       <c r="L60" t="s">
-        <v>255</v>
+        <v>313</v>
       </c>
       <c r="P60" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q60" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R60" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S60" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>251</v>
+        <v>305</v>
       </c>
       <c r="B61">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="C61" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="D61" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="H61" t="s">
-        <v>258</v>
+        <v>314</v>
       </c>
       <c r="L61" t="s">
-        <v>259</v>
+        <v>315</v>
       </c>
       <c r="P61" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q61" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R61" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S61" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>251</v>
+        <v>316</v>
       </c>
       <c r="B62">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C62" t="s">
-        <v>260</v>
+        <v>317</v>
       </c>
       <c r="D62" t="s">
-        <v>261</v>
+        <v>318</v>
       </c>
       <c r="H62" t="s">
-        <v>262</v>
+        <v>319</v>
       </c>
       <c r="L62" t="s">
-        <v>263</v>
+        <v>320</v>
       </c>
       <c r="P62" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q62" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R62" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S62" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>264</v>
+        <v>316</v>
       </c>
       <c r="B63">
-        <v>80</v>
+        <v>114</v>
       </c>
       <c r="C63" t="s">
-        <v>265</v>
+        <v>321</v>
       </c>
       <c r="D63" t="s">
-        <v>266</v>
+        <v>322</v>
       </c>
       <c r="H63" t="s">
-        <v>267</v>
+        <v>323</v>
       </c>
       <c r="L63" t="s">
-        <v>268</v>
+        <v>324</v>
       </c>
       <c r="P63" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q63" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R63" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S63" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>264</v>
+        <v>316</v>
       </c>
       <c r="B64">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C64" t="s">
-        <v>269</v>
+        <v>325</v>
       </c>
       <c r="D64" t="s">
-        <v>270</v>
+        <v>326</v>
       </c>
       <c r="H64" t="s">
-        <v>271</v>
+        <v>327</v>
       </c>
       <c r="L64" t="s">
-        <v>272</v>
+        <v>328</v>
       </c>
       <c r="P64" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q64" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R64" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S64" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>264</v>
+        <v>316</v>
       </c>
       <c r="B65">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>62</v>
       </c>
       <c r="D65" t="s">
-        <v>274</v>
+        <v>329</v>
       </c>
       <c r="H65" t="s">
-        <v>275</v>
+        <v>330</v>
       </c>
       <c r="L65" t="s">
-        <v>276</v>
+        <v>331</v>
       </c>
       <c r="P65" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q65" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R65" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S65" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>264</v>
+        <v>316</v>
       </c>
       <c r="B66">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C66" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="D66" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="H66" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="L66" t="s">
-        <v>272</v>
+        <v>320</v>
       </c>
       <c r="P66" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q66" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R66" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S66" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>264</v>
+        <v>316</v>
       </c>
       <c r="B67">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>62</v>
       </c>
       <c r="D67" t="s">
-        <v>266</v>
+        <v>329</v>
       </c>
       <c r="H67" t="s">
-        <v>267</v>
+        <v>330</v>
       </c>
       <c r="L67" t="s">
-        <v>268</v>
+        <v>331</v>
       </c>
       <c r="P67" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q67" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R67" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S67" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>264</v>
+        <v>332</v>
       </c>
       <c r="B68">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="C68" t="s">
-        <v>244</v>
+        <v>333</v>
       </c>
       <c r="D68" t="s">
-        <v>245</v>
+        <v>334</v>
       </c>
       <c r="H68" t="s">
-        <v>246</v>
+        <v>335</v>
       </c>
       <c r="L68" t="s">
-        <v>247</v>
+        <v>336</v>
       </c>
       <c r="P68" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="Q68" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="R68" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="S68" t="s">
-        <v>250</v>
+        <v>32</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>264</v>
+        <v>332</v>
       </c>
       <c r="B69">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C69" t="s">
-        <v>273</v>
+        <v>333</v>
       </c>
       <c r="D69" t="s">
-        <v>274</v>
+        <v>334</v>
       </c>
       <c r="H69" t="s">
-        <v>275</v>
+        <v>335</v>
       </c>
       <c r="L69" t="s">
-        <v>276</v>
+        <v>336</v>
       </c>
       <c r="P69" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q69" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R69" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S69" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>277</v>
+        <v>337</v>
       </c>
       <c r="B70">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>60</v>
       </c>
       <c r="D70" t="s">
-        <v>279</v>
+        <v>338</v>
       </c>
       <c r="H70" t="s">
-        <v>280</v>
+        <v>339</v>
       </c>
       <c r="L70" t="s">
-        <v>281</v>
+        <v>340</v>
       </c>
       <c r="P70" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q70" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R70" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S70" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>277</v>
+        <v>337</v>
       </c>
       <c r="B71">
-        <v>95</v>
+        <v>144</v>
       </c>
       <c r="C71" t="s">
-        <v>282</v>
+        <v>341</v>
       </c>
       <c r="D71" t="s">
-        <v>283</v>
+        <v>342</v>
       </c>
       <c r="H71" t="s">
-        <v>284</v>
+        <v>343</v>
       </c>
       <c r="L71" t="s">
-        <v>285</v>
+        <v>344</v>
       </c>
       <c r="P71" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="Q71" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="R71" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="S71" t="s">
-        <v>250</v>
+        <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>277</v>
+        <v>337</v>
       </c>
       <c r="B72">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="C72" t="s">
-        <v>278</v>
+        <v>345</v>
       </c>
       <c r="D72" t="s">
-        <v>279</v>
+        <v>338</v>
       </c>
       <c r="H72" t="s">
-        <v>280</v>
+        <v>339</v>
       </c>
       <c r="L72" t="s">
-        <v>281</v>
+        <v>340</v>
       </c>
       <c r="P72" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q72" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R72" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S72" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>286</v>
+        <v>337</v>
       </c>
       <c r="B73">
-        <v>83</v>
+        <v>157</v>
       </c>
       <c r="C73" t="s">
-        <v>287</v>
+        <v>306</v>
       </c>
       <c r="D73" t="s">
-        <v>288</v>
+        <v>307</v>
       </c>
       <c r="H73" t="s">
-        <v>289</v>
+        <v>308</v>
       </c>
       <c r="L73" t="s">
-        <v>290</v>
+        <v>346</v>
       </c>
       <c r="P73" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q73" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R73" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S73" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>286</v>
+        <v>337</v>
       </c>
       <c r="B74">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="C74" t="s">
-        <v>291</v>
+        <v>341</v>
       </c>
       <c r="D74" t="s">
-        <v>292</v>
+        <v>342</v>
       </c>
       <c r="H74" t="s">
-        <v>293</v>
+        <v>343</v>
       </c>
       <c r="L74" t="s">
-        <v>294</v>
+        <v>344</v>
       </c>
       <c r="P74" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q74" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R74" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S74" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>286</v>
+        <v>347</v>
       </c>
       <c r="B75">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="C75" t="s">
-        <v>295</v>
+        <v>348</v>
       </c>
       <c r="D75" t="s">
-        <v>296</v>
+        <v>349</v>
       </c>
       <c r="H75" t="s">
-        <v>297</v>
+        <v>350</v>
       </c>
       <c r="L75" t="s">
-        <v>298</v>
+        <v>351</v>
       </c>
       <c r="P75" t="s">
-        <v>299</v>
+        <v>96</v>
       </c>
       <c r="Q75" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="R75" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="S75" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>286</v>
+        <v>347</v>
       </c>
       <c r="B76">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="C76" t="s">
-        <v>300</v>
+        <v>325</v>
       </c>
       <c r="D76" t="s">
-        <v>301</v>
+        <v>326</v>
       </c>
       <c r="H76" t="s">
-        <v>302</v>
+        <v>327</v>
       </c>
       <c r="L76" t="s">
-        <v>303</v>
+        <v>328</v>
       </c>
       <c r="P76" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q76" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R76" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S76" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>286</v>
+        <v>352</v>
       </c>
       <c r="B77">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="C77" t="s">
-        <v>287</v>
+        <v>353</v>
       </c>
       <c r="D77" t="s">
-        <v>288</v>
+        <v>354</v>
       </c>
       <c r="H77" t="s">
-        <v>289</v>
+        <v>355</v>
       </c>
       <c r="L77" t="s">
-        <v>290</v>
+        <v>356</v>
       </c>
       <c r="P77" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q77" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R77" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S77" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="B78">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C78" t="s">
-        <v>305</v>
+        <v>357</v>
       </c>
       <c r="D78" t="s">
-        <v>306</v>
+        <v>358</v>
       </c>
       <c r="H78" t="s">
-        <v>307</v>
+        <v>359</v>
       </c>
       <c r="L78" t="s">
-        <v>308</v>
+        <v>360</v>
       </c>
       <c r="P78" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q78" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R78" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S78" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="B79">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="C79" t="s">
-        <v>305</v>
+        <v>361</v>
       </c>
       <c r="D79" t="s">
-        <v>306</v>
+        <v>362</v>
       </c>
       <c r="H79" t="s">
-        <v>307</v>
+        <v>363</v>
       </c>
       <c r="L79" t="s">
-        <v>308</v>
+        <v>364</v>
       </c>
       <c r="P79" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q79" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R79" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S79" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="B80">
-        <v>158</v>
+        <v>109</v>
       </c>
       <c r="C80" t="s">
-        <v>291</v>
+        <v>353</v>
       </c>
       <c r="D80" t="s">
-        <v>292</v>
+        <v>354</v>
       </c>
       <c r="H80" t="s">
-        <v>293</v>
+        <v>355</v>
       </c>
       <c r="L80" t="s">
-        <v>294</v>
+        <v>356</v>
       </c>
       <c r="P80" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q80" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R80" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S80" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="B81">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="C81" t="s">
-        <v>282</v>
+        <v>357</v>
       </c>
       <c r="D81" t="s">
-        <v>283</v>
+        <v>358</v>
       </c>
       <c r="H81" t="s">
-        <v>284</v>
+        <v>359</v>
       </c>
       <c r="L81" t="s">
-        <v>285</v>
+        <v>360</v>
       </c>
       <c r="P81" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q81" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R81" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S81" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>309</v>
+        <v>352</v>
       </c>
       <c r="B82">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C82" t="s">
-        <v>310</v>
+        <v>361</v>
       </c>
       <c r="D82" t="s">
-        <v>311</v>
+        <v>362</v>
       </c>
       <c r="H82" t="s">
-        <v>312</v>
+        <v>363</v>
       </c>
       <c r="L82" t="s">
-        <v>313</v>
+        <v>364</v>
       </c>
       <c r="P82" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q82" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R82" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S82" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>309</v>
+        <v>365</v>
       </c>
       <c r="B83">
-        <v>139</v>
+        <v>80</v>
       </c>
       <c r="C83" t="s">
-        <v>314</v>
+        <v>366</v>
       </c>
       <c r="D83" t="s">
-        <v>315</v>
+        <v>367</v>
       </c>
       <c r="H83" t="s">
-        <v>316</v>
+        <v>368</v>
       </c>
       <c r="L83" t="s">
-        <v>317</v>
+        <v>369</v>
       </c>
       <c r="P83" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q83" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R83" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S83" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>309</v>
+        <v>365</v>
       </c>
       <c r="B84">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C84" t="s">
-        <v>318</v>
+        <v>370</v>
       </c>
       <c r="D84" t="s">
-        <v>319</v>
+        <v>371</v>
       </c>
       <c r="H84" t="s">
-        <v>320</v>
+        <v>372</v>
       </c>
       <c r="L84" t="s">
-        <v>321</v>
+        <v>373</v>
       </c>
       <c r="P84" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q84" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R84" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S84" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>309</v>
+        <v>365</v>
       </c>
       <c r="B85">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="C85" t="s">
-        <v>322</v>
+        <v>374</v>
       </c>
       <c r="D85" t="s">
-        <v>323</v>
+        <v>375</v>
       </c>
       <c r="H85" t="s">
-        <v>324</v>
+        <v>376</v>
       </c>
       <c r="L85" t="s">
-        <v>325</v>
+        <v>377</v>
       </c>
       <c r="P85" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q85" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R85" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S85" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>309</v>
+        <v>365</v>
       </c>
       <c r="B86">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C86" t="s">
-        <v>326</v>
+        <v>370</v>
       </c>
       <c r="D86" t="s">
-        <v>327</v>
+        <v>371</v>
       </c>
       <c r="H86" t="s">
-        <v>328</v>
+        <v>372</v>
       </c>
       <c r="L86" t="s">
-        <v>329</v>
+        <v>373</v>
       </c>
       <c r="P86" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q86" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R86" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S86" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>309</v>
+        <v>365</v>
       </c>
       <c r="B87">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C87" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="D87" t="s">
-        <v>319</v>
+        <v>367</v>
       </c>
       <c r="H87" t="s">
-        <v>320</v>
+        <v>368</v>
       </c>
       <c r="L87" t="s">
-        <v>321</v>
+        <v>369</v>
       </c>
       <c r="P87" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q87" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R87" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S87" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>309</v>
+        <v>365</v>
       </c>
       <c r="B88">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C88" t="s">
-        <v>310</v>
+        <v>348</v>
       </c>
       <c r="D88" t="s">
-        <v>311</v>
+        <v>349</v>
       </c>
       <c r="H88" t="s">
-        <v>312</v>
+        <v>350</v>
       </c>
       <c r="L88" t="s">
-        <v>313</v>
+        <v>351</v>
       </c>
       <c r="P88" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="Q88" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="R88" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="S88" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>309</v>
+        <v>365</v>
       </c>
       <c r="B89">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="C89" t="s">
-        <v>314</v>
+        <v>374</v>
       </c>
       <c r="D89" t="s">
-        <v>315</v>
+        <v>375</v>
       </c>
       <c r="H89" t="s">
-        <v>316</v>
+        <v>376</v>
       </c>
       <c r="L89" t="s">
-        <v>317</v>
+        <v>377</v>
       </c>
       <c r="P89" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q89" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R89" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S89" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="B90">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C90" t="s">
-        <v>322</v>
+        <v>379</v>
       </c>
       <c r="D90" t="s">
-        <v>323</v>
+        <v>380</v>
       </c>
       <c r="H90" t="s">
-        <v>324</v>
+        <v>381</v>
       </c>
       <c r="L90" t="s">
-        <v>325</v>
+        <v>382</v>
       </c>
       <c r="P90" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q90" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R90" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S90" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="B91">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="C91" t="s">
-        <v>326</v>
+        <v>383</v>
       </c>
       <c r="D91" t="s">
-        <v>327</v>
+        <v>384</v>
       </c>
       <c r="H91" t="s">
-        <v>328</v>
+        <v>385</v>
       </c>
       <c r="L91" t="s">
-        <v>329</v>
+        <v>386</v>
       </c>
       <c r="P91" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="Q91" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="R91" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="S91" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
-        <v>330</v>
+        <v>378</v>
       </c>
       <c r="B92">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="C92" t="s">
-        <v>331</v>
+        <v>379</v>
       </c>
       <c r="D92" t="s">
-        <v>332</v>
+        <v>380</v>
       </c>
       <c r="H92" t="s">
-        <v>333</v>
+        <v>381</v>
       </c>
       <c r="L92" t="s">
-        <v>334</v>
+        <v>382</v>
       </c>
       <c r="P92" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q92" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R92" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S92" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>330</v>
+        <v>387</v>
       </c>
       <c r="B93">
-        <v>642</v>
+        <v>83</v>
       </c>
       <c r="C93" t="s">
-        <v>335</v>
+        <v>388</v>
       </c>
       <c r="D93" t="s">
-        <v>336</v>
+        <v>389</v>
       </c>
       <c r="H93" t="s">
-        <v>337</v>
+        <v>390</v>
       </c>
       <c r="L93" t="s">
-        <v>338</v>
+        <v>391</v>
       </c>
       <c r="P93" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q93" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R93" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S93" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>330</v>
+        <v>387</v>
       </c>
       <c r="B94">
-        <v>642</v>
+        <v>158</v>
       </c>
       <c r="C94" t="s">
-        <v>335</v>
+        <v>392</v>
       </c>
       <c r="D94" t="s">
-        <v>336</v>
+        <v>393</v>
       </c>
       <c r="H94" t="s">
-        <v>337</v>
+        <v>394</v>
       </c>
       <c r="L94" t="s">
-        <v>338</v>
+        <v>395</v>
       </c>
       <c r="P94" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q94" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R94" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S94" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>330</v>
+        <v>387</v>
       </c>
       <c r="B95">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="C95" t="s">
-        <v>300</v>
+        <v>396</v>
       </c>
       <c r="D95" t="s">
-        <v>301</v>
+        <v>397</v>
       </c>
       <c r="H95" t="s">
-        <v>302</v>
+        <v>398</v>
       </c>
       <c r="L95" t="s">
-        <v>303</v>
+        <v>399</v>
       </c>
       <c r="P95" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="Q95" t="s">
         <v>25</v>
       </c>
       <c r="R95" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S95" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>330</v>
+        <v>387</v>
       </c>
       <c r="B96">
-        <v>112</v>
+        <v>86</v>
       </c>
       <c r="C96" t="s">
-        <v>331</v>
+        <v>400</v>
       </c>
       <c r="D96" t="s">
-        <v>332</v>
+        <v>401</v>
       </c>
       <c r="H96" t="s">
-        <v>333</v>
+        <v>402</v>
       </c>
       <c r="L96" t="s">
-        <v>334</v>
+        <v>403</v>
       </c>
       <c r="P96" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q96" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R96" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S96" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>339</v>
+        <v>387</v>
       </c>
       <c r="B97">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="C97" t="s">
-        <v>340</v>
+        <v>388</v>
       </c>
       <c r="D97" t="s">
-        <v>341</v>
+        <v>389</v>
       </c>
       <c r="H97" t="s">
-        <v>342</v>
+        <v>390</v>
       </c>
       <c r="L97" t="s">
-        <v>343</v>
+        <v>391</v>
       </c>
       <c r="P97" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q97" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R97" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S97" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>339</v>
+        <v>404</v>
       </c>
       <c r="B98">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="C98" t="s">
-        <v>340</v>
+        <v>405</v>
       </c>
       <c r="D98" t="s">
-        <v>341</v>
+        <v>406</v>
       </c>
       <c r="H98" t="s">
-        <v>342</v>
+        <v>407</v>
       </c>
       <c r="L98" t="s">
-        <v>343</v>
+        <v>408</v>
       </c>
       <c r="P98" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q98" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R98" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S98" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>344</v>
+        <v>404</v>
       </c>
       <c r="B99">
-        <v>74</v>
+        <v>113</v>
       </c>
       <c r="C99" t="s">
-        <v>345</v>
+        <v>405</v>
       </c>
       <c r="D99" t="s">
-        <v>346</v>
+        <v>406</v>
       </c>
       <c r="H99" t="s">
-        <v>347</v>
+        <v>407</v>
       </c>
       <c r="L99" t="s">
-        <v>348</v>
+        <v>408</v>
       </c>
       <c r="P99" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q99" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R99" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S99" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>349</v>
+        <v>404</v>
       </c>
       <c r="B100">
-        <v>123</v>
+        <v>158</v>
       </c>
       <c r="C100" t="s">
-        <v>136</v>
+        <v>392</v>
       </c>
       <c r="D100" t="s">
-        <v>350</v>
+        <v>393</v>
       </c>
       <c r="H100" t="s">
-        <v>351</v>
+        <v>394</v>
       </c>
       <c r="L100" t="s">
-        <v>352</v>
+        <v>395</v>
       </c>
       <c r="P100" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q100" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R100" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S100" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>349</v>
+        <v>404</v>
       </c>
       <c r="B101">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C101" t="s">
-        <v>353</v>
+        <v>383</v>
       </c>
       <c r="D101" t="s">
-        <v>354</v>
+        <v>384</v>
       </c>
       <c r="H101" t="s">
-        <v>355</v>
+        <v>385</v>
       </c>
       <c r="L101" t="s">
-        <v>356</v>
+        <v>386</v>
       </c>
       <c r="P101" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="Q101" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="R101" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="S101" t="s">
-        <v>250</v>
+        <v>32</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>349</v>
+        <v>409</v>
       </c>
       <c r="B102">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="C102" t="s">
-        <v>345</v>
+        <v>410</v>
       </c>
       <c r="D102" t="s">
-        <v>346</v>
+        <v>411</v>
       </c>
       <c r="H102" t="s">
-        <v>347</v>
+        <v>412</v>
       </c>
       <c r="L102" t="s">
-        <v>348</v>
+        <v>413</v>
       </c>
       <c r="P102" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q102" t="s">
         <v>25</v>
       </c>
       <c r="R102" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S102" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>349</v>
+        <v>409</v>
       </c>
       <c r="B103">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="C103" t="s">
-        <v>136</v>
+        <v>414</v>
       </c>
       <c r="D103" t="s">
-        <v>350</v>
+        <v>415</v>
       </c>
       <c r="H103" t="s">
-        <v>351</v>
+        <v>416</v>
       </c>
       <c r="L103" t="s">
-        <v>352</v>
+        <v>417</v>
       </c>
       <c r="P103" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q103" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R103" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S103" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>349</v>
+        <v>409</v>
       </c>
       <c r="B104">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="C104" t="s">
-        <v>353</v>
+        <v>418</v>
       </c>
       <c r="D104" t="s">
-        <v>354</v>
+        <v>419</v>
       </c>
       <c r="H104" t="s">
-        <v>355</v>
+        <v>420</v>
       </c>
       <c r="L104" t="s">
-        <v>356</v>
+        <v>421</v>
       </c>
       <c r="P104" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="Q104" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="R104" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="S104" t="s">
-        <v>250</v>
+        <v>32</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>357</v>
+        <v>409</v>
       </c>
       <c r="B105">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="C105" t="s">
-        <v>358</v>
+        <v>422</v>
       </c>
       <c r="D105" t="s">
-        <v>359</v>
+        <v>423</v>
       </c>
       <c r="H105" t="s">
-        <v>360</v>
+        <v>424</v>
       </c>
       <c r="L105" t="s">
-        <v>361</v>
+        <v>425</v>
       </c>
       <c r="P105" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q105" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R105" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S105" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>362</v>
+        <v>409</v>
       </c>
       <c r="B106">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="C106" t="s">
-        <v>295</v>
+        <v>426</v>
       </c>
       <c r="D106" t="s">
-        <v>296</v>
+        <v>427</v>
       </c>
       <c r="H106" t="s">
-        <v>297</v>
+        <v>428</v>
       </c>
       <c r="L106" t="s">
-        <v>298</v>
+        <v>429</v>
       </c>
       <c r="P106" t="s">
-        <v>299</v>
+        <v>31</v>
       </c>
       <c r="Q106" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R106" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S106" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>363</v>
+        <v>409</v>
       </c>
       <c r="B107">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="C107" t="s">
-        <v>364</v>
+        <v>418</v>
       </c>
       <c r="D107" t="s">
-        <v>365</v>
+        <v>419</v>
       </c>
       <c r="H107" t="s">
-        <v>366</v>
+        <v>420</v>
       </c>
       <c r="L107" t="s">
-        <v>367</v>
+        <v>421</v>
       </c>
       <c r="P107" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q107" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R107" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S107" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>363</v>
+        <v>409</v>
       </c>
       <c r="B108">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="C108" t="s">
-        <v>364</v>
+        <v>410</v>
       </c>
       <c r="D108" t="s">
-        <v>365</v>
+        <v>411</v>
       </c>
       <c r="H108" t="s">
-        <v>366</v>
+        <v>412</v>
       </c>
       <c r="L108" t="s">
-        <v>367</v>
+        <v>413</v>
       </c>
       <c r="P108" t="s">
-        <v>35</v>
+        <v>165</v>
       </c>
       <c r="Q108" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="R108" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="S108" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>368</v>
+        <v>409</v>
       </c>
       <c r="B109">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="C109" t="s">
-        <v>369</v>
+        <v>414</v>
       </c>
       <c r="D109" t="s">
-        <v>370</v>
+        <v>415</v>
       </c>
       <c r="H109" t="s">
-        <v>371</v>
+        <v>416</v>
       </c>
       <c r="L109" t="s">
-        <v>372</v>
+        <v>417</v>
       </c>
       <c r="P109" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q109" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R109" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S109" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>368</v>
+        <v>409</v>
       </c>
       <c r="B110">
-        <v>166</v>
+        <v>60</v>
       </c>
       <c r="C110" t="s">
-        <v>373</v>
+        <v>422</v>
       </c>
       <c r="D110" t="s">
-        <v>374</v>
+        <v>423</v>
       </c>
       <c r="H110" t="s">
-        <v>375</v>
+        <v>424</v>
       </c>
       <c r="L110" t="s">
-        <v>376</v>
+        <v>425</v>
       </c>
       <c r="P110" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q110" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R110" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S110" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>368</v>
+        <v>409</v>
       </c>
       <c r="B111">
-        <v>166</v>
+        <v>80</v>
       </c>
       <c r="C111" t="s">
-        <v>373</v>
+        <v>426</v>
       </c>
       <c r="D111" t="s">
-        <v>374</v>
+        <v>427</v>
       </c>
       <c r="H111" t="s">
-        <v>375</v>
+        <v>428</v>
       </c>
       <c r="L111" t="s">
-        <v>376</v>
+        <v>429</v>
       </c>
       <c r="P111" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q111" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R111" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S111" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>368</v>
+        <v>430</v>
       </c>
       <c r="B112">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C112" t="s">
-        <v>369</v>
+        <v>431</v>
       </c>
       <c r="D112" t="s">
-        <v>370</v>
+        <v>432</v>
       </c>
       <c r="H112" t="s">
-        <v>371</v>
+        <v>433</v>
       </c>
       <c r="L112" t="s">
-        <v>372</v>
+        <v>434</v>
       </c>
       <c r="P112" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q112" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R112" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S112" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>368</v>
+        <v>430</v>
       </c>
       <c r="B113">
-        <v>66</v>
+        <v>642</v>
       </c>
       <c r="C113" t="s">
-        <v>377</v>
+        <v>435</v>
       </c>
       <c r="D113" t="s">
-        <v>378</v>
+        <v>436</v>
       </c>
       <c r="H113" t="s">
-        <v>379</v>
+        <v>437</v>
       </c>
       <c r="L113" t="s">
-        <v>380</v>
+        <v>438</v>
       </c>
       <c r="P113" t="s">
-        <v>154</v>
+        <v>31</v>
       </c>
       <c r="Q113" t="s">
-        <v>155</v>
+        <v>32</v>
       </c>
       <c r="R113" t="s">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="S113" t="s">
-        <v>157</v>
+        <v>32</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>381</v>
+        <v>430</v>
       </c>
       <c r="B114">
-        <v>60</v>
+        <v>642</v>
       </c>
       <c r="C114" t="s">
-        <v>382</v>
+        <v>435</v>
       </c>
       <c r="D114" t="s">
-        <v>383</v>
+        <v>436</v>
       </c>
       <c r="H114" t="s">
-        <v>384</v>
+        <v>437</v>
       </c>
       <c r="L114" t="s">
-        <v>385</v>
+        <v>438</v>
       </c>
       <c r="P114" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q114" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R114" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S114" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>381</v>
+        <v>430</v>
       </c>
       <c r="B115">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C115" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
       <c r="D115" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="H115" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
       <c r="L115" t="s">
-        <v>389</v>
+        <v>403</v>
       </c>
       <c r="P115" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q115" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R115" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S115" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>381</v>
+        <v>430</v>
       </c>
       <c r="B116">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="C116" t="s">
-        <v>382</v>
+        <v>431</v>
       </c>
       <c r="D116" t="s">
-        <v>383</v>
+        <v>432</v>
       </c>
       <c r="H116" t="s">
-        <v>384</v>
+        <v>433</v>
       </c>
       <c r="L116" t="s">
-        <v>385</v>
+        <v>434</v>
       </c>
       <c r="P116" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q116" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R116" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S116" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>390</v>
+        <v>439</v>
       </c>
       <c r="B117">
-        <v>147</v>
+        <v>71</v>
       </c>
       <c r="C117" t="s">
-        <v>391</v>
+        <v>440</v>
       </c>
       <c r="D117" t="s">
-        <v>392</v>
+        <v>441</v>
       </c>
       <c r="H117" t="s">
-        <v>393</v>
+        <v>442</v>
       </c>
       <c r="L117" t="s">
-        <v>394</v>
+        <v>443</v>
       </c>
       <c r="P117" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q117" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R117" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S117" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>395</v>
+        <v>439</v>
       </c>
       <c r="B118">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="C118" t="s">
-        <v>386</v>
+        <v>440</v>
       </c>
       <c r="D118" t="s">
-        <v>387</v>
+        <v>441</v>
       </c>
       <c r="H118" t="s">
-        <v>388</v>
+        <v>442</v>
       </c>
       <c r="L118" t="s">
-        <v>389</v>
+        <v>443</v>
       </c>
       <c r="P118" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q118" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R118" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S118" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>396</v>
+        <v>444</v>
       </c>
       <c r="B119">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="C119" t="s">
-        <v>397</v>
+        <v>445</v>
       </c>
       <c r="D119" t="s">
-        <v>398</v>
+        <v>446</v>
       </c>
       <c r="H119" t="s">
-        <v>399</v>
+        <v>447</v>
       </c>
       <c r="L119" t="s">
-        <v>400</v>
+        <v>448</v>
       </c>
       <c r="P119" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q119" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R119" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S119" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>401</v>
+        <v>449</v>
       </c>
       <c r="B120">
-        <v>65</v>
+        <v>123</v>
       </c>
       <c r="C120" t="s">
-        <v>402</v>
+        <v>244</v>
       </c>
       <c r="D120" t="s">
-        <v>403</v>
+        <v>450</v>
       </c>
       <c r="H120" t="s">
-        <v>404</v>
+        <v>451</v>
       </c>
       <c r="L120" t="s">
-        <v>405</v>
+        <v>452</v>
       </c>
       <c r="P120" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q120" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R120" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S120" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
-        <v>401</v>
+        <v>449</v>
       </c>
       <c r="B121">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="C121" t="s">
-        <v>406</v>
+        <v>453</v>
       </c>
       <c r="D121" t="s">
-        <v>407</v>
+        <v>454</v>
       </c>
       <c r="H121" t="s">
-        <v>408</v>
+        <v>455</v>
       </c>
       <c r="L121" t="s">
-        <v>409</v>
+        <v>456</v>
       </c>
       <c r="P121" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="Q121" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="R121" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="S121" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
-        <v>401</v>
+        <v>449</v>
       </c>
       <c r="B122">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="C122" t="s">
-        <v>402</v>
+        <v>445</v>
       </c>
       <c r="D122" t="s">
-        <v>403</v>
+        <v>446</v>
       </c>
       <c r="H122" t="s">
-        <v>404</v>
+        <v>447</v>
       </c>
       <c r="L122" t="s">
-        <v>405</v>
+        <v>448</v>
       </c>
       <c r="P122" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q122" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R122" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S122" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
-        <v>401</v>
+        <v>449</v>
       </c>
       <c r="B123">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="C123" t="s">
-        <v>406</v>
+        <v>244</v>
       </c>
       <c r="D123" t="s">
-        <v>407</v>
+        <v>450</v>
       </c>
       <c r="H123" t="s">
-        <v>408</v>
+        <v>451</v>
       </c>
       <c r="L123" t="s">
-        <v>409</v>
+        <v>452</v>
       </c>
       <c r="P123" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q123" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R123" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S123" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
-        <v>410</v>
+        <v>449</v>
       </c>
       <c r="B124">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="C124" t="s">
-        <v>411</v>
+        <v>453</v>
       </c>
       <c r="D124" t="s">
-        <v>412</v>
+        <v>454</v>
       </c>
       <c r="H124" t="s">
-        <v>413</v>
+        <v>455</v>
       </c>
       <c r="L124" t="s">
-        <v>414</v>
+        <v>456</v>
       </c>
       <c r="P124" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="Q124" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="R124" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="S124" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
-        <v>410</v>
+        <v>457</v>
       </c>
       <c r="B125">
-        <v>105</v>
+        <v>92</v>
+      </c>
+      <c r="C125" t="s">
+        <v>458</v>
       </c>
       <c r="D125" t="s">
-        <v>412</v>
+        <v>459</v>
       </c>
       <c r="H125" t="s">
-        <v>413</v>
+        <v>460</v>
       </c>
       <c r="L125" t="s">
-        <v>414</v>
+        <v>461</v>
       </c>
       <c r="P125" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q125" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R125" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S125" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
-        <v>410</v>
+        <v>462</v>
       </c>
       <c r="B126">
-        <v>140</v>
+        <v>101</v>
       </c>
       <c r="C126" t="s">
+        <v>396</v>
+      </c>
+      <c r="D126" t="s">
         <v>397</v>
       </c>
-      <c r="D126" t="s">
+      <c r="H126" t="s">
         <v>398</v>
       </c>
-      <c r="H126" t="s">
+      <c r="L126" t="s">
         <v>399</v>
       </c>
-      <c r="L126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P126" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="Q126" t="s">
         <v>25</v>
       </c>
       <c r="R126" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S126" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
-        <v>410</v>
+        <v>463</v>
       </c>
       <c r="B127">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="C127" t="s">
-        <v>411</v>
+        <v>464</v>
       </c>
       <c r="D127" t="s">
-        <v>412</v>
+        <v>465</v>
       </c>
       <c r="H127" t="s">
-        <v>413</v>
+        <v>466</v>
       </c>
       <c r="L127" t="s">
-        <v>414</v>
+        <v>467</v>
       </c>
       <c r="P127" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q127" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R127" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S127" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
-        <v>415</v>
+        <v>463</v>
       </c>
       <c r="B128">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="C128" t="s">
-        <v>416</v>
+        <v>464</v>
       </c>
       <c r="D128" t="s">
-        <v>417</v>
+        <v>465</v>
       </c>
       <c r="H128" t="s">
-        <v>418</v>
+        <v>466</v>
       </c>
       <c r="L128" t="s">
-        <v>419</v>
+        <v>467</v>
       </c>
       <c r="P128" t="s">
-        <v>56</v>
+        <v>144</v>
       </c>
       <c r="Q128" t="s">
-        <v>57</v>
+        <v>145</v>
       </c>
       <c r="R128" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="S128" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
-        <v>415</v>
+        <v>468</v>
       </c>
       <c r="B129">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="C129" t="s">
-        <v>420</v>
+        <v>469</v>
       </c>
       <c r="D129" t="s">
-        <v>421</v>
+        <v>470</v>
       </c>
       <c r="H129" t="s">
-        <v>422</v>
+        <v>471</v>
       </c>
       <c r="L129" t="s">
-        <v>423</v>
+        <v>472</v>
       </c>
       <c r="P129" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q129" t="s">
         <v>25</v>
       </c>
       <c r="R129" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S129" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
-        <v>415</v>
+        <v>468</v>
       </c>
       <c r="B130">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="C130" t="s">
-        <v>416</v>
+        <v>473</v>
       </c>
       <c r="D130" t="s">
-        <v>417</v>
+        <v>474</v>
       </c>
       <c r="H130" t="s">
-        <v>418</v>
+        <v>475</v>
       </c>
       <c r="L130" t="s">
-        <v>419</v>
+        <v>476</v>
       </c>
       <c r="P130" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q130" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R130" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S130" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
-        <v>424</v>
+        <v>468</v>
       </c>
       <c r="B131">
-        <v>69</v>
+        <v>166</v>
       </c>
       <c r="C131" t="s">
-        <v>420</v>
+        <v>473</v>
       </c>
       <c r="D131" t="s">
-        <v>421</v>
+        <v>474</v>
       </c>
       <c r="H131" t="s">
-        <v>422</v>
+        <v>475</v>
       </c>
       <c r="L131" t="s">
-        <v>423</v>
+        <v>476</v>
       </c>
       <c r="P131" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q131" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R131" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S131" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
-        <v>425</v>
+        <v>468</v>
       </c>
       <c r="B132">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="C132" t="s">
-        <v>426</v>
+        <v>469</v>
       </c>
       <c r="D132" t="s">
-        <v>427</v>
+        <v>470</v>
       </c>
       <c r="H132" t="s">
-        <v>428</v>
+        <v>471</v>
       </c>
       <c r="L132" t="s">
-        <v>429</v>
+        <v>472</v>
       </c>
       <c r="P132" t="s">
-        <v>430</v>
+        <v>165</v>
       </c>
       <c r="Q132" t="s">
-        <v>431</v>
+        <v>25</v>
       </c>
       <c r="R132" t="s">
-        <v>432</v>
+        <v>25</v>
       </c>
       <c r="S132" t="s">
-        <v>433</v>
+        <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
-        <v>425</v>
+        <v>468</v>
       </c>
       <c r="B133">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C133" t="s">
-        <v>434</v>
+        <v>477</v>
       </c>
       <c r="D133" t="s">
-        <v>435</v>
+        <v>478</v>
       </c>
       <c r="H133" t="s">
-        <v>436</v>
+        <v>479</v>
       </c>
       <c r="L133" t="s">
-        <v>437</v>
+        <v>480</v>
       </c>
       <c r="P133" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="Q133" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="R133" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="S133" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" t="s">
-        <v>425</v>
+        <v>481</v>
       </c>
       <c r="B134">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C134" t="s">
-        <v>434</v>
+        <v>482</v>
       </c>
       <c r="D134" t="s">
-        <v>435</v>
+        <v>483</v>
       </c>
       <c r="H134" t="s">
-        <v>436</v>
+        <v>484</v>
       </c>
       <c r="L134" t="s">
-        <v>437</v>
+        <v>485</v>
       </c>
       <c r="P134" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q134" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R134" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S134" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
-        <v>425</v>
+        <v>481</v>
       </c>
       <c r="B135">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="C135" t="s">
-        <v>426</v>
+        <v>486</v>
       </c>
       <c r="D135" t="s">
-        <v>427</v>
+        <v>487</v>
       </c>
       <c r="H135" t="s">
-        <v>428</v>
+        <v>488</v>
       </c>
       <c r="L135" t="s">
-        <v>429</v>
+        <v>489</v>
       </c>
       <c r="P135" t="s">
-        <v>430</v>
+        <v>31</v>
       </c>
       <c r="Q135" t="s">
-        <v>431</v>
+        <v>32</v>
       </c>
       <c r="R135" t="s">
-        <v>432</v>
+        <v>31</v>
       </c>
       <c r="S135" t="s">
-        <v>433</v>
+        <v>32</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" t="s">
-        <v>438</v>
+        <v>481</v>
       </c>
       <c r="B136">
         <v>60</v>
       </c>
       <c r="C136" t="s">
-        <v>439</v>
+        <v>482</v>
       </c>
       <c r="D136" t="s">
-        <v>440</v>
+        <v>483</v>
       </c>
       <c r="H136" t="s">
-        <v>441</v>
+        <v>484</v>
       </c>
       <c r="L136" t="s">
-        <v>442</v>
+        <v>485</v>
       </c>
       <c r="P136" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q136" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R136" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S136" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" t="s">
-        <v>438</v>
+        <v>490</v>
       </c>
       <c r="B137">
-        <v>60</v>
+        <v>147</v>
       </c>
       <c r="C137" t="s">
-        <v>439</v>
+        <v>491</v>
       </c>
       <c r="D137" t="s">
-        <v>440</v>
+        <v>492</v>
       </c>
       <c r="H137" t="s">
-        <v>441</v>
+        <v>493</v>
       </c>
       <c r="L137" t="s">
-        <v>442</v>
+        <v>494</v>
       </c>
       <c r="P137" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q137" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R137" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S137" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" t="s">
-        <v>443</v>
+        <v>495</v>
       </c>
       <c r="B138">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="C138" t="s">
-        <v>364</v>
+        <v>486</v>
       </c>
       <c r="D138" t="s">
-        <v>444</v>
+        <v>487</v>
       </c>
       <c r="H138" t="s">
-        <v>445</v>
+        <v>488</v>
       </c>
       <c r="L138" t="s">
-        <v>446</v>
+        <v>489</v>
       </c>
       <c r="P138" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q138" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R138" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S138" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" t="s">
-        <v>443</v>
+        <v>496</v>
       </c>
       <c r="B139">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="C139" t="s">
-        <v>447</v>
+        <v>497</v>
       </c>
       <c r="D139" t="s">
-        <v>448</v>
+        <v>498</v>
       </c>
       <c r="H139" t="s">
-        <v>449</v>
+        <v>499</v>
       </c>
       <c r="L139" t="s">
-        <v>450</v>
+        <v>500</v>
       </c>
       <c r="P139" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q139" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R139" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S139" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" t="s">
-        <v>443</v>
+        <v>501</v>
       </c>
       <c r="B140">
         <v>65</v>
       </c>
       <c r="C140" t="s">
-        <v>451</v>
+        <v>502</v>
       </c>
       <c r="D140" t="s">
-        <v>452</v>
+        <v>503</v>
       </c>
       <c r="H140" t="s">
-        <v>453</v>
+        <v>504</v>
       </c>
       <c r="L140" t="s">
-        <v>454</v>
+        <v>505</v>
       </c>
       <c r="P140" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q140" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R140" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S140" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" t="s">
-        <v>443</v>
+        <v>501</v>
       </c>
       <c r="B141">
-        <v>60</v>
+        <v>132</v>
       </c>
       <c r="C141" t="s">
-        <v>447</v>
+        <v>506</v>
       </c>
       <c r="D141" t="s">
-        <v>448</v>
+        <v>507</v>
       </c>
       <c r="H141" t="s">
-        <v>449</v>
+        <v>508</v>
       </c>
       <c r="L141" t="s">
-        <v>450</v>
+        <v>509</v>
       </c>
       <c r="P141" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q141" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R141" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S141" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" t="s">
-        <v>443</v>
+        <v>501</v>
       </c>
       <c r="B142">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C142" t="s">
-        <v>455</v>
+        <v>502</v>
       </c>
       <c r="D142" t="s">
-        <v>456</v>
+        <v>503</v>
       </c>
       <c r="H142" t="s">
-        <v>457</v>
+        <v>504</v>
       </c>
       <c r="L142" t="s">
-        <v>458</v>
+        <v>505</v>
       </c>
       <c r="P142" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q142" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R142" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S142" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" t="s">
-        <v>443</v>
+        <v>501</v>
       </c>
       <c r="B143">
-        <v>68</v>
+        <v>132</v>
       </c>
       <c r="C143" t="s">
-        <v>364</v>
+        <v>506</v>
       </c>
       <c r="D143" t="s">
-        <v>444</v>
+        <v>507</v>
       </c>
       <c r="H143" t="s">
-        <v>445</v>
+        <v>508</v>
       </c>
       <c r="L143" t="s">
-        <v>446</v>
+        <v>509</v>
       </c>
       <c r="P143" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q143" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R143" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S143" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" t="s">
-        <v>443</v>
+        <v>510</v>
       </c>
       <c r="B144">
-        <v>63</v>
+        <v>105</v>
       </c>
       <c r="C144" t="s">
-        <v>459</v>
+        <v>511</v>
       </c>
       <c r="D144" t="s">
-        <v>460</v>
+        <v>512</v>
       </c>
       <c r="H144" t="s">
-        <v>461</v>
+        <v>513</v>
       </c>
       <c r="L144" t="s">
-        <v>462</v>
+        <v>514</v>
       </c>
       <c r="P144" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q144" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R144" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S144" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" t="s">
-        <v>443</v>
+        <v>510</v>
       </c>
       <c r="B145">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>105</v>
       </c>
       <c r="D145" t="s">
-        <v>452</v>
+        <v>512</v>
       </c>
       <c r="H145" t="s">
-        <v>453</v>
+        <v>513</v>
       </c>
       <c r="L145" t="s">
-        <v>454</v>
+        <v>514</v>
       </c>
       <c r="P145" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q145" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R145" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S145" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" t="s">
-        <v>443</v>
+        <v>510</v>
       </c>
       <c r="B146">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="C146" t="s">
-        <v>455</v>
+        <v>497</v>
       </c>
       <c r="D146" t="s">
-        <v>456</v>
+        <v>498</v>
       </c>
       <c r="H146" t="s">
-        <v>457</v>
+        <v>499</v>
       </c>
       <c r="L146" t="s">
-        <v>458</v>
+        <v>500</v>
       </c>
       <c r="P146" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q146" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R146" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S146" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" t="s">
-        <v>463</v>
+        <v>510</v>
       </c>
       <c r="B147">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="C147" t="s">
-        <v>464</v>
+        <v>511</v>
       </c>
       <c r="D147" t="s">
-        <v>465</v>
+        <v>512</v>
       </c>
       <c r="H147" t="s">
-        <v>466</v>
+        <v>513</v>
       </c>
       <c r="L147" t="s">
-        <v>467</v>
+        <v>514</v>
       </c>
       <c r="P147" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q147" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R147" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S147" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" t="s">
-        <v>463</v>
+        <v>515</v>
       </c>
       <c r="B148">
-        <v>785</v>
+        <v>60</v>
       </c>
       <c r="C148" t="s">
-        <v>468</v>
+        <v>516</v>
       </c>
       <c r="D148" t="s">
-        <v>469</v>
+        <v>517</v>
       </c>
       <c r="H148" t="s">
-        <v>470</v>
+        <v>518</v>
       </c>
       <c r="L148" t="s">
-        <v>471</v>
+        <v>519</v>
       </c>
       <c r="P148" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q148" t="s">
         <v>25</v>
       </c>
       <c r="R148" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S148" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" t="s">
-        <v>463</v>
+        <v>515</v>
       </c>
       <c r="B149">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C149" t="s">
-        <v>472</v>
+        <v>520</v>
       </c>
       <c r="D149" t="s">
-        <v>473</v>
+        <v>521</v>
       </c>
       <c r="H149" t="s">
-        <v>474</v>
+        <v>522</v>
       </c>
       <c r="L149" t="s">
-        <v>475</v>
+        <v>523</v>
       </c>
       <c r="P149" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q149" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R149" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S149" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" t="s">
-        <v>463</v>
+        <v>515</v>
       </c>
       <c r="B150">
         <v>60</v>
       </c>
       <c r="C150" t="s">
-        <v>476</v>
+        <v>516</v>
       </c>
       <c r="D150" t="s">
-        <v>477</v>
+        <v>517</v>
       </c>
       <c r="H150" t="s">
-        <v>478</v>
+        <v>518</v>
       </c>
       <c r="L150" t="s">
-        <v>479</v>
+        <v>519</v>
       </c>
       <c r="P150" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q150" t="s">
         <v>25</v>
       </c>
       <c r="R150" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S150" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" t="s">
-        <v>463</v>
+        <v>524</v>
       </c>
       <c r="B151">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C151" t="s">
-        <v>476</v>
+        <v>520</v>
       </c>
       <c r="D151" t="s">
-        <v>477</v>
+        <v>521</v>
       </c>
       <c r="H151" t="s">
-        <v>478</v>
+        <v>522</v>
       </c>
       <c r="L151" t="s">
-        <v>479</v>
+        <v>523</v>
       </c>
       <c r="P151" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q151" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R151" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S151" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" t="s">
-        <v>480</v>
+        <v>525</v>
       </c>
       <c r="B152">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C152" t="s">
-        <v>481</v>
+        <v>526</v>
       </c>
       <c r="D152" t="s">
-        <v>482</v>
+        <v>527</v>
       </c>
       <c r="H152" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="L152" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="P152" t="s">
-        <v>24</v>
+        <v>530</v>
       </c>
       <c r="Q152" t="s">
-        <v>25</v>
+        <v>531</v>
       </c>
       <c r="R152" t="s">
-        <v>24</v>
+        <v>532</v>
       </c>
       <c r="S152" t="s">
-        <v>25</v>
+        <v>533</v>
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" t="s">
-        <v>480</v>
+        <v>525</v>
       </c>
       <c r="B153">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C153" t="s">
-        <v>485</v>
+        <v>534</v>
       </c>
       <c r="D153" t="s">
-        <v>486</v>
+        <v>535</v>
       </c>
       <c r="H153" t="s">
-        <v>487</v>
+        <v>536</v>
       </c>
       <c r="L153" t="s">
-        <v>488</v>
+        <v>537</v>
       </c>
       <c r="P153" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q153" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R153" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S153" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" t="s">
-        <v>480</v>
+        <v>525</v>
       </c>
       <c r="B154">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C154" t="s">
-        <v>489</v>
+        <v>534</v>
       </c>
       <c r="D154" t="s">
-        <v>490</v>
+        <v>535</v>
       </c>
       <c r="H154" t="s">
-        <v>491</v>
+        <v>536</v>
       </c>
       <c r="L154" t="s">
-        <v>492</v>
+        <v>537</v>
       </c>
       <c r="P154" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q154" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R154" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S154" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" t="s">
-        <v>480</v>
+        <v>525</v>
       </c>
       <c r="B155">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="C155" t="s">
-        <v>493</v>
+        <v>526</v>
       </c>
       <c r="D155" t="s">
-        <v>494</v>
+        <v>527</v>
       </c>
       <c r="H155" t="s">
-        <v>495</v>
+        <v>528</v>
       </c>
       <c r="L155" t="s">
-        <v>496</v>
+        <v>529</v>
       </c>
       <c r="P155" t="s">
-        <v>35</v>
+        <v>530</v>
       </c>
       <c r="Q155" t="s">
-        <v>36</v>
+        <v>531</v>
       </c>
       <c r="R155" t="s">
-        <v>37</v>
+        <v>532</v>
       </c>
       <c r="S155" t="s">
-        <v>38</v>
+        <v>533</v>
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" t="s">
-        <v>480</v>
+        <v>538</v>
       </c>
       <c r="B156">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C156" t="s">
-        <v>497</v>
+        <v>539</v>
       </c>
       <c r="D156" t="s">
-        <v>498</v>
+        <v>540</v>
       </c>
       <c r="H156" t="s">
-        <v>499</v>
+        <v>541</v>
       </c>
       <c r="L156" t="s">
-        <v>500</v>
+        <v>542</v>
       </c>
       <c r="P156" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q156" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R156" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S156" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" t="s">
-        <v>480</v>
+        <v>538</v>
       </c>
       <c r="B157">
-        <v>686</v>
+        <v>60</v>
       </c>
       <c r="C157" t="s">
-        <v>501</v>
+        <v>539</v>
       </c>
       <c r="D157" t="s">
-        <v>502</v>
+        <v>540</v>
       </c>
       <c r="H157" t="s">
-        <v>503</v>
+        <v>541</v>
       </c>
       <c r="L157" t="s">
-        <v>504</v>
+        <v>542</v>
       </c>
       <c r="P157" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q157" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R157" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S157" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="158" spans="1:19">
       <c r="A158" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="B158">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C158" t="s">
-        <v>505</v>
+        <v>464</v>
       </c>
       <c r="D158" t="s">
-        <v>506</v>
+        <v>544</v>
       </c>
       <c r="H158" t="s">
-        <v>507</v>
+        <v>545</v>
       </c>
       <c r="L158" t="s">
-        <v>508</v>
+        <v>546</v>
       </c>
       <c r="P158" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q158" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R158" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S158" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="B159">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="C159" t="s">
-        <v>464</v>
+        <v>547</v>
       </c>
       <c r="D159" t="s">
-        <v>465</v>
+        <v>548</v>
       </c>
       <c r="H159" t="s">
-        <v>466</v>
+        <v>549</v>
       </c>
       <c r="L159" t="s">
-        <v>467</v>
+        <v>550</v>
       </c>
       <c r="P159" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q159" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R159" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S159" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="B160">
-        <v>785</v>
+        <v>65</v>
       </c>
       <c r="C160" t="s">
-        <v>468</v>
+        <v>551</v>
       </c>
       <c r="D160" t="s">
-        <v>469</v>
+        <v>552</v>
       </c>
       <c r="H160" t="s">
-        <v>470</v>
+        <v>553</v>
       </c>
       <c r="L160" t="s">
-        <v>471</v>
+        <v>554</v>
       </c>
       <c r="P160" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q160" t="s">
         <v>25</v>
       </c>
       <c r="R160" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S160" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="B161">
         <v>60</v>
       </c>
       <c r="C161" t="s">
-        <v>472</v>
+        <v>547</v>
       </c>
       <c r="D161" t="s">
-        <v>473</v>
+        <v>548</v>
       </c>
       <c r="H161" t="s">
-        <v>474</v>
+        <v>549</v>
       </c>
       <c r="L161" t="s">
-        <v>475</v>
+        <v>550</v>
       </c>
       <c r="P161" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q161" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R161" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S161" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="B162">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C162" t="s">
-        <v>481</v>
+        <v>555</v>
       </c>
       <c r="D162" t="s">
-        <v>482</v>
+        <v>556</v>
       </c>
       <c r="H162" t="s">
-        <v>483</v>
+        <v>557</v>
       </c>
       <c r="L162" t="s">
-        <v>484</v>
+        <v>558</v>
       </c>
       <c r="P162" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q162" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R162" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S162" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="B163">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C163" t="s">
-        <v>485</v>
+        <v>464</v>
       </c>
       <c r="D163" t="s">
-        <v>486</v>
+        <v>544</v>
       </c>
       <c r="H163" t="s">
-        <v>487</v>
+        <v>545</v>
       </c>
       <c r="L163" t="s">
-        <v>488</v>
+        <v>546</v>
       </c>
       <c r="P163" t="s">
-        <v>56</v>
+        <v>144</v>
       </c>
       <c r="Q163" t="s">
-        <v>57</v>
+        <v>145</v>
       </c>
       <c r="R163" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="S163" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="B164">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="C164" t="s">
-        <v>489</v>
+        <v>559</v>
       </c>
       <c r="D164" t="s">
-        <v>490</v>
+        <v>560</v>
       </c>
       <c r="H164" t="s">
-        <v>491</v>
+        <v>561</v>
       </c>
       <c r="L164" t="s">
-        <v>492</v>
+        <v>562</v>
       </c>
       <c r="P164" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q164" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R164" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S164" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="B165">
-        <v>114</v>
+        <v>65</v>
       </c>
       <c r="C165" t="s">
-        <v>217</v>
+        <v>551</v>
       </c>
       <c r="D165" t="s">
-        <v>218</v>
+        <v>552</v>
       </c>
       <c r="H165" t="s">
-        <v>219</v>
+        <v>553</v>
       </c>
       <c r="L165" t="s">
-        <v>220</v>
+        <v>554</v>
       </c>
       <c r="P165" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q165" t="s">
         <v>25</v>
       </c>
       <c r="R165" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S165" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="B166">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C166" t="s">
-        <v>497</v>
+        <v>555</v>
       </c>
       <c r="D166" t="s">
-        <v>498</v>
+        <v>556</v>
       </c>
       <c r="H166" t="s">
-        <v>499</v>
+        <v>557</v>
       </c>
       <c r="L166" t="s">
-        <v>500</v>
+        <v>558</v>
       </c>
       <c r="P166" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q166" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R166" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S166" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" t="s">
-        <v>480</v>
+        <v>563</v>
       </c>
       <c r="B167">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="C167" t="s">
-        <v>493</v>
+        <v>564</v>
       </c>
       <c r="D167" t="s">
-        <v>494</v>
+        <v>565</v>
       </c>
       <c r="H167" t="s">
-        <v>495</v>
+        <v>566</v>
       </c>
       <c r="L167" t="s">
-        <v>496</v>
+        <v>567</v>
       </c>
       <c r="P167" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q167" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R167" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S167" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168" t="s">
-        <v>480</v>
+        <v>563</v>
       </c>
       <c r="B168">
-        <v>686</v>
+        <v>785</v>
       </c>
       <c r="C168" t="s">
-        <v>501</v>
+        <v>568</v>
       </c>
       <c r="D168" t="s">
-        <v>502</v>
+        <v>569</v>
       </c>
       <c r="H168" t="s">
-        <v>503</v>
+        <v>570</v>
       </c>
       <c r="L168" t="s">
-        <v>504</v>
+        <v>571</v>
       </c>
       <c r="P168" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q168" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R168" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S168" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" t="s">
-        <v>480</v>
+        <v>563</v>
       </c>
       <c r="B169">
         <v>60</v>
       </c>
       <c r="C169" t="s">
-        <v>505</v>
+        <v>572</v>
       </c>
       <c r="D169" t="s">
-        <v>506</v>
+        <v>573</v>
       </c>
       <c r="H169" t="s">
-        <v>507</v>
+        <v>574</v>
       </c>
       <c r="L169" t="s">
-        <v>508</v>
+        <v>575</v>
       </c>
       <c r="P169" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q169" t="s">
         <v>25</v>
       </c>
       <c r="R169" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S169" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" t="s">
-        <v>509</v>
+        <v>563</v>
       </c>
       <c r="B170">
         <v>60</v>
       </c>
       <c r="C170" t="s">
-        <v>510</v>
+        <v>576</v>
       </c>
       <c r="D170" t="s">
-        <v>511</v>
+        <v>577</v>
       </c>
       <c r="H170" t="s">
-        <v>512</v>
+        <v>578</v>
       </c>
       <c r="L170" t="s">
-        <v>513</v>
+        <v>579</v>
       </c>
       <c r="P170" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q170" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R170" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S170" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" t="s">
-        <v>509</v>
+        <v>563</v>
       </c>
       <c r="B171">
         <v>60</v>
       </c>
       <c r="C171" t="s">
-        <v>514</v>
+        <v>576</v>
       </c>
       <c r="D171" t="s">
-        <v>511</v>
+        <v>577</v>
       </c>
       <c r="H171" t="s">
-        <v>515</v>
+        <v>578</v>
       </c>
       <c r="L171" t="s">
-        <v>516</v>
+        <v>579</v>
       </c>
       <c r="P171" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q171" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R171" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S171" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" t="s">
-        <v>517</v>
+        <v>580</v>
       </c>
       <c r="B172">
         <v>60</v>
       </c>
       <c r="C172" t="s">
-        <v>505</v>
+        <v>581</v>
       </c>
       <c r="D172" t="s">
-        <v>506</v>
+        <v>582</v>
       </c>
       <c r="H172" t="s">
-        <v>518</v>
+        <v>583</v>
       </c>
       <c r="L172" t="s">
-        <v>519</v>
+        <v>584</v>
       </c>
       <c r="P172" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q172" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R172" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S172" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173" t="s">
-        <v>520</v>
+        <v>580</v>
       </c>
       <c r="B173">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C173" t="s">
-        <v>521</v>
+        <v>585</v>
       </c>
       <c r="D173" t="s">
-        <v>522</v>
+        <v>586</v>
       </c>
       <c r="H173" t="s">
-        <v>523</v>
+        <v>587</v>
       </c>
       <c r="L173" t="s">
-        <v>524</v>
+        <v>588</v>
       </c>
       <c r="P173" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q173" t="s">
         <v>25</v>
       </c>
       <c r="R173" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S173" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174" t="s">
-        <v>520</v>
+        <v>580</v>
       </c>
       <c r="B174">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="C174" t="s">
-        <v>525</v>
+        <v>589</v>
       </c>
       <c r="D174" t="s">
-        <v>526</v>
+        <v>590</v>
       </c>
       <c r="H174" t="s">
-        <v>527</v>
+        <v>591</v>
       </c>
       <c r="L174" t="s">
-        <v>528</v>
+        <v>592</v>
       </c>
       <c r="P174" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q174" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R174" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S174" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" t="s">
-        <v>520</v>
+        <v>580</v>
       </c>
       <c r="B175">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="C175" t="s">
-        <v>529</v>
+        <v>593</v>
       </c>
       <c r="D175" t="s">
-        <v>530</v>
+        <v>594</v>
       </c>
       <c r="H175" t="s">
-        <v>531</v>
+        <v>595</v>
       </c>
       <c r="L175" t="s">
-        <v>532</v>
+        <v>596</v>
       </c>
       <c r="P175" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q175" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R175" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S175" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176" t="s">
-        <v>520</v>
+        <v>580</v>
       </c>
       <c r="B176">
         <v>73</v>
       </c>
       <c r="C176" t="s">
-        <v>521</v>
+        <v>597</v>
       </c>
       <c r="D176" t="s">
-        <v>522</v>
+        <v>598</v>
       </c>
       <c r="H176" t="s">
-        <v>523</v>
+        <v>599</v>
       </c>
       <c r="L176" t="s">
-        <v>524</v>
+        <v>600</v>
       </c>
       <c r="P176" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q176" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R176" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S176" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="177" spans="1:19">
       <c r="A177" t="s">
-        <v>520</v>
+        <v>580</v>
       </c>
       <c r="B177">
-        <v>100</v>
+        <v>686</v>
       </c>
       <c r="C177" t="s">
-        <v>525</v>
+        <v>601</v>
       </c>
       <c r="D177" t="s">
-        <v>526</v>
+        <v>602</v>
       </c>
       <c r="H177" t="s">
-        <v>527</v>
+        <v>603</v>
       </c>
       <c r="L177" t="s">
-        <v>528</v>
+        <v>604</v>
       </c>
       <c r="P177" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q177" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R177" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S177" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="178" spans="1:19">
       <c r="A178" t="s">
-        <v>533</v>
+        <v>580</v>
       </c>
       <c r="B178">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C178" t="s">
-        <v>534</v>
+        <v>605</v>
       </c>
       <c r="D178" t="s">
-        <v>535</v>
+        <v>606</v>
       </c>
       <c r="H178" t="s">
-        <v>536</v>
+        <v>607</v>
       </c>
       <c r="L178" t="s">
-        <v>537</v>
+        <v>608</v>
       </c>
       <c r="P178" t="s">
-        <v>299</v>
+        <v>31</v>
       </c>
       <c r="Q178" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R178" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S178" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="179" spans="1:19">
       <c r="A179" t="s">
-        <v>538</v>
+        <v>580</v>
       </c>
       <c r="B179">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C179" t="s">
-        <v>534</v>
+        <v>564</v>
       </c>
       <c r="D179" t="s">
-        <v>535</v>
+        <v>565</v>
       </c>
       <c r="H179" t="s">
-        <v>539</v>
+        <v>566</v>
       </c>
       <c r="L179" t="s">
-        <v>540</v>
+        <v>567</v>
       </c>
       <c r="P179" t="s">
-        <v>541</v>
+        <v>31</v>
       </c>
       <c r="Q179" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R179" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S179" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="180" spans="1:19">
       <c r="A180" t="s">
-        <v>542</v>
+        <v>580</v>
       </c>
       <c r="B180">
-        <v>60</v>
+        <v>785</v>
       </c>
       <c r="C180" t="s">
-        <v>521</v>
+        <v>568</v>
       </c>
       <c r="D180" t="s">
-        <v>522</v>
+        <v>569</v>
       </c>
       <c r="H180" t="s">
-        <v>543</v>
+        <v>570</v>
       </c>
       <c r="L180" t="s">
-        <v>544</v>
+        <v>571</v>
       </c>
       <c r="P180" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q180" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R180" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S180" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="181" spans="1:19">
       <c r="A181" t="s">
-        <v>545</v>
+        <v>580</v>
       </c>
       <c r="B181">
-        <v>665</v>
+        <v>60</v>
       </c>
       <c r="C181" t="s">
-        <v>501</v>
+        <v>572</v>
       </c>
       <c r="D181" t="s">
-        <v>502</v>
+        <v>573</v>
       </c>
       <c r="H181" t="s">
-        <v>546</v>
+        <v>574</v>
       </c>
       <c r="L181" t="s">
-        <v>547</v>
+        <v>575</v>
       </c>
       <c r="P181" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q181" t="s">
         <v>25</v>
       </c>
       <c r="R181" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S181" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" t="s">
-        <v>545</v>
+        <v>580</v>
       </c>
       <c r="B182">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C182" t="s">
-        <v>548</v>
+        <v>581</v>
       </c>
       <c r="D182" t="s">
-        <v>549</v>
+        <v>582</v>
       </c>
       <c r="H182" t="s">
-        <v>550</v>
+        <v>583</v>
       </c>
       <c r="L182" t="s">
-        <v>551</v>
+        <v>584</v>
       </c>
       <c r="P182" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q182" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R182" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S182" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="183" spans="1:19">
       <c r="A183" t="s">
-        <v>545</v>
+        <v>580</v>
       </c>
       <c r="B183">
         <v>60</v>
       </c>
       <c r="C183" t="s">
-        <v>552</v>
+        <v>585</v>
       </c>
       <c r="D183" t="s">
-        <v>553</v>
+        <v>586</v>
       </c>
       <c r="H183" t="s">
-        <v>554</v>
+        <v>587</v>
       </c>
       <c r="L183" t="s">
-        <v>555</v>
+        <v>588</v>
       </c>
       <c r="P183" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q183" t="s">
         <v>25</v>
       </c>
       <c r="R183" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S183" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="184" spans="1:19">
       <c r="A184" t="s">
-        <v>556</v>
+        <v>580</v>
       </c>
       <c r="B184">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="C184" t="s">
-        <v>557</v>
+        <v>589</v>
       </c>
       <c r="D184" t="s">
-        <v>558</v>
+        <v>590</v>
       </c>
       <c r="H184" t="s">
-        <v>559</v>
+        <v>591</v>
       </c>
       <c r="L184" t="s">
-        <v>560</v>
+        <v>592</v>
       </c>
       <c r="P184" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q184" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R184" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S184" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="185" spans="1:19">
       <c r="A185" t="s">
-        <v>561</v>
+        <v>580</v>
       </c>
       <c r="B185">
-        <v>639</v>
+        <v>114</v>
       </c>
       <c r="C185" t="s">
-        <v>406</v>
+        <v>321</v>
       </c>
       <c r="D185" t="s">
-        <v>562</v>
+        <v>322</v>
       </c>
       <c r="H185" t="s">
-        <v>563</v>
+        <v>323</v>
       </c>
       <c r="L185" t="s">
-        <v>564</v>
+        <v>324</v>
       </c>
       <c r="P185" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q185" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R185" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S185" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="186" spans="1:19">
       <c r="A186" t="s">
-        <v>561</v>
+        <v>580</v>
       </c>
       <c r="B186">
-        <v>639</v>
+        <v>73</v>
       </c>
       <c r="C186" t="s">
-        <v>406</v>
+        <v>597</v>
       </c>
       <c r="D186" t="s">
-        <v>562</v>
+        <v>598</v>
       </c>
       <c r="H186" t="s">
-        <v>563</v>
+        <v>599</v>
       </c>
       <c r="L186" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
       <c r="P186" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q186" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R186" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S186" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="187" spans="1:19">
       <c r="A187" t="s">
-        <v>565</v>
+        <v>580</v>
       </c>
       <c r="B187">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="C187" t="s">
-        <v>489</v>
+        <v>593</v>
       </c>
       <c r="D187" t="s">
-        <v>490</v>
+        <v>594</v>
       </c>
       <c r="H187" t="s">
-        <v>566</v>
+        <v>595</v>
       </c>
       <c r="L187" t="s">
-        <v>567</v>
+        <v>596</v>
       </c>
       <c r="P187" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q187" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R187" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S187" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="188" spans="1:19">
       <c r="A188" t="s">
-        <v>568</v>
+        <v>580</v>
       </c>
       <c r="B188">
-        <v>91</v>
+        <v>686</v>
       </c>
       <c r="C188" t="s">
-        <v>569</v>
+        <v>601</v>
       </c>
       <c r="D188" t="s">
-        <v>570</v>
+        <v>602</v>
       </c>
       <c r="H188" t="s">
-        <v>571</v>
+        <v>603</v>
       </c>
       <c r="L188" t="s">
-        <v>572</v>
+        <v>604</v>
       </c>
       <c r="P188" t="s">
-        <v>299</v>
+        <v>31</v>
       </c>
       <c r="Q188" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R188" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S188" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="189" spans="1:19">
       <c r="A189" t="s">
-        <v>568</v>
+        <v>580</v>
       </c>
       <c r="B189">
         <v>60</v>
       </c>
       <c r="C189" t="s">
-        <v>573</v>
+        <v>605</v>
       </c>
       <c r="D189" t="s">
-        <v>574</v>
+        <v>606</v>
       </c>
       <c r="H189" t="s">
-        <v>575</v>
+        <v>607</v>
       </c>
       <c r="L189" t="s">
-        <v>576</v>
+        <v>608</v>
       </c>
       <c r="P189" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q189" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R189" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S189" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="190" spans="1:19">
       <c r="A190" t="s">
-        <v>568</v>
+        <v>609</v>
       </c>
       <c r="B190">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="C190" t="s">
-        <v>569</v>
+        <v>610</v>
       </c>
       <c r="D190" t="s">
-        <v>570</v>
+        <v>611</v>
       </c>
       <c r="H190" t="s">
-        <v>571</v>
+        <v>612</v>
       </c>
       <c r="L190" t="s">
-        <v>572</v>
+        <v>613</v>
       </c>
       <c r="P190" t="s">
-        <v>299</v>
+        <v>31</v>
       </c>
       <c r="Q190" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R190" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S190" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="191" spans="1:19">
       <c r="A191" t="s">
-        <v>577</v>
+        <v>609</v>
       </c>
       <c r="B191">
         <v>60</v>
       </c>
       <c r="C191" t="s">
-        <v>497</v>
+        <v>614</v>
       </c>
       <c r="D191" t="s">
-        <v>498</v>
+        <v>611</v>
       </c>
       <c r="H191" t="s">
-        <v>578</v>
+        <v>615</v>
       </c>
       <c r="L191" t="s">
-        <v>579</v>
+        <v>616</v>
       </c>
       <c r="P191" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q191" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R191" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S191" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="192" spans="1:19">
       <c r="A192" t="s">
-        <v>577</v>
+        <v>617</v>
       </c>
       <c r="B192">
-        <v>81</v>
+        <v>60</v>
       </c>
       <c r="C192" t="s">
-        <v>493</v>
+        <v>605</v>
       </c>
       <c r="D192" t="s">
-        <v>494</v>
+        <v>606</v>
       </c>
       <c r="H192" t="s">
-        <v>580</v>
+        <v>618</v>
       </c>
       <c r="L192" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
       <c r="P192" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q192" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R192" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S192" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="193" spans="1:19">
       <c r="A193" t="s">
-        <v>582</v>
+        <v>620</v>
       </c>
       <c r="B193">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="C193" t="s">
-        <v>217</v>
+        <v>621</v>
       </c>
       <c r="D193" t="s">
-        <v>218</v>
+        <v>622</v>
       </c>
       <c r="H193" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="L193" t="s">
-        <v>584</v>
+        <v>624</v>
       </c>
       <c r="P193" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q193" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R193" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S193" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="194" spans="1:19">
       <c r="A194" t="s">
-        <v>582</v>
+        <v>620</v>
       </c>
       <c r="B194">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="C194" t="s">
-        <v>585</v>
+        <v>625</v>
       </c>
       <c r="D194" t="s">
-        <v>586</v>
+        <v>626</v>
       </c>
       <c r="H194" t="s">
-        <v>587</v>
+        <v>627</v>
       </c>
       <c r="L194" t="s">
-        <v>588</v>
+        <v>628</v>
       </c>
       <c r="P194" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q194" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R194" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S194" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="195" spans="1:19">
       <c r="A195" t="s">
-        <v>589</v>
+        <v>620</v>
       </c>
       <c r="B195">
         <v>60</v>
       </c>
       <c r="C195" t="s">
-        <v>459</v>
+        <v>629</v>
       </c>
       <c r="D195" t="s">
-        <v>460</v>
+        <v>630</v>
       </c>
       <c r="H195" t="s">
-        <v>590</v>
+        <v>631</v>
       </c>
       <c r="L195" t="s">
-        <v>591</v>
+        <v>632</v>
       </c>
       <c r="P195" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q195" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R195" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S195" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="196" spans="1:19">
       <c r="A196" t="s">
-        <v>592</v>
+        <v>620</v>
       </c>
       <c r="B196">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C196" t="s">
-        <v>485</v>
+        <v>621</v>
       </c>
       <c r="D196" t="s">
-        <v>486</v>
+        <v>622</v>
       </c>
       <c r="H196" t="s">
-        <v>593</v>
+        <v>623</v>
       </c>
       <c r="L196" t="s">
-        <v>594</v>
+        <v>624</v>
       </c>
       <c r="P196" t="s">
-        <v>595</v>
+        <v>31</v>
       </c>
       <c r="Q196" t="s">
-        <v>596</v>
+        <v>32</v>
       </c>
       <c r="R196" t="s">
-        <v>595</v>
+        <v>31</v>
       </c>
       <c r="S196" t="s">
-        <v>596</v>
+        <v>32</v>
       </c>
     </row>
     <row r="197" spans="1:19">
       <c r="A197" t="s">
-        <v>597</v>
+        <v>620</v>
       </c>
       <c r="B197">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="C197" t="s">
-        <v>598</v>
+        <v>625</v>
       </c>
       <c r="D197" t="s">
-        <v>599</v>
+        <v>626</v>
       </c>
       <c r="H197" t="s">
-        <v>600</v>
+        <v>627</v>
       </c>
       <c r="L197" t="s">
-        <v>601</v>
+        <v>628</v>
       </c>
       <c r="P197" t="s">
-        <v>56</v>
+        <v>144</v>
       </c>
       <c r="Q197" t="s">
-        <v>57</v>
+        <v>145</v>
       </c>
       <c r="R197" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="S197" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
     </row>
     <row r="198" spans="1:19">
       <c r="A198" t="s">
-        <v>597</v>
+        <v>633</v>
+      </c>
+      <c r="B198">
+        <v>70</v>
       </c>
       <c r="C198" t="s">
-        <v>602</v>
+        <v>634</v>
       </c>
       <c r="D198" t="s">
-        <v>603</v>
-[...8 lines deleted...]
-        <v>606</v>
+        <v>635</v>
       </c>
       <c r="H198" t="s">
-        <v>607</v>
-[...8 lines deleted...]
-        <v>610</v>
+        <v>636</v>
       </c>
       <c r="L198" t="s">
-        <v>611</v>
-[...8 lines deleted...]
-        <v>614</v>
+        <v>637</v>
       </c>
       <c r="P198" t="s">
-        <v>615</v>
+        <v>61</v>
       </c>
       <c r="Q198" t="s">
-        <v>616</v>
+        <v>25</v>
       </c>
       <c r="R198" t="s">
-        <v>617</v>
+        <v>25</v>
       </c>
       <c r="S198" t="s">
-        <v>618</v>
+        <v>25</v>
       </c>
     </row>
     <row r="199" spans="1:19">
       <c r="A199" t="s">
-        <v>597</v>
+        <v>638</v>
       </c>
       <c r="B199">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="C199" t="s">
-        <v>598</v>
+        <v>634</v>
       </c>
       <c r="D199" t="s">
-        <v>599</v>
+        <v>635</v>
       </c>
       <c r="H199" t="s">
-        <v>600</v>
+        <v>639</v>
       </c>
       <c r="L199" t="s">
-        <v>601</v>
+        <v>640</v>
       </c>
       <c r="P199" t="s">
-        <v>56</v>
+        <v>641</v>
       </c>
       <c r="Q199" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R199" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S199" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="200" spans="1:19">
       <c r="A200" t="s">
-        <v>619</v>
+        <v>642</v>
       </c>
       <c r="B200">
         <v>60</v>
       </c>
       <c r="C200" t="s">
-        <v>481</v>
+        <v>621</v>
       </c>
       <c r="D200" t="s">
-        <v>482</v>
+        <v>622</v>
       </c>
       <c r="H200" t="s">
-        <v>620</v>
+        <v>643</v>
       </c>
       <c r="L200" t="s">
-        <v>621</v>
+        <v>644</v>
       </c>
       <c r="P200" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q200" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R200" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S200" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="201" spans="1:19">
       <c r="A201" t="s">
-        <v>619</v>
+        <v>645</v>
       </c>
       <c r="B201">
-        <v>60</v>
+        <v>665</v>
       </c>
       <c r="C201" t="s">
-        <v>622</v>
+        <v>601</v>
       </c>
       <c r="D201" t="s">
-        <v>623</v>
+        <v>602</v>
       </c>
       <c r="H201" t="s">
-        <v>624</v>
+        <v>646</v>
       </c>
       <c r="L201" t="s">
-        <v>625</v>
+        <v>647</v>
       </c>
       <c r="P201" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q201" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R201" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S201" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="202" spans="1:19">
       <c r="A202" t="s">
-        <v>626</v>
+        <v>645</v>
       </c>
       <c r="B202">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C202" t="s">
-        <v>426</v>
+        <v>648</v>
       </c>
       <c r="D202" t="s">
-        <v>427</v>
+        <v>649</v>
       </c>
       <c r="H202" t="s">
-        <v>627</v>
+        <v>650</v>
       </c>
       <c r="L202" t="s">
-        <v>628</v>
+        <v>651</v>
       </c>
       <c r="P202" t="s">
-        <v>430</v>
+        <v>31</v>
       </c>
       <c r="Q202" t="s">
-        <v>431</v>
+        <v>32</v>
       </c>
       <c r="R202" t="s">
-        <v>432</v>
+        <v>31</v>
       </c>
       <c r="S202" t="s">
-        <v>433</v>
+        <v>32</v>
       </c>
     </row>
     <row r="203" spans="1:19">
       <c r="A203" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="B203">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C203" t="s">
-        <v>630</v>
+        <v>652</v>
       </c>
       <c r="D203" t="s">
-        <v>631</v>
+        <v>653</v>
       </c>
       <c r="H203" t="s">
-        <v>632</v>
+        <v>654</v>
       </c>
       <c r="L203" t="s">
-        <v>633</v>
+        <v>655</v>
       </c>
       <c r="P203" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q203" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R203" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S203" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="204" spans="1:19">
       <c r="A204" t="s">
-        <v>634</v>
+        <v>656</v>
       </c>
       <c r="B204">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C204" t="s">
-        <v>472</v>
+        <v>657</v>
       </c>
       <c r="D204" t="s">
-        <v>473</v>
+        <v>658</v>
       </c>
       <c r="H204" t="s">
-        <v>635</v>
+        <v>659</v>
       </c>
       <c r="L204" t="s">
-        <v>636</v>
+        <v>660</v>
       </c>
       <c r="P204" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q204" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R204" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S204" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="205" spans="1:19">
       <c r="A205" t="s">
-        <v>637</v>
+        <v>661</v>
       </c>
       <c r="B205">
-        <v>788</v>
+        <v>639</v>
       </c>
       <c r="C205" t="s">
-        <v>638</v>
+        <v>506</v>
       </c>
       <c r="D205" t="s">
-        <v>469</v>
+        <v>662</v>
       </c>
       <c r="H205" t="s">
-        <v>639</v>
+        <v>663</v>
       </c>
       <c r="L205" t="s">
-        <v>640</v>
+        <v>664</v>
       </c>
       <c r="P205" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q205" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R205" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S205" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="206" spans="1:19">
       <c r="A206" t="s">
-        <v>637</v>
+        <v>661</v>
       </c>
       <c r="B206">
-        <v>61</v>
+        <v>639</v>
       </c>
       <c r="C206" t="s">
-        <v>641</v>
+        <v>506</v>
       </c>
       <c r="D206" t="s">
-        <v>465</v>
+        <v>662</v>
       </c>
       <c r="H206" t="s">
-        <v>642</v>
+        <v>663</v>
       </c>
       <c r="L206" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
       <c r="P206" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q206" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R206" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S206" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="207" spans="1:19">
       <c r="A207" t="s">
-        <v>644</v>
+        <v>665</v>
       </c>
       <c r="B207">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="C207" t="s">
-        <v>645</v>
+        <v>589</v>
       </c>
       <c r="D207" t="s">
-        <v>646</v>
+        <v>590</v>
       </c>
       <c r="H207" t="s">
-        <v>647</v>
+        <v>666</v>
       </c>
       <c r="L207" t="s">
-        <v>648</v>
+        <v>667</v>
       </c>
       <c r="P207" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q207" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R207" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S207" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="208" spans="1:19">
       <c r="A208" t="s">
-        <v>644</v>
+        <v>668</v>
       </c>
       <c r="B208">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C208" t="s">
-        <v>649</v>
+        <v>669</v>
       </c>
       <c r="D208" t="s">
-        <v>650</v>
+        <v>670</v>
       </c>
       <c r="H208" t="s">
-        <v>651</v>
+        <v>671</v>
       </c>
       <c r="L208" t="s">
-        <v>652</v>
+        <v>672</v>
       </c>
       <c r="P208" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="Q208" t="s">
         <v>25</v>
       </c>
       <c r="R208" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S208" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="209" spans="1:19">
       <c r="A209" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="B209">
         <v>60</v>
       </c>
       <c r="C209" t="s">
-        <v>654</v>
+        <v>673</v>
       </c>
       <c r="D209" t="s">
-        <v>655</v>
+        <v>674</v>
       </c>
       <c r="H209" t="s">
-        <v>656</v>
+        <v>675</v>
       </c>
       <c r="L209" t="s">
-        <v>657</v>
+        <v>676</v>
       </c>
       <c r="P209" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q209" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R209" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S209" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="210" spans="1:19">
       <c r="A210" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="B210">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C210" t="s">
-        <v>658</v>
+        <v>669</v>
       </c>
       <c r="D210" t="s">
-        <v>659</v>
+        <v>670</v>
       </c>
       <c r="H210" t="s">
-        <v>660</v>
+        <v>671</v>
       </c>
       <c r="L210" t="s">
-        <v>661</v>
+        <v>672</v>
       </c>
       <c r="P210" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="Q210" t="s">
         <v>25</v>
       </c>
       <c r="R210" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S210" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:19">
       <c r="A211" t="s">
-        <v>662</v>
+        <v>677</v>
       </c>
       <c r="B211">
         <v>60</v>
       </c>
       <c r="C211" t="s">
-        <v>663</v>
+        <v>597</v>
       </c>
       <c r="D211" t="s">
-        <v>664</v>
+        <v>598</v>
       </c>
       <c r="H211" t="s">
-        <v>665</v>
+        <v>678</v>
       </c>
       <c r="L211" t="s">
-        <v>666</v>
+        <v>679</v>
       </c>
       <c r="P211" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q211" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R211" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S211" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="212" spans="1:19">
       <c r="A212" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
       <c r="B212">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="C212" t="s">
-        <v>668</v>
+        <v>593</v>
       </c>
       <c r="D212" t="s">
-        <v>669</v>
+        <v>594</v>
       </c>
       <c r="H212" t="s">
-        <v>670</v>
+        <v>680</v>
       </c>
       <c r="L212" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
       <c r="P212" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q212" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R212" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S212" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="213" spans="1:19">
       <c r="A213" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="B213">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C213" t="s">
-        <v>673</v>
+        <v>321</v>
       </c>
       <c r="D213" t="s">
-        <v>674</v>
+        <v>322</v>
       </c>
       <c r="H213" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="L213" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="P213" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q213" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R213" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S213" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="214" spans="1:19">
       <c r="A214" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="B214">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C214" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="D214" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="H214" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="L214" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="P214" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q214" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R214" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S214" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="215" spans="1:19">
       <c r="A215" t="s">
-        <v>677</v>
+        <v>689</v>
       </c>
       <c r="B215">
         <v>60</v>
       </c>
       <c r="C215" t="s">
-        <v>682</v>
+        <v>559</v>
       </c>
       <c r="D215" t="s">
-        <v>683</v>
+        <v>560</v>
       </c>
       <c r="H215" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="L215" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="P215" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q215" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R215" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S215" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="216" spans="1:19">
       <c r="A216" t="s">
-        <v>677</v>
+        <v>692</v>
       </c>
       <c r="B216">
         <v>60</v>
       </c>
       <c r="C216" t="s">
-        <v>686</v>
+        <v>585</v>
       </c>
       <c r="D216" t="s">
-        <v>687</v>
+        <v>586</v>
       </c>
       <c r="H216" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="L216" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="P216" t="s">
-        <v>24</v>
+        <v>695</v>
       </c>
       <c r="Q216" t="s">
-        <v>25</v>
+        <v>696</v>
       </c>
       <c r="R216" t="s">
-        <v>24</v>
+        <v>695</v>
       </c>
       <c r="S216" t="s">
-        <v>25</v>
+        <v>696</v>
       </c>
     </row>
     <row r="217" spans="1:19">
       <c r="A217" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
       <c r="B217">
-        <v>633</v>
+        <v>89</v>
       </c>
       <c r="C217" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="D217" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="H217" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
       <c r="L217" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="P217" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q217" t="s">
         <v>25</v>
       </c>
       <c r="R217" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S217" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:19">
       <c r="A218" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>697</v>
       </c>
       <c r="C218" t="s">
-        <v>573</v>
+        <v>702</v>
       </c>
       <c r="D218" t="s">
-        <v>695</v>
+        <v>703</v>
+      </c>
+      <c r="E218" t="s">
+        <v>704</v>
+      </c>
+      <c r="F218" t="s">
+        <v>705</v>
+      </c>
+      <c r="G218" t="s">
+        <v>706</v>
       </c>
       <c r="H218" t="s">
-        <v>696</v>
+        <v>707</v>
+      </c>
+      <c r="I218" t="s">
+        <v>708</v>
+      </c>
+      <c r="J218" t="s">
+        <v>709</v>
+      </c>
+      <c r="K218" t="s">
+        <v>710</v>
       </c>
       <c r="L218" t="s">
-        <v>697</v>
+        <v>711</v>
+      </c>
+      <c r="M218" t="s">
+        <v>712</v>
+      </c>
+      <c r="N218" t="s">
+        <v>713</v>
+      </c>
+      <c r="O218" t="s">
+        <v>714</v>
       </c>
       <c r="P218" t="s">
-        <v>24</v>
+        <v>715</v>
       </c>
       <c r="Q218" t="s">
-        <v>25</v>
+        <v>716</v>
       </c>
       <c r="R218" t="s">
-        <v>24</v>
+        <v>717</v>
       </c>
       <c r="S218" t="s">
-        <v>25</v>
+        <v>718</v>
       </c>
     </row>
     <row r="219" spans="1:19">
       <c r="A219" t="s">
+        <v>697</v>
+      </c>
+      <c r="B219">
+        <v>89</v>
+      </c>
+      <c r="C219" t="s">
         <v>698</v>
       </c>
-      <c r="B219">
-[...2 lines deleted...]
-      <c r="C219" t="s">
+      <c r="D219" t="s">
         <v>699</v>
       </c>
-      <c r="D219" t="s">
+      <c r="H219" t="s">
         <v>700</v>
       </c>
-      <c r="H219" t="s">
+      <c r="L219" t="s">
         <v>701</v>
       </c>
-      <c r="L219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P219" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q219" t="s">
         <v>25</v>
       </c>
       <c r="R219" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S219" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="220" spans="1:19">
       <c r="A220" t="s">
-        <v>698</v>
+        <v>719</v>
       </c>
       <c r="B220">
-        <v>167</v>
+        <v>60</v>
       </c>
       <c r="C220" t="s">
-        <v>703</v>
+        <v>581</v>
       </c>
       <c r="D220" t="s">
-        <v>704</v>
+        <v>582</v>
       </c>
       <c r="H220" t="s">
-        <v>705</v>
+        <v>720</v>
       </c>
       <c r="L220" t="s">
-        <v>706</v>
+        <v>721</v>
       </c>
       <c r="P220" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q220" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R220" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S220" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="221" spans="1:19">
       <c r="A221" t="s">
-        <v>698</v>
+        <v>719</v>
       </c>
       <c r="B221">
         <v>60</v>
       </c>
       <c r="C221" t="s">
-        <v>707</v>
+        <v>722</v>
       </c>
       <c r="D221" t="s">
-        <v>708</v>
+        <v>723</v>
       </c>
       <c r="H221" t="s">
-        <v>709</v>
+        <v>724</v>
       </c>
       <c r="L221" t="s">
-        <v>710</v>
+        <v>725</v>
       </c>
       <c r="P221" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q221" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R221" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S221" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="222" spans="1:19">
       <c r="A222" t="s">
-        <v>698</v>
+        <v>726</v>
       </c>
       <c r="B222">
         <v>60</v>
       </c>
       <c r="C222" t="s">
-        <v>711</v>
+        <v>526</v>
       </c>
       <c r="D222" t="s">
-        <v>712</v>
+        <v>527</v>
       </c>
       <c r="H222" t="s">
-        <v>713</v>
+        <v>727</v>
       </c>
       <c r="L222" t="s">
-        <v>714</v>
+        <v>728</v>
       </c>
       <c r="P222" t="s">
-        <v>24</v>
+        <v>530</v>
       </c>
       <c r="Q222" t="s">
-        <v>25</v>
+        <v>531</v>
       </c>
       <c r="R222" t="s">
-        <v>24</v>
+        <v>532</v>
       </c>
       <c r="S222" t="s">
-        <v>25</v>
+        <v>533</v>
       </c>
     </row>
     <row r="223" spans="1:19">
       <c r="A223" t="s">
-        <v>698</v>
+        <v>729</v>
       </c>
       <c r="B223">
-        <v>136</v>
+        <v>65</v>
       </c>
       <c r="C223" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="D223" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
       <c r="H223" t="s">
-        <v>717</v>
+        <v>732</v>
       </c>
       <c r="L223" t="s">
-        <v>718</v>
+        <v>733</v>
       </c>
       <c r="P223" t="s">
-        <v>719</v>
+        <v>31</v>
       </c>
       <c r="Q223" t="s">
-        <v>720</v>
+        <v>32</v>
       </c>
       <c r="R223" t="s">
-        <v>721</v>
+        <v>31</v>
       </c>
       <c r="S223" t="s">
-        <v>722</v>
+        <v>32</v>
       </c>
     </row>
     <row r="224" spans="1:19">
       <c r="A224" t="s">
-        <v>698</v>
+        <v>734</v>
       </c>
       <c r="B224">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C224" t="s">
-        <v>723</v>
+        <v>572</v>
       </c>
       <c r="D224" t="s">
-        <v>724</v>
+        <v>573</v>
       </c>
       <c r="H224" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
       <c r="L224" t="s">
-        <v>726</v>
+        <v>736</v>
       </c>
       <c r="P224" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q224" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R224" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S224" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="225" spans="1:19">
       <c r="A225" t="s">
-        <v>698</v>
+        <v>737</v>
       </c>
       <c r="B225">
-        <v>60</v>
+        <v>788</v>
       </c>
       <c r="C225" t="s">
-        <v>451</v>
+        <v>738</v>
       </c>
       <c r="D225" t="s">
-        <v>452</v>
+        <v>569</v>
       </c>
       <c r="H225" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="L225" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="P225" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q225" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R225" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S225" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="226" spans="1:19">
       <c r="A226" t="s">
-        <v>698</v>
+        <v>737</v>
       </c>
       <c r="B226">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C226" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="D226" t="s">
-        <v>730</v>
+        <v>565</v>
       </c>
       <c r="H226" t="s">
-        <v>731</v>
+        <v>742</v>
       </c>
       <c r="L226" t="s">
-        <v>732</v>
+        <v>743</v>
       </c>
       <c r="P226" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="Q226" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R226" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S226" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="227" spans="1:19">
       <c r="A227" t="s">
-        <v>698</v>
+        <v>744</v>
       </c>
       <c r="B227">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C227" t="s">
-        <v>455</v>
+        <v>745</v>
       </c>
       <c r="D227" t="s">
-        <v>456</v>
+        <v>746</v>
       </c>
       <c r="H227" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="L227" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="P227" t="s">
-        <v>35</v>
+        <v>165</v>
       </c>
       <c r="Q227" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="R227" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="S227" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
     </row>
     <row r="228" spans="1:19">
       <c r="A228" t="s">
-        <v>698</v>
+        <v>744</v>
       </c>
       <c r="B228">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C228" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="D228" t="s">
-        <v>736</v>
+        <v>750</v>
       </c>
       <c r="H228" t="s">
-        <v>737</v>
+        <v>751</v>
       </c>
       <c r="L228" t="s">
-        <v>738</v>
+        <v>752</v>
       </c>
       <c r="P228" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q228" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R228" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S228" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="229" spans="1:19">
       <c r="A229" t="s">
-        <v>698</v>
+        <v>753</v>
       </c>
       <c r="B229">
         <v>60</v>
       </c>
       <c r="C229" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="D229" t="s">
-        <v>740</v>
+        <v>755</v>
       </c>
       <c r="H229" t="s">
-        <v>741</v>
+        <v>756</v>
       </c>
       <c r="L229" t="s">
-        <v>742</v>
+        <v>757</v>
       </c>
       <c r="P229" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q229" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R229" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S229" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="230" spans="1:19">
       <c r="A230" t="s">
-        <v>698</v>
+        <v>753</v>
       </c>
       <c r="B230">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="C230" t="s">
-        <v>743</v>
+        <v>758</v>
       </c>
       <c r="D230" t="s">
-        <v>744</v>
+        <v>759</v>
       </c>
       <c r="H230" t="s">
-        <v>745</v>
+        <v>760</v>
       </c>
       <c r="L230" t="s">
-        <v>746</v>
+        <v>761</v>
       </c>
       <c r="P230" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q230" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R230" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S230" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="231" spans="1:19">
       <c r="A231" t="s">
-        <v>698</v>
+        <v>762</v>
       </c>
       <c r="B231">
-        <v>403</v>
+        <v>60</v>
       </c>
       <c r="C231" t="s">
-        <v>747</v>
+        <v>763</v>
       </c>
       <c r="D231" t="s">
-        <v>748</v>
+        <v>764</v>
       </c>
       <c r="H231" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="L231" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="P231" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q231" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R231" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S231" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="232" spans="1:19">
       <c r="A232" t="s">
-        <v>698</v>
+        <v>767</v>
       </c>
       <c r="B232">
-        <v>133</v>
+        <v>64</v>
       </c>
       <c r="C232" t="s">
-        <v>751</v>
+        <v>768</v>
       </c>
       <c r="D232" t="s">
-        <v>752</v>
+        <v>769</v>
       </c>
       <c r="H232" t="s">
-        <v>753</v>
+        <v>770</v>
       </c>
       <c r="L232" t="s">
-        <v>754</v>
+        <v>771</v>
       </c>
       <c r="P232" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q232" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R232" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S232" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="233" spans="1:19">
       <c r="A233" t="s">
-        <v>698</v>
+        <v>772</v>
       </c>
       <c r="B233">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="C233" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="D233" t="s">
-        <v>756</v>
+        <v>774</v>
       </c>
       <c r="H233" t="s">
-        <v>757</v>
+        <v>775</v>
       </c>
       <c r="L233" t="s">
-        <v>758</v>
+        <v>776</v>
       </c>
       <c r="P233" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q233" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R233" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S233" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="234" spans="1:19">
       <c r="A234" t="s">
-        <v>698</v>
+        <v>777</v>
       </c>
       <c r="B234">
         <v>60</v>
       </c>
       <c r="C234" t="s">
-        <v>759</v>
+        <v>778</v>
       </c>
       <c r="D234" t="s">
-        <v>760</v>
+        <v>779</v>
       </c>
       <c r="H234" t="s">
-        <v>761</v>
+        <v>780</v>
       </c>
       <c r="L234" t="s">
-        <v>762</v>
+        <v>781</v>
       </c>
       <c r="P234" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="Q234" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="R234" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="S234" t="s">
-        <v>250</v>
+        <v>32</v>
       </c>
     </row>
     <row r="235" spans="1:19">
       <c r="A235" t="s">
-        <v>698</v>
+        <v>777</v>
       </c>
       <c r="B235">
         <v>60</v>
       </c>
       <c r="C235" t="s">
-        <v>763</v>
+        <v>782</v>
       </c>
       <c r="D235" t="s">
-        <v>764</v>
+        <v>783</v>
       </c>
       <c r="H235" t="s">
-        <v>765</v>
+        <v>784</v>
       </c>
       <c r="L235" t="s">
-        <v>766</v>
+        <v>785</v>
       </c>
       <c r="P235" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q235" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R235" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S235" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="236" spans="1:19">
       <c r="A236" t="s">
-        <v>698</v>
+        <v>777</v>
       </c>
       <c r="B236">
         <v>60</v>
       </c>
       <c r="C236" t="s">
-        <v>767</v>
+        <v>786</v>
       </c>
       <c r="D236" t="s">
-        <v>768</v>
+        <v>787</v>
       </c>
       <c r="H236" t="s">
-        <v>769</v>
+        <v>788</v>
       </c>
       <c r="L236" t="s">
-        <v>770</v>
+        <v>789</v>
       </c>
       <c r="P236" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="Q236" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="R236" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="S236" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="237" spans="1:19">
       <c r="A237" t="s">
-        <v>771</v>
+        <v>790</v>
       </c>
       <c r="B237">
-        <v>67</v>
+        <v>633</v>
       </c>
       <c r="C237" t="s">
-        <v>455</v>
+        <v>791</v>
       </c>
       <c r="D237" t="s">
-        <v>456</v>
+        <v>792</v>
       </c>
       <c r="H237" t="s">
-        <v>457</v>
+        <v>793</v>
       </c>
       <c r="L237" t="s">
-        <v>458</v>
+        <v>794</v>
       </c>
       <c r="P237" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q237" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R237" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S237" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="238" spans="1:19">
       <c r="A238" t="s">
-        <v>771</v>
+        <v>790</v>
       </c>
       <c r="B238">
         <v>60</v>
       </c>
       <c r="C238" t="s">
-        <v>772</v>
+        <v>673</v>
       </c>
       <c r="D238" t="s">
-        <v>773</v>
+        <v>795</v>
       </c>
       <c r="H238" t="s">
-        <v>774</v>
+        <v>796</v>
       </c>
       <c r="L238" t="s">
-        <v>775</v>
+        <v>797</v>
       </c>
       <c r="P238" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="Q238" t="s">
-        <v>249</v>
+        <v>32</v>
       </c>
       <c r="R238" t="s">
-        <v>248</v>
+        <v>31</v>
       </c>
       <c r="S238" t="s">
-        <v>250</v>
+        <v>32</v>
       </c>
     </row>
     <row r="239" spans="1:19">
       <c r="A239" t="s">
-        <v>771</v>
+        <v>798</v>
       </c>
       <c r="B239">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C239" t="s">
-        <v>455</v>
+        <v>799</v>
       </c>
       <c r="D239" t="s">
-        <v>456</v>
+        <v>800</v>
       </c>
       <c r="H239" t="s">
-        <v>457</v>
+        <v>801</v>
       </c>
       <c r="L239" t="s">
-        <v>458</v>
+        <v>802</v>
       </c>
       <c r="P239" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="Q239" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="R239" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="S239" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="240" spans="1:19">
       <c r="A240" t="s">
-        <v>771</v>
+        <v>798</v>
       </c>
       <c r="B240">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="C240" t="s">
-        <v>772</v>
+        <v>803</v>
       </c>
       <c r="D240" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
       <c r="H240" t="s">
-        <v>774</v>
+        <v>805</v>
       </c>
       <c r="L240" t="s">
-        <v>775</v>
+        <v>806</v>
       </c>
       <c r="P240" t="s">
-        <v>248</v>
+        <v>144</v>
       </c>
       <c r="Q240" t="s">
-        <v>249</v>
+        <v>145</v>
       </c>
       <c r="R240" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="S240" t="s">
-        <v>250</v>
+        <v>147</v>
       </c>
     </row>
     <row r="241" spans="1:19">
       <c r="A241" t="s">
-        <v>776</v>
+        <v>798</v>
       </c>
       <c r="B241">
         <v>60</v>
       </c>
       <c r="C241" t="s">
-        <v>777</v>
+        <v>807</v>
       </c>
       <c r="D241" t="s">
-        <v>778</v>
+        <v>808</v>
       </c>
       <c r="H241" t="s">
-        <v>779</v>
+        <v>809</v>
       </c>
       <c r="L241" t="s">
-        <v>780</v>
+        <v>810</v>
       </c>
       <c r="P241" t="s">
-        <v>56</v>
+        <v>144</v>
       </c>
       <c r="Q241" t="s">
-        <v>57</v>
+        <v>145</v>
       </c>
       <c r="R241" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="S241" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
     </row>
     <row r="242" spans="1:19">
       <c r="A242" t="s">
-        <v>776</v>
+        <v>798</v>
       </c>
       <c r="B242">
-        <v>115</v>
+        <v>60</v>
       </c>
       <c r="C242" t="s">
-        <v>781</v>
+        <v>811</v>
       </c>
       <c r="D242" t="s">
-        <v>782</v>
+        <v>812</v>
       </c>
       <c r="H242" t="s">
-        <v>783</v>
+        <v>813</v>
       </c>
       <c r="L242" t="s">
-        <v>784</v>
+        <v>814</v>
       </c>
       <c r="P242" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q242" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R242" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S242" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="243" spans="1:19">
       <c r="A243" t="s">
-        <v>776</v>
+        <v>798</v>
       </c>
       <c r="B243">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="C243" t="s">
-        <v>785</v>
+        <v>815</v>
       </c>
       <c r="D243" t="s">
-        <v>786</v>
+        <v>816</v>
       </c>
       <c r="H243" t="s">
-        <v>787</v>
+        <v>817</v>
       </c>
       <c r="L243" t="s">
-        <v>788</v>
+        <v>818</v>
       </c>
       <c r="P243" t="s">
-        <v>56</v>
+        <v>819</v>
       </c>
       <c r="Q243" t="s">
-        <v>57</v>
+        <v>820</v>
       </c>
       <c r="R243" t="s">
-        <v>57</v>
+        <v>821</v>
       </c>
       <c r="S243" t="s">
-        <v>57</v>
+        <v>822</v>
       </c>
     </row>
     <row r="244" spans="1:19">
       <c r="A244" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="B244">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="C244" t="s">
-        <v>790</v>
+        <v>823</v>
       </c>
       <c r="D244" t="s">
-        <v>791</v>
+        <v>824</v>
       </c>
       <c r="H244" t="s">
-        <v>792</v>
+        <v>825</v>
       </c>
       <c r="L244" t="s">
-        <v>793</v>
+        <v>826</v>
       </c>
       <c r="P244" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q244" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R244" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S244" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="245" spans="1:19">
       <c r="A245" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="B245">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C245" t="s">
-        <v>795</v>
+        <v>551</v>
       </c>
       <c r="D245" t="s">
-        <v>796</v>
+        <v>552</v>
       </c>
       <c r="H245" t="s">
-        <v>797</v>
+        <v>827</v>
       </c>
       <c r="L245" t="s">
-        <v>798</v>
+        <v>828</v>
       </c>
       <c r="P245" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q245" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R245" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S245" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="246" spans="1:19">
       <c r="A246" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="B246">
-        <v>379</v>
+        <v>66</v>
       </c>
       <c r="C246" t="s">
-        <v>799</v>
+        <v>829</v>
       </c>
       <c r="D246" t="s">
-        <v>800</v>
+        <v>830</v>
       </c>
       <c r="H246" t="s">
-        <v>801</v>
+        <v>831</v>
       </c>
       <c r="L246" t="s">
-        <v>802</v>
+        <v>832</v>
       </c>
       <c r="P246" t="s">
-        <v>56</v>
+        <v>203</v>
       </c>
       <c r="Q246" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R246" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S246" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="247" spans="1:19">
       <c r="A247" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="B247">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C247" t="s">
-        <v>803</v>
+        <v>555</v>
       </c>
       <c r="D247" t="s">
-        <v>804</v>
+        <v>556</v>
       </c>
       <c r="H247" t="s">
-        <v>805</v>
+        <v>833</v>
       </c>
       <c r="L247" t="s">
-        <v>806</v>
+        <v>834</v>
       </c>
       <c r="P247" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="Q247" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
       <c r="R247" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="S247" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
     </row>
     <row r="248" spans="1:19">
       <c r="A248" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="B248">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="C248" t="s">
-        <v>808</v>
+        <v>835</v>
       </c>
       <c r="D248" t="s">
-        <v>809</v>
+        <v>836</v>
       </c>
       <c r="H248" t="s">
-        <v>810</v>
+        <v>837</v>
       </c>
       <c r="L248" t="s">
-        <v>811</v>
+        <v>838</v>
       </c>
       <c r="P248" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q248" t="s">
         <v>25</v>
       </c>
       <c r="R248" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S248" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="249" spans="1:19">
       <c r="A249" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="B249">
-        <v>598</v>
+        <v>60</v>
       </c>
       <c r="C249" t="s">
-        <v>812</v>
+        <v>839</v>
       </c>
       <c r="D249" t="s">
-        <v>813</v>
+        <v>840</v>
       </c>
       <c r="H249" t="s">
-        <v>814</v>
+        <v>841</v>
       </c>
       <c r="L249" t="s">
-        <v>815</v>
+        <v>842</v>
       </c>
       <c r="P249" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q249" t="s">
         <v>25</v>
       </c>
       <c r="R249" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S249" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="250" spans="1:19">
       <c r="A250" t="s">
-        <v>816</v>
+        <v>798</v>
       </c>
       <c r="B250">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C250" t="s">
-        <v>817</v>
+        <v>843</v>
       </c>
       <c r="D250" t="s">
-        <v>818</v>
+        <v>844</v>
       </c>
       <c r="H250" t="s">
-        <v>819</v>
+        <v>845</v>
       </c>
       <c r="L250" t="s">
-        <v>820</v>
+        <v>846</v>
       </c>
       <c r="P250" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q250" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R250" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S250" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="251" spans="1:19">
       <c r="A251" t="s">
-        <v>816</v>
+        <v>798</v>
       </c>
       <c r="B251">
-        <v>90</v>
+        <v>403</v>
       </c>
       <c r="C251" t="s">
-        <v>821</v>
+        <v>847</v>
       </c>
       <c r="D251" t="s">
-        <v>822</v>
+        <v>848</v>
       </c>
       <c r="H251" t="s">
-        <v>823</v>
+        <v>849</v>
       </c>
       <c r="L251" t="s">
-        <v>824</v>
+        <v>850</v>
       </c>
       <c r="P251" t="s">
-        <v>56</v>
+        <v>144</v>
       </c>
       <c r="Q251" t="s">
-        <v>57</v>
+        <v>145</v>
       </c>
       <c r="R251" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="S251" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
     </row>
     <row r="252" spans="1:19">
       <c r="A252" t="s">
-        <v>816</v>
+        <v>798</v>
       </c>
       <c r="B252">
-        <v>72</v>
+        <v>133</v>
       </c>
       <c r="C252" t="s">
-        <v>825</v>
+        <v>851</v>
       </c>
       <c r="D252" t="s">
-        <v>826</v>
+        <v>852</v>
       </c>
       <c r="H252" t="s">
-        <v>827</v>
+        <v>853</v>
       </c>
       <c r="L252" t="s">
-        <v>828</v>
+        <v>854</v>
       </c>
       <c r="P252" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q252" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R252" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S252" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="253" spans="1:19">
       <c r="A253" t="s">
-        <v>829</v>
+        <v>798</v>
       </c>
       <c r="B253">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C253" t="s">
-        <v>830</v>
+        <v>855</v>
       </c>
       <c r="D253" t="s">
-        <v>831</v>
+        <v>856</v>
       </c>
       <c r="H253" t="s">
-        <v>832</v>
+        <v>857</v>
       </c>
       <c r="L253" t="s">
-        <v>833</v>
+        <v>858</v>
       </c>
       <c r="P253" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q253" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R253" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S253" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="254" spans="1:19">
       <c r="A254" t="s">
-        <v>834</v>
+        <v>798</v>
       </c>
       <c r="B254">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C254" t="s">
-        <v>835</v>
+        <v>859</v>
       </c>
       <c r="D254" t="s">
-        <v>836</v>
+        <v>860</v>
       </c>
       <c r="H254" t="s">
-        <v>827</v>
+        <v>861</v>
       </c>
       <c r="L254" t="s">
-        <v>837</v>
+        <v>862</v>
       </c>
       <c r="P254" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="Q254" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="R254" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="S254" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
     </row>
     <row r="255" spans="1:19">
       <c r="A255" t="s">
-        <v>834</v>
+        <v>798</v>
       </c>
       <c r="B255">
         <v>60</v>
       </c>
       <c r="C255" t="s">
-        <v>838</v>
+        <v>863</v>
       </c>
       <c r="D255" t="s">
-        <v>839</v>
+        <v>864</v>
       </c>
       <c r="H255" t="s">
-        <v>840</v>
+        <v>865</v>
       </c>
       <c r="L255" t="s">
-        <v>841</v>
+        <v>866</v>
       </c>
       <c r="P255" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q255" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R255" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S255" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="256" spans="1:19">
       <c r="A256" t="s">
-        <v>842</v>
+        <v>798</v>
       </c>
       <c r="B256">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C256" t="s">
-        <v>843</v>
+        <v>867</v>
       </c>
       <c r="D256" t="s">
-        <v>844</v>
+        <v>868</v>
       </c>
       <c r="H256" t="s">
-        <v>845</v>
+        <v>869</v>
       </c>
       <c r="L256" t="s">
-        <v>846</v>
+        <v>870</v>
       </c>
       <c r="P256" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q256" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R256" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S256" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="257" spans="1:19">
       <c r="A257" t="s">
-        <v>842</v>
+        <v>871</v>
       </c>
       <c r="B257">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C257" t="s">
-        <v>847</v>
+        <v>555</v>
       </c>
       <c r="D257" t="s">
-        <v>848</v>
+        <v>556</v>
       </c>
       <c r="H257" t="s">
-        <v>849</v>
+        <v>557</v>
       </c>
       <c r="L257" t="s">
-        <v>850</v>
+        <v>558</v>
       </c>
       <c r="P257" t="s">
-        <v>56</v>
+        <v>144</v>
       </c>
       <c r="Q257" t="s">
-        <v>57</v>
+        <v>145</v>
       </c>
       <c r="R257" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="S257" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
     </row>
     <row r="258" spans="1:19">
       <c r="A258" t="s">
-        <v>851</v>
+        <v>871</v>
       </c>
       <c r="B258">
-        <v>189</v>
+        <v>60</v>
       </c>
       <c r="C258" t="s">
-        <v>852</v>
+        <v>872</v>
       </c>
       <c r="D258" t="s">
-        <v>853</v>
+        <v>873</v>
       </c>
       <c r="H258" t="s">
-        <v>854</v>
+        <v>874</v>
       </c>
       <c r="L258" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="P258" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="Q258" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="R258" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="S258" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
     </row>
     <row r="259" spans="1:19">
       <c r="A259" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="B259">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C259" t="s">
-        <v>857</v>
+        <v>555</v>
       </c>
       <c r="D259" t="s">
-        <v>858</v>
+        <v>556</v>
       </c>
       <c r="H259" t="s">
-        <v>859</v>
+        <v>557</v>
       </c>
       <c r="L259" t="s">
-        <v>860</v>
+        <v>558</v>
       </c>
       <c r="P259" t="s">
-        <v>56</v>
+        <v>144</v>
       </c>
       <c r="Q259" t="s">
-        <v>57</v>
+        <v>145</v>
       </c>
       <c r="R259" t="s">
-        <v>57</v>
+        <v>146</v>
       </c>
       <c r="S259" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
     </row>
     <row r="260" spans="1:19">
       <c r="A260" t="s">
-        <v>861</v>
+        <v>871</v>
       </c>
       <c r="B260">
         <v>60</v>
       </c>
       <c r="C260" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="D260" t="s">
-        <v>863</v>
+        <v>873</v>
       </c>
       <c r="H260" t="s">
-        <v>864</v>
+        <v>874</v>
       </c>
       <c r="L260" t="s">
-        <v>865</v>
+        <v>875</v>
       </c>
       <c r="P260" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="Q260" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
       <c r="R260" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="S260" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
     </row>
     <row r="261" spans="1:19">
       <c r="A261" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="B261">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="C261" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="D261" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>878</v>
       </c>
       <c r="H261" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="L261" t="s">
-        <v>871</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="P261" t="s">
-        <v>873</v>
+        <v>165</v>
       </c>
       <c r="Q261" t="s">
-        <v>874</v>
+        <v>25</v>
       </c>
       <c r="R261" t="s">
-        <v>875</v>
+        <v>25</v>
       </c>
       <c r="S261" t="s">
-        <v>876</v>
+        <v>25</v>
       </c>
     </row>
     <row r="262" spans="1:19">
       <c r="A262" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="B262">
-        <v>60</v>
+        <v>115</v>
       </c>
       <c r="C262" t="s">
-        <v>862</v>
+        <v>881</v>
       </c>
       <c r="D262" t="s">
-        <v>863</v>
+        <v>882</v>
       </c>
       <c r="H262" t="s">
-        <v>864</v>
+        <v>883</v>
       </c>
       <c r="L262" t="s">
-        <v>865</v>
+        <v>884</v>
       </c>
       <c r="P262" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q262" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R262" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S262" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="263" spans="1:19">
       <c r="A263" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="B263">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="C263" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="D263" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="H263" t="s">
-        <v>880</v>
+        <v>887</v>
       </c>
       <c r="L263" t="s">
-        <v>881</v>
+        <v>888</v>
       </c>
       <c r="P263" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q263" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R263" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S263" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="264" spans="1:19">
       <c r="A264" t="s">
-        <v>877</v>
+        <v>889</v>
       </c>
       <c r="B264">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="C264" t="s">
-        <v>882</v>
+        <v>890</v>
       </c>
       <c r="D264" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="H264" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
       <c r="L264" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="P264" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q264" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R264" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S264" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="265" spans="1:19">
       <c r="A265" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="B265">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C265" t="s">
-        <v>777</v>
+        <v>895</v>
       </c>
       <c r="D265" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="H265" t="s">
-        <v>779</v>
+        <v>897</v>
       </c>
       <c r="L265" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="P265" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q265" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R265" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S265" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="266" spans="1:19">
       <c r="A266" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="B266">
-        <v>175</v>
+        <v>379</v>
       </c>
       <c r="C266" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="D266" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="H266" t="s">
-        <v>891</v>
+        <v>901</v>
       </c>
       <c r="L266" t="s">
-        <v>892</v>
+        <v>902</v>
       </c>
       <c r="P266" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q266" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R266" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S266" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="267" spans="1:19">
       <c r="A267" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B267">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C267" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="D267" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="H267" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="L267" t="s">
-        <v>897</v>
+        <v>906</v>
       </c>
       <c r="P267" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q267" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R267" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S267" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="268" spans="1:19">
       <c r="A268" t="s">
-        <v>898</v>
+        <v>907</v>
       </c>
       <c r="B268">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="C268" t="s">
-        <v>899</v>
+        <v>908</v>
       </c>
       <c r="D268" t="s">
-        <v>900</v>
+        <v>909</v>
       </c>
       <c r="H268" t="s">
-        <v>901</v>
+        <v>910</v>
       </c>
       <c r="L268" t="s">
-        <v>902</v>
+        <v>911</v>
       </c>
       <c r="P268" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q268" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R268" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S268" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="269" spans="1:19">
       <c r="A269" t="s">
-        <v>898</v>
+        <v>907</v>
       </c>
       <c r="B269">
-        <v>87</v>
+        <v>598</v>
       </c>
       <c r="C269" t="s">
-        <v>903</v>
+        <v>912</v>
       </c>
       <c r="D269" t="s">
-        <v>904</v>
+        <v>913</v>
       </c>
       <c r="H269" t="s">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="L269" t="s">
-        <v>906</v>
+        <v>915</v>
       </c>
       <c r="P269" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="Q269" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="R269" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="S269" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="270" spans="1:19">
       <c r="A270" t="s">
-        <v>907</v>
+        <v>916</v>
       </c>
       <c r="B270">
-        <v>602</v>
+        <v>60</v>
       </c>
       <c r="C270" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
       <c r="D270" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
       <c r="H270" t="s">
-        <v>910</v>
+        <v>919</v>
       </c>
       <c r="L270" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="P270" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q270" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R270" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S270" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="271" spans="1:19">
       <c r="A271" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B271">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="C271" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="D271" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="H271" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="L271" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="P271" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q271" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R271" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S271" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="272" spans="1:19">
       <c r="A272" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="B272">
-        <v>759</v>
+        <v>72</v>
       </c>
       <c r="C272" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="D272" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="H272" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="L272" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="P272" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="Q272" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="R272" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="S272" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="273" spans="1:19">
       <c r="A273" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="B273">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="C273" t="s">
-        <v>922</v>
+        <v>57</v>
       </c>
       <c r="D273" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="H273" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="L273" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="P273" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q273" t="s">
         <v>25</v>
       </c>
       <c r="R273" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S273" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="274" spans="1:19">
       <c r="A274" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="B274">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="C274" t="s">
+        <v>934</v>
+      </c>
+      <c r="D274" t="s">
+        <v>935</v>
+      </c>
+      <c r="H274" t="s">
         <v>927</v>
-      </c>
-[...22 lines deleted...]
-        <v>935</v>
       </c>
       <c r="L274" t="s">
         <v>936</v>
       </c>
-      <c r="M274" t="s">
+      <c r="P274" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>25</v>
+      </c>
+      <c r="R274" t="s">
+        <v>25</v>
+      </c>
+      <c r="S274" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="275" spans="1:19">
+      <c r="A275" t="s">
+        <v>933</v>
+      </c>
+      <c r="B275">
+        <v>60</v>
+      </c>
+      <c r="C275" t="s">
         <v>937</v>
       </c>
-      <c r="N274" t="s">
+      <c r="D275" t="s">
         <v>938</v>
       </c>
-      <c r="O274" t="s">
+      <c r="H275" t="s">
         <v>939</v>
       </c>
-      <c r="P274" t="s">
+      <c r="L275" t="s">
         <v>940</v>
       </c>
-      <c r="Q274" t="s">
+      <c r="P275" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>25</v>
+      </c>
+      <c r="R275" t="s">
+        <v>25</v>
+      </c>
+      <c r="S275" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="276" spans="1:19">
+      <c r="A276" t="s">
         <v>941</v>
       </c>
-      <c r="R274" t="s">
-[...2 lines deleted...]
-      <c r="S274" t="s">
+      <c r="B276">
+        <v>62</v>
+      </c>
+      <c r="C276" t="s">
         <v>942</v>
+      </c>
+      <c r="D276" t="s">
+        <v>943</v>
+      </c>
+      <c r="H276" t="s">
+        <v>944</v>
+      </c>
+      <c r="L276" t="s">
+        <v>945</v>
+      </c>
+      <c r="P276" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q276" t="s">
+        <v>25</v>
+      </c>
+      <c r="R276" t="s">
+        <v>25</v>
+      </c>
+      <c r="S276" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="277" spans="1:19">
+      <c r="A277" t="s">
+        <v>941</v>
+      </c>
+      <c r="B277">
+        <v>65</v>
+      </c>
+      <c r="C277" t="s">
+        <v>946</v>
+      </c>
+      <c r="D277" t="s">
+        <v>947</v>
+      </c>
+      <c r="H277" t="s">
+        <v>948</v>
+      </c>
+      <c r="L277" t="s">
+        <v>949</v>
+      </c>
+      <c r="P277" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q277" t="s">
+        <v>25</v>
+      </c>
+      <c r="R277" t="s">
+        <v>25</v>
+      </c>
+      <c r="S277" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="278" spans="1:19">
+      <c r="A278" t="s">
+        <v>950</v>
+      </c>
+      <c r="B278">
+        <v>189</v>
+      </c>
+      <c r="C278" t="s">
+        <v>951</v>
+      </c>
+      <c r="D278" t="s">
+        <v>952</v>
+      </c>
+      <c r="H278" t="s">
+        <v>953</v>
+      </c>
+      <c r="L278" t="s">
+        <v>954</v>
+      </c>
+      <c r="P278" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q278" t="s">
+        <v>25</v>
+      </c>
+      <c r="R278" t="s">
+        <v>25</v>
+      </c>
+      <c r="S278" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="279" spans="1:19">
+      <c r="A279" t="s">
+        <v>955</v>
+      </c>
+      <c r="B279">
+        <v>60</v>
+      </c>
+      <c r="C279" t="s">
+        <v>956</v>
+      </c>
+      <c r="D279" t="s">
+        <v>957</v>
+      </c>
+      <c r="H279" t="s">
+        <v>958</v>
+      </c>
+      <c r="L279" t="s">
+        <v>959</v>
+      </c>
+      <c r="P279" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q279" t="s">
+        <v>25</v>
+      </c>
+      <c r="R279" t="s">
+        <v>25</v>
+      </c>
+      <c r="S279" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="280" spans="1:19">
+      <c r="A280" t="s">
+        <v>960</v>
+      </c>
+      <c r="B280">
+        <v>60</v>
+      </c>
+      <c r="C280" t="s">
+        <v>961</v>
+      </c>
+      <c r="D280" t="s">
+        <v>962</v>
+      </c>
+      <c r="H280" t="s">
+        <v>963</v>
+      </c>
+      <c r="L280" t="s">
+        <v>964</v>
+      </c>
+      <c r="P280" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q280" t="s">
+        <v>25</v>
+      </c>
+      <c r="R280" t="s">
+        <v>25</v>
+      </c>
+      <c r="S280" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="281" spans="1:19">
+      <c r="A281" t="s">
+        <v>960</v>
+      </c>
+      <c r="B281">
+        <v>1</v>
+      </c>
+      <c r="C281" t="s">
+        <v>965</v>
+      </c>
+      <c r="D281" t="s">
+        <v>966</v>
+      </c>
+      <c r="E281" t="s">
+        <v>967</v>
+      </c>
+      <c r="H281" t="s">
+        <v>968</v>
+      </c>
+      <c r="I281" t="s">
+        <v>969</v>
+      </c>
+      <c r="L281" t="s">
+        <v>970</v>
+      </c>
+      <c r="M281" t="s">
+        <v>971</v>
+      </c>
+      <c r="P281" t="s">
+        <v>972</v>
+      </c>
+      <c r="Q281" t="s">
+        <v>973</v>
+      </c>
+      <c r="R281" t="s">
+        <v>974</v>
+      </c>
+      <c r="S281" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="282" spans="1:19">
+      <c r="A282" t="s">
+        <v>960</v>
+      </c>
+      <c r="B282">
+        <v>60</v>
+      </c>
+      <c r="C282" t="s">
+        <v>961</v>
+      </c>
+      <c r="D282" t="s">
+        <v>962</v>
+      </c>
+      <c r="H282" t="s">
+        <v>963</v>
+      </c>
+      <c r="L282" t="s">
+        <v>964</v>
+      </c>
+      <c r="P282" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q282" t="s">
+        <v>25</v>
+      </c>
+      <c r="R282" t="s">
+        <v>25</v>
+      </c>
+      <c r="S282" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="283" spans="1:19">
+      <c r="A283" t="s">
+        <v>976</v>
+      </c>
+      <c r="B283">
+        <v>108</v>
+      </c>
+      <c r="C283" t="s">
+        <v>977</v>
+      </c>
+      <c r="D283" t="s">
+        <v>978</v>
+      </c>
+      <c r="H283" t="s">
+        <v>979</v>
+      </c>
+      <c r="L283" t="s">
+        <v>980</v>
+      </c>
+      <c r="P283" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q283" t="s">
+        <v>25</v>
+      </c>
+      <c r="R283" t="s">
+        <v>25</v>
+      </c>
+      <c r="S283" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="284" spans="1:19">
+      <c r="A284" t="s">
+        <v>976</v>
+      </c>
+      <c r="B284">
+        <v>140</v>
+      </c>
+      <c r="C284" t="s">
+        <v>981</v>
+      </c>
+      <c r="D284" t="s">
+        <v>982</v>
+      </c>
+      <c r="H284" t="s">
+        <v>983</v>
+      </c>
+      <c r="L284" t="s">
+        <v>984</v>
+      </c>
+      <c r="P284" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q284" t="s">
+        <v>25</v>
+      </c>
+      <c r="R284" t="s">
+        <v>25</v>
+      </c>
+      <c r="S284" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="285" spans="1:19">
+      <c r="A285" t="s">
+        <v>985</v>
+      </c>
+      <c r="B285">
+        <v>60</v>
+      </c>
+      <c r="C285" t="s">
+        <v>877</v>
+      </c>
+      <c r="D285" t="s">
+        <v>986</v>
+      </c>
+      <c r="H285" t="s">
+        <v>879</v>
+      </c>
+      <c r="L285" t="s">
+        <v>987</v>
+      </c>
+      <c r="P285" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q285" t="s">
+        <v>25</v>
+      </c>
+      <c r="R285" t="s">
+        <v>25</v>
+      </c>
+      <c r="S285" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="286" spans="1:19">
+      <c r="A286" t="s">
+        <v>985</v>
+      </c>
+      <c r="B286">
+        <v>175</v>
+      </c>
+      <c r="C286" t="s">
+        <v>988</v>
+      </c>
+      <c r="D286" t="s">
+        <v>989</v>
+      </c>
+      <c r="H286" t="s">
+        <v>990</v>
+      </c>
+      <c r="L286" t="s">
+        <v>991</v>
+      </c>
+      <c r="P286" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q286" t="s">
+        <v>25</v>
+      </c>
+      <c r="R286" t="s">
+        <v>25</v>
+      </c>
+      <c r="S286" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="287" spans="1:19">
+      <c r="A287" t="s">
+        <v>992</v>
+      </c>
+      <c r="B287">
+        <v>60</v>
+      </c>
+      <c r="C287" t="s">
+        <v>993</v>
+      </c>
+      <c r="D287" t="s">
+        <v>994</v>
+      </c>
+      <c r="H287" t="s">
+        <v>995</v>
+      </c>
+      <c r="L287" t="s">
+        <v>996</v>
+      </c>
+      <c r="P287" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q287" t="s">
+        <v>25</v>
+      </c>
+      <c r="R287" t="s">
+        <v>25</v>
+      </c>
+      <c r="S287" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="288" spans="1:19">
+      <c r="A288" t="s">
+        <v>997</v>
+      </c>
+      <c r="B288">
+        <v>91</v>
+      </c>
+      <c r="C288" t="s">
+        <v>998</v>
+      </c>
+      <c r="D288" t="s">
+        <v>999</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L288" t="s">
+        <v>1001</v>
+      </c>
+      <c r="P288" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q288" t="s">
+        <v>25</v>
+      </c>
+      <c r="R288" t="s">
+        <v>25</v>
+      </c>
+      <c r="S288" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="289" spans="1:19">
+      <c r="A289" t="s">
+        <v>997</v>
+      </c>
+      <c r="B289">
+        <v>87</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1004</v>
+      </c>
+      <c r="L289" t="s">
+        <v>1005</v>
+      </c>
+      <c r="P289" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q289" t="s">
+        <v>25</v>
+      </c>
+      <c r="R289" t="s">
+        <v>25</v>
+      </c>
+      <c r="S289" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="290" spans="1:19">
+      <c r="A290" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B290">
+        <v>602</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L290" t="s">
+        <v>1010</v>
+      </c>
+      <c r="P290" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q290" t="s">
+        <v>25</v>
+      </c>
+      <c r="R290" t="s">
+        <v>25</v>
+      </c>
+      <c r="S290" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="291" spans="1:19">
+      <c r="A291" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B291">
+        <v>60</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1014</v>
+      </c>
+      <c r="L291" t="s">
+        <v>1015</v>
+      </c>
+      <c r="P291" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>25</v>
+      </c>
+      <c r="R291" t="s">
+        <v>25</v>
+      </c>
+      <c r="S291" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="292" spans="1:19">
+      <c r="A292" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B292">
+        <v>759</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L292" t="s">
+        <v>1019</v>
+      </c>
+      <c r="P292" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q292" t="s">
+        <v>25</v>
+      </c>
+      <c r="R292" t="s">
+        <v>25</v>
+      </c>
+      <c r="S292" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="293" spans="1:19">
+      <c r="A293" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B293">
+        <v>3</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L293" t="s">
+        <v>1024</v>
+      </c>
+      <c r="P293" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q293" t="s">
+        <v>32</v>
+      </c>
+      <c r="R293" t="s">
+        <v>31</v>
+      </c>
+      <c r="S293" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="294" spans="1:19">
+      <c r="A294" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B294">
+        <v>1</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G294" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I294" t="s">
+        <v>1032</v>
+      </c>
+      <c r="J294" t="s">
+        <v>1033</v>
+      </c>
+      <c r="K294" t="s">
+        <v>1034</v>
+      </c>
+      <c r="L294" t="s">
+        <v>1035</v>
+      </c>
+      <c r="M294" t="s">
+        <v>1036</v>
+      </c>
+      <c r="N294" t="s">
+        <v>1037</v>
+      </c>
+      <c r="O294" t="s">
+        <v>1038</v>
+      </c>
+      <c r="P294" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q294" t="s">
+        <v>81</v>
+      </c>
+      <c r="R294" t="s">
+        <v>80</v>
+      </c>
+      <c r="S294" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>