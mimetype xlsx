--- v6 (2026-09-18)
+++ v7 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1039">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1084">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
@@ -69,98 +69,302 @@
     <t>Introduction (fr)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
+  </si>
+  <si>
+    <t>2026-10-16</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/6ad790d1ce6731792512209.jpg</t>
+  </si>
+  <si>
+    <t>Sintra Vila Digital: o comércio local está ligado e pronto para chegar mais longe</t>
+  </si>
+  <si>
+    <t>O lançamento público do Bairro Sintra Vila Digital reuniu, no dia 15 de outubro, um expressivo número de comerciantes, assinalando um momento decisivo para o projeto e para a transformação digital do comércio local.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Pousada de Jovens Sintra foi palco da sessão de lançamento do Bairro Sintra Vila Digital, num encontro que contou com uma forte participação dos comerciantes aderentes e de representantes institucionais, demonstrando o interesse e o envolvimento do tecido empresarial local nesta iniciativa.&lt;/p&gt;
+&lt;p&gt;Mais do que apresentar uma plataforma digital, este momento celebrou uma comunidade de comerciantes que acredita no valor do comércio de proximidade e na importância de acompanhar os novos hábitos de consumo, sem perder a identidade e a ligação ao território.&lt;/p&gt;
+&lt;p&gt;O Sintra Vila Digital reúne, num único espaço, comércio e serviços locais, permitindo aos consumidores descobrir negócios, conhecer produtos e serviços e explorar novas formas de interação com os estabelecimentos do Bairro. A plataforma disponibiliza também funcionalidades que promovem a descoberta do território e aproximam comerciantes, residentes e visitantes.&lt;/p&gt;
+&lt;p&gt;Com o lançamento público, o projeto entra agora numa nova etapa: chegar aos consumidores, incentivar o registo na plataforma e transformar a presença digital numa oportunidade real de contacto com o comércio local.&lt;/p&gt;
+&lt;p&gt;A participação expressiva dos comerciantes nesta sessão constitui um sinal encorajador e reforça o propósito que está na base do projeto: criar novas oportunidades para os negócios locais, valorizar o comércio de proximidade e construir uma comunidade cada vez mais conectada.&lt;/p&gt;
+&lt;p&gt;Nesta primeira fase, o Bairro Sintra Vila Digital abrange as zonas da Portela de Sintra, Estefânia e Vila Velha, estando prevista a sua expansão futura a todo o concelho.&lt;/p&gt;
+&lt;p&gt;Sintra está ligada. Agora, o convite estende-se a todos: descobrir o Bairro, explorar o Marketplace, conhecer os negócios locais e fazer parte desta comunidade digital.&lt;/p&gt;
+&lt;p&gt;Registe-se gratuitamente e descubra o comércio local num só lugar.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Eventos"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Events"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Épreuves"}]</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/6accbd7bc17991791802747.png</t>
+  </si>
+  <si>
+    <t>Sintra Vila Digital lança-se publicamente para ligar o comércio local ao digital</t>
+  </si>
+  <si>
+    <t>Sessão de lançamento público realiza-se a 15 de outubro, na Pousada de Jovens Sintra, e marca o início de uma nova etapa para o comércio local do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;É o momento há muito esperado para dar a conhecer publicamente o Sintra Vila Digital. No próximo dia 15 de outubro, a Pousada de Joven Sintra recebe a sessão de lançamento público do projeto, num momento que pretende assinalar o início de uma nova etapa para o comércio local de Sintra e para a sua relação com o digital.&lt;/p&gt;
+&lt;p&gt;Com a presença de Marco Almeida, presidente da Câmara Municipal de Sintra, a sessão será o ponto de encontro entre comerciantes, parceiros, entidades locais e comunidade, dando a conhecer um projeto que nasce com uma ambição clara: aproximar o comércio local dos consumidores através do digital, tornando mais simples descobrir, comprar e reservar produtos e serviços de estabelecimentos de Sintra.&lt;/p&gt;
+&lt;p&gt;Mais do que apresentar uma plataforma, o lançamento pretende dar visibilidade a um caminho que já começou a ser construído no território. Quase uma centena de comerciantes já aderiu ao Sintra Vila Digital, disponibilizando produtos e serviços para compra e reserva através do marketplace do projeto.&lt;/p&gt;
+&lt;p&gt;O Sintra Vila Digital é uma iniciativa desenvolvida no âmbito do programa dos Bairros Comerciais Digitais, que aposta na transformação digital do comércio local através de novas ferramentas, soluções e experiências para comerciantes e consumidores.&lt;/p&gt;
+&lt;p&gt;&lt;img src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAABDgAAAVGCAIAAAD0LZzdAAAAtGVYSWZJSSoACAAAAAYAEgEDAAEAAAABAAAAGgEFAAEAAABWAAAAGwEFAAEAAABeAAAAKAEDAAEAAAACAAAAEwIDAAEAAAABAAAAaYcEAAEAAABmAAAAAAAAAGAAAAABAAAAYAAAAAEAAAAGAACQBwAEAAAAMDIxMAGRBwAEAAAAAQIDAACgBwAEAAAAMDEwMAGgAwABAAAA//8AAAKgBAABAAAAOAQAAAOgBAABAAAARgUAAAAAAADTyGbmAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAFN2lUWHRYTUw6Y29tLmFkb2JlLnhtcAAAAAAAPD94cGFja2V0IGJlZ2luPSfvu78nIGlkPSdXNU0wTXBDZWhpSHpyZVN6TlRjemtjOWQnPz4KPHg6eG1wbWV0YSB4bWxuczp4PSdhZG9iZTpuczptZXRhLyc+CjxyZGY6UkRGIHhtbG5zOnJkZj0naHR0cDovL3d3dy53My5vcmcvMTk5OS8wMi8yMi1yZGYtc3ludGF4LW5zIyc+CgogPHJkZjpEZXNjcmlwdGlvbiByZGY6YWJvdXQ9JycKICB4bWxuczpBdHRyaWI9J2h0dHA6Ly9ucy5hdHRyaWJ1dGlvbi5jb20vYWRzLzEuMC8nPgogIDxBdHRyaWI6QWRzPgogICA8cmRmOlNlcT4KICAgIDxyZGY6bGkgcmRmOnBhcnNlVHlwZT0nUmVzb3VyY2UnPgogICAgIDxBdHRyaWI6Q3JlYXRlZD4yMDI2LTEwLTA5PC9BdHRyaWI6Q3JlYXRlZD4KICAgICA8QXR0cmliOkRhdGE+eyZxdW90O2RvYyZxdW90OzomcXVvdDtEQUhYUGIyOTVjcyZxdW90OywmcXVvdDt1c2VyJnF1b3Q7OiZxdW90O1VBRGVvSzUycjNZJnF1b3Q7LCZxdW90O2JyYW5kJnF1b3Q7OiZxdW90O1RheWxvciZxdW90O308L0F0dHJpYjpEYXRhPgogICAgIDxBdHRyaWI6RXh0SWQ+MTkxYmM5NjktOGRkMi00YmI0LWE1ODEtMWNhZGYxNmQ5OTU2PC9BdHRyaWI6RXh0SWQ+CiAgICAgPEF0dHJpYjpGYklkPjUyNTI2NTkxNDE3OTU4MDwvQXR0cmliOkZiSWQ+CiAgICAgPEF0dHJpYjpUb3VjaFR5cGU+MjwvQXR0cmliOlRvdWNoVHlwZT4KICAgIDwvcmRmOmxpPgogICA8L3JkZjpTZXE+CiAgPC9BdHRyaWI6QWRzPgogPC9yZGY6RGVzY3JpcHRpb24+CgogPHJkZjpEZXNjcmlwdGlvbiByZGY6YWJvdXQ9JycKICB4bWxuczpkYz0naHR0cDovL3B1cmwub3JnL2RjL2VsZW1lbnRzLzEuMS8nPgogIDxkYzp0aXRsZT4KICAgPHJkZjpBbHQ+CiAgICA8cmRmOmxpIHhtbDpsYW5nPSd4LWRlZmF1bHQnPlZpc3VhaXMgTGFuw6dhbWVudG8gLSA0PC9yZGY6bGk+CiAgIDwvcmRmOkFsdD4KICA8L2RjOnRpdGxlPgogPC9yZGY6RGVzY3JpcHRpb24+CgogPHJkZjpEZXNjcmlwdGlvbiByZGY6YWJvdXQ9JycKICB4bWxuczpwZGY9J2h0dHA6Ly9ucy5hZG9iZS5jb20vcGRmLzEuMy8nPgogIDxwZGY6QXV0aG9yPlRheWxvcjwvcGRmOkF1dGhvcj4KIDwvcmRmOkRlc2NyaXB0aW9uPgoKIDxyZGY6RGVzY3JpcHRpb24gcmRmOmFib3V0PScnCiAgeG1sbnM6eG1wPSdodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvJz4KICA8eG1wOkNyZWF0b3JUb29sPkNhbnZhIGRvYz1EQUhYUGIyOTVjcyB1c2VyPVVBRGVvSzUycjNZIGJyYW5kPVRheWxvcjwveG1wOkNyZWF0b3JUb29sPgogPC9yZGY6RGVzY3JpcHRpb24+CjwvcmRmOlJERj4KPC94OnhtcG1ldGE+Cjw/eHBhY2tldCBlbmQ9J3InPz5HrNNlAAAgAElEQVR4nOydh3vbRra399/8kuzduze7STbZeNPlEtuJ42zidLe4yL1X9d67SPVOSVShRPXeJYqU9B0REgQCg8GABAjK+uF5H1uiQBCVOC/OmZm/JKXUAgAAAAAAAEBC8RfH1wAAAAAAAAAAVEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUAAAAAAAAAAkHRAUAAAAAAACQcEBUgDHJVV3Z7UNP673fZNY5vjIAAAAAAEDieKrr18KWB66erDZfhXescWiqdWSmfWSWoB/qfVNlPaPprYN3a7ov5DedTHM5vsKmgKgAHt/nNM6srO/sT7OrGz8XNDu+VgAAAAAAR5njKbXXKzqr+8bn1wLrwdBmaCu0tb21vb29s6OCXqQ/0Qw029jCakn3yO9FrSdSnd8EESAqgId3cmEnchpfXHV8rQAAAAAAjian0tzPG7xjCyuSlkQx0bsGphfv1XQfd3pbDPlLoccPAJPi7hHm+X02AwVgAAAAAABxhbzioatnYnFtKzpB0UyDM0uXS9oc3y4Of7FmQzEdpem77AbHT1wAAAAAgCPCidTa34taW0dmNkNWScreFNzarvSOUWiXmNkVZFSALsioAAAAAAA4C8VdT+u8Ywur1iqKPG1tb/vnlpOruk6luR3fWBVoowJ4dE/Mq87miaU1x9cKAAAAAOAocD6nodgzsrS+aY+k7E2kQIvrgZTmgUTr3xWiAnicznB3jc/J5/HA9OKF/CbH1woAAAAA4I3n+5zGst7RQGjLVkuRJ3KVrDZfQrkKRAUYk1zVRSdugje3AgAAAAB4Yzif00CWshkvS5GmhbVAdju5Sr3jmy8BUQEAAAAAACCB+DarPr9rOLpcijyCSnTTzMr666b+M4nRIBmiAgAAAAAAQKJwOt39tM4r3i4lPKrjzkogOLW8PjS77J1c8IzPd0/M900t+ueWSTzWdjsLEx10hWYbnlu+V9N9ItX5YewhKgAAAAAAACQEx1Nqr5V3kCoIWkpwa2t0YbVpeDq3Y+ihq+eP4tbzOQ1nMurOZtR9n9N4uaTtSV1vocff4p+ZXFqjmUV0hWYiz7lY3Or43oCoAAAAAAAAkBCQXZB1iOgEzUOKUtI9crvaczrdoGfh77IbSGNq+idmVtZFsivrwVBpz+i5LIcbq0BUAAAAAAAAcJ6Tqa6ndV6RBvQbwVCLf4bcw9RAjeey61829vVNLYoMHDm2sHq3xuPsQJAQFQAAAAAAAJznv7mNgzNLhpayvLFZ0j3yQ25jdJ9ypbTdNTBh2FKfVKZ2YOL7nCg/xRIgKgAAAAAAADjMidTaZ/W9homOpfXN3I6hGEc7Ickp6xk1TKvMrm48qDWXtLEWiAoAAAAAAAAOcy6rfnR+hW8OgeBWdrvvWyuajnyX3VA7MME3Ffpree/YuWzHWqpAVAAAAAAAAHCY+9WdhtpQ0z9+PqfBqk/8Kb/Zb9S9GLnT1bJ2p/YJRAUAAAAAAAAnOZlaOzAxw3cGkoo/yzqsLcRKruxaD4Y4Hxrc2nrZ2H8qzZkxVSAqAAAAAAAAOElyaUuQ27o9tLWd1eb72qgbYrPQAut9U5zP3d7Zqe4b/y7bsjSOKSAqAAAAAAAAOMapNFdTdx+/7mt4bvlaeYcdn36ltJ2fVPHPLf9W1OLInoGoAAAAAAAA4BjJZW3+kVGOKmxt7+R3DYukU06k1p7PafijuJXUQrDN/bns+r6pRc6nB0JbyZVdjvT9BVEBAAAAAADAGUg/Wrr7Fha5qhDcet3Ub7io73Maa/rH51Y3FtcDxMTSWpHH/1+j4VZOprleNvZz8jn0p+cNXsurzkQwISp3azyFHj/x2N3r+EEFAAAAAADgsHO/xtPV3RvY3OSIysj8SnJlF38553MahueWA+GxUWTWgyH/3PLTeu+ZDN64KxdL2jb0q79oOdntvhhHbokOIVG5VNI2urCqXOPp5fXr9tTJAQAAAAAAcBT4Ot09Orvg7evb2uY1Uan3TfF7JT6V5m4cmtYuQtKVzdAWLeGn/Ga9t/9c0Dyzss5ZgbLeUUfa0xuLCjmW3krfqfY4foABAAAAAAA4jDx09YyOT3i93m19UaE/FHePnEjldRB8NqMuxFUdmiaX1q6Vs3s3vpDfxB9QhTznB6MSMjswFpXpZV3BWtkInnaiXg0AAAAAAIBDzekM99Ty+qDPxxcVqSU9f1E/5TfzLUWa1jdD92u7T2oGRfkxr8k7ucB5Y4t/hmQm/rvIQFQeu3v5G5zeMuj4YQYAAAAAAOBw8dDVs7Qe6O3t9fb1xSIqx1Nq/yhuNcin7E/Bre27NR7VAI4/5DZ2j89x3tU64pCo9E8vclhcD/C3tnNszvHDDAAAAAAAwCHibEbd8NzyZjDYu2sqBqVfRR4/v3fgc1n1/FYuKle5X9utrCX7Ma9pYGaJ85am4WmaJ/576S+Cm6Q39U0tOn6kAQAAAAAAOEQ8dvcurgc2Nze9Xm9PTw9HM3bHhu8f53e6dTrdPbawKmoqOztrmyHl8JE/5TeNctuo0Ap8n+NEG5UbFZ0c3IOT/O2sHZhw/EgDAAAAAABwWDibWeedXNja3tnY2Ojt7SVRCYZ4Y8P3Ti5cLGnjLPB4Si3F7WQ+4q7in1+RO/K6kFPfPzyql9WhVws9/nNiw0dai0EblUv6XX5J0zV0UgwAAAAAAIAwj9w9sysbFEjLorK8ssKJt5fWN5/WefnLPJXmftHQNzy3vBEMiegKzVPeO3YyzUWSc6mgwdvfv7a2pjdnavMAfyQWmzDu9cszPq+3heRtjh9pAAAAAAAADgvnsuo7x+akWq9AICCJyvjEBEcqQtvbWW0+fg/FEj8XNFf1jY/Or4QHfjR2lbs1ntPprsy6DlqNqakpZlKFPn23rzCBT7ccY1GhvTml30MxaYzjxxsAAAAAAIBDwZO63qmlNUkI5DYqgz4fvz198/A0Z8RGJV+nu29VdXknFzYFZMU3u/RLfmNjh4fWYWhoKBgMaudZWAtcKW13ZF8JjUx/NqOu0ju2vLFJ67oRDA3NLr9s7Kc1XtvcLafrGkfHXwAAAAAAABggpVPkwRmD4V6/uru76d/Q1hbHKCjqflrv5ff9peSP4tbWkRmK2/miEtzaqvAMebrJU3oGBgaWlxlN6ttHZx3p8itJUFT0uFjSth52le4J5FUAAAAAAADg8aSud3p5XU50bG1tSRkVw2Yq2+FRFwWTKhK/F+26ymaI5z+02LX19d7wOpAsTU5OqhI7W9vbOe1DjjRQSYpRVJLgKgAAAAAAAAhwNqOu3jelLMgiKxgaGpJExT8ywqn+oomUI7t96KwZZ7hU0kYhOq/v4+3tYCg0MjpKK9Dd3e33+0OR/Y8trgfuVHvEMznWEquoJClcBYM/AgAAAAAAwORKafvgzJJKGmZmZqT29H39/YHNTY6o0DS2sHqzsvNkmol27Q9dPZP7TWKYE2nM0vKyJCpkTYHAwWjv2+Ex6U2lcazFAlFJgqsAAAAAAACgz/GU2qw230pA3Vp9bW1NEpWe3t7pmRm+qJA5eKcWrpV3nEgV/dyzGXW1AxOBoG4BGC1zIxAgTaJV8Pl8yk6KN4Kh1OaBU2lup3aaNaKSBFcBAAAAAABABxIG9+CkNrMRCoX6+vpIEjzdPc09/SsbjH63VF4xMLOUXNkl0luxxJ9lHQPTi5ykymYwKFV/DQwMLC0tyR/UPTH/R3GrgzvNMlFJgqsAAAAAAADA4qf8ZoqQtbawvb09Pj5OktDh6b5Z2lzsGTHsU3h7t1vh5YzWwdMZQrmOk2mumv6JoH5nxVvb2/MLC7QO/f398/N7IygGgls57UNfpzuWTkmyVlSSwq4ipZbgKgAAAAAAAEjcquoamWf367W2ttbd3V3f7iGj+K2oZVRnNtW0uB7wjM9fLWsXaen+tK53dmWDYz5S3199fX2zs7PSi97JhUslbc7uNItFJSncTgiuAgAAAAAAgExq84BeWdfW1pbP58ut3x1U8VSa+0VjX5A7popSMCYW15qGpw2b15/Lru+ZmNdLqdDr6xsbff39Xq93JtxOZjO0VdDld7B1ioT1opIEVwEAAAAAAGCf4ym1+V3DnJHil5eXb5bsDar4XXZDkcdvWAAmT4HQVuPQtOE6NA9P6/VTvL29HdjcHPT55IxK//Ti1TJnRqNXYouoJMFVAAAAAAAACHMqzVXaM8pxD3KYbzMPBki5kN/UNDwtKCq02NVA8OcCg06E3YOTnEQNicrQ8DCJyvz8/GZoq7x31PF0SpJ9opKkcJW2kVnHtxMAAAAAAABHOJ3urvCO8frdCm0p5z8eDqT7phYFXSW0vV3vm+SvA63ARjCktwSp4y+p16/eyYXLpc6nU5JsFZUkuAoAAAAAADjynMmoq+SKCgXMqreQq9yo6ByaXRYRle3wWJD8dSjpHpG659UTldGxcZ/Pt7SyUtozKt73sa3YKypJcBUAAAAAAHC0MRaVkFpUksKucr2ic0AzmD1TVHyzy/x1IP0wEpWx4eHhnrEZxzv7krFdVJLgKgAAAAAA4Ajzdbq7vJfXRmVre1uv564f85rqfVP67fDDmhHaetnYx1+Hmv5xmo0jKv6REd/QcJV3VKS/4/gQD1FJgquAo8dXxOuar17XfvWqBgAAwJvJ6/BXvdN3HJD4nEitNRzJ8aJ+HuNEqiu/a3hlI0g+wxgycmdnbnWDPoK/DmQ7nDEfpcb09Z5+Z4eiVxEnUUmCq4A3nc+eV374oPgft/L+93rWO1fS3rqUCgAA4IhAX/v05U+3ALoR0O3A8VsSSECy230B/YQGTQVdfv4Srpd39E0tBsKdHCuZXwsYdvl1PKW2dWRGz1Ok7omH/P6yzgFD4Ykn8ROVJLgKeBP5z9Pyf97Oe+dKuuO3SQAAAAnCX6+m063hkyfljt+kQOLw2N07s7LOERX/nEEjE4mUpn7f7NLs6sbc6gYtcHhu+XSGcT/CF0vaaE69j5YGfGzo8v5eaCA8cSauopIUdhWpPA6uAg41nzyreO9OwV/hJwAAAPR552rG+3cKPn1e4fhtCzjOpZI279QCp/preWPzXHa94NJOprpE/ESmoMu/pt+SntZqaWU1v7ErQTr7kvlLWc9onD/yWnmH5CpNw8aDaAKQaHz+ovK92/lvX0ZxFwAAACHolvHenYLPX1Y5fgsDDvJddkPj0DRHVIJb28XdIzZ9dItft+5r96NDoYGxqV/yGhzfSyr+Qiv3U368szxwFXAoeV374YMiKAoAAIAooNvHhw+K6Vbi/O0MOMHJVFdZ7yhnbHjyiImlte9zGi3/6LSWgbnVDd3P3d5eD2yWd/QnWjolSRKVlKb++H8wXAUcLj5/WfW/17Mcv88BAAA41NCtBKmVI8tDV8/k0pp+TmV3NBWSGWt7B/65oNkzPs9Jp+wK0sLKbwVNju8fLbuikt466Mhnw1XAYeHjx6XoyAsAAIAl0A3l2JMyx29tIP6cz2noHJvjVH/Rn2ZXNm5Xe6z6xO+yG6r7x/m9jW2GQjXeRBmKXsWuqPxS2OLUx5OrSPuuYWjK8X0BAJOPHhb/P6fvagAAAN4w6Obi+A0OxJkTqbWFHv/aZpCjDVvbO0Ozy3+WdcT+cafT3a+b+vldjZEaLa4H/ihyzAX4/KXIY9Bns93IeZUGX6K7yg+5jcWeEc/4fL1vklbb8fUBceCDe4WO38wAAAC8kXx4v9Dx2xyIM38Ut5KH8Ed+DG1t+2aXblR0xvJBZzPqntZ7R+ZXDD5re7txaCox0ylJ8e+emMn1fVdpTOC8yqWSNlX7p8fuXsfXCtjKv+4XOX4bAwAA8AZDNxrHb3YgnpxMdRV5/Msbm1x92PUH3+zyvZru6IZfPJ/TkNMxNLawyrcUmlYDwYQail5FQohK0mHIq/jnV1SHNhDcovPA8RUDNvHx4zLHb2AAAADeeD5+hPYqR4tfC1v6phYNFWJre2dkfiWtZdBU97wkQpdL22sHJhbXA0afsFv3Vd03nlBD0atIFFFJUuRVyP/6pxcTioGZJeYBftnY5/h+A3bw6fMKdEMMAAAgDtDt5rPnlY7f+EDcOJ5S+6Khb34tYOgq2+FRIDtGZzNajXWFfONqWXt57xgFrlvbhsvenabs6Q3ZQhJIVJIUrnJYprzOYcd3GrCcr17V/M+fGY7fugAAABwR/nYtk249jt/+QNw4k1FX4R1bD+oOFa+cJF3pnph3DU7mtA9dK+84l11/ItVFwnMqzfVDbuOD2m5aWr1vyje7FBJ0lN2Mzfb92m7HdwWfxBIV4kJ+042KzkTjZmVnIMgwqFtVXY7vMWA5790pcPymBQAA4Ejx/t0Cx29/IJ5QxDsgnPqQdIVmXtkIjsyv9E4udI7NdYzNdo3P9U0tTi+vb4Y4A6Wwl5bd5kvYNvQyCScqCUt+17DqGNOZ4fhaAcv59FkFOiO2nL//mXE5r/5pdcdrt+d8SuU7kWV1v2W5WnwTL11d77xZ5XZ/u5p+7lXFu9czHV8TAMCF9JqHFW1p9T2/Z7tVV+XxJ8Uu70hxx+CHt3MdXEO69XzyrMLxmyCIJ9crOudWN0wJhqwZMlFM9K6a/vFzWfWO7wFDIComSGkekCrTNoKh0p7Rr9Pdjq8SsJavXtf87zUMP28x519XTi5E9EVBv94tbfnr/hiaU4ur0uu5zX2Or62FW720ttuQcS0Q/CPH7fj6AHBk+fhOXod/SvkVRFclGYusJTU9fun1vok5Z1f1b9ezHL8PgnhyPKX2ZmXnaiAYnW9EN9Fn1Q5MXMhLxHHotUBUzHEqzX2ppM3x1QA28fGjkihuLedeVWQ3eb3jc9MUmQZDZLP0A93wyjp9t4qb30/Odvw+7SCf3C9Y1ul4pH9y/viT4rcUouKbXnB8ha3COz4rbyltoOPrA8DR5J3LacqLUTnNr278luWiear3RYUmx1OgdBty/FYI4snxcM+3hr0VWzWRpVT1jf+Q23jc6Q0XBKICwB5fpdT+7Zq5W9SZF+UDk/P8LwVyl7yW/g+Scxy/YTtCfms/f/8MzyzKP5O6OL7CVjEfORKwnD4CAMSTizlu/lfQxMKK3IvP1vb236853JPK365nfeX03RDEGXKGyyVt/PHjLZnIUkq6Rw6RpSRBVACQ+fhxqanbyWu3R7gJ3M7SWuBGUZPj9+z4U9s7In8/Jj0u/j3b7R2f09tLd0tbHF9hq1hY3VBu2t+upju+SgCIcDmv/qWr6/OHhY6viSXcK2uVL8OHFe1nXpQp8yeqqaZ3xPEVJo49wbAqRxHyB/fgpH01YOubobSWwW8yD0G7FCUQFQD2ePemiaRHXotBooA5XS9sdPwWGGful7fJm//3/U6fz6dUdo5Mq3ZOVmOv42trIRAVcBhpGhiXztjN0Nb515WOr0/snHhSIkd+F3PqpBdJw8q7hlS9LXWNTDte9yVBNyPHb4jAEU6nu+/VeDbE+iwWn+hEbx+ZuVrafjLh+/jSAlEBYJcvXla/dVn0LvLNy3LmdwHd9iYXV4dnFvVaZfSMzTp+C4wzFKBTQLAWCGZqPORCek1xx2D78FR+a//ZF+WOr6q1QFTAoeP4k2LlSVvd43d8lSzhcVXH0lqgdWhSVdZFDpPR0Nvpn6bvqMu5dW87vZ4HXE6lW5Ljt0XgCCdSa3/Kb67qG7cktUILmV3dSGnq/yaz/hCVeymBqACwy7/uF4nfRVp8E8ovgs3QVmHbwLlXFX9XDBP5yb387Cav1O+TPHlGZ5y/BYK4AFEBh44f06qVJ2378JTjq3RkoVuS47dF4CAkFRfymkhXQuIl5hpFmVvdSG8ZPJNR5/jmxAJEBYBdxOu+3r6UGgwdjP4Z2to+86JMb2ZSl5e1XeubwZ1wDzNnzOQN3ruZffJpyYX0Gvo3xjD32N38/6ZWkUp9cr8gurFKYl/CW+HsymcPCr9PqfrudSWzxeqn9wtOPDXd8Zq0WFo3aV99eCt+/RZ8kJxz6lkphXe0Aqo/RS0qf72SRvuBdhHt8GN38+K2Le9ez0x6XEzbQvuQ2fSfzvN/34l+fb58VEQLP/GkxKrGyrSc08/LaEeJd1Rg1TVFl4C0ObRPPoph5A37jvU/b2T9sLt65aYOmVWiwrku3op2fCHa5/Tl883Lcjp8Xz0qiq53ird3v8ryaCG0bh+w+mN8Pzmb/mr2K05aLO3tnzJq6F/6OfbkDKq/gMQ3mXVP67y+2aW1zeBGMBTc2tra3t6OHEdFgpRmM7S1vhlaXA80Dk1dKW0/lfYmjKIBUQFgt7+vty+LRi10E1Ley3vHjau5KFag+6JgYEQRxtPqjtG55YhHI9u7XffmNHtNdXZMkUpD/5gqqxMIhmp7R37JrI3PEiRIHgraBjYVgkfT3Mp608C4XDVe1b03pmrr0KRgoEDBUF3fqHZY36nF1UeV7bYmMX7Ncin7K5N2y9D0YmZj78fh0DAKUaEIqdIzHIisTl5eD9Be+j3bZd+2kBzKLROkiXbp+PxyedeQJOEUd/qmFqTzMLWuW285FP3TUabo9rXbQ0ogvXizqKl7dEZydXnq9E9/J9b+QbvMt8PNo5UXCJ2fl/PqOQux8Jq6W9rSOTKtOkaLa4H81n5Tjh37sWbu7U/u5dOaTEQOWzS9tEqrzbmmaP/Q9ZLT3Cd3fSFNk4ur9CJBZ7Xg8aKV518XtJzFtd1LQ3x8IbIdOhVV3x50+OgLxDM687iqQ8R5SGweV7arrkra4T1jsw8r9r4r7pe3SUN7Ty6sfCHWlwBpal5LP23LTuS0GtjMbe6LRWLfvpyW9Nr5myNIEI6n1J7NqLtY3JrROtg5Nje+uDq7sjG3ugf97J9bdg9OPnb3/je38Q0b5Q+iAkDtZy+qxO8fFI6oQq6ob0Vavk+pUt1KVdPKxqZIi3ypZQhnOTvhoc2+fKRb8Bb7EmSu5tdrb+TKiYIt2ijlK3eMuv+i0KSub4y/ehQPXbRhpEUKCmmFOZ9LMcqt4mZToiKyt1t8E3I8aiEUhmpNT57oLxT40jzKF5mPyd9SjIdDU0mHj9a2bWiSs0U1vSOG/qZdJnNMDIpi9XaOVdfUsbv5dMJzlkNTZfewYdBs1bFW7Rl65XlNpyqaV071/WN6l5JKbPQm8sPYr4teM+MLvR3utoRzfkoTGQsnrf1WWOr420h//W9qlTJVXiPQPietvoezw3fCpyXNE/W1STcmx2+OIDEhbzmZ6iIhIU6luU8cwiby4kBUAKg99oR3k1Px4e1c5a2Iopx/3rBmMHuKA6TnefyJ7tr8iOGvV9L4EYM8za9ufHq/wI4lyDyr7hQpsFWFInktvCHqDcMO5WK1jfhj4ZN7+SOzSyIfrZo4EflHt3P7jUbjkSb/7JKFhW20Sg39BrIn70blxHzk/35ytnKe0bllkR1FoT9niCHVMgenFnrG2CP30USHxr5r6pP7BdNLq4bLoal7dIZTlWTVsabvHOXMA5Pz2U1ew2Uys2E3ippE1mcnPORR7NeF6lzi7KsPkrM7/eq+AaNYtwvpNeRIgsuRJ/6YTnRmCn5D7oQfxER3j/jPk3LHb44AOA5EBYDajx6aaxcxH/mAtnlwIvYqox/TqsWbzNGcV/Mb9BZFbqCafzO0RTdyqeJCNZV3DdmxBImbwjGQaspr6ddb5rG7+WbDDs7STEFHOTpL2dEXlbd3x7A3eE6vnChYt6qNh+Fzfb2JWbFDoXx0S+N0hadaJuf6YMapFl5TTYPjqvnXAkH60I1NRi+ieiMmWXisVXtGRMakddbWuf2W5RJcnxbfRDyvC46UMidmDuqrR0WBqHp6HdAXlXcup0mVkOITHfcomvZ99LDY8ZsjiIXjKbVnMurO5zR8n9N4Lqv+VBo77/FTfvOlkrbfi1oPaa9cdgNRAaD2X/fNDW1W2ulT3YdIXbIae78SqINicuxu3mJkOxBSgryWvgcVbRdz6l65PPX9Y6qO1ckc9Grip5fW5NkokLpV3CxHAx/dzqVflemIzhFG6VrsS3gr/JBVW/E1Nr+cVt9zOa/+bmlLSYdPL4bQU4u/XmGECPMr68Udg/fLW6/k1afUddP6aOO2q/m8NgyC0BFRLZY+qKrbf7+87XJu3Wu3Z0D/YbleQEanjWrO1qHJl64uCnavFzYWtA34NSGgSFGKIb9nM4br7vBPkaNeyq17XNXR0D+mF/yaFRXPyMzzmt3FPqxod3kZbYpe1naxTyHWMumkulfW+tmDwg+Sc2grspu8mY292sYAFl5Tnz8sVM5G5/BPGTXyX5MeF9PSlKe6XjMeC4+13t6mKzen2XutoJGuL227DproyGqXZlhFuRNuzvHtq4q4XRd0IWtnJh2ib4+bRU2/Zrloj3WPzsh/WtnY1JoA2Y62Wo82hFaYvsT+LGigIzK7zB4LnCMqRe2DqpnXN4O1vSNPqztoe+lf+lnVKIumwrYBsxfpB/cKHb85gug4leYm8bhZ2ZnaPFDhHavpnyjy+J/U9f5Z1nEhr+mkwli+yaxv8U/PrKz751d+Lmh2fM0TEIgKALUf3OMVL2n5+E6eXqMLul/SHY5CBLoR8muilKiebXvHZ7UPPk88KRmfj2gN3DAwrl0U3fiVcWADqzCdFGJuZV1a2x/Tqi1fgkRNZMNcWiZFq6rOcCi+ZFZ36IkKhSmqOSlI1Xawc0JTG0W3oiYAACAASURBVEbrGWMi4stHRar4enhmUdtEh6Iopn0xA7Jjd/OVUTuFd9rGEm9rAlx6w6mnpbFsy1u7LhpRyLQa2NT2jnDmRbmyIYQ8iYsKXSbkEqo5tZV7FE9/yGp2rF0m7a1fxXpxsPCaUknd48p27TwUOkt6TBrzMaujLWuPNXNvpzf0vK3ZQFVPGHzLjaLXLzuuC7JQlc3SicTMU5GykniQkTJbGZGtqT6OFEJVhUUrkNusFq0dfVH5IXIXSXtJe2oxa8P+m2qiMSTx3p0Cx2+OIAq+y2543dQ/Or+yGfnMjH5ZDQTbR2fJWM5l7Q0Pf7mkbWl9r0ag2DMS40d/n9N4sbj1dAYa0wPwZvH+HUZ1O58refXae5t2ojgvv7X/E66xvHs9U6k9FFjo9Sj64a0cZfEVfQNqczgUDylXoHVokrmoY3fzfs6oVQ78YuESpI1SVcX8WcCuq3nncpq2yTVTVCgIm1+JePzJeUipzec8rGDEl+JkRkaQvukFvWbTFI5okwbMgCw18rExpzmNak6Kt2LZlgvpNcqlbQRDSY+L2afc7VztI2dBUaGb9EmdpN8HydkqBXrCetKvXabgY2lrr6lbxc3KddDL/9DGfp+iG4lae6y1eyajgb3AO5HBOr+XwihExY7rgoxLOQ8dyih6LX9LUzzGKVJ97faoVkxPVFTZp6HpRb2eiOl12hvKmem9ptb/n7fzHb85ArOcyagr6x2Vk5nK7oPlV5Y3NvM6h8lnaP5fCltmVta3w1+YLxr7YvnobzLrXQMTA9OLLxv736QqMogKALXvmReVt3Y7s2oQrH6mL6Cn1Yw4jBlJvNAJg95iBTF0f1XN8NcracoZwpX35qqeYl+CdqPc3lHOzBQNq6SCKSoqOZxbWdfTJAlVSxtOc1sRlOVwNB1/wo7sJXI0z2iZAZkyWKdwmZPzobcri0lod8XSLKq6x69ctwcVbZyZf9W0YRAUFc45/5YmJma2XdYuU898+KdfjNeUag/Mr24IroZ9x1q1Z0gA9Frefxo559jcsvhBEREVO66LyUiJ5fdzoIdqw6eXVvlfF6pODpii8tHtXFVZKb+3MfqrcmZ6r6kOi/+RnOv4zRGY5bG7Nxg+SSQh6Z6Ybx2ZIbrGd/sUlnMsc6sbNyo6af6v0935XcMNQ1PV/eNkGlF/LpnJn2UdkhENzCwd9kEelUBUAIgmoyKHC+VdQ4Jtu6u6/cxnb/S6cjaKsSgw0kNV+8QM73o1/bdSwHGruFnvqbkdS6jcHxRFmn7LMhgaoq5vVDk/U1RUTYMMm8i/n5ytqtGPun82VZapb2KOP/9Xj4pUO9Aw1uwZm+Ucd0JVLhXLyCrKRdF907BHXVVjDxFRodDZcHwSZa6Gbq7aq0O1TLrQBDfQ2muKThtVk4NgaIsufDJnTpdlth5r1QJnl9c4n65MY9Ch5MxpVlTsuC5Uy6RLODonV+XBcpt5HQkSDyvalPMzReVaQaPhPCpU7XNoCeKbgIzKoeNEaq0/PF4T6cj8WiCrzfdTfvM3mXVnM+t+yG28X9td6R0bW1gNbW+PzK9cKW1XvpG/5OPhhAktjZbDbJR/ItX1tH6v67+h2eVz2cbOczxcKvZzQfNJVu/GpzPcP+Y1XchrOqtwHtIqelGvVwCbgKgAYLqNigoKsM6nVL52e9qGJvnSon1YS/DHmuBPa4GgdoE/Z9TqdXZEq9fim7iYU8cfODn2JSjrsylmNRxG+l5Zq/JTmBJCn6ucR69tjBJlc1uavnlZHt0hPveqQrmc7Cav4VtmliOeNGuDrW8jl2l2euniZQn4KBuRewVGLFWNAygiKoNTC4aLVdmstk2Xapnj87xsgBLLr6mMBnU7eHmiA00bcuYF79Sy/Fir9swoN0+iTPzSz5w5zYqKHdeFapldOn11GKKq5jIcoPaLyC4TmBLyorZLOY9euR3nzNGrG2SCNiqHjm+z6kPheycJduPQlFY/zmTU3avpLvL4H7p6pPwJ2cIjd09ux1BK84A8G9kISU5G6yDJDM3wR3Er/VrdP946MtM4NF3cPfK0zvtt1oGKkKKktQzW+/Zuu7OrGzntQ6nNA4/dvbQoaR5aVHrLIC1ntzV/qotWIK9zuME31T46m985LLeZOR7uhYzeW9471jQ83eKfIbmiNaF1IKuhH+hFmv90HMeUhKgAQKJirtcvPmdelNHdiNm35sZmSFt+MGiyp0vVApnrcLOoiT8S2dTiKn9Y6BiXoOyudG5l3XCnURihXDhTVFQjXov0VaB6sm7qcaaSPwsalMt5yK2VklCNS6gNyEj2OLvXcGJKrwgfRA5OUtfHq8qTUI3RISIqTYOMVukqVDHcDxrzNBWOK7Hjmspv7ee/kS55vX7/LD/WCSIqdlwXqmVWR9vHnSoBa5gNfvtSqvLhDFNUijsGlcs0HJeWuF0SkdihtRLfhA/uQlQOGRTKb+9daFsU3+vNdjLNJbchOZdd759fCW5tr2wELxa3JoWzFtntQ4HQ1tpmqHZg4mZlZ9f43PpmSD4/t7a3JRU5m7mb67hW3jG3urEaCMpPoEiW6NeVQHB6eZ3U4kTq7seV946ubQZpxegVUpSppbXgfqMxWvj92m5pxejj2kZm6b1ykSP9T2vSPTHvGpykD9oOb93vRa1x26sQFQBMj6MiyK9ZLu3wAtqx0gXHLmROHX7dSOLLR0VdIwbDpVHsxVn/WJZgh6ioOm8VERXVM3uRAciZ2BGQqUpTzE7nUyqj25aEFRVtiixqUbHpmvopo0bVS5hqIg1gdhph+bGGqBgShago2/ozRaWkI2KZIqKiOvRlZkTlwwdFjt8cgSnOZtRJD/hIFQZnlkSi+Z8LmhfX92prXzTsNqb/JrO+OdwZJp2OMyvr3qkFWpq2UT79SerO+HmD7mCvNDOpzqk0FxlI49C09F7youWNze1w3a+sVXeqPSQztMLSx+1EdgMgQbNt7f/penlH3PYqRAWA2v+YGZneFH+9kqbq3eh5TSf/zt03MSdIQ//Ysbvsvoxk6PZMQf/Y/LJeKZdeZ1wxLsGO0i9Vd58ikbr6La+jDO7pjcrlZFlR4qJyM9I58UN/u6Q5ltNSWfrF7wZKIorSr4GpecPFVnoiNPLzh+rEZtSiYus1RbpCO2RuhT3+BoUpWoW2/FgniKjYcV3Qda2cQW+YJkNUpV8/Z1hQ+qVaZoqbPWAO5y2mEqEfPy51/OYITEGxfme4mELqxat3cqGgy3+/tvv7nEa9briUoiJVf32bVd8+ureQ7d1y62DH2GxWmy+9ZTC/c3hsYVW6FdO/T+p6T6a6fsxrah6e9s0uTe+3+qNv+OG5ZTIlWs69mu7j4XFdmob3RGVre1c5ynpHXzb2pTT153cNZ7QOkh2dz2loGJqSVCS4tT0wvUh/og/Nbh/aTekovkYgKgDEm8+eRxm/ipDTHPG0Q9staX1/RH+XhrXU0fHu9UyKL7Vd+4v3hWVqCaqaK0sa06tGxjCs9iY7Wl6PaAWu10etIaq40LDR8JcCjYZPPClRziDSVsQqlL0qiTSmX4qqMf0HRo3plbG+SGN6cVGJzzX14e3cO6UtY3PqHEtxx6DdxzpBRMWO60LVWxdFe4bnJxNVzZUljelvFDUp59Hrul1Ja2RzqZus0WD0+PR5heM3R2CWq2Xta+G+N7bDSkA/Ty6teScXmv3TFd6xx+5eVTN3jqjs7LV1mf6lsOXrdDc5yZmMukfunsn9rvZa/DNSQ5cL+U2XS9tJY6TXxxdXkyu7Lpa00cK/DjcmUYoK/Vvo8X+X3XA83Ij/bEYdzUM/3K72rIcHFQhubXWOzV0pbac/nUxz0V9/LWyp6Z9Y2+9TBKICQLz56lXN25dN3AIpojr7olzw9pnijuj8VDteBL2inKGJNeSchfya5VLFneIDU4ov4X55xF2fP+7H+8nZIt0TXy+M6HLHULGu5kd0Zzwm3BSbiWoIF+2Qdkq0Y5BrAzI6ixZWN5TznH5uV2ZPhcsboYX87l9/yqiJ3BTR7omZAyPKfJ9SpZzZN81ofB+1qMTzmno73MZamW+cWly1+1gniKi8ZcN18VZkd3A00ZdJFLtI1cMYHRR+Xtc7HjGGPVNUjt3NU43ayRyoVObfd/KU3RnTe5mDgbK5nPbVa+dvjsAsJ1JdLxv7ZiOv9+1wMdjaZogco21klnRF7kqLn1EZmV/5syxCCc5m1nVPzEtn1czK+vmcBvlzlb1+SYO0yChFZWl981JJm2q1abGugQkphzO2sJpc1aVKAdF69k0thlD6BYBT/K9wx7Unn5ZIMQfd8ime5vfNT7dGVRNw7bjaH2r65o9u3ID9W2l+eddQh3/qUm6d3jyqsmnVeMmxL+GtsHso7+jb3B63VNXkOzqiQjGNymfS6nv0lvnR7VzlQH47MbQ+lyhqH1QujfMwlYJIbT8EzICsOHKZEwsr7900yEJYgmpEmsW1gF7HzRRhj2laZQiKysrGJqeHYtV1wayiiVpUrL2mfkirbhgYJzjDpyhbQ9HRt/tYJ46o2HFdqPotWFoLGHZ1zUR1jnE6ylM1jNnR73pYlVLuGZvlDPio6lJFZH/K0C3J8dsiiA6ygmvlHXmdw6QZUvMSeZKMhQQjtXlA6raLLyqdY3MnI/sCDleXzUnLXA0E/7vfqZe4qNDbv89pVK0zzU9+shNevRb/zNesTr2KPP6Vjb1kEUQFgHgj3vFXQduA8t4ztbh6u6T5ncuMZ3UU8XtGIrrHpdCNOdCbqjyAvtjSG9ghOClB48D4amCzrNPHvEEqnwvqjTRCC1F+3LevKqxdgkRnZEN80oazrC5cU+u6ta1f9D63LFJp6I3MHlFPPStVjRlHYavgkBd6qDZ5JzzQtfa4f/GwcJLVkpsZkJG8qWYbmV1iDsJNIkGiRUsem1uOuhm9DNn1xmbEWKUDU/PaZ8PvXs/UVvrtCIvKTjjrpS23o09vGhhXzfmFpoGKdpniovKWddcU6YQc6G8EQ3/ms9t0KUeNZHZwbO2xtklUvotsc8Icpkm791TbFft1cfp5mWo2OpG0TZikxea19DUNjjM7K1cN5UlfAsnFjMqrXzNrVePk7OiLiiqvuxPufUHr+R8kZ9Prqjn1Th4mdEty/LYIouZ4uCfin/Kb/yzreFDbk9XmIz1Y2++5i/6dXl6/Hh7wkS8qbSOz2iXLokILjEJUagcmtKOskLoshAslSH4KPX7mRj109cyEM6gQFQAc4NNnjFCbCbOXUjIQt3f0lctDt7EbRU1076S7lOqZ7g6rgYrEmRdl2meNcyvrRe2DF9Jr3g4nE37LcvVNRBQnMG+6qpyDb2rhp4wa1TwVnoPGHrSKqhq22JcgQTHWVqSC0A6hIIYiG5r/sweFdNv2TbO7kdUTlWN381RVZzvhgO9mUdOXj4posd+nVJV2+rQ7U2/Pm0IbtU8srJCmSh9NQR4dd2VQqJz0Bq1zR1Zh7YTrQ7pGph9WtElVIhSSkowpAyn60Ni35aWrS/W5dA5TfEwxIrn0yacljyvb53Xai4uLyk44aqd48cyLclrs8SfF98vbVGOZ01Sj07NTLKJi1TV1TjMESn3/mKoLKVIvZTd3Pp0xZCw81jaJyueRDcp3wtZxMced1dh7p7RF7xy247pQNUjbCeepCtsGzr+upGV+er+ADuLjqg55sfTXY3fV4/aSLWj7PKC1/T3bRTPTX+mbra5vlNlLiJ6okINpu55fXAu8rO2Srh36l35e1HxN0buYz7OY/L9LqZ89r3T8tghi53i4z9+zGbsDPt6p9njG96q2Qtvb6S2DX6e74y8qNf0T57IYorK0vjsK3PLGJmkVc1tuVXVJTwAhKgA4w9+uCbU5YQZAIhNF2B/pFzQ/iGzKKTKl1DGqZVQdaErT7PJ68+BEQdtA08D40HREOURD/5jlS5BRdWsrPnFGnf8xrXpLrwMynYlTnmGKD2/nqlrni096Adk/b2QxnzRzpg1urCmOqmss8cmUqBhOdGrpFZ7FIipWXVN04FQVRNJEL1KMS6Fz58i0qmc/vcY5Fh5rm0SFImnOkLV6lZZ2XBdkI7PLaqHlT1dZ+YqfM2qN38maOKPO//tOnqrFkeG0uLbB+fLXgrqvN5ITqbU3KjoHZ3YfakgdB5/PaUgcUZkLn9X0nVPeyx4B5nlDnzQPRAUAZ/jwgUFH+zK/ZtZqn+vzp5WNTcPms8+qO8UjcFrgZw8YtRBva3p95Ux0u/3knvoxZOxLiFhUt9CiaHOUv/L7OaVAWVuqoTd1+Kei6zWIybevKkRiMlJZZXRIZsV5mPrp/QJmKKw38Ue/EefDWzk+sYERVZvM7On1E01nTSLn8vzKOrP8SYJiO+XM4j3UWXtNfZCcLT6CpGdkhrM+Vh1rU3tGmSNllqUpKdM0GJMnTp8EdlwXdGLMC/sALUpvtM17Za0i54DqK4jfbTd9lrhzTi6u8vsY0PLvhyWO3xBBdJBIcEZtJx9o8e8VhJM5/JDbmCCiQvP7wx0Y0jxd43NyW38l1f3jUrdgEBUAnOHLVzXv6Dze0/Lh7Vxtnb3e5B2f5URjSn7Lcqkqr5gThU1nWO09ZF7UdnGejErTyOzSJ/r9fcW+BJkso7xKff+YqoL/92zdMe/lIGZ6aVVvgdK0bVHFlwqKOVRP0FUTRTw/ZdQ0Kk4Pw1p/UqlGgdOJ4ryMhl5LskPy52or6ZUTxX90Jig70doIhshwtIvSPuOng8j3+fH5ZcMe55SP1U0NlidjyTX13s3s8q4hw1ReXd+oXorA8mMtvmeULeU6/QbDkvzzRpa2+4Sd8JnAH3PJjuuCTg8RH5hdXv+V2wH6xZw6vdozafLTV9m9fGX3G5ykrnxKdBqNh7uj04KFz1+vpNPNyPEbIoiC8zkNs3Sih7ZcAxOqRvASyZVd/vm9U7qke4ScJEFE5et0d95+78ZzqxsvGvtUM1wr75hYXJPb2EBUAHCGf90XbVIvQeFyZfewXil/aGu3AP2GmY7z3wr3l/Wwoo1ZlkNffxRnaMe2Z/JBck52k7dnbFbVbHonXKn/2u0xHIQx9iXInH1RTjtqQxMrTCysyKM70w8U6CysbnA651Hy9z8zbhY10Q7Rho+0ehRnGI5FHTUUaz6oaNM+Gqcj7vKOSCmmj+/kNQ9OUIhMYaLes14VP6RVUzTMfDJNeyanuc9wLMIooFD4cm5d+/CUNginQ/99ym5/bu9cTitoG6AVI/3QGxKHWYz0QXJ2Ufug9gDRX2kHMjuW0J45fRNz65tBcoCou8my6po6+bSElMA3vaBNF9HJcFm/lzw7jrX4nvnsQSGFy3Qq0lEW6Yucjlppp48WTpcn7R+6mugjRAZLteO6oJPkbmmLqu9geSJbe17Tye96ce/8vJef2dirTdGQS2c19kp6SdtIvkrrVt3jF0zDSqN/ar8h6bjU9I5cSFe37hPhX/cxIP1hRR4knr70JpbWntV7T+3rCqnCI3ePPFxjILR1v7Y7ycrG9LVP6va6/x5fXL1S2q58l6GoJIWHpZc69aJpcmmN1lbuoZgsxTe7JH/tQVQAcIwvX1W/c9X4nqfl33fyfs923StrTanrTq3rph9+zXLFWHFEb/9vahXdpNMbeu6Xt/2YVi1yP2Zy6mnpreJmWrHk4qboBnCIfQlvhcv9KRSgUIbiMAoOfmB11BMF/7yRRTuKFpvi7r6SV2+2yiIWKOq6mFOXVt9DW/Swoj26TlRVvB0uLPkjx00q+MrluZpfz+zvyHJoN1LURZ9I20J70uxu5LSa+Oh27uPKdlosncmX8+rNjttjIVZdU3Qmk8JRiCwdoKgHEnXqWNuNHdfFpdy64H7jwLq+Mdpj376qMJtdfDv8dOl6YWNWk5fW7Wp+g2EGTARayJkXZfTdSJtM/9LP4g9xVPz1KtIph5hLJW0BxWOM7V1lDc2srE8vr5MDyH8gjWkYmvopvzlJJSpN/UnRigrxW1GLnPFY2wzS5y6tb+Z1DodHpncZisrZjLqsNl9w/8HSZmiLVntgZonkaiMYkoZYQUYFAOf5+HGp47d5AA4dMTZ8B4DDh7dy5PbrgWDIwlZniQbdgBy/CYJYeOjqmV8LMBvpbe+pS7BjdJakQpqfdGVhLSD96Wm9l175JrOucWhKGti+xT+jWj5ZR+vIDP2JZqAPUo6IciajjpxH+pP0cbs9bfaOnUx1nUxzScskKrxj37JEhTiXXU8as77fjbJyzclVyFsCYdsil7la1i6+T2IEogKAmv+7GdOAGwAcQSAqwD6UzWxqe0ccXx+boFuP47c/EDskISQYpB8rgeB6METSQlCgv7IRnFpaK+4eUaZByC4GpheXNzZnVzakRAd5xWN379L65tzqRkn3iHb5mW2+qeXdbElBl/90xkHDfXKYO9We8cVV+hMtkP71Ti3cquqS/lrk8dMC6cVH7h5m+xkJWof8zmFamdVAkLQkENpa2wyREdGaXCvv8IzP0xJG5le0I7HYB0QFADVfvKx6J9rEPQBHE4gKsAlVN9PaYZ3eDN65kv75y2rHb3/AEk6k1l7Ia7pf253bMVThHav0juV1DtOvpCjHNTN/m1V/s7JTqgSTOJXmvlTSdrm0/RTLKGgJF4tb/yxrZ44ffzp9973JlV00g1InaOaLJW30Rua7VCtPK/O8wUtyUt47mtI88GthC+kT/YnW/3p5x/mcBv4SrAWiAgCDjx8LddIFAJCAqACbyGjolc+rqcVVx9fHJv7zpNzxGx8ACQhEBQA2799xrMkvAIeOY3fzlaIyMrvk+CqBN4N/3sjyjM5IrXv1Op077NDtxvFbHgCJCUQFAB1e176LxioAiPH2pVRl99OcwQEBiIIzL8pIhh1fDTv4x608ut04f8sDNnMqzaUquzoZfuVEqkuq0TqdsVu1ZXaxUgdcx8OjuOjNQ0s2rPiS5/ylsIVZcuYUEBUAdPnyVc3/3bCgY00AjgK3Spo3wx3Izi6vCY5wCsARBw3ojw4XS9oeunqU7UbuVHtuV3su5DXldQyRG5CleMbnzS52cmktKdy5cFnPqN48d2s8yZVd5Co02y8FzRwP+aO4tbpv/AdFc3/HgagAwOPL1zX/SM51/GYGwKHgvZvZ372ujHoQCQCOFO8m53z1GqOmHBVuVnY2+KZITqRfSRvaR2dTmgd+Lmgu9oyQPNyo6BxdWJX+eiK19pvM+rOZdcfDo85rl/ZNZt23WfX017XN4PHdX+ur+saV7/1m7727r9yv7SYjOp3uvlbeUd479mNek2I59efCyzmVtptyuVza3uKfUbbsdxyICgDGvH8X7VUAAABYBt1WHL+1gXjyXXZDpXcsq80nKcHFkraeifk/ilvJN9JaBk8qRIX85Gm9l+wlp2PodVP/3Zpdx5CXQ1KRXNVV0OUv8vif1PUGgluSZuR1DieFa7foRXov/fqioe9eTff5nAZa8pXSdqK6f3xiaa2ke4RepHeRvRR3j9Bynjf0vWzsJ2OBqABwWDn2pMxsn8X/72JK7Dh+NwUAAGAh71xJpxuK4zc1EGdIDMg63IOTvxe10s/5XcPlvWNkL78UNI8vrpJgSKJyItVFZuKdXCgJK4R3aqF5eFpZi3WtvKNjdJaUg1SkYWgqtLV9PNzH8WogeCot/N6p3ffmdQ51js11jc9dLWun5WS2+e5Ue2j+mZV1Wgda4OWStv7pxbLe0dyOIZIT+miyJogKAIeYz19WvZusbl5viY28kRpzRDYTAADE+UdyHsZLObL8VtRCqvDI3XM+p4F84F5NN2nJr4UtE0trZzLqJFEh5aj3TRZ0+U+luelFspHWkRllsVZN/wSJx/c5u0OykIRsBEOyqJD2NA1P01vovURK84BnfJ7EhubPavPRPI/dvVIa5/jucsbJdk6nu+nnW1Vd/vkViAoAh5uvXtcQx56U/c+fGc76SQKG9UdhGwEAIGr+dj3rk6cVjt/IgIN8ne4u6R4h0loG6gYnfytsoRdVokIGMjizlLw/ovyzei+5hywqJBUdo7PkFfLAkVIbFUlUaLbhueUrpe3Sn+7WeJqHp2VR+Saz7kFtD6mL5CHeqQUyJWlO+lD6FaICwCFDMhMmHz8u/d/rWY47ibMxveObBmkBACQ+f7+e/R/UeoEwJA9tI7NjC6vkKiQnSRpR+S67oWNst5F9UlhLXjb2kzkoRYV+pfeeDb+X/GR98yCjQr7RO7nwqqlfmvmBq4cWpScqtBpSsxbi54LmodlliAoAhwCOnGj59HnF+3cL/no1oRMslsf0jm8FjAUAkPj8z5+ZH9wr/OxFpeP3NZA4nMuqJxOYXl6/WdkpvaISlVNpLpKTgenF5w19Lxr6SDxUpV+SbGS3++7XdjcOTSvbqHyd7n7R2Dc4s0TvfVrnbR+d9U4uKEWFPpT+mt0+RD/fquqij3vd1E/LaRqeHl9EGxUAEhVTcsI2lmcVH94vevdmzhssLY6vMIwFAJDgkJz8Izn3owfF8BPAhKTikbvnZWOfPD7jd9kN5b1jp9LcpAcl3SPSK+QVJA/V/eOFHv+rpn4pfyJBNkIe4h6cbPBNpTT1k8ZIL9Kvx8MilNE6SAJT0z9R75tsG5m9Utr+0NVzu9pDH0F+ktc5XNYzei67noyIrIY+pd43RdojtXuhdUhvHaSFOL6jZCAq4OgSu5/o8fnLqs9fVH32vOrT55WfPauIHnq7/dCq8onPasR/uwAAIEY+2/23+ouX1V+8QhN5IARZByE3MjmRWvvfcKdeJ1NdpApJYZn5Nqv+18IW0gaSFmm8FNUSfi5o/q2whX64kN8kvUXKutAr92q6SU4ulbSR5JCrkBGRn5zZVx1aIM0pjc1yOsNNn0LLoY+g2ejFk2kuchhp9JUEAaICjhy2yMmr6nhjw1bEaV/FF8fPNwAAACA+/JDb2DE2659b9s0u904uPHb3Hrf/PilfNAAAIABJREFUQ20FogKOEIdYS+KrLlbuq+j2GHQFAAAAMImUn7la1n6tvIOk5VQaY1T7wwVEBbz5xD/O/vJlleU4HuvbqCXx2hzHT0UAAAAAiANRAW8ycQi47XAS6+3lkMqJDZvj+DkJAAAAAEEgKuDNxL6A21kziVVdHPUT63NHcBUAAADgzQWiAt407Ai4zQtDpQ1YKi32K0pcE0fQFQAAAOCNA6IC3hysjbYddRKL7cViY3E03WThtjh+xgIAAACAA0QFvAlYGG1bbiZfvIgJy70lpijfOT+xeEPgKgAAAEDCA1EBh5t4+Yl1QvK8goeV9hJVoG+XothV5wZXAQAAAN5UICrgsGKJosQSXkepIjESpbrElpeI0k/iV+EWo644fjIDAAAAQAtEBRxKbFYUM3Ii7BifPy8XJEZ1sdhYLNp1cTAWuAoAAADwJgFRAYcMOxVFTE4sspHosE5ajGN97YuxKIrVzXIsTq04fmIDCdOZUhxEAAB4c4GogMNEPBVFxE+M1eJZWaxErS5C0b9uuC9W3GU+AWVxdwJWplYcP72PILFoCewFAADeeCAq4NAQi6VE6Sem5ETHND57GhOm7MU6Y1G9qDenGTmJuSmOKV2BqyQmcTATHF8AAHhjgKiAQ0AcFMUwqhYxE2H9KNUhWnsRlBZRXREpu4oyBxUNosYioCuIZRP/EoaxAAAA2AeiAhKduCqKoZ8ImYmeh8SOgLfEZiyqV7SzMd9oyk+i70LAWFcscBXHT/g3CceFBIcbAAAONRAVkNBEZymmFcWMn4ibyadPSizBlLpwpMVQV1SviLQeEVEU63sO4OkKXCUhcNxAoCsAAPAGAFEBiUsUiqJjKaKKoucnInKiFozHxVYiZC+xGYsqZaFNYqheUb7dOjmJou2NSGrFlKs4fuYfahy3DugKAAC8MUBUQIIShaWIJFKEFEXXT/TNREcwPnlcFDuG6sKXFhFdifhVKx5G2RJjRbGor7NYUitIqiTENZvwOL4bAQAAyEBUQCJikaVYpSg6fsLXkkeWYqguutJiYCyqnaDnHkw5US1HxE+i6eVMWFcsdBXHL4HDhWWeIDzqqC7QFQAAeIOAqIDEwllF0fMTPTkxMJOHhdZgpC4CxsKSAeW2q9SCrx9KA+H/GlvvzHxjicJVUADm2DVrn5nY6S2O71sAADjiQFRAAhE3SxFPoWj9RNdMWI7xn4cFMSKkLnqZFq6xCBVfMR0m0kOYv5rvmjmabs1idRUEqXG4YB3xE+uMxfGdDAAARxmICkggYrYUM4rCyKKY9xOOljzItxiOvfClhZFjYZuAygqYMqOdX/o1cjeakhNRbxFPrcBVEuJqjdZPdBqbGWOTsTi+qwEA4MgCUQEJgRW5FJalxKwoDD9hmonGK47dtxKOt/CNhZtgKdP8bFCIxc2TlGkcw3SXzSLGIphascRVHL8uEhZrFSVqM4leWqArAABwGICogITAVKDDL/cSqfXSKoq2FYqxnxiYSZ6Kj+/liqN5O1ddtNLCMZZ9JVC5geLnskg9EHkxYmnaJQv13WzsLfrNbIxdBUmVeF2qYopih5yYlha4CgAAJDYQFeA8sVmKcCKFryhR+QnTTNjucTfHHMb2wpMWhrFodUV0eBaVxqhfVBuI3s/Rjhsjnloxaq+CpIr9l6qNimI8smccdMXxQwAAAEcKiApwGPssRaTWS0RRVH6ilRMRJ/n33WyzGNqLVloEjUXeWLYeaLIuTJ8RsRFmT8rRDRfD1JVYXAWiYv2lylWUqGwkCqI1FrgKAAAkHhAV4CRWWYq23MtUIoWpKPp+osmccJzkjhXo2QtDWjTGYlQSpvKEA2FQSojyFeWfdMa4VNmI9OsvOe4ntV0ZTd7iTp+rb7R1eKp3Ym5wesEzNts8NFnjHclrG7hX2f5jlkvXoHT6A+C7ilBSBVGpJVerjqXYLyfRSAtcBQAAEh+ICnAMiy3FuNwrRkXRJE+0ZhIpGB/dzookU5iIN+p5C1NaOMYSoSusPo5VmRb5FZXDaF9Xy4nSgh4VvazrHppd2hGe1jaDpDGPazqNOgPQpFZMugqSKpZdqtEkUkR94+AxRCSWGEvUuuL4QQEAgKMARAU4hh2Wwk+kMJqj6CsKu75Lmzlhm8mBdXz3uuxGYf3d0qZHFS3PqtteuzszGrpzmnsL2/qL2/vzWryZjd0p7s7nNe2PK1tpNpr5vynlfHvRegvfWFS6ItJd2N4PmsQLQ0VU8ytIb/IurgXEFUU1za6sP63tEui7zFQBGJIqll6n0SRSTDuJOFHoClwFAAASFogKcIY4WopOIsVYUdj1XTpysqcT51+X3SlpJA9pGhwbnlkIBENRh+kzy2u947Murz+rsYcE5vuUMqa38I2FrStyR2HK2jC5Wc4jtW/oeUjEX5VZmoeFnz4uavZNRL3tyimrpV+v4zJxV4klqeL4xZK416mOpZhVFLZ1KLtx42NaWizTFccPEAAAvNlAVIADOGMp2lovEUVh5U+UcvLxneyLObXZTT2ekam1QNCS0Fxv2tgMDU0vkLqkuruu5Lm+eJinlBalsXB0hdO7MWMoSa3AaF9U/rpPZY/fwg2/WdrCdRWzBWDmkiqOXy+Je6maSKQI+Im4mZj0FkFdgasAAECiAVEBDmCrpXDKvVSKsmcpXEVR1XfJfnIptza/xdszNhNLziT2yTe9kNfi/TmjimEsygSLyd6Nld4i24tSY1QvKivKaCE/ZNRsbW9bu5mcAWH0XMV0UiUBglHRDEZcVsmiREpMfhLRd58GU9ISZWolMY4FsATx6ytxLkMAjjgQFRBvBEMf05ai1yiFk0gRVhQ5hXI1313dPbSwumFhFG7JNLO8VtU9dL2w/uP9tdXTFVlaDPoKY3mLqpVLRP2Y4l2V3cOWb+CPmbUirhJFUiUO1V+Wh0dxiKKssBSuopjXEhEs0ZUoUiuOf6/G4Qx0fCsS+Vp7U/cnAI4DUQFxRTz0icFSWOVeRrVeHEX5952sawV1tb3+xbWE8xPttLweqPD4/psqNcdn6Qq7zX1EjkX2lj17iRzmUvtKxMwP8qeWVi3frowmr6qDMtlVOI1VrEqqxHpiJwzWXKevTVsKX1F47vGszABT0hKLriRe3On46eTgtifaHnhT9zAAjgNRAXGF911snaVwyr1MKcrHd7Kf17RP2xB2x2EanJqnlf/sQa5KV7TGEpld0S0Pk/9VvhLZN9ruD9+lVtqxOZ7RmYN2Mpq8CqMALLqkitPhSCJEP8ZvNLAUUUUR1xLlsDmM4T653mJGVxLLVRw/Paw9r7BbDt2uBiARgKiA+MH7wnXaUrSK8rK2Y2Z5zY6YO57TamCzsK3vxJNCSVf2pOWuQb/GkfaSz0q5KF9Rik3eg8o2OzZkemktok2/0lW4BWBWVX+98RhfpAaXKtdS+Ipi5CSC8KUlOl2Jg6s4fujjcF7ZeO8ANuxwABIHiAqIH7yvV6OnsyYshdUoRS730k2k7CvKf+5mv3Z3za0cekVRThvBUEWX7+zLUrn5yoGxaHMska1ZuCmXPOWfpB+e13basQlL6wH1qC+RrmKcVNGv/oKoiCJsKUKKYiwnpWJwpYWjK9GlVmKIFJ0/go5i2f0C2LDDAUhMICogTvC+T43SKdFYingiRdGd18Wc2qnFQ1noJTIFt7bd3pHzr8v2+y5T92is/PfAWFj5Fl3u5mQ09tix8uRaEb0nqxqrWJhUcTq2SFxisxQxRRE0ExPewjQWAV2xwFWcP2QJSfR3CgvR9pdgCqf3obX7HIBEBqIC4oTIDcN+S9FNpHx2P7e8y7dlZZ+6CTptbW9Xenxf7o3Bohg18m5EOxZddZHtRekwir9mNfXasdqhrW25zzGzSZUEEpUYwyMHQyizjVK4isL3k73qTS0KKdXCNxYDXYmiDMzp0NOuszGOKyB6j7B2Ax3E8SMOYwGHEIgKiAci9xKRpinKcEfcUkQSKW9AcxRT0+LaxpOqVtUg9yLSorIXlcPQr3aLitZVeEkVg+ove0TF8XjI8vBIzFIMEikMRdGRE7mbBLOwpYWnK9rUymF1lcN1Rh32PXDId6/jIQEA4kBUQDwQubUYplMssBRWIqXCcyQSKcxpYGr+Qnrlvqso/1VUhel7i5rwPPaKipGriFR/GTRTcSIkYlVSCRGPGIi3njxL4RZ6aRRFYx17zczEMGUs5lMrieEqjgfQzgXWluyQqK8yG69HR/ez44EBACJAVIDtiNxpTBV9xW4pUkR+4knh6NySHVH1IZpIANLrPfupFUaCRS0teuzrn32icjAkpfmkSpTVXxZFGHGIkKIJmCy3FKFEiiaFwpSTRybRkxZhXTFKrcTRVawOcOMaeSeGn8T/iovHvrVnbzseIQDAB6ICbCc6S9mLfrhNU+RAJwpLOfeq9KiVe3GmTv9U0uP8D29lEApdyVT1Eqb0Fubr9G9GQ7cdaxjc2lKKiomkilD1l34nYAlsI5aFRJZaiqiiaP1Eqx/hQ3zieemtspZXdd15bQMlXUPpTb2Pazp/za1T96ygkRZDXbHMVWIJGR0yENsj7PjKieOXmDM72bod7nicAIAeEBVgL+ZjIP2iL50G9AdRjr6lqBqlXEivXF4P2BFPH95pfmX996xqyVVkXdF4CyPfouJ5Tbsdq7e8vikPNMlPqhhUf0knFbfCx4l4SNs0QgSrA6D4WAonfyK7RxhykoGpBb1TYmFtw90/9mNmbcS7NMairytGqRWbXOXwCIk1IbVtihKvq8z2S9Ka/WzFDnc8YABAC0QF2Ivh7Yd5I4mm6EvYUv7Md28EQ3YE02/AlFrX9WFyhqwrkqgodEVLlurXu6VNdqzY1NKqSlQiXEUOSfWqv1SRqJGoWB1kxCFCMh0tGQQ6llkKI5HCSKHsm4Z0ZJ+7uuZXNwTPjfqB8dOvyiN6r1Yai4Cu8F1Fr1aQsQ9jlhPbwtw4BdyWBdCx7p84X3HOKI0dxuJ4zACACogKsJGY0in2WMof2TXBrS07Iuk3Zipo9e66iowmwRJZIab2lit5LjvWamh6ITyspKmkyl4kyg5DX1SqiDmGcDz0iTIk0gsHo7YUVSJFVevFTKHsDcn6sODLJ8Wtw5NmT4/ZlfWfsmplg2UMufOIoyv6g4QKNK/XjQ7jpCWJdS4Zx9BRKYodu0L7DWAWx3eyfcbiePAAgAxEBdhI7OkU3aYppi1lN4w+/7psNRC0I4x+w6aanuF/3UyP0BU5zRKZb9Hy5aN8O3pRc/eNioqKJgw1P4aGjaFh7OFRbDGTcbij2VjLLIWnKOFjeuJ56Ui0/VusbwYv59fvnRuqnJvOwDtmUyt6e1IVUtsjJ/HxEItDahNxc5S7y5nLzQmrsV8R4SogIYGoABsxk06JvLUIpFOUDehFLOXkk4JZtJ4XnrIau/91M410RTYWXXXRMDSt264g6uleeQsdVp6rPOYVgBkOV68ThkYZVZiIYJQNuKMg+sCIE/lpr0oBS9Er99LWeikVZd8r6Jh++rBgYGo+lpNkeX3zzMsy3RJBg3FCY3UVTqQYNydxLsKOQVdM+0lUeyDGC826C9MKjYmTrjgeQgCQBFEB9mFhOoVd9BVpKRFjz2ss5dP7Of6ZRauC5qMwbW3v/JZZJYuKgbEo1SU540Vth7UrM7+6/unDfD1RUemKMgAVHFnlII4xGTfEQ0WsCJKEgx7eZpqyFH4iRaUoEtU9/thPFZLkTx4eLFOZYNGtBGO2azLnKozw0Yyf2GwjlgbZUcfQIrVw0SmKVRedMuOqwhGZsUsRzeiK44EEABAVYBdmRIVnKWaKvhQ9ESvapVD03DUyFXsMdNSm+ZX1rx7mynkVPZSiIv368e1Ma7t+funq3D2ye6KidhXdvEpEDMoe6Y/ZKa02RLBJSDiBkSDWSQvrSnyh2fznFcotNWcpmkIvOQVK/JZjWdOml64uoVNFUy4o3mRFuaMEvSU6OUkgDTYdSRuEzpxXRPaV2V0R+7Vm/bVpUmAsVkS4CjgkQFSALdiaTtEp+sqTYlnVeClkKVmNPVbFQEdtKmrrU4hK2j5qUVH+IBnLr5lVG5vWdK3m8o4cux/2zwNXyY+IQYUelpepa8A4osJ/2Bl3G7EsQuIGPQwtUe2N/c0RtBRtuRdTUaTD2jU6bcnZQtPk4krk2aKjK7wyMKHm9dqdydqxJuTEDiGxK7wWjaEFc0rRKkosW/2sLFbiZjKWKiJcBRwuICrAFqIQFW46xbhpip6lnH1ehG6+op6W1wMf38r4143UXSJERakraZofdrmYXRNjXoVUJ6uplw6olCWLDD0jREUbfSpFxTAA1Q1GbQoHY4+QhAMmQWMRjI8jNkHPUlSNUiITKVpFoSN78lmxtf0v/JZdwzpnzHYZxy4X/Fy/4zhWEGngJ7FoSXy81yCkNpGvq2K9KGp0hvsnistN9fzCFPYpjUXSYrGuOB5UgCMLRAXYguXpFHbRl07TFNlSPkzO6DDf1Skm5fS0qjVCVCKMRZVjSdN6y4va9jHz/Tj5ZxdzW7xfPS7YLeGTRUUdeuo3QgjHnfwn5XqVYIaxgiU2EkuEJBQziWyUNmeiDAFfsEq8Ip8g8CyFm0iRFUW6Zl/Udlp70tLJs/tVwFBcIVdhD8XD3JmqPaaIHfnJK7NmYtou7MwVCNovX9h0sk/m/ERw26293KxXGissMSZdgauABAaiAmwhvukUXUu5UVhnbQB0BKdW3zjJyQfXU/YsRSkqBz/rior0w2+ZVeVdg92j03Mr6hzL8npgeml1aHqheXC8oLXvQXnLqaeF0iD3UkMjOeJUxp3KvAq7pIf1mFwbgKrDiMjgIMaI0Ew0U2oSM4GRqee1kSGg9pKM3LqDVRKzlLyIhmThI0uHuG1owtqTtn9yTnXyGOiKYPN6/v5UxdOGaasYtcQo/LU4qhaMoXUq4gRfEVQU/t6w9EKLjph3eLSKqG+JFriK43EFOJpAVID1WNWMXr61aNMp3KKvvaEJ/3MnSxsWYzI7jc0tkaXsiopkKbKrGKRZlN7CaNmibojPGERyX1R0Ik510Kka6U/VVFoRfbIrwUQChZgiQmciJMMIW/krW9Keaau8Ip8g8JvO6ydS5B4vJhdXrD1pl9YDEaeQfPIYplZ0e7gu/Uw1II9ilxo88GZqjCk5sc5DrLEXwwBar5JQp1KO86vBXjLYIbpXysF5GzN2mIyFlsjRFbgKOBRAVID1RFn3JZhO0enpS5tOKWzrszb6iW7a2AxOzC91+ydcnoH8xq602tZn5Q33C13XsyuuZpY9LHan1rQUNnlqPQNtg6O+ydnNUGK1qKH1kURFdhWetDDVJSLxEiEt2iFZlKIiBZrKcJNVAJanWwCm7dmJHYCyjCX66NA4TDGOfpQrHLnmZkIl/ehHJSHKmE/1+v5WR25+qax88rUpbilKRZ</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/bairros-digitais.jpg</t>
+  </si>
+  <si>
+    <t>Sintra Vila Digital aproxima comércio local e consumidores</t>
+  </si>
+  <si>
+    <t>A apresentação do projeto Sintra Vila Digital realiza-se na Pousada de Jovens de Sintra, e assinala o início de uma nova etapa na modernização e promoção do comércio local Sintrense, no dia 15 de outubro, pelas 17h30.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A sess&amp;atilde;o ser&amp;aacute; o ponto de encontro entre comerciantes, parceiros, entidades locais e comunidade, dando a conhecer um projeto que nasce com uma ambi&amp;ccedil;&amp;atilde;o clara: aproximar o com&amp;eacute;rcio local dos consumidores atrav&amp;eacute;s do digital, tornando mais simples descobrir, comprar e reservar produtos e servi&amp;ccedil;os de estabelecimentos de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Sintra Vila Digital &amp;eacute; uma iniciativa desenvolvida no &amp;acirc;mbito do programa dos Bairros Comerciais Digitais, que aposta na transforma&amp;ccedil;&amp;atilde;o digital do com&amp;eacute;rcio local atrav&amp;eacute;s de novas ferramentas, solu&amp;ccedil;&amp;otilde;es e experi&amp;ecirc;ncias para comerciantes e consumidores.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Nesta primeira fase, o projeto est&amp;aacute; centrado num territ&amp;oacute;rio delimitado entre a Portela de Sintra, Estef&amp;acirc;nia e Vila Velha, onde os estabelecimentos aderentes podem integrar o marketplace e beneficiar das solu&amp;ccedil;&amp;otilde;es digitais disponibilizadas pelo projeto.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Institucional"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_2026.jpg</t>
+  </si>
+  <si>
+    <t>Entrega gratuita de veículos em fim de vida</t>
+  </si>
+  <si>
+    <t>A aplicação Sintra Resolve já permite pedir a entrega gratuita de veículos em fim de vida.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt;"&gt;A C&amp;acirc;mara Municipal de Sintra disponibiliza este servi&amp;ccedil;o gratuito aos propriet&amp;aacute;rios de viaturas sem condi&amp;ccedil;&amp;otilde;es de circula&amp;ccedil;&amp;atilde;o. Para iniciar o processo, basta ter instalada a vers&amp;atilde;o mais recente da aplica&amp;ccedil;&amp;atilde;o Sintra Resolve, dispon&amp;iacute;vel para iOS e Android, preencher e submeter o formul&amp;aacute;rio de Entrega Volunt&amp;aacute;ria da Viatura e aguardar o contacto da Pol&amp;iacute;cia Municipal para agendamento e conclus&amp;atilde;o do processo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt;"&gt;O abandono de ve&amp;iacute;culos representa um risco ambiental e para a seguran&amp;ccedil;a p&amp;uacute;blica, devido &amp;agrave; presen&amp;ccedil;a de componentes t&amp;oacute;xicos e corrosivos. Contribui tamb&amp;eacute;m para a degrada&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o p&amp;uacute;blico e reduz a disponibilidade de estacionamento gratuito.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt;"&gt;A C&amp;acirc;mara Municipal de Sintra apela &amp;agrave; colabora&amp;ccedil;&amp;atilde;o dos Sintrenses, incentivando a entrega volunt&amp;aacute;ria das viaturas em fim de vida, para um concelho mais limpo, seguro e organizado.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt;"&gt;Para mais informa&amp;ccedil;&amp;otilde;es, contacte a Pol&amp;iacute;cia Municipal de Sintra atrav&amp;eacute;s do n&amp;uacute;mero 800 210 724.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/tarifas_agua_saneamento.jpg</t>
+  </si>
+  <si>
+    <t>Sintra tem tarifas sociais de água e saneamento</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra garante os benefícios atribuídos através da Tarifa Social e da Tarifa Solidária de água e saneamento.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Estas medidas de apoio social permitem apoiar os mun&amp;iacute;cipes em situa&amp;ccedil;&amp;atilde;o de maior vulnerabilidade econ&amp;oacute;mica, assegurando condi&amp;ccedil;&amp;otilde;es mais favor&amp;aacute;veis no acesso aos servi&amp;ccedil;os essenciais de abastecimento de &amp;aacute;gua, saneamento e recolha de res&amp;iacute;duos urbanos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Marco Almeida, presidente da C&amp;acirc;mara Municipal de Sintra, salientou que &amp;ldquo;garantir o acesso a servi&amp;ccedil;os essenciais &amp;eacute; uma prioridade, sobretudo para os mun&amp;iacute;cipes em situa&amp;ccedil;&amp;atilde;o de maior vulnerabilidade, refor&amp;ccedil;ando o compromisso de Sintra com uma pol&amp;iacute;tica social de proximidade&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Atrav&amp;eacute;s dos Servi&amp;ccedil;os Municipalizados de &amp;Aacute;gua e Saneamento de Sintra, a Tarifa Social e a Tarifa Sintra Solid&amp;aacute;ria garantem a oferta dos primeiros 5 m&amp;sup3; de &amp;aacute;gua e respetivo saneamento, bem como a isen&amp;ccedil;&amp;atilde;o das tarifas de &amp;aacute;gua, saneamento e res&amp;iacute;duos urbanos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta medida, Sintra d&amp;aacute; continuidade &amp;agrave;s pol&amp;iacute;ticas de prote&amp;ccedil;&amp;atilde;o social, apoiando os Sintrenses e contribuindo para uma maior qualidade de vida e inclus&amp;atilde;o social.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_00304_rb-01.jpg</t>
+  </si>
+  <si>
+    <t>AVISO | Circulação do Eléctrico de Sintra temporariamente suspensa</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra informa que a circulação do Eléctrico de Sintra se encontra temporariamente suspensa, devido à realização de trabalhos de reparação, entre os dias 1 e 6 de outubro, inclusive.  Por razões de segurança e com o objetivo de salvaguardar passageiros, trabalhadores e equipamentos, o Município determinou a suspensão preventiva do serviço até estarem reunidas todas as condições necessárias para a sua retoma.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra informa que a circula&amp;ccedil;&amp;atilde;o do El&amp;eacute;ctrico de Sintra se encontra temporariamente suspensa, devido &amp;agrave; realiza&amp;ccedil;&amp;atilde;o de trabalhos de repara&amp;ccedil;&amp;atilde;o, entre os dias 1 e 6 de outubro, inclusive.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;Por raz&amp;otilde;es de seguran&amp;ccedil;a e com o objetivo de salvaguardar passageiros, trabalhadores e equipamentos, o Munic&amp;iacute;pio determinou a suspens&amp;atilde;o preventiva do servi&amp;ccedil;o at&amp;eacute; estarem reunidas todas as condi&amp;ccedil;&amp;otilde;es necess&amp;aacute;rias para a sua retoma.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra agradece a compreens&amp;atilde;o dos mun&amp;iacute;cipes e visitantes pelos eventuais constrangimentos causados por esta medida.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Turismo"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Tourism"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Tourisme"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_black_mamba6.jpg</t>
+  </si>
+  <si>
+    <t>The Black Mamba ao vivo em Sintra</t>
+  </si>
+  <si>
+    <t>Os The Black Mamba chegam ao Centro Cultural Olga Cadaval, em Sintra, a 9 de outubro, às 21h00, para um concerto que junta soul, funk, blues e rock.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com mais de uma d&amp;eacute;cada de carreira, a banda de Pedro Tatanka e Miguel Casais conquistou p&amp;uacute;blicos nacionais e internacionais e representou Portugal no Eurovision Song Contest, em 2021, com &amp;ldquo;Love Is on My Side&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em palco, apresentam um repert&amp;oacute;rio marcado pela fus&amp;atilde;o de diferentes sonoridades e pela identidade que tem acompanhado o percurso da banda, incluindo temas dos &amp;aacute;lbuns&amp;nbsp;The Mamba King, Last Night in Amsterdam e Lost in London, este &amp;uacute;ltimo gravado nos Abbey Road Studios.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/the-black-mamba-103044" target="_blank"&gt;Ticketline&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/agenda/524-elisa/2026-09-12-21-00" target="_blank"&gt;ccolgavacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"}]</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_electricodesintra.png</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra informa que a circulação do Eléctrico de Sintra se encontra temporariamente suspensa, devido a trabalhos que estão a decorrer numa área adjacente à linha.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Por raz&amp;otilde;es de seguran&amp;ccedil;a e com o objetivo de salvaguardar passageiros, trabalhadores e equipamentos, o Munic&amp;iacute;pio determinou a suspens&amp;atilde;o preventiva do servi&amp;ccedil;o at&amp;eacute; estarem reunidas as condi&amp;ccedil;&amp;otilde;es necess&amp;aacute;rias para a sua retoma.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra agradece a compreens&amp;atilde;o dos mun&amp;iacute;cipes e visitantes pelos eventuais constrangimentos causados por esta medida.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>Ricardo Ribeiro leva fado ao Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O fadista Ricardo Ribeiro apresenta-se a 25 de setembro, pelas 21h00, no Centro Cultural Olga Cadaval, em Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Reconhecido como uma das vozes incontorn&amp;aacute;veis do fado contempor&amp;acirc;neo, Ricardo Ribeiro regressa a Sintra para apresentar um espet&amp;aacute;culo que atravessa as suas ra&amp;iacute;zes no fado e as diferentes influ&amp;ecirc;ncias que t&amp;ecirc;m marcado o seu percurso art&amp;iacute;stico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em 2023, editou&amp;nbsp;Terra Que Vale O C&amp;eacute;u, distinguido com o pr&amp;eacute;mio de Melhor &amp;Aacute;lbum de Fado nos PLAY &amp;ndash; Pr&amp;eacute;mios da M&amp;uacute;sica Portuguesa 2024. No ano de&amp;nbsp;2025, iniciou uma nova etapa art&amp;iacute;stica com o single M&amp;aacute; Sorte, em colabora&amp;ccedil;&amp;atilde;o com o produtor Agir, cruzando as ra&amp;iacute;zes do Fado com uma sonoridade contempor&amp;acirc;nea.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em Sintra, o fadista apresenta um espet&amp;aacute;culo que percorre a sua identidade musical, entre a tradi&amp;ccedil;&amp;atilde;o e a contemporaneidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes encontram-se dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/ricardo-ribeiro-103565" target="_blank"&gt;Ticketline&amp;nbsp;&lt;/a&gt;e nos locais habituais de venda.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a a programa&amp;ccedil;&amp;atilde;o completa em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/819.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formação para profissionais de hotelaria e turismo </t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra, em parceria com o Turismo de Portugal, promove a formação “Criar e Inovar o seu Modelo de Negócio”, dirigida a profissionais do setor da hotelaria e turismo, particularmente da área do alojamento.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A a&amp;ccedil;&amp;atilde;o realiza-se a 2, 13 e 26 de outubro, entre as 14h00 e as 18h00, na Biblioteca Municipal de Sintra &amp;ndash; Casa Mantero.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa integra o programa Forma&amp;ccedil;&amp;atilde;o +Pr&amp;oacute;xima, criado pelo Turismo de Portugal com o objetivo de refor&amp;ccedil;ar a qualifica&amp;ccedil;&amp;atilde;o dos profissionais do setor e responder aos desafios e &amp;agrave;s necessidades dos territ&amp;oacute;rios.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta forma&amp;ccedil;&amp;atilde;o gratuita, destinada a profissionais do setor da hotelaria e turismo, aborda a import&amp;acirc;ncia dos modelos de neg&amp;oacute;cio, disponibilizando ferramentas para a cria&amp;ccedil;&amp;atilde;o de novas ideias e propostas de valor, incluindo a utiliza&amp;ccedil;&amp;atilde;o do Business Model Canvas e metodologias de inova&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para participar, dever&amp;aacute; efetuar o registo na Academia Digital do Turismo de Portugal, onde poder&amp;aacute; posteriormente inscrever-se na forma&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Saiba mais&amp;nbsp;&lt;a href="https://academiadigital.turismodeportugal.pt/index.php?option=com_training&amp;amp;task=show&amp;amp;id=9954" target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Turismo\/Profissionais"}]</t>
   </si>
   <si>
     <t>2026-09-08</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_palaciovalencas.jpg</t>
   </si>
   <si>
     <t>Sintra recebe encontro sobre inovação empresarial</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra e o IAPMEI, através da Enterprise Europe Network Portugal, promovem mais uma edição do EEN on the Road, no próximo dia 16 de setembro, às 10h00, no Palácio Valenças, em Sintra.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A iniciativa, dirigida ao tecido empresarial do concelho, pretende aproximar as empresas de novas oportunidades de inova&amp;ccedil;&amp;atilde;o, internacionaliza&amp;ccedil;&amp;atilde;o e coopera&amp;ccedil;&amp;atilde;o empresarial.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao longo do encontro ser&amp;atilde;o apresentadas solu&amp;ccedil;&amp;otilde;es e oportunidades de apoio &amp;agrave;s pequenas e m&amp;eacute;dias empresas, incluindo a identifica&amp;ccedil;&amp;atilde;o de parceiros internacionais, o desenvolvimento de projetos de inova&amp;ccedil;&amp;atilde;o, a entrada em novos mercados e a cria&amp;ccedil;&amp;atilde;o de novas oportunidades de coopera&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O encontro pretende dar a conhecer &amp;agrave;s empresas Sintrenses os recursos e instrumentos de apoio dispon&amp;iacute;veis, contribuindo para o refor&amp;ccedil;o da sua competitividade e para a cria&amp;ccedil;&amp;atilde;o de novas oportunidades de crescimento e expans&amp;atilde;o internacional.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;a href="https://cloud.cm-sintra.pt/s/B875T7jRDG3LErG" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Inovação E Empresas"}]</t>
   </si>
   <si>
-    <t>[]</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09-07</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/tatanka.jpg</t>
   </si>
   <si>
     <t>Tatanka ao vivo em Sintra</t>
   </si>
   <si>
     <t>Sintra recebe o concerto gratuito de Tatanka, num cenário único no Terreiro Rainha D. Amélia, junto ao Palácio Nacional de Sintra, no dia 10 de setembro, às 21h30.A iniciativa, promovida pela Câmara Municipal de Sintra, promete uma noite de música ao ar livre e um ambiente imperdível, aberta a Sintrenses e visitantes.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;Sintra recebe o concerto gratuito de Tatanka, num cen&amp;aacute;rio &amp;uacute;nico no Terreiro Rainha D. Am&amp;eacute;lia, junto ao Pal&amp;aacute;cio Nacional de Sintra, no dia 10 de setembro, &amp;agrave;s 21h30.&lt;br&gt;&lt;br&gt;A iniciativa, promovida pela C&amp;acirc;mara Municipal de Sintra, promete uma noite de m&amp;uacute;sica ao ar livre e um ambiente imperd&amp;iacute;vel, aberta a Sintrenses e visitantes.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Natural de Sintra, Pedro Tatanka &amp;eacute; conhecido do grande p&amp;uacute;blico como&amp;nbsp;vocalista da banda The Black Mamba. Paralelamente, tem desenvolvido, desde 2016, um&amp;nbsp;projeto a solo, que se distingue pela&amp;nbsp;abordagem mais intimista&amp;nbsp;e pela&amp;nbsp;interpreta&amp;ccedil;&amp;atilde;o de temas em portugu&amp;ecirc;s. Deste trabalho j&amp;aacute; resultaram can&amp;ccedil;&amp;otilde;es como &amp;ldquo;Alfaiate&amp;rdquo;, &amp;ldquo;De Alma Despida&amp;rdquo; e &amp;ldquo;Estrelas&amp;rdquo;, inclu&amp;iacute;das no &amp;aacute;lbum de estreia &amp;ldquo;Pouco Barulho&amp;rdquo;, que foi editado em 2019.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O concerto realiza-se numa verdadeira sala de visitas localizada no cora&amp;ccedil;&amp;atilde;o da Vila de Sintra, que constitui um dos principais espa&amp;ccedil;os p&amp;uacute;blicos ligados &amp;agrave; vida coletiva dos Sintrenses.&lt;/p&gt;</t>
-  </si>
-[...4 lines deleted...]
-    <t>[{"name":"Culture"}]</t>
   </si>
   <si>
     <t>2026-09-04</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_arvores.jpg</t>
   </si>
   <si>
     <t>INFO | Zona demarcada na Serra de Sintra devido a Fusarium circinatum</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra informa que, na sequência da deteção de Fusarium circinatum, foi delimitada uma zona demarcada na Serra de Sintra, junto à Azóia.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O&amp;nbsp;Fusarium circinatum &amp;eacute; uma praga florestal de quarentena que pode afetar esp&amp;eacute;cies do g&amp;eacute;nero Pinus e a esp&amp;eacute;cie Pseudotsuga menziesii, provocando danos e mortalidade em &amp;aacute;rvores.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A zona demarcada integra uma zona infetada e uma zona-tamp&amp;atilde;o e ser&amp;aacute; objeto de monitoriza&amp;ccedil;&amp;atilde;o pelo Instituto da Conserva&amp;ccedil;&amp;atilde;o da Natureza e das Florestas (ICNF, I.P.), durante um per&amp;iacute;odo m&amp;iacute;nimo de dois anos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Durante a vig&amp;ecirc;ncia da zona demarcada, &amp;eacute; proibida a retirada de material lenhoso da &amp;aacute;rea abrangida, salvo nas situa&amp;ccedil;&amp;otilde;es e condi&amp;ccedil;&amp;otilde;es previstas na legisla&amp;ccedil;&amp;atilde;o aplic&amp;aacute;vel, nomeadamente no que respeita ao transporte e tratamento da madeira.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os propriet&amp;aacute;rios e gestores florestais abrangidos devem cumprir as medidas de prote&amp;ccedil;&amp;atilde;o em vigor. O incumprimento pode dar lugar a responsabilidade contraordenacional, nos termos da legisla&amp;ccedil;&amp;atilde;o aplic&amp;aacute;vel.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para esclarecimentos adicionais, os interessados poder&amp;atilde;o contactar a Divis&amp;atilde;o de Extens&amp;atilde;o e Competitividade Florestal (DECF), do Departamento Regional de Gest&amp;atilde;o e Valoriza&amp;ccedil;&amp;atilde;o da Floresta de Lisboa e Vale do Tejo, do ICNF, I.P., atrav&amp;eacute;s do telefone 243 306 530 ou&amp;nbsp;&lt;a href="mailto:dcnf.lvt@icnf.pt." target="_blank"&gt;e-mail.&lt;/a&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Consulte o edital e a cartografia da zona demarcada&amp;nbsp;&lt;a href="informacoes-e-servicos/documentos-publicos/publicitacoes/publicitacoes-2026/zona-demarcada-originada-pela-presenca-de-fusarium-circinatum" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Ambiente"}]</t>
@@ -300,59 +504,50 @@
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Entre os momentos de destaque est&amp;atilde;o as Varia&amp;ccedil;&amp;otilde;es Rococ&amp;oacute;, de Tchaikovsky, e a estreia moderna da Fantasia para violoncelo sobre La Favorita, de &amp;Acirc;ngelo Carrero. O premiado violoncelista Marco Pereira assume o papel de solista, sob dire&amp;ccedil;&amp;atilde;o de Ces&amp;aacute;rio Costa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Na segunda parte, a Sinfonia n.&amp;ordm; 3 &amp;ldquo;Renana&amp;rdquo;, de Schumann, encerra o programa com uma das grandes obras do repert&amp;oacute;rio rom&amp;acirc;ntico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta &amp;eacute; uma oportunidade para viver a m&amp;uacute;sica sinf&amp;oacute;nica ao vivo e desfrutar de mais um concerto da Orquestra Municipal de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; livre, mediante levantamento de bilhete exclusivamente na bilheteira do Centro Cultural Olga Cadaval, limitado &amp;agrave; lota&amp;ccedil;&amp;atilde;o dispon&amp;iacute;vel e a um m&amp;aacute;ximo de 2 bilhetes por pessoa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em &lt;a href="https://ccolgacadaval.pt/agenda/524-elisa/2026-09-12-21-00" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-08-14</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/6a7b3493e37871786459283.jpg</t>
   </si>
   <si>
     <t>Brasilidades no Quiosque The Chestnut</t>
   </si>
   <si>
     <t xml:space="preserve">No próximo dia 14 de agosto, Sintra vai voltar a dançar no Quiosque The Chestnut, num final de tarde que se arrastará até às 00H00. 
 </t>
   </si>
   <si>
     <t>&lt;p&gt;Um dos mais jovens aderentes ao Bairro Sintra Vila Digital, o Quiosque The Chestnut, prepara-se para animar mais um final de tarde com brasilidades, música e muita boa disposição.&lt;/p&gt;
 &lt;p&gt;&lt;img src="data:image/jpeg;base64,/9j/4AAQSkZJRgABAQEAlgCWAAD/2wBDAAEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQH/2wBDAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQH/wAARCA20CbEDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD+rdRjI9CB/wCOilpB1b6/0FLX+I7/AK+5H9IvdhRRRQIKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigApPXn6/X3/DHp75zS0nfn3988DnHb0yfp3oAO/uep9evA569fXA65pD3wcnI98ZP9Mn8ODxS/TAxz+GP8jPPT1HCdfTk9c4z74wOg984HByAaADr69D6HI9s5GDn2xgZ4IpeenfHJHbr7//AK+3fAeh/p1/r0yOx47dqPUf5zx75H047+tABjqf69+npkenHGO1HOMdCf8A63bPHpwcDrkUfl256Y5HGOucfh09cUfp1Hqe+D3/ACPr+YAnbrzx6Z9u4H06j60c+g/wI9eeTwBx0P0oHTjnoB749T6f5GScUv5YHqD2x+nvjA69uQBMgHr6++CT06Z9gPboey+g/PA/Hrj8z0PPAJGE6Hvg8dMe30x78HjAJ4AM8kc/5/LHUAHPX36gCn+Z59sg88dMnv7nn0QdOOvGPfGP0HfGRg8Ek0dPzGcj1x9Prx/Ee3NBwM5ycYzj8scnofQ57nuKAD8iB+eQemBjnbngD2PFHr+PHI7jkcD8euPUCgnqPTkcc9zxnOeh54A4H0TJzg9zxxzjI/pgkHGR3HFMBSRjnjr1z09xjJzgccZweSM5ARng5PA+vB9wPUnPf8KYeAcnJ6YJ74weh54+nXqTSZHfk5Bz6gc+uOnAGBj68UW/r/h+gr/MeTjI6DIGenbnnPXIwTzjvnpQScHkdu+R+WMkfn6cjIpoOQe3p7n09cjPXv8AxdaM8jpnOTxyDknAzg8/Xr355BNi7uAf68nqTyemOBjBJ9SKaeuPrk5/MYHQdeB1zjrxSf5HY9z0HGMn+g70p7cDof5Z6HnPv34x0ov2E5W/EXP4Yx1+mcdzzyAMgY9SaTOOvHPbrz1/TrnnOPek+np/MYP+fy7UlF2S5dv63/pjv0xjA/XjrkHk8+3J6UdsA8+nPPJxj+eCByfpTc5PPP8A9fP9c0hOB9Onv0+vJ6eppWJ5n/X/AA4v+f8AP/16XOAfxyfUfU/4D3zTc9f84475P+cj60EZ9MfQ5/PP5+3FUovroTzLuDfP37/Xpx3OeKUDAA9Bio8kdOc9gDjj0/HPIP15oLnHbPf2/XnP6dDzQ4O+n5jvdW6akmQOpxUB6n6n+dKzEjnGOv8AP1NR7gSAOfXr05/riqUNHffp2AdRUZJxkkg5GOg6jPp0Bz3/AMaXdwORnnP4HA6kdaxq0242sm1trZa+e2xUXZ+XUfkDqcUZJHXI7c8VCzE8cdf89zT84UYwTgZHXt7VwyjpZ76/Jp2NhctkBj8q9MgDtgc9zgn64qJuvXPHXPX8vp9ffmnMSRzjjqADkfXPHeomJAOPTOfTkf8A1/yqOW+j0dum2nX59UXGSXT/ADIm6n6n+dJ/n/Pp/n60gOeSck8kccHv2z+dGfw5xz3+lYVYtW/P1No2bv1WqXdqzt+XW4tFFFcNZeW9m/Xa/wCR1OSlFNdXZ9NUlf7mAGAB6DFV3/i4zyeKnDDAyQD3GehphCkHkdSQRj6gZ/p3+leTU0e29k/ncqk7P7v8ik2V+bBwOOfcjv8AhS5B6HNOl5wp6EZz3znAHpzUKZwQMeoz/n2rirR0aT2/X+kd0ZW06fkPxzn2x0981GPv59yPxOcVJngZwP8AGoSfmJ9yR+fFeNXjq13TX5/jqzqpztJXtbZfdoQOCGbjuSB+Jxj69jUanI98nI9Mk9akmY5DcchfXHQ5x9Dx7d6gUnJP95h/XOPpkV404tSen/Drf8juveG+z/Pb8xT8rZ65J4pWYYB4Off0IJH5jHsfxpH7fj+fFR54APABb9STXm4umpWe3TT779euj6HTQk1bX/h09P0I5AQQSOCOD27/AOcVGcY56e9SuxK9c4PrnA5AqCQ8fXA/Af8A6hXzteDXNHsr/er28+x6kX8LXl/kQOp7AnJIHHbIIOfQnj05zVZ1JGO4P+RVtnIA9gMcEjjHXBGCSBjtjPtVRjlgemeDjp3Iz9eQPXHrk15FeKdn3TX3K/3nfSkk0ld6a/P/AII1yCMDBGee/tg/r+VVW5JyOuD17Y57cj1/wzUwA7ZyN2eR3Ofr0HtUR6/QMv4Acfic14lWOlvPXzWv9aPqd8HZK39f1t+JWlJIx0Hr25xk/gM//Wqi+eOOBn+nX0rTYbhjj8s/1rPlG0ke+AT+p6e1eNioRnGaaSabd9dddG7Wfb+rnoUXZ26v+tys3TPoQfyqiw6qcgHoDweM4P5f5NaH61WlXgEcEEg/TP8AgePzr5zE03OPM780U5JWSvzPW97W2bO2m7O3fr2t/wAMZsicE4I49PXv/U1XdQQc9wMZ9snj6/8A16vuedvof8MYwee/5/jVORclgT34/pz6EEY/yK8DERbbtqk23umrtrRat33fbW2h6NJtra3Va3fT/gGXdJ80bAHlCGOeCyseRk/3SgI/h6ehMBjHYn8ef8KvyruUnklSp74AIIbvwCVjGBzyDnjFUAxGd2R6cfX0Ff8AS19B7jaXHH0X/C3GVJxqYzh7LMdwNjvf55KtwbmeJynCufWMp5PWySpyvVRUdZXcnhWVqkvO0vlJJ/5keD6H8jSFfUfmP8an3Ke4/Hj+dNJUjBP6H/Cv6xlLok330aMk7EGwduP1/n29R39aaYz2I/Hj/GpSpHUUlTeD3Vn5XKUpLr9+pEA46d+vSpCd3VMY6fdOc/QD9aWip5ISa1/R/N7fmV7R28/w/O4wEAjcgA9+P6Uu1D0wf++v64p1AAHQD8qPYxvo/wAd/uZSqtfPfrb7xzRJxg7D65J/maaFIwCV7DIOfxPAxSkk9ST9aCCOoI+tR7Fpav7tS41fO/rp+IYPofyNSbj/AHD+v+FIh6gn6Z/GngkgZ4NEoy6pPveNv+H+8tVIv9Nb/wBfcLT0AOc/hz9aZ16c0AHsTnI7859s5/zjvisrW3TNE15P+vI+2/2a/wBoVfDJtfh/45vwvh5yIfD2vXkwWPQmYsRpup3MzhE0Zy2LS6cgaU58mXOmujad+gGu6H4e8eeHLnSNTjtNZ8P67YDcYpI54Lq1uo1ltryzuYmYKygxXdje20gdJFhuIJAVVj+FCtxg9sY6D+ZH6V9gfs4ftByeBp4PBPjC6eXwjdzbdM1K4d5X8NXUzDELksduh3MrMZFAxp9xIbhf9HkuNmUoXvJb7temt1brfW3zWp/PHih4VVK9XEcY8Hqrh83oVI4/HZZg17KWJq0Ze2qZllbouFSjmUZQjXq4aklHFyhUrUFHGSqUsV5N8Zfgj4j+FWtXAltr3VPCc8ofSfEqWkxtRFcSSiDT9UuEiW1tNYjETK9uXRbtFF1aoI2kit/ESpTpntwRyecdcV+9es6No3ijSLzR9YtLbVdI1O2e3u7WYJNb3MEygg55wykJNBNGyyRSpHNC6yIrD8jfjh8FNV+E2vHyxc3/AIS1OX/iRazKFLqzeY50nUSiqq6laojMsoRIb+2RbmBYpPtFra1GXNo/i6P+bv6P00evW6Pe8K/FeHFUYZDnzpYbiGhSSw9e6p0c7hRharOMJckaOZQUHUr4WHuV4KpiMLFSjiMPT8FOWxkEfhkc4+lIUPY59fb9amwR1B7/AKdfy703HucenH+Gf1ocU91qfuim0rWuiIqQcYJ98GmkA9QD9anyTjBBHf8A+tim7B6n9P8ACpcH0633/rU0U10dvXQiwB0GKOe/88/0FP2HJxjHbNNIx3H4f1qGmt1b8jRVH5P8/wANBhCtjn8iO9RlWHY/z/lU1FQ4p+TLUk/L10KhQduP6/meKjII6iru0dwPwGP60wo3sfx/xxWUqbfn6X0/r5lFMpuHQ8dwM1EVI7Z+lXsY7YB9qj2YPUEA/TPPpzWTjJabr8Vp+H5MpSa9PMp4x2x+GP8APSoih44/X8uw7/XNaDx5HAJBznnp6Y/yagKYBxye30/x/wA4qHFPT8Hp9zNIz87P8P69SoQw7fmf8AaiMY7H86uEZ4NN2D/9WR/Mn/P45ydPt9z/AMzZT7r5opYI6gj8KjCDHPP5j+tWmXOP8/nj9OR78Uxl6YH15/xNZtW0ZpGWl09/0Km04+6cdMY/p/8AWxUbJk8YH+fYVcII6gj61Gw6AAc98dPyrOUE+m/3f16G0amvb8vmUmTOQQTjnI/z/n8KgaPjHJGc985/HPH+frfZeCMjkdufb2qMpgHnJ+lYuDW2q6p7fLsdEKlt/L5+fkZpUgkdcce/PqOophHsD9e36Gr7ID2wf8nn/GoHQnPY9j/9fnPc/wCTWThGXqvsv/PS50xqdtPy/PUqMmMkflUDKTjpxnrVwjBwe1MZd2OcY/z61zThrqtvX+vkdEZX7X/r+uxSKkc8Eeo5x9aiKZOR+WOnH+P86uMp5HH45welQEc4/lk//XrmnTs3y9dXo7Wv/mbQqNb/APD/AKfMqlR3HP8Anv3qB4yM46Ec+57Z9MH860CoPB7fgf8AP16/lUDLjg8j+dYOKaa69Vp+H9X+R1wqdvuv+KM8gjsec/oT+fHNRshJJH5fp1zV90yDj8vwxx71WZeeB1z7DufpwK550/8Ah/T9P63OqFRNK/z7r+u5TKjuOfpz/jULxnH8j6f/AK/89qusoPsf89aiIIODXJOnbW1vLp8v8jdSt5rczmU8jv8A5NQEH0Ixnn/ORntn/wCvnSaPOccg9v8AP+Rx9arsmPcfy+v+PSueUL7b9n1OiFRaW9ezX/B/ApEEjH45z165yAP89arspz74xj1HPU+h6fXHPerrLjkdP5VEwzgevAOMkcfX/Eetck6d/wDg9PX+v+D106i0+7/gMz3TPbPc4PzYHTOM4xwT6fnVaWFJo3ilRXSRWRkkVWSRGG145FZSGR1JDBgQQSOhNaTKevdep4P58geuc8dRx0qB1yeOoBGOnUc9N3Qc9a4atLRprmi0000mmmmmmmmmmm000002mmm0dMZtWabTWt1fmTTundNeTummmls7NfL3jv4aXGlTPqfh62nutNmOZrC3jluLnT2O5maJEVnlsSQSCNz22AshMeJF8iVySE28ddwORxhuwweSBkHHIxnIr74ZOx5HOD3HGTjnA6c9cjOOa8F+Inw6LmfX/D8C+dh5dR06FVVJVVWeS8s0UKPOzua4hAJl3NLEPM3JL/NfiJ4TqgsVxBwtRk4KU8RjskpQTVKm051sTlcY3nKEXz1auX8rdOHPLBc0ISw0f1nhXjb2roZbnE0pNRp4fMJyfvy0jCli29FJq0IYltKUuVV7Skqz8HopAcjnGeePx+p5xjPPWlr8B+KN7befTW/zufpkkr3TvfUcuAQc+v4dR/n61MD0I5xz+tV6mT7o/H+ZrWLVlbpb8LHPJWb87v8AEs9QPwP8jinA4IPpUaHjtnPT6AD+lP8AX68fkK66UtVr0v8AP+kTuTg5APTP+OKWoQxAA44/xzU1dkZX+SV/UxlGz8newU8dmzk4xt79Mf8A1+lMpQSCMcmtIt3Vvn6dSGrr+tfLy9SepY3wQMdM9+v+c/pUIORz17j0pwODmtjDYtOCcHHUfl3/AK1Iowo+mfz5pisSCOPunGO9KjE8ccD/AAraDuvTQTV013J0PUY98/lxU6dT9P6iqykj25Gfpz/np+PrOrY5GDVp2f5mBPSg4IPoc01emfXk/U0tdMHqvP8A4cmauvTUnUjA57D+lOAznnGBn6+1Qp2/4Fn6YH9RUtdEHZ276fqc015avr6InBB9OmcZ6U4HkfUH8v8A9dRLgHr1Xnkdc9Kkq07O2tntp1u7/l/VzJ6ljIPQ5qcEHHT6Z/SqqEYxnnPT8BUydf1/p/U10wd0utv0MGrNrsS1KhyMHtjH+H6VFTlOCPT/AOsf8a0i7NPZPp+BhJWfk9ianKdpzjPGKbRXXB3Xmv6RDV00Tr0P4ke/Jx/jmrC9B9P5VVRieOwFWEbPBxxjHvW0Ha6fX8zmmnb0eo+lBwQfQ5pKK6IOz9dDEtk7kXHJwDgckcUIQCcnHH9RSREccj7v+FDAA4Hp/jWq3VtwJ1OCD1/zipgcjOMZ/wA/59qrr0H0/nzUysTgccYH6H/Ct1frbZdevUymtb9HoWFbPGOg/lgU/HOfYj88f4VEhAJyccf1FS1aaTT2XXr6mcldNBU6kYHPYVBUkff8P611J3infVNfc7L8jmlpr1i/+ASUUUV0QfS3nf8AAma0Ul13/QUHBB9Ksq23PGc1VqcHIHToM+1apvddNfv0M2k9GTAbSSWHPtj+ZOetWVOQCeveqhywzjkHHHpirSdx6H9fT+Vbp3s0YyXd66p/L/gMdnkjHTHPr/8Aqp6ttzxnNMY4BP8AnrSjoM+lbRd0vuZzyVn+XoTLnGCCMdz3yTUq4wwJAyMc/jUCsSeQMdzzx+tSV0xd1fYwqL5X/NWLPY/Uf1qRSASufx9+OKhByTjB4H9f8KcT8xI9c/rWsG9vn63f6fqZWurPz++9l+X4+haUZDD1xz9KkjcKCDj8Tj1qJXwOO5z+GKRhgkV0watbtv8AO5g1dWZe9CD0IPrVgHIB/wA+/wCRqqhJGPTFTRseVI6E447ZJyfz4rqjrFeSX4/8MjlqLr2dvlclpynac4zxim0VvTlp5r8jIsZzT0baenXjrjHUZ/WowRzzn8en+HT+dLXbB6tfP5mEkrtdC2VwM5z+H69aepJHPrimRneuDjjA49vrn0FKpwSvbJx65yBWydmc0lumSVYyD0Oar1Ih6j8v8/hXQnePnH8r/pb8exzk6Hkj1/p/+upagBwc1PkHoc1tTla1+l76d77dwFBwQfQ5qVW3e3tn9ahqRAME/h7Y4NdcHZ+uhg1ZtE6tjjHU/wA8CpgM55xgZ+vtVYcEH0qZST/nvk/0x+dbxdmn52/GxjNa6aX3fzLIIPOewz7Yyf60tRr91h7fzH/1qkHQZ9K6oOzt3/OxyzjuunT7roenX8P6iparjgg+lTg5APqK6ot6eenzW33omN7a7rT7idTkfTj8sc1Ipwfrx9ORzVdDhh78VNW0Hq131+4ymrN9nr/XzLFFIpyM0tdEHZ27/octSO/fda7XCrCnofof/rVXqVDxj06frXRB29br7v8AO5jF2v5q39feW4359MkDk9fX06VYqip5Htk/p/8AWq2hGOo68c9f85rsTuk/L8TKpG2vVaMeSOBx0x168n/GlBwQfQ5pKK2g7q3bT1OWas799fQnByAfWnDqPqP51Gh4x6fy/wAmn10U307Nf195jJarTqnfzul+Vvu9SxkHoc1OhHy8jjH14x1Hb/PNVU+6fqf5CpUOGHvxXTLS0l00+T3FNJq/y/T8Cw3Lexxz2zzx6cYB9uvpT1ABIBB6dPx9/p+dNAyh9iT+QoUYVmHJwePcAficke3XHvXTTls+2nyt/kziqR3tutL+S1LKnIKnqQefX/I/lSY2sOc/p1yKRSMg549fwpXIJ4OeP6muuDs7X0f9I5Zq6v1X5E3UA56cY9uTn6c09D2/H+QxUSHgdM4xj9OlOHBGeOR/Otk7O/zMiyMkEZ6YwMcnn8+OtSg59j3HcVCDggjB/wA4qQH526YIH6Af/Xrrpu+nTf8AIzmtn8vzZYRsFRjoc9fx9KkHB/z/AJ/zyDVcHBzVg8jPqT9OxH58/lWqdmn2Oaas7/1e+v6DlOWB+v8AL/Pt6AVMpwR9cH2z/wDrzVcHBzUw6ZznP4e39K3Tuk+5hNJO9t9H69ywQMhumOvv2qZDlR+PPr/np+FV1+ZefXGfp/8AX4/+vUkRIAB9+vbk/wA66KMuj9PvtYzFwVPrjPP4fj0zUwOQD6j/APX+tMYcE9+f1AH8qEPGPx+hyR/ID8/pjrT73snf5mMlZlmJsMq47kZz659qtEZ/MH8jmqCkqQR1HrVxGLKGOMnOcexP17VstdTCatqvn6gc784PAA+uf8M/pT6QkgHHJoBJAzwa2g7r00MpLmi15P77MmDAKOmR2zz1pYSAxBOMjj656fX0qNQCcH0pMlXOOilSM9+M/wA/StoW1XX9Dhkt16ov1LkFMZ5x078e3vioQcgH1FPT7w/H+RraLs/Wy/E52t16r9BEI3emP8KVgck44457dB3ppABJB4OP8OPx4qTOU7ZwOPocVsYPRu39dyOiiigQUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRSgE9AT9KAEpdrYzg49cHHXHX68fXisnWtd0fw5Yyalrt/BptlHgGadiGd2+7HBCivNcTNyUggjeV8HavBI+QfHHx+17XTcaf4Wjk8PaYzFBfb865cxA8P58TmLTN4xmO0M06HO2+ZXKD8v8RfF7gzwywyee46WIzWvSlVwOQZaqeJzXFJJ8lSpT9oqWXYSc1yLG5jOhRbUvYUsXKE4x97JeHMzz2o1hKShh4SSq4yvzU8PTu9VGXK5V6iWvsqKnJac8qaab+rtc8ZeE/DjSx614i0mwnhWJ5LKW8ifUQk23y2GmwtLfMrBgwZLdhszIcICR8zeNf2h9RvWksvBlu2lWpV0bVbyKKTU5M7k3WkDNNa2SkDhpBcz7Srx/YpQFj+bZJHmkklnleWWV2eSSR2d3diWZpJGJZ3YnJZyWJ6k01QODgD8c/wD1unfNfxBx19KDj3iuhVy/IqVDgzLakqkZ1Mrr16+d4jDyclTp1c3rwh9UbptKssqwuHc5NqGKpwSv+o5VwNk2WyjXxc5ZpXiotRxEIQwsJ2TbjhoN+095e59YqTsrXpylcmuru8vbiW7vZ7i8urhzJNc3U8tzcSueryzTNJLIx9Xc+2Kh2jvyfy+nTpTsYHQAH264qQISQCcDnkgcfkST+NfzpyVas51a1SpUq1ZyqVatSc6tSpUnKUp1KlSpOpUnOcpSlOc6lSc5SlKc5SlKT+sniYxXLBKEYrlSSUYpRSUVFRUYqMUklGMUkkkkkkR1JsPfgDoSO3c8ZJxTwO4GcevIz9Tnpg9ByfccSKnXOD+BA79jj2Prx1HFdtLDbe7b11b37/rY82ri4q6vd9r6fn6DFA52qMHGSTn1PB4xxnnpnjIxUoQnBbPPPTHHHfH+c8Y6U5RyAOT3PbI68+gP4n0znEm3ODnGf7xA+mPw9h7cV6dDC+X9eu7+S8jza2Let5WV7Wv+Wq/QaAAByB1Hf6+/rTwDgYGP72QOfpwen0/rTgATkc9ck847gD86dXp0sLe2ny6duzX5nm1MWtbO+vfVbPuFFSZP97/0D/4qiun6pL+SP/k3+Rh9a/vv71/mfuGO/wBf6ClpF6fgv/oC5/Wlr8l/r8D+KnuwooooEFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUmOv5j8sev8AgffFLSdz+GenP4duOOev4UAGB+Ptnp27+3U9cfhRj+WPfr69en8uuaD/AJ9ef16jvgdc9KTHPvx7dycD19/X27AC9z6D9f09+efT3o6HB6Hv7/UdO/6Y9AdwD+vGfp6npnGOcfSkzz29ep+mTxx9cfQkE4ADgHvnJznOeuOB3B4AwMcc8gUZHTqefUjqQe3bkdPYdaD2PYEE9uT69+Mjg9upNHt3zx/L5c56DnHbpx0DAOuRyecdecjBIB9O2Tj688HfjPT8u5BPOeDxkH2NNzn06DjHB9umeAee2T0A6mQQQeOcjqQBxjg9uh9OvA4oAd06knH15zx25yB6d+evIM89uhPXGScZ5GccEnqfX0ppOemSe+MZ7e2Rj0wMHnqKQ8AY5HbIHBOemOD+GRnsOBRb+v6/rzFf8f6/ruO5zxzyPXPfpkD1PUAY45yRTcnqR0OOcZzz36j65ODjk80ZHPp1z0PAxkcjuBx/gKPQAZ54BwCQRz/+vP06cGiJ5v6/p7+QEdeecc9fUfjjr2PXJJzkIOoxgdT1PUZA9SAOuD688dDknHrjrgn8xz+A5/Ok9ue+RwPpz3/Ie3Wi7Fzf18v69Bcj0HHY59hx6dO+D25xSDtn15z6D/J4B5/Kj0/z/n0P0646JSJcn/X9f15js579+hzjHQe5OO/pgD0pPx/TPTp17du/Tp0pM/5xj/69Geue39P88Yz+fAdmS35i59O3T/PP4DPHuSTSUnpx16/4e/f/AA64TOfbOOvBPP1zxz+PIpqDYuZDqb1OPT65HXB9P8c4PoTv3xjJz9eOp4xjj9cGkPHOeew6nODj1wevfHHvxagkTzfLaw7P17dQfXB68Yxj9SRSZ5z7cHpyM/pg9f544ZuHUZwQMcAYwQAQO/Iz2HXsSaQseg/+uDzzyDwffO7kHANUkkLV/wBf1sP+uOnUd+ACSR0A/wA9BSbh05xxkkEDnOPQ5PBIAA4OSM8x5Of1HtwPTjOcDjtj0pCenU8/qR+H4/geAM0xfP8A4H6X+e49ieSOeeoznjrj3I9/QdOkeTk4DfiBge4xyfp3pR7Drnnjn8uueue340gJJII45wcH1oLTSW/fyAgcEn3GcDB/z2OfembyCecjt/kYqQgEYNN2D1P6f4UA5pefoMboDjr357gH+ZP5U2pX4UD0I/kaYQAAQeeMjI9Kzmna/boKM7uz0vt1G0oOP8n/AD/Sko47/wA8f0Ncs1rtozoi9NXt/X4C55z0/p9PSmOSfTnJP6ep9Tn/ADgupjjj/PTr/QVzyVn66/iPnTdtSpnax79Rz9etPVix57cj+X9aa45P0B/UChOp+n9RWNVXivO+prCTTS6X27/1ZEv44/L+oNFFIx2jPX/9X+f88151Vafevnv+h1xbu09F8S1017eb6ohbqfqf50A9Aemc/wBKQ8kn1oryasNX0tfX8rehUZdU/X7yOQDkg5xkDHqOV/D1x+FV0ODjnJ65HTAPv61Me/oSDn3xnH6moOj/AI/z6/lmuKqnrbsm/PzO+LvFPyEY89c5yRzmm0d8/X9cf4UmR6j868zEQ0bS21/X/NG8XdLv/kQSAlB/snAA5PPP9T6Y796gBwRzjBzjryPbI/H8vpOxAG042lupP1xzkDnA/OmFVI4xkZxj2657nkYPvXjVqbbk16pdXp+F7v8ApnfCa0T2ejfTpZ/l9/kI5+UHk5BIHTnAx6kdTxUJYEEd8N169+v9PYU7cc4JHBPfJ7DGP881D/EfckfnxXm14Xi/R/fa/wCljrh7ttev4X/4b7hpYjkZ9CAAc8dwf8802QYwee35Ef406mOxYYAyMAcA9if/AK3514OKirXS1t273R6dKX3aP8dSBvun8P51WfIxgdwTweCucf8AoRzVps8jHY/n6VBXgV4uKeium3b719zujupy1TXp/X3FcA5wBksRn1AAOMexqBhyfqf51aGAwPfGDngcDjr35596jkAOCPQk46A4J/DkD868TER5XJdlf1t/wD06crpdt7/LUg+tU5QDjgDggj6H357+pxjtVw4xycZBzyPUj+WKqyAnGQRx6Hk5Hr1J56fWvLrQT5tP+GZ203rF/L57f0ymVI9/pk/0qCRQQevTP5EDOMd/w6Vd7/gP6/8A1qglGACB1yDxnGcYx6f44xXg4mK7ae9F36rovQ74O/K0/wDh+v6ma4yPl/AcdPcdB7ccY/GqUowckHGRk+mD3/IZ+tXzwSPQ+ufzx3/E/hVR8uMMAobjpgjBJycnHUY/wNfOYmKU5Po1Z2+LRO+i666aarVHpUm3Zq2n3dP8vvKjxnMhGPmRmIzx8g8wBcZyWKY699o5OKpkckHtjP6/n0/w5q/vA2t2VwSvcgZypA55AOD2OMgg0rwBiwGQVYjgg89DnPuM4yOpA9v9pP2VXFjxnAXinwHWqt1eHeLco4nwdKUneOC4pyeeXYxwi9FBZrw5SlLk09pW5pe9NNxi7RnCXSUbXX93y9H8ttembsHqf0/wqPaR0Uj8KtvGVPUEHoSQv4YJHT2/+tTWR1xkAZz1wemPQ+9f6txja/Mu1v6uckpXtyvvf+rFYxk9cj9f5A/0qExsO39P51cO4dgf0x+ZNBAPUVTgvT5ISm1vqUSCOv8ASkq2y4OQOPbP6/5/WoyB3A/HHWpcPP8AT/MftPL8SCip9in/AOsQOv1FNMY7E/jz/hS5ZJ6LX1RXPHv+DIqkHz9e3p7/AFz6UhQjpg/59/8A69NyR0JFF5LW+3R/5WX4FJp7O4YPofyNTAgnkEfXj+hpScev5E/ypu9fX9D/AIVV01qm/S7S/L9RptbaCgAZ9yT+dPXHQ57enbPX/P1pnOepPB649vQD1P5UtJKEk1Zf12ux88k7pv5/8AfsIGevpjn8+PTpipFYYO4jt7EjnOCOn1BPvjpSKwIA7jjH+FO/z+dRKin8Lt5dP8zWNZr4lfz6/wCWp9vfs0ftBHQWsfh143vgdHleKz8Ma1dMc6TLI5WLSNRuJHAGlSMypp1w4P8AZ7sttIy6e0R0/wC+PFPhfRPGehaj4d8QWaX+lanbvb3MLHDL/FHPBIAXguraULNbXEWJYZkSRDuVcfhUG5w2SGBB7j2z14/keeMZH6D/ALNH7Qou1sPhv43vSb0Mtt4Z8Q3twhW7TbFHbaBqErbSLxCHXTr2WVvtqGOwcC7S3a85atJxd101dr2XW69Ovbsfzf4r+HFWlWqcb8JU6tDF0Kqx2b4LBc1OtTrUpe3edZcqPLOFWnOHtsdRormck8dRg5fXaUvlT4v/AAh1r4T+I3069Mt5omoNNP4d1oqAl/Zq+fs90QipFqlmHRL+BAqkulzCPIuIzXj5UrgBAc57MfT1ANfuR488DaB8RPDd94b8QW4ntLlS9vOgH2nTr6NHFtqNlJgtHdWxdtvJSaJ5LedJLeaWN/yB+JXw41/4Y+Jbnw7riM6AtNpeqRxFLPWNPJHl3dtu37JFBCXdqZHe0uA0TM6eXNKQk5Llb1Xeyvbquz7rTv3t954V+JtLjDBRyvNalOlxJgaKdWL5acM1w9NRj9fw0U4pV4pR+v4aH8Ob+s0YfVq0o4fzIKeckAjqGOD+RpoBPbP0B/8Ar1beMMc8g9OOh6deDj9KFQoDjB788n8OBVJa2f6frdH7Gpp/1p9//DFMgEjPUcj/AD+VBGSOAfXI5x7frU2Aw5UKQccAjt3zmo9p9M/Tn+WaGna9r31/pWLTa2ZHsHqf0/wphU9ufpzU1H45/L+gFQ4J7fh/wS1U11St95XoqbG7ORg59cn8/wClRlCPf6Vm4Nea8jWM+z07f8DcYQDjIz6df6f1pCi+4/H/ABzTqKhpPdI0U07X0f4EBBB5qPyx3J/l/jVsgHqAfrUZTpjJ9ckf/WrGdK+q+X/DdSymVDDHcnrwMdP8Py4qEqR2yPWrrITjOR16j6U0IMYPPPb09DWTi1ZfF5Wtb07fMqMmvNFIgHqAfrURQ9ufyH9atsmeeh+nX1/GoipB6f8A1/pUOKemrXVPf+vNGsZp2s7PsVmXOMg+3+f8ahZcHjJ9e+Pyq6QD1HT/AD/+uo2THQE5698Vi4PobKa67lIqMjjGO2APz4qPaTzwOehyPToOSfpVp1weO+TyR+g79feoyPUfmP8AGs2rmsZNea/rYqlQc+vrz/jzUTL1HUev+e//AOurZB4GF57gHj60wqccj25GRmsZU9L/APD/APBN4z87rtcz3i7/AMuv48dsVXII6/n2rRZCPfPt/wDrqF0HOB9Qf6f4f/qrGUb6S69e/rb89zqhU21+f4f1oUmGRUTKR7j/AD1qyyY6An1plYSptbf0vX/I6Yz7u67lFsljxzn/AD+lNIzkHI/n61bZMcjp39v/AK1QsvU859P0rlqU+qWvS3fovv8Ax2N4zaad7rS3l6aFUoRk9h+dQsgI9/foec88flVzB9D+VRMncfl/h/hXPJO9nvp2SOqFS9tdXt/kyg6+vB9Tx+H488nvx3qEgHrWgy5GCPXGf89OxqoyEHoec/8A6vp79P51z1Kfl/wP6+f3HXTqdH/Xmv8AIqsuOnT/APV1471EydSOvXH+e/8AnvVsj1HH5g/0NQsuCeDj1rknT/4D6P8Ar8DoT6plB079uf5Hp+B59OvTpWYYxxwM8/icZ/T/ADitNlB5HX8s/wD1/f8AP2qunB9D1A/Pj+v+HTlnC/TX8zopz/S/4/oUiMjGe/1Pfp6/T096hZMZz9d2Menf68dfarTDHHH9fx/p7VGwyCPxA4zx6f16nGa5Zw0f9f8ADHXCe34f8H17MpMvY9fw9+RnrnnPHseuKquOR94DPA9Cf4unTIyc559RxWgw/MenUZ9D7dxznoOahdQc4wM9ePfj04/PB4NcNSHK3bbfzR0xk07rZ7ror7v0Pn74jfDxnafxDoUOX+efU7CIZEoUZe8solABmA3NcwJgzH96gMu8S+DDkDOM98Zxzz3wa+8XTHBOF9SOme4/Hrzz/P58+I3gD7O0/iDQ4P3OTLqlhChIjLEtJf2yjP7rq1zFGuIyTOo2ebs/nLxP8NuX6zxNw9h9+evnGW0Ies6uZYKlBdFzVMdhoRt8eLoQ/wB5pH6rwfxZzKllOZ1U/hp4HF1Jeijha85P0jh6sn/LQqO3sZniQ4/X9RipFJBCkY69jnuajp+7kNxkD9ckfyOa/nuD3Xnpf7j9Lmtn8vzJ1OGH+e1TZ/yeP51WByAfUVOvKjP+cHI/pXTTdnb53+SMx4AJGeBUwOc+mePfgf1zUFTJ90fj/M13U30+99+n/BImtE/l/wAEdSg4OaSitTImXpuPGevpxxThjv8ApTFAZQvc9h1656U+toO69NPuMJbv1f3LYnjYj0yOPw456/r0qVQAR2yuefXiqydfw/qKskAqOeQvQEenetIOz9dP8hElSoePof8AP9agQ5Hbjj8OKkUkHHqRWxlNWd+j/PqXQR0BBwPWlqJCATk44/qKlHt7n8+a2i7pPZr9NCNxynB+vB+mamqvUykEAe3v2xXTF6Jr+u/4mEo7p9f89PwHVMpGAMjOBxn2qIHGfcYpyfe+g/8Arf1rd7J/y6rzdtb/ADOd6MnTG7+X16VOCQciqwPcdj/KpxyAfUCtKb19Uv8AP8rmM1qn30+4sDkA+oFLUasSQMDGP5CpK33Xpr/mYzV1ft+RODkZxj/Pb2paiTr+H+FS10UpX366fd/mZD0OCc4HHf8Az71MpwR9arVMpJHPHPHvxW6dmnuYzWr7P/hi1Sn+g/lzUaHj6H/P9ak9fpx+YroT2fp+hzNWbXmPjbaxPHTHP1FTtggN646dO5qpVhSSoUc4A6cn8fzrdO6T7iJUYnjjgf4VKpwR9R/Uf1quCVPTt3/z7VKDkA/n9a1i0l1utXpt00Jkrp+WxYHP6/lnj9KsKRgcjoKrr0H0H8qkTqfp/UVqrWf3oxJO49sn8en9TTwxXOMc+tNoyD0INb0ndWet9Pu1RjNK7VtCcEkDPBpaarE5zTq6IO2j0s1e2vmkvTQySunF6WfTXfVJegU9Dzj1/oDTKUHBzXQmnZ9P0Mi2h6jjrx/n8KejtyMDsOh9/eq6k4B7/wCBqXJUbu5PIPTv2/xzWsHpZ9F+D1/UiUd+8rW9f+GLZGRilpiNuUZ4PcdOnHSnYAJPrjOfbitoO2nf8znnHr20Y4EgEetSq24VDUyhR0Oc+4rog7O3f8zGSun96JUJz7Hr7damIHPscD6c/wD1qgDFc4xz61NWydndHP19dvluSoex7YP4H3/lVh9pHUZH0zVVThh6EDP/AHyKsoM7gfb+tdNN7ea/S5lJa376kiOcZ45/oT71ZUkEe5wfYev6CqIZhxj8MHPrVwHIHToM+1dMHZ27nPOO/Z7FmimocqM9sj8iQP0wadW8XaX4M5XpoPUjkHvx+GD/APWqWq9WP8/Xr0/KuyEr77poia0v2/UnhbBIJABPf6H/AOtTzkEnHfj061VHBB9KuMcqOmTg/of610rXXvqcs1rfv+g8HIB9RTgcHNRoeMen8v8AJp9b05a67Ws/y/r0Oeas79GWKlTofr/hUCfdH+e5qVDg49f/AK9bR0drvS9v8/uIJacpP3exPPrzxTaBxj2rqi7pPr/kzOa6/eWO/wCA/r/9ano2Mg4x1/lUanI/L+QP8zTh1GfWulO+v9XMpK6f3/cWASDkVN3Ppgf1z/SoMg9CDT1Y8DqB1PoP8+tdEHon2f5HLON9Vb+v6/ElqVDxj06frUVOQ4P1rqi7r5XXqv8APVGG0rfzXfzRMOCD6VODkA+oqCpEJ6dgP6//AF63Tej/AK/roKa0v2/IsoRjHfJ/kKfUCnBBqeuhPqc00vm9f0YU5Tg/Xg/TNNoroi/Lt+PX1Tuc01Z/j+JYB9PQ/qKni5xnt/IDvVZDkfTj8P8AOamjOCRnGR/9bH4/0rrpvdLXf70l+ZM9UrbtPXu/60LlFNUkjJ9f8KdW8XZ6+n3nLNOzXbz7DlOD9eD9M1NVft/XvUynKj8vyroi7M52n0ev9XJVYjA45NSjgg+lQZxgjt6+v+FSqSRk+v8AhXVDVNfcvl/wxKXxRvddPmr/AJ2LaMSAOMN1/Hg4pwOCy/Xtz049OuP1z7GKM8dsg/8A1/51MOSGPHzgH0A459q1pStdP0+a/wCAc1SO/To/V6DkJPBGMAY7eo5z9KlCgqTnnn9KhJw5I5XgZ7YGTnPTucnpUyHqvqD9eeP8a7YO6Xl/S/A5GrNrX1FjwDnPOeB+R6dalPPPPPX0z3x/nNQn5WGPTv8AiPaplbI9e/HPOOh9vXvXSndJ/wBLyOeSs2Sp90f57mpQABuHUdvqcfXpVdDg9sHr7f596nXk7ex6+vHNb05W+WnqtyWrr8vUmqZGJBHHGP0zUHAAAOTgZHcc4/lzUiHnHr/QGupO6v3Oeadmuq/r8iWpVOFB9+fz/wADUZ4J/T6dqF64JwD1/n/OtYPS3b8jnkrp+Wpaj4z6HP5k5/PmpMkMv4/pzUO4jGMEbs/of06VKem4c46Y5HPHOK1i7ST7/wDA/VGL/TX1LA+Zee/XH1//AFVGp2nn0Of50sTFhzjkfywPX0FIwOScccc/gK7Yu6T3M5rRP5E3+f8AP/1+fWrELcBeOp+vTNVlOf0/kP65H4U9DtYHjr36c8H+ddEXdbJdrGMldP7/ALi9QTikU5APr6UEDOScdO4wcHIq4Oz9dDAcDggj9c//AFqcRldx6n8uuP5e9Mp4JbCnpjt14rdOzT+/0OSrG0r2te7/AB/Nk0L5G3HTpj8c5qwDg5qmpKSADoSAc+hxk9unrVut09mvVHLNWd+/59R5UFQeeAP55P5c0i8nHrwf5/0FOQ5BX2/HnOajB2t7+h+mOnXpzW6d0mYTXVf0/wDhhWGCR/npSU5sk5xwQOe3Qf1ptMzCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAowT0Gf84/mQKXB9D+Xr0/OvJfG/xk8LeDfMtbeVdf1xNyHTNPnQRWsg4I1G/Cyw2pXlWgRLi8DsqvbxoTMPn+JeKuHeD8sq5xxLnGByfL6V17bGVowlWqKPMqGEw8XPFY3EyXwYfCYfEVpXTcacL1Y9eCwGMzGvHDYHDVcTWl9mnFtRV7c1SbtClBdZ1Jwiujk7Rfq080FrDLc3k8VpbQIZJ7i4kSGCKMDJeSWQrHGg7u7BQOScCvnHxv8AtBaZp3naf4Kij1a9RmjfVruOQaTGACrNaQq8VzfSK3KynybQECSOS7j6/O3jL4i+KPG8zHV7949OWYy2+kWoaHToCC3lkwglrqSNThbi8eeZdzCNo1YoOGGM8fMTySf1Pfk+nXnmv4a8S/pWZzm7xGU+HWHq5Fl0lOjU4hxtOlLO8THWLnl+Fl7bDZPTkvep1q313MeWSfJhJfB+qZJwDhMKo4nO6kcXWVpRwdKTWFg9GlWmuSpiWusY+yo3W9Rb7Ou6/rXia+k1LXtRudRu5CcPM5KQoTuMNtAoWC1gBGRBbRxRgjdtLEscbOAQSBgdB1/XHOPxzzxSk88An35wOP8AD06/WneWP4csfU+v6Y/E5/Qn+TK9bF5hiq+Mx2JxGNxmKqyr4nF4yvWxOJr1pvmnVrV8RUq1atST1c51JOyUVywjGEfuZVqVGnGlRhCjSpxUadOnGEIxitFGMIKMYRW1kl1vd3bRBkcnav8ADnq3Un6/h9BT1C4H8RIzyT9fT0/yc5Mirjrk4Prgc9McDP0+vvTsAEdwOnUDkf5+v41tTw+2nfX+v80efUxSTev3v7tN9fO3l5NByRjDY9unvzn0/DqegpwBzz82PQHAJyOxOf8A9ePWn7D34x+g5z37f5NPVQckYAxnkE5PPAzj2Ge+fUYr0KOH7R1/LfbRr8Dz62LbvrZdb7W/S40KD1P4KRx7f5PP61IqkjLEAe2cj6jryf654p4xjAHzHAJOOfXPt7Y59KcBzgnJHOPT3/z0r1KGF2uu2iWno9Dyq2LtfXR7N73+/wAr7eoi46L19SO3fufb8frkLtAHzHIH14/Lk0oznqBgdMZx6en/ANb070pCkjdn0z2A9+RXrUMJqtOnRbry07fozzauKu9W0urvq+u1+v8AlYQNnoDx64H+P8jTuep+71Cngcd8kAk9Dnjjp2pyE4+7wcc9vrjHAGfXt1p6wjgZySOTk9unYjv68d+eK9ejhPL5a3a66nnVcZo1Bq3m+9tV+pB+Df8AfX/2VFWvLX0b8j/8VRXX9WXZ/d/wDm+t/wDTz/0k/b8cZHoR/IUtIO/1/oKWv59f9fcj+UXuwooooEFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRSEgenTOM9aAFpDgegP/wCrr+GM+3PbNM8z2/X/AOtQGzycfn29cdsHv1A5xQA/n68jHTByf8D+JHT1QkA9s9+vt9cZ49+AOeMISeMj6j16gEdxz3HPIBNN68knrkcjpkjp/PoDk5zjl20uFxxwOR39PQZ5OPfqSD6dM0ZPcHk47nPXAwMA5+n1HQlvOeOhx1JI479T6Z5z0IycEUdjg9cnH055A4x1GD9RwSKdvT7/AOvuFcXtnOcnA4yeRzx1wTkDoMjuM0nPXJwO2enXHODkY4B75ApDnv3HHJ5APoeenQ8cZ5JJoJ6dCO/GB34x+eDgHn1pXRLl/Xp+v6hx646c45BwenT+vrnNHTnvx0555znPIP5gnP4GeOmemevX3P1yffkA8A0mfT0x0A/T165PPXtRcnm/pi8Dng9+MDkY/HkAjkAZ/Ok9+uDyevfqexznueelGec+3Ye2Mf0/xpKQuZi8fpwev5jnHt6cdetGfc8dP89qbnnHf07/AOe/r045pc/zx/n/AD+fFOzfQlu2/T9Qoz0557c4P+Ix19vSk6dPy59s5Iz9eeepzjonT2GDyDn3z+p7EnqapQ/rYlyFJwM+3Tpn/P8AnNHHOSOMZ5xjHrg9D2B//U3JwOOx68dD16k5HBz+ORRux7fTHTH05A/hxwTxyOTSjb+v6/rQTloO+uBjI9iP8OPwx6dQng9j/j39+PzIwCTTCecgDB6k+uOfqMYHQjPbOaYSTk9z3xz3A/Q8j25zzmkrE7/h/wAN/n6IkLdgefXnvwOnXg5HU8cjNIzKABx68E44yfUd+/4kdKj57ZHvnn8Ov07cdO1J39v1PHuOfrnt7Uw077a/8P0XkOLDGPoDjjJ4xnj17Hpnrimg/XPGcHIwePU9SACPc80djn3z16c98DP6cfmTpznjj9T+Xf8AxPoBf+v6/XsB659OvTpyPXtj9CB3o5+v+PHb079fUc0hOM46+nvx6Dnjnrn1x2TJGTyefpwMHpn0yPqADyTTt/Wwr/1/X9WF4AxkDpnPB/Qj07cUuRjJ9/fof8elNPHPJwCc89zwOOD2GOB1Pegjkntjkkd+mcHJ47DjH06u3n/XkhXH/wD1/wDPT+v59imr3J98HIPHHHHv7cUuR0yM+maT3ELRkDqcVGXOTjHX/PemliRg4puLSvp33V/uKcWlfTvur/cDNnjsDxgE+vpmm0UVO5OwUUUVyVE+myb/ADZ1Ras7vdb79gpG+6fpS0HkEetctR9lqv8AMSdnfezKb+vqMH8wajqaQYH/AAIj8B/+uoAeATxwP1rKesfutZGyd0mKshyRxweM5z/P2pxYkYOKgXG8kn1xUufr+Rriqx0bS/4db/gdMHeFnunp6f1t5BTGJBJ/2ce2c9Pyp9RMxOR2B/xry60fxvb8/wAzWm99L7O34DSflIOOOR9QMAfl3HP4mqx6j3BJ+oOO/P581M/3T+H8xUL5DA++Oc9Cf/rcfWvOqL9U/wCvwO6m20uyX9fcGPc/Tj/DNQHr7nqP1/Lp3zmpyw78dByCBxx1PFQvxzkHPbgYGOp56f5xXDVi/wBbdLM6IPV+ZG4BB7Y549uR1zxTVI2g5G4hjt75J3EY6/8A1qfwR9Rzg55xz6evp/8AXgPyuD2G/k9OhAz9TXk1opSl5a/J62+Vzri7xWnl9xExIYnuc5z2+Y9PyBFNzzn3zT5Mk7uMH0/E/wCf85jweuOPWvJrx1lf1X3f5XO+m7wi/K33DmHQ+oH54/8ArVCMqGAA6A857jJx+Ix+dS7iQAccHHvxnHf05/WmYyeeMhl/Xjr3PWvBxEdJLs2ehRlqvO34r+vmRN1JzxkmoG6kepB/Q/41OeA44xwOeuCwHX6HP6ioGHC9jg56ZwOnUenevBxEU73W6s/O2lvyO+m2nv8A13K0mRnA756euM/gKY33Tj/PY/lU0mcYAzkMPfsf6VDkYYZ5+bj8TXg4iOqfda/dyv8AL8T1aL0t/Wn/AA5DUMoz16Dp75HPXjj17HFTUx/u/U/415NTS7a6fkdsNF6O/wB9mUvft60yTG36EED1wfxP5Cnt3B49e3X9OfyqLO7rgYBI9zx614eMVpJJJrV37cvbpqnpffpqd9N6emv3lCRDkkc+3XH+Pv0qrKBtJ9/06/rjj3Jq8xGSTxyevFUZxwCOh4OeSMEYzjHU59/T1r57FxWjS1u3K2+qsr9dNbbJHoUbtpp9vyu/8ik44OD6E/XA/wA4qeM5yQSchCSc8ttAc89y4bJ7nJHBFQHoT2zwe3C/l1x+OKnjxsDZ4+ZemAAp3ZJ9SXK56fKB1GK/v/8AZkcXPI/pDZvwxUquOH454AzzBxg21GpmPDOMy3ibA6cyi5/VnnEI2hKTTkk4xUr7YuN6EZfyyX3STi/xS/EVkycjHvUJUHqAceoBx+dWaYy55HX+f+f8+3+/h5hTeIsxK4HAJzkAkk56A88DP1z3pqxcEyZUDGDlcd856+1WaRlDAqc4OOnXg5oAoUwoMHHJ9/8A62OfrxV3yU9W/Mf4exo8hPVvzH+FK3y/rt/wwGeg3ZyCMY9Pf60mD6H8jVgjBOOQCQD+eOenIFJTAr4I65/EY/oKMewOfVQfp1BqZlDYznj0OOtJsHv+n+FFugXd/wCv0I8n0H5D/Cn7Qe/T0K/0AP5il2D1P6f4U3HdQwx6jn8P60uVdl9w7tPd/j/wRCh9cfQE/wDspqNty9Mn1yOn5AfrVqmHaPQ+5wSfQf8A1zwMUuW2qe3e34tK5Sm+qv6aEIYdePxyM/y/SpkYMOoJHXFDRK/U7cenv+BqPymU/I348f1A9/rUu66yT81dfekaKSez+RPRHJJC6mNmUhg6upKujgjDo6lSrLgFWBBBAORjhq5xz19OBjk+1OqG299fUf8AXf8AO+609G11Z+lv7Nn7QP8Awl1vbeBPGN7H/wAJRaxLHo2q3Up3+I7WCNmaC4djtOs2kCAuzN5mpQK1wfMuY7h5Pfvil8MtB+KfhqfQdWRYbqMPcaPrMcSSXekX5AxPFyhkt5ggivbQyIl1BwHinjt7iH8W7W5uLK4hurSea1ubaaO5t7i2leC4t7iF1kingmiZJIponRXjkRgyOAykMAR+qX7PHx2g+JelDw/r01vB420m3XzgdscevWMIRP7UtU3YF2hYDVLVBtjkYXcCi2mMNtyVabg+eO172T1i77+j/Dro0l/MHiZwDi+Fswjx1wd7XB0KGJhi8bh8GuWeUYvnv9ewtOKaeW4ic3HFYdwlRw0q04TpPAYpwofmv4z8G694D8RX/hnxFaG11CyYMrA5t720kZhbahZTkgT2d0iM0bAK6OslvOsV1DPBFyxBHXI/z71+wvxp+D2k/Ffw79l/d2XiTTUkl0DWvLDNDKVJOnXrojyyaVdsFE6KGaCQJdQrI8bQzfknrehap4c1bUdC1y0nsNV0u6ltLy0nGJIpYzwUPKSRSptlgmiZ4biB454XeKRGN05RktUk1o1b5XSvs9L9n5an7H4ceIeF42yy1X2WHzzA04RzTAxlZS2hDH4SMm5TweIkvej78sJXcsPUfK8PUq4pAORjr1xjj0z/AJNReVj7p477uv4Yx/KrAQkfKrADg7gQfwABz+JzTDkYzjrjBBU+2AT+fX064zdktpO/onb8dP6ufpkal9nbytb89yuQo4ZQM9+h7dsjI/lTPLBGVYcdQTz26YFXCAeoB+tMZBj5QAfpgH64oa7q192tbW7evmaqae6t3fT/ADKeCOSDg9DjrSZHrVgBsfMDjPQA4A49fzphRTjYTycfMRj9B/kVLi+mu/bT8WWn1T+4r7cjkYPtj2+tMKEe/wBKnIIOD/8AWP0NNAx6fgMf41Dgn5Py0f3WsaKff7/+AQUVNtBHIA+gx/j/AFFRlSPf6ZP9KycWvP0NIy6p/wBegwgHr/8AXphTpjJ9ckf/AFqk7f170VDinv8Af1NlJPfRlZkJxnI69R9KhZccHBz6VeIBxn8OcVEVIPAJHbisZ0+q7721+ZRRaMjkA/Q/0qOr5UNjOeKiZFOACO/JI46fzrGUXf8AJpa/NItTa318+pQZeQfl/IDHTpk/5/GomUn+6evqMfqf8irjIQcdfcc/yyP1pm1fQfy/lWUqf/DrY3jPbqvkUdp9Py5/PHSkIB4NWWUj0+uDjt16dun5VCy4xj9SP07msWraM2Tvqn/mVipAycfTPNRMuckdf51bK9Mjp0zUTL6A8+nas5QTv+Wlv631No1NV0f4ehSdM+x/Efy5qsydfUe/489e3HX0rRK59M+uO/vz/wDqqBkBGGH9O/8An2Nc7TjdNNr53X/DHVCp/wAFf5FCo2TuPy/wq06EfX1x19OgH06fyqIgg4NYzpu91Zp9en9fjc6oTXe6/r7v66lUjPGePpz+ef6VEVweOnbkZ46/l3q4wB68Ht/nvUBX1yOv69f/AK1c1SF76ev+a7/I3UmrNPTexWcZHuP8/wCfpUBUHg//AFxVwqRnHT149v61Ey5+tcko20ez2fr0f+f6bdVOp8v0/wCAZ7pgn/PHX5fc9+vJ6+sJAzj+f54PuO/uK0GXkggHH9arOnJ6ZOOfT8Oxx+GPzrCcFbb+u/r27nZTqf138/UpMuPp/nrUTrnkDnv71bIxwfUj2OPT1qFlx06f/q68d646lP8A4D/RnTGXVf15MoOnXjg9ueD/AJ/wquy4OQOOo68e/wDP9a0mXOSM59P0qs69cdCMEf5+nNcs4X6a/n/Xc6IT6/ev67dH1KLKD1OPr+ftzx/nrUDL15wQfwyOM+o449Mds1bYAEAdh+P4/wCf6UwjP+f8/wCfzrlnDe/f7v66HZTn/wAD/g77lBlz0AJ5yOuPy5A6c+x9qrNGHUo4GDkDIyDksSp5wRyM9e+e2NBl5HTjrj8jnjnp04wDzUDIMnABHc98/mO/p1785xwVadummvy/B+d73VnZ6Ox0RlZ6XXXTo7rrfY+Y/iN4DOkSy63pEJ/syRy17axr8unSuwHmRAY/0KVjwACts52ZETRqnkf+fy6192XEUc0UkMyJLHIrRyJIodJI3yHSRWyro6koyMMFTtbjp8s+P/BUvhe9F7Zo0mjXkh8psMxsp2yxs5TgHy8ZNrKxzIgMbkyRF5P5e8UvDtZXUq8S5HQtltSo6maYKjH3cvq1Ja4uhCK93A1py/e04rlwdeacVHC1o/V/2Hg/ij67CGU5jU/2uMeXCYictcTCK0o1JN64inFe5JtuvTi03KrBup5+v3R+P8zUyNzg4/8Ar8CquTuBA5I6fmOnXpg1OMAgntX4rF7Nf0mfePRteZPTwxGAAD+Bz60zI6549aUHBzXZSbTetl3W/wAu5LV1tftfuT0U1SSMn1p1dad1fuYbaD4zhwR7/wAjUxOTn+XtxVcHBzUq8gH1z/M1cLJ/cvv/AOGM5rr8vzHDgg+lWYznrxkH27+/tVap1IwOR0FamZInX8P6ipQT19Cf0PFRk7dpHdcc/hTxyAfUCt07pMmauvTUsA5APqKsL0H0H8qqoRjHpx1/H/H8qsIxPHHA/wAK0g7P10RiPp6HnH1/M4/wplA4IPpXTB9O343ZnNde/wCFkWKUEg5FNX7o+lLW8Nbp7dvmc01rf0S/UsD29z+fNSoxPHHA/wAKgB4UDB4Gfbj/ABxUqYBJJx/n/wCtVxey1uuvW17IyktHp6E6nB+vB+mamqsOf1/LPH6VOnTnjnj37/411J9f6aa1MX2Hg4OanqvUiE9OwH9f/wBdXB2du/5nOSVKpzwf4cY/IioqUEg5Fdi2XovyJmrx9NS0hwcev/16lquCeD34P41ODkfif0JraD0t2/U5ZrVMWpoTgkHAGCefXIqE8/p+gxSgkHIreD6fP/MzLT9Qe2OvbvT1wAADyccZGcnHFNyGQZIztBxkdcdKaudwI7EH8jW0b30du/TYC2jE8ccD/CpASDkVXBIORUynIB/z1rVXtrv95g009fX7ywOQD6gUAY9emPwpqMTxxwP8KfW0Hyya2vqrfP8AQzmtL9tyRCACCQP8/wD1qkqvVjIPQg10LRp30lv66L+r2MNpX6S3/Tp+YUUUV0Q2V+u39epnJWfk9iVDxj0/rmrA+cc9j2/yfeqqHBOcDjv/AJ96nDFc4xz61snazvvdNemxnJXWm62LCMNwAIOc9/x/pUrAkECqiAg55BHTt1yDVsHIB9RWydmn5mUktUnfQBjGAc4pwyDkDOPbNRqMMRzjHU/49O5qUMVzjHPrW8XazX9XOZ6aE1SqSSSfb+tQKSRyMH09v85qZCBnJA6dfxroX5mE1ZvTbb8CXqCfTA/DGP6D86sIxxxg5xn6+nX3qt6+/wDiD/SpEODjj1GfXjFbU3pvqn+BnJXV101Xp1LDcEMP/rdMVPGQc4IPTv8AWq+SwPHTGMfj9adESpYj26/jXVFrR9L/AJMwmrq/YuIcEDPBboffr/jU9ViSCpHZgfw55NWa6N0n3/r8jkmrO/cKkUk5OSSOR35wajp6HB7YPXP41003e2u619UiGrqxLVmP5wc8EcDHpye+e5qtUkbFW4xzxz/+uuyDuvT77HNJXT7rYmHyt+OOfTPWpqjcDr3JH4cf/Wp6nIz+dbQetv6/r9Dlmrq/b8iRDg49f/r1KOCD6VXHBB9KsVu38Ml1Wr8/+GZkTg5APqKXv+A/r/8AWpiHjHp0/Wn1005dO/fR6abCkrqw9WIwOOTUtQDqPqP51PkHoc10we6fTVfjexgSp0J9/wDP86mGBxnhhyfQ4P5fjVdDggcYJ/pUtbwetu5hNatbL/hrfc9ScDH+fYD+lLTQSSPQqPpnNOrqhLz1X5HLNPfqtb+l2/yJlOQPp/8AW/pUinB+vB+mahQ849v6k/1NSV0xe/3r0d/1uG69V/X4lipkOR9OPwqupyo/L8qlQ8kev8/8mt4O6t2/I55LRrqv6f4foSnocelFFGcdPT9DW8Hpbz/P+vxOaaW+unl/XkPQ84OAMf1/+uamXqPqP51X4x756e1Tqeh+hrqpvbZW89XrrdGe6tZX3v1tuXIz8vPU9vwHapR1GfWqiMc5wOOnX396tZB6HNdRzzVn5McwAPBzx9f5U5D2/H8eKYBkE88Nj8MA5/OhTgj61tF3S79TnkrN9uhPUqEY6jr/AIVFTl+8PrXVTls36fpr+ZlZJ32S083e1vu/QsIcN26c/wCfwqfJwR2P/wBb/Cq2Ofrgfz/xqwhBwfcZ9q2vyyXZ/mv8yKiX3q/zVx4I2MCQM5HUAnI7VKrZwR2/n6VC2Cxxg88d+fb3z6U9MjIIx3/P/wDVXZTevk1+l/8AM4al7r0/UmOWG7HOccdMev50+L+pB+hABpqn5SOM8gDuc/8A1zSKSCARjPr1/wA8V1U9mn30Oee69P1JwBuIPQ5GfbqPbnAqcHBBGD/nFQEcA885z+HAp6E49h09+tbQevlt+P8AmZlrAyWz1H4f54paiBO0j8vU5zn8qlHQZ9K64O616beljKas9Ou/rcnU5Ge/f2z0/MUtMjOSQcDJX9AR/LrT61i7P10OaSsydDwD/iPap1Ocj2Gec/XHJyM+pNVUJ6dgP6//AF6mU8jpxx9M/wD6+/rWxhKOr9Lk6DaV/r6HvUrD5TjnOD/L/CoSSSvHGMH8OlSIzE4xwOM4PoO/TrXVSldW7q/z6kNXTXcEPb/PU/1P9OvWSoeFY+nH17H+dTda6oS6Nvsl03OfbQtQtlcHHHA9T3qRhkH25H1qrEcOPQ5/kcVcrROzuYyVn66jV4GPT+oB/mTUiHB/D1xUe47scbfX8PXp1p1bp3SZjVScXpdrb7mPfk57cAEdPz+pq2hJUE5z79epFVW4j49R+RYZ/Idakhc52k8YOPXOR/TPFbwd1ts7fhv95wzV16alpDg/WkkXD7hnJx9PQ/kOaSpT8y5PUA9P8+1bQe6+ZhLZ2/ryGZJG0DP4HPXNNpUbDHp1A/A4OaGOSfrWhgJRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFGCeg6cn2HrUN1dWlhby3d/cwWVpAnmT3N1NHbwQoCMvLNMyRovI5ZgMkcjOaipUp0ac6tWpTpUqUJVKlSrOFOnTpwi5zqVKlSdOnThCEZSnOdSEIRjKU5xjGUk0nJqMU5Sk0oxinKUm2kklFNtttJJJttpJNtJzVzHinxn4a8G2i3Wv6kls0qO1rZRqZ7+8ZMZFtbR5dlyQjTSCO3id0E00YYMfAPHn7QsUTS6Z4EiWdsNHLr99CwjU7iudMsZQjOQACt3fKsaOCFspV2TV8tajqV/q95LqGqXl1qF9Ocy3d5PJcTyHtukkZmKqCVRAdka4RFVVCj+TfE76U2Q8PvE5PwDSocT5zDnpVM4qOf+reAqr3W6Mqbp188qwd3H6rPD5apxtUxuKjdS++yTgXFYvkxGbzlgcM7SWGjZY2rHf3lK8cLF9edTrWelODs17H44+OfibxQHsdGZ/DejkOjR2szHU7yNgFP2u/XY8UZGc2tksKlZHiuJbuMLjxLJJP8WT94jPJPuPf6knJzTC3OCcnHQduPQdP69s0oyQB06EDgenJz1J5HHbHPWv4W4m4q4l41zOeb8UZxjc4x07qm8RUaw+FhJ831fA4KlyYPBYdO37rC4elGXKpVamImnUf6dhcPgcqofV8vw9LDUlbm5I3nUaVuerUd6lWb19+pOWjaioR91P4A5ySOMHp26cHHb/AU7G7A5HbAyM/jjB+g69j6Ksf8TZGOcEAc/Tp9Pw61KqnHYdOnJPrg849sd/SvFp0HLdK33/18vmRUxdru/fVvy6dPuT9RoTGMj14Hfp1I4A6ZNSgHjoPYcfTqeffP49BRgKOPbv8A1OP/ANdPwT2Ayep6d8Ad/wAs16FHD7adru2+vRffbQ8utjN2n829fz/PX0DBPbHf06/U49Ont7U5QO2G9cjGPzz19qOO/PbLHH1wMHgf1xT+Mg8dMA5/l/nNenSwt+nTr/wV3PMqYvfXru3/AEwCjjgE9c4wO3PAx9O/YVJt9W4GOAOefXvyeBx2phJPI4B9R6du3T/ClA9MHnGSDjJAyADn8AB9cdvUoYS7Wnldru/x0PPrYqy1fR9dO1/v/ru8Hso+nqfU8dPXnHA9+EwOp4yPlA9Pc4/U+/0pUUE4GC397uRznA/hxjHJ9+SeZvJHGef/AB3+h/AdB/L2aOEUUtL+bWu3b+vkeTXxjva+t/XS77bEYLYGDt6k989Mdh+A/wDr1KsecDGMZ6YJOe2Bg445yc46H0seVgZO0A+wP54OB1HXPXtUgxwB8vXJIJz1IxyMn8cY9Mc+nRw92vdfr1372v8AceZVxW7ve+rV/TW1/wBX3Vhqx4AOAByBxkkD3JOPfH556SLsHOM+4HUdsjjAA7e/4UHAx3PPHQ8dsn178du1ClwTjHPTGcjr7c5r1KeEbtdW0S0un/m3b0PPqYu9/evu7drf1bX1HYH90/8AfJ/+Kop+2P8AvL+bUV1/VI9v6+8w+try/D/M/bEcZHoR/IUtIO/1/oKWv5d/r8Efzq92FFFFAgooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKaWA75/z60AOoqIuewA/Wmkk9aAJiwH1xnFM8z2/X/61R0UAKSScmkooz9fyNABTgeMA+vt3HU4PHcnjPQ9BTacOn5+n0Pf07cE5HoKCZOyHZHI7AfTvyMnJwT+OeOnNN47/wCTxnJx37dQM0nGP6j69xnggenXIo49/ai5HN2/rv8A1YU4znjB9Ow6Zxxz+vGcYo6Drzz259OPbrnoeuQeKT9PpSUEuT/4fyFJz/nHHbj/AOuf0pP88/5/z9aQHn/PH157/wD6+oo/xBOSf889MdP5F8rJ5vMWk+n/ANak+vXHtzjr3x9MgYz9RSk8euPxPsevY59+KtQ7/wBf1+pLl2/r+v0dw59Rj1zznr046emeRRnOcdR+nXGeeh/qOO9NyB3yAO3bscdT6dD3GcdaQsPb6E8ehAPPU8ccMRjAzk0or+tBNv8Ar/gj8dvYY9uv44I79evI4pv6dMnjt+XHHBI6bugqNiT9M5A49e/v9eaMnHrn1HI/Pp/+uqsHq/X+v02v8yQkfyHI4+b6cj3yR0/EN38Z+vHQ5z1OBxnPJGRjJFRkk568A4B57nGO46dvbHSjOeh/Tj3/AB7fh7GgWi8/vHbjnt+PTPTpnBPQAn/x45whPc8+5P1z29P8Pqh/zzjrxSZxkd8j6nOPbGecflnFFhX6/h1/r+ugvT0z/ifx9vxx0oB/w4/z/wDqOeaTd6jj1z656H+XQe+MZTkgY7HI6YOD0PPqM8cY6DoKdvkv67CuO/kPpxjOeMfT8Dx7oTwBx6Hnvj3Bz7dzweRmkwO2M/z7+mOecc8df4cA7dfccZwB9OByAeuCR0Hd2X9f1/X4Bdhnk5z0HAGcfjyM5zjI/Ec0ueT1ySB0446Ak45OfX0HI6occgdj2HXJPGBj0HfngdeKTPQ9l5znk9jjPPocceh6inb+vy+/QQo7dODg+uBxyfTj054HSgkj3I6ZAyeMnGM//q44I5TrwMnjgdBgY98dc569OMdaQ5IzxgYAHfP07n6jkdqdtenz8/8AP+tgFPXjOQM4wCep6HkdTk+/4gHsDxzgDPGPbOcnkjJ9zngBoPf0HrjtgEA9xjtznFBySBz6Ac/pkngEYJz+HBp2/r+vz7ALuIA4/E5x/TknPPpxzzTc8k+vUfr9aXBxwDj/AD6f5H81K4AIznjI/D6VErXAZ1pGO0ZxnnFPUZ+9lePpz6c/jUcnTj+9/jUt3G3cb5h7D+v+FMOepHX8uaSlyfU0CJlIwOR0FLUKEAnPHB5IIHbueKmyOuRg9Dn8ue9YTja61s+tu5rCSat1QUxnC46nrkLyQfz+tKTgE5z6Zxj9MHp71XZu4xnPI/P3rknFat30v89xylawSMGXj+8cZ7E+o9Rjp79fWsxG0888ccZ6jqPX1qbqBnjL59OCOoz2qqep+p/nWJtTba+5/eJVgdBn0qvTjIfUD/PvXNUi27Lve7+ex0U5qHM3fVbJb/5EpIHUgduTjn0qJjkn0z/nn+nSozIXOGwApyCOMkcDvjv2pQ2cgEHof515uIjbR+butdnZL+tTVS9+NlpK7100/r8gYZB+lVmOOPUjPsPX8DjB9atVWZRuI5xgj8iMV5k4p3Vuz+9P9dTrg7O1/T1GycL9D9OxqBzwDxnj8MDj69PpUrnIKn1PT05H51WJJGMcA8H6cDnpXnVo2butlp8up3Qeqt1HqeDjk9fxwD0HvxUTjj/eweO2SM+vT1pyk54+h+mRT2AAH0x+QJH45/wry68XdvpLT0010/LuzojJp26XX4/8EhYDacYIU8c9QM88den0qNSTkdsdAP8ADn9efXNOGNpAznB4PXOOcD0z0qPkH0IrzK8b303Vvuen4bHZTbs12d1/n+G5GTh8HgZz/wCO469KVsYB9CD+v/16V1BOecnH5E8n9Tj2pDjAXIxwOozjGR/IV4OJh70vNfitGz0KE77bXXqra2/AYQGJDcbgPb0Pf3FVnIBwOQOMjnIBOOmfzzg8dOlTVWYlenpz9cg47cjv7g9q8HFQtdp9dV0/rZHpUpXlt0/4DGORwQeQex/z6VUJ2kntkg/Q5H/6vQ89qssoGMd//rVVkHXHOcEe+SDxXh4iGnfV9Oj1/C347noUpP3dba/8MwqNzwMepz7Y/wD105WyPfv/APWprDGffn8zz+WB+fuK8Sundp9NH80enTad/NFSQZJB9v5Cqx4BPpz+HerTc9QCPzz/AIeuDyM89qrjBDA45HHrn0H1rxcXFNqLfLfRtdWne2tkehSfu/d/X4FSXvx3z+Azz/ifeqsn3eeQD0/P14/OrkoIP1BA9xjr2PUD+VVSAQQehrwMVD40t37qe19Xu/KzO+hKzXzRQZPkJwcnk+2MD65OBj8aW3wfMGMk7Wxxt2jKsCOpyWXA57+1SnBXHcqDgeuAf58VHGNsowcBgQfw5UcA8llUAYBJ9jg/rP0YOLP9R/pG+DfEU6qo4elx9keWY6o5RjFZfxLVq8LY7nlOUYqHseI6EpvmTtTstXr21Fz4epHryu2/2feX/pL6fgWct02Dn2I/lVYvIOyge4Yf1q6WUdWUfUioHCHGGB6/xD2r/qecYvql936s8aWu0rP1WpAWVuiPkeij9cGoxIpJBO3GPvEDOfTnn3qXJUkDB5/z39+feoWQHkDPtjIHB6ce1Lkel/O/l2sRzvTr3VrfiKGTJO4cgDkgDjJ7/Xn8KUFgCXKAcYIyB+OfwxUBUHqOf89fyxS5YZxg567yx/Ln86nldr/h1Gp919wuyLBG/qQfvL2z7e5quVIOSCM+oI6fX609w5xmMLjP3Vx6dev4UFs4yqewBbA9cAPgZ78DNSPnj3f3f8EjoprCQHAXP4E/yP69z0FLkeo/OgpST2f36C0UmR6j8xS5B6EGgd13X3oKCAeoB+tFFAAc9sfiM/1FA4+9yOM7RzjvjJ6+lOIU7Qu4sR8wxnn2x+J78Y75p7oBjyyX65xhsdMfdHGeevpSte99V0X+fcabWxF0Hrx+PrwOOv5c/SnrhiM4XI+nOffp9KcuJDgrgjoEKjr14Y+38PuT1pTCwIxyOueBj8M5OOvFZuDXmjRTVtdH82NaMr0IP07e3J/P049a0NF1fVPD2qWGtaNdz6fqmmXUd5Y3ludskFxGeGAYNG6MMpLFKjwzxM8MySRO6NUXcVOVIO7jgg4xz1+gpM9</t>
-  </si>
-[...7 lines deleted...]
-    <t>[{"name":"Épreuves"}]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/780.jpg</t>
   </si>
   <si>
     <t>Sintra com agenda cheia este fim de semana</t>
   </si>
   <si>
     <t>De 14 a 16 de agosto, Sintra tem uma agenda repleta de propostas para todos os gostos, com festas populares, música, atividades para os mais novos e uma programação cultural diversificada.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Ao longo do fim de semana, h&amp;aacute; v&amp;aacute;rios motivos para sair de casa e viver o concelho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sexta-feira, 14 de agosto&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As bibliotecas municipais dinamizam v&amp;aacute;rias atividades para crian&amp;ccedil;as, com os contos/ateli&amp;ecirc;s &amp;ldquo;Sabes ouvir!&amp;rdquo;, &amp;ldquo;Quando eu for grande&amp;rdquo;, &amp;ldquo;Ser&amp;aacute; o mar o meu lugar?&amp;rdquo; e &amp;ldquo;Ouvir &amp;eacute; Divertido com o Tagarelossauro&amp;rdquo;, &amp;agrave;s 10h30 e &amp;agrave;s 14h30, em diferentes polos da Rede de Bibliotecas Municipais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Na Biblioteca Municipal &amp;ndash; Polo da Tapada das Merc&amp;ecirc;s, &amp;agrave;s 10h30, decorre ainda a atividade Bibliof&amp;eacute;rias &amp;ndash; Yoga &amp;amp; Hist&amp;oacute;rias Encantadas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;Agrave;s 17h00, t&amp;ecirc;m in&amp;iacute;cio os Festejos em Honra de S&amp;atilde;o Mamede, em Janas. &amp;Agrave; noite, pelas 21h30, a Igreja Matriz de Colares recebe as Festas em Honra de Nossa Senhora da Assun&amp;ccedil;&amp;atilde;o, com atua&amp;ccedil;&amp;atilde;o do Coral Allegro.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;S&amp;aacute;bado, 15 de agosto&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em Colares prosseguem as Festas em Honra de Nossa Senhora da Assun&amp;ccedil;&amp;atilde;o, com a atua&amp;ccedil;&amp;atilde;o da Banda dos Bombeiros Volunt&amp;aacute;rios de Colares, &amp;agrave;s 15h30, no Largo Dr. Carlos Fran&amp;ccedil;a.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Continuam os Festejos em Honra de S&amp;atilde;o Mamede, em Janas, com anima&amp;ccedil;&amp;atilde;o ao longo do dia e atua&amp;ccedil;&amp;atilde;o do Grupo de Concertinas da Associa&amp;ccedil;&amp;atilde;o de Propriet&amp;aacute;rios e Moradores da Serra da Silveira, &amp;agrave;s 17h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas, entre as 18h00 e as 19h30, &amp;eacute; apresentado &amp;ldquo;O Burro de Ouro&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo, 16 de agosto&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em D. Maria, Almargem do Bispo, terminam os Festejos Anuais em Honra de Nossa Senhora do Monte Carmo, que decorrem desde sexta-feira.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em Janas, continuam os Festejos em Honra de S&amp;atilde;o Mamede, com programa&amp;ccedil;&amp;atilde;o ao longo do dia.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;ldquo;O Burro de Ouro&amp;rdquo; volta a ser apresentado no Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas, entre as 18h00 e as 19h30.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Se procura uma forma diferente de conhecer Sintra, aproveite para explorar um dos roteiros tur&amp;iacute;sticos dispon&amp;iacute;veis. Entre propostas de um, dois ou tr&amp;ecirc;s dias, h&amp;aacute; op&amp;ccedil;&amp;otilde;es que permitem descobrir o centro hist&amp;oacute;rico, a Serra de Sintra, o litoral, o patrim&amp;oacute;nio e a regi&amp;atilde;o saloia. Consulte &lt;a href="https://visitsintra.travel/pt/descobrir/roteiros" target="_blank"&gt;AQUI&lt;/a&gt; os roteiros dispon&amp;iacute;veis e escolha a sua pr&amp;oacute;xima descoberta em Sintra.&lt;/p&gt;
@@ -364,70 +559,58 @@
 &lt;p style="text-align: justify;"&gt;A Casa-Museu Leal da C&amp;acirc;mara, o Museu de Hist&amp;oacute;ria Natural de Sintra e o Museu Ferreira de Castro apresentam, respetivamente, &amp;ldquo;Leal da C&amp;acirc;mara e A Corja! &amp;ndash; Seman&amp;aacute;rio de Caricaturas&amp;rdquo;, &amp;ldquo;Mordidas do Tempo&amp;rdquo; e &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o Cunha e Costa &amp;ndash; Um Portugal Que nos Une&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Consulte a programa&amp;ccedil;&amp;atilde;o e aproveite o fim de semana para participar nas iniciativas e conhecer a oferta cultural e recreativa do concelho de Sintra.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-08-13</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_sra-da-praia-01.jpg</t>
   </si>
   <si>
     <t>Tradição de volta à Praia das Maçãs</t>
   </si>
   <si>
     <t>A Praia das Maçãs recebe cinco dias de festa, de 26 a 30 de agosto, numa celebração que mantém viva uma das tradições mais emblemáticas de Colares e do concelho de Sintra.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Praia das Ma&amp;ccedil;&amp;atilde;s, em Colares, celebra os 133 anos de Nossa Senhora da Praia com cinco dias de festa, de 26 a 30 de agosto, no centro da vila.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com uma forte liga&amp;ccedil;&amp;atilde;o &amp;agrave; comunidade local, estas celebra&amp;ccedil;&amp;otilde;es s&amp;atilde;o um importante momento de encontro, tradi&amp;ccedil;&amp;atilde;o e identidade cultural, reunindo v&amp;aacute;rias gera&amp;ccedil;&amp;otilde;es em torno de uma devo&amp;ccedil;&amp;atilde;o que faz parte da hist&amp;oacute;ria e da mem&amp;oacute;ria coletiva de Colares e de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A programa&amp;ccedil;&amp;atilde;o inclui concertos de Peste &amp;amp; Sida, Pedro da Linha, 2U &amp;ndash; Tributo aos U2, Carapaus Azeite &amp;amp; Alho, entre outros artistas, al&amp;eacute;m de anima&amp;ccedil;&amp;atilde;o de rua, gastronomia e atividades para toda a fam&amp;iacute;lia.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O momento alto acontece no domingo, 30 de agosto, com a tradicional Prociss&amp;atilde;o em honra de Nossa Senhora da Praia, que percorre as ruas da vila com 12 andores e termina junto ao areal, entre a praia e o mar, num momento marcado pelo lan&amp;ccedil;amento de p&amp;eacute;talas sobre a multid&amp;atilde;o. Para facilitar a visita e a participa&amp;ccedil;&amp;atilde;o nas celebra&amp;ccedil;&amp;otilde;es, o estacionamento ser&amp;aacute; gratuito at&amp;eacute; &amp;agrave;s 18h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As festas decorrem no antigo ringue e &amp;aacute;reas envolventes, com abertura do recinto &amp;agrave;s 18h00 e concertos entre as 20h00 e as 02h00. Com entrada livre e gratuita.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com o mote &amp;ldquo;&amp;Eacute; sair da Praia e ir para a Festa!&amp;rdquo;, Sintrenses e visitantes est&amp;atilde;o convidados a celebrar esta tradi&amp;ccedil;&amp;atilde;o, num ambiente de conv&amp;iacute;vio, m&amp;uacute;sica e anima&amp;ccedil;&amp;atilde;o, junto ao mar.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/banner_00304_rb-01.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>Circulação do Eléctrico de Sintra suspensa a 18 de agosto</t>
   </si>
   <si>
     <t>A circulação do Eléctrico de Sintra será suspensa no dia 18 de agosto, terça-feira, para a realização de trabalhos de manutenção na linha.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;A C&amp;acirc;mara Municipal de Sintra agradece a compreens&amp;atilde;o dos Sintrenses e visitantes pelos eventuais inc&amp;oacute;modos causados.&lt;/p&gt;</t>
-  </si>
-[...7 lines deleted...]
-    <t>[{"name":"Tourisme"}]</t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/cancro_mama_750x400.jpg</t>
   </si>
   <si>
     <t>Rastreio gratuito do cancro da mama</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra, em parceria com a Liga Portuguesa Contra o Cancro e a Unidade Local de Saúde Amadora-Sintra, promove o Programa de Rastreio Populacional do Cancro da Mama, que decorre entre 11 de agosto e 6 de abril de 2027.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As mulheres entre os 45 e os 74 anos, residentes no concelho, que cumpram os crit&amp;eacute;rios de elegibilidade, s&amp;atilde;o convidadas a realizar o exame de rastreio, podendo, caso n&amp;atilde;o recebam convocat&amp;oacute;ria, contactar a Liga Portuguesa Contra o Cancro atrav&amp;eacute;s dos n&amp;uacute;meros 245 009 299 / 91 599 98 90.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O rastreio ser&amp;aacute; realizado numa unidade m&amp;oacute;vel da Liga Portuguesa Contra o Cancro, equipada com tecnologia radiol&amp;oacute;gica e assegurada por profissionais de sa&amp;uacute;de qualificados. Ao longo deste per&amp;iacute;odo, a unidade percorrer&amp;aacute; v&amp;aacute;rias freguesias do concelho, aproximando este servi&amp;ccedil;o da popula&amp;ccedil;&amp;atilde;o e facilitando o acesso &amp;agrave; realiza&amp;ccedil;&amp;atilde;o da mamografia.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O diagn&amp;oacute;stico precoce &amp;eacute; determinante para aumentar a efic&amp;aacute;cia dos tratamentos e melhorar o progn&amp;oacute;stico da doen&amp;ccedil;a. A participa&amp;ccedil;&amp;atilde;o no Programa de Rastreio Populacional do Cancro da Mama permite identificar les&amp;otilde;es em fases iniciais, contribuindo para a redu&amp;ccedil;&amp;atilde;o da mortalidade associada ao cancro da mama.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, o Munic&amp;iacute;pio de Sintra refor&amp;ccedil;a o compromisso com a promo&amp;ccedil;&amp;atilde;o da sa&amp;uacute;de e da preven&amp;ccedil;&amp;atilde;o da doen&amp;ccedil;a, em colabora&amp;ccedil;&amp;atilde;o com a Liga Portuguesa Contra o Cancro e a Unidade Local de Sa&amp;uacute;de Amadora-Sintra, incentivando todas as mulheres Sintrenses abrangidas por este programa a participarem no rastreio, um gesto simples que pode fazer a diferen&amp;ccedil;a na dete&amp;ccedil;&amp;atilde;o precoce da doen&amp;ccedil;a.&lt;/p&gt;
 &lt;p&gt;O hor&amp;aacute;rio da unidade m&amp;oacute;vel &amp;eacute; das 09h00 &amp;agrave;s 13h00 e das 14h00 &amp;agrave;s 17h30. Na passagem pela Terrugem, o hor&amp;aacute;rio ser&amp;aacute; alargado, das 08h00 &amp;agrave;s 20h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Consulte as datas e os locais de realiza&amp;ccedil;&amp;atilde;o do rastreio.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es &lt;a href="https://www.ligacontracancro.pt/servicos/detalhe/url/programa-de-rastreio-de-cancro-da-mama/" target="_blank"&gt;AQUI&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;span style="mso-no-proof: yes;"&gt;&lt;img style="display: block; margin-left: auto; margin-right: auto;" src="data:image/jpeg;base64,/9j/4AAQSkZJRgABAQEAYABgAAD/2wBDAAoHBwkHBgoJCAkLCwoMDxkQDw4ODx4WFxIZJCAmJSMgIyIoLTkwKCo2KyIjMkQyNjs9QEBAJjBGS0U+Sjk/QD3/2wBDAQsLCw8NDx0QEB09KSMpPT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT09PT3/wAARCALDAjYDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwDWooor0zwwooooAKKKKACiiigAprU6mMaAI2pppTTaCQooooAKKKWgApaSloAKKKKBi0UlFABS0lLQAlFFFABRRRQAlFFFAgpKKKACkooNACGkoNJmgQZpM0E03NADwacKjBpwNADqKSloAWlptLQAtLSUUDHUUlLQAUUUUDCiiigBaKKKACiiigDa8P8A+rn/AN5f61sY96yPDw/d3H+8v9a2AK4K3xs9bDfwkAFHSloI5rM3G470GnfSkIFADKAtOxzS0ANopSKKAExRS0UAJRS4ooATFFOooA5OiiivTPDCiiigAoqxDY3VxHvgtpZEzjcqEin/ANlX4/5crj/v2aXMu5XLLsVKKc6NG5V1ZWHUMMGm0yQqNjUh6Utzaz2pTz4mj3ruXPcUgsVjTaU0gBJAAJJ6Ad6ZIUVeXQtTdN62M236YP5VTkikhkMcqMjr1VhgikmnsNxa3Q2irUWmX08ayRWc7o3IZUJBp/8AY+o/8+Fz/wB+zRzLuPkl2KdLVv8AsfUf+fC5/wC/ZqE2lwLn7OYJPP8A+ee07vXpRdBytboioq5/Y+o/8+Fz/wB+zUU9ldWozcW00Y9XQgUXQcsluiCiirMOn3lxGJILWaRD0ZEJFDdgSb2K1LVv+yNR/wCfG5/79mmTadeW8ZkmtZo0HVmQgCjmXcfLLsVqKngsrm7DG2t5ZQvBKKTiopY3hkaOVGR1OCrDBFFxWdrjaKOpAHJParseialKm5LKYr7rj+dDaW4KLeyKNFTXNpcWjbbmCSInpvXGagp7iatuFJS0lAgpDS000CENNJpTTSaAEJpAeaQmmqetAEoNOzTAacKAHClpopRQA6lptKKAFpaSloGFLSUtAC0UUUDCiiigBaKKKACiiigDc8O/6u4/3l/rWzisfw5/q7j/AHl/ka2q4K3xs9bDfwkNoIzTsUYrM3GYopxoxQA3FGKdijFADaCKdijFADMUYp2KNtADaKXaaMUAJiinUUAcjRRRXpnhhRRRQB2vhP8A5Ao/66NVZ/GCRzMhs2wrFSRIOx+lWfCf/IF/7aNWfJ4Qnknd/tUYDMT905GTXJ7nPLnPRvU9nH2Zq3trba7pImjHzFN0T45B9K4Wu8nkg0HRRGHzsQqgPV2//XXB/WtKGz7GOKtdd+pe0ax/tDVIoiMxg73+g/ziul8V6f8Aa9K85F/eW/zDH93v/j+FN8KWQt9Pe7kGGm6E9lH+TVjRdWXV1u0cAhJCFHqh6f1rOpJ8/MuhpSpxVPllvI89NdX4KsYnE946hpEbYmf4eMk/rXP6rZHTtSmtj0VvlPqp6Vc8O64NHuHWZS1vLjdjqp9a3qXlD3TlotQqrnNu/wDGP2PUZbdbTekTbWJfBJ9hiqfiTVtM1LTojEC90eVIGDGO4b/Ctu407SfEMXnKUdiP9bEcMPr/APXrlNa8Oz6R+9DebbE43gYK/UVjT5G10Z0VnVUX1iy/pvi1LDTobY2juYlxuDgZ/Suk0bVV1ezadYjEA5TBOen/AOuvNa7nwX/yBn/67N/IU61OKV0LDVpylyt6EVx4zjguZYTZuxjcrnzBzg49KzLC/GpeMobpYzGHONpOcYUisfUP+Qndf9dn/maueGv+Rgtfq3/oJq/ZxjFtdjP205zUZPqdfreuDRRDmAy+bno23GMe3vUekeIbfWpHt2gMb7c7WIYMO9HiDRJdZEHlTJH5Wc7gTnOP8Kj0Pw3/AGTcNczTiSTaVUKMADua51ycnmdbdX2tl8JzniXTI9N1PEA2xSrvVf7vqK6fwl/yAIv99/51zfinUI7/AFQCFg0cK7Aw6E55rpPCX/IAi/33/nWtS/slcxo29vLl2KLeNo1dl+xPwSP9YP8ACqOr+KU1PTpLVbVoy5B3FwcYOa1W0fw8WJMkGSef9I/+vXL61BbW+qSR2RUwALtKtuHTnmnTUG9ETVlVjH3pKx0Hgf8A49rv/fX+VYGvAnXrwAZJkwB+AroPA/8Ax7Xf++v8qzJUWTxxtfobkfoM0RdqkmElejBeZvaRo9tolibq72eeF3PI38HsKo3HjdBIRb2hdB/E74J/Cp/GsrppsMa8K8vze+BXFUqcFNc0h1qrpP2dPSx3+na1Y+II3tpYgrkZMUnII9Qa5XxDo39kXoEeTby5MZPb1FVNMleDVbWSPO4SqOO+Tgiuu8aIraMjkfMsq4/HNO3s5pLZib9tSblujhaKWkroOIQ0hpTTTQIaaYTTmqMnmgAJpiHI/GlJ4qOI8CgCwKdTBThQA6lFJSigB1FJS0AOopKWgBaWm0tAxaWkpaAClpKKBi0UUUAFFFLQBveG/wDV3H+8v8jW1WL4b/1dx/vL/I1tVwVvjZ62G/hIKKKKzNwxSYpaKAEpaKKADFJilooAaRRinUUANxSY5p2KQ0AJRRRQByFFFFemeGFFFFAHa+E/+QKP+ujVjW/iO7ttTb7RK0tuHKsuBwM9R9KbpPiL+y7L7P8AZ/M+Ytu346/hWPI/mSu+MbmLY+prCNO8pcyOqVa0IqL1R2PiDTF1SyS6tTvljXK4/jXriuTsrVr28it06yNgn0Hc/lWlpPiKXTLcwNF50YOUy2NvtTbbWoLXVJr2OywZBgJv4U9yOO9EVOCa+4Jyp1GpXt3OxmtFksGtEZokKbAV6gdKz9L8OxaTdmeG4lbK7SrYwRXLaxrEmq3CSbTEiLgKG/M1ltI/99/++jUxoyta5c8TDmuo3sdZ410/fbxXyDmM7H/3T0P5/wA6y9J8MPqmnPc+eik5ESjnkf3vSpn8W+dpptLmz8zdHsZt+M8delZWl6xdaRKWt2BRvvxt91v8DVRjNQt1M5zpSqcz1THJp2rWN2BFb3McwPBjB5/EcEV2uqFv+EZn+27fM8j58dN2P8ayU8cx7Pnsn3+0gx/KsXWPENzq4EbKIoAc+Wpzk+5pOM5tXVrFKdKlF8rvcyq7nwX/AMgZ/wDrs38hXDVuaL4kOkWZt/s3m5cvu34649varqxco2RjhpxhO8jN1D/kJ3X/AF2f+Zq34a/5GC1+p/8AQTVC4l8+5lmxt8xy2PTJzU2m3v8AZ+oRXWzf5ZPy5xnjFW0+WxEWlNPzOr8Wajd2AtfskzRby27ABz09asaJqkeuaa9vdYMyrtlHTcD3Fcxrmuf2z5P7jyvKz/FnOcf4VRsb2XT7yO4gOGQ9OzDuDWKpXhbqdLxFqrad4kuraZJpV80D5KdY2/vLXY+Ev+QBF/vv/Oud1fxFHq9r5UlnsdTlHD52n8qfpPif+y7BbYWvmbSTu346nPpTnGc4Wa1FSnTp1W09CjJoWpGVyLGbBY/w+9RTaRf28LSzWkqRqMliOBW//wAJwf8Anx/8if8A1qraj4sN/YTW32TZ5i43b84/SmpVL6omUKNnaRe8D/8AHtd/76/yrD1eZrbxNcTJ96OYMPwxT9E17+xo5kFv5vmMDndjGBVC/uvt1/Nc7Nnmtu25zinGL523sKdROlGKeqO6vLeDxJog8lwN+HRv7rDsf5Vxc+iajbyFHs5Sc9UXcD+IpNN1e70qQtbONrfejblWroI/HC7P3tk27/ZcYqFGdPSOqLlOlW1m7Mh8O+G7hbxLu+jMSxnckbfeY9ifSjxnqSSyR2MTZ8s75Mdj2FQ3/jG6uEKWsYtwf4s7m/8ArVzpJYkkkknJJ71UYScuaRM6kIw9nT+8bRRRWxyjTSGlNNNAhjVEx5qVqhfg0ANdsIaSH7oqOU8Y9ali6UgJhSiminCmA4UtJS0AOFFJS0ALS0lKKAFpaSigY6ikpaAFooooGLRSUtABS0lFAG/4b/1dx/vL/I1tVi+G/wDV3H+8v8jW1XBW+NnrYb+EgooorM3CilooASjNJ3o/CgBcUUgpaACkpaKAEoI9aWjFADepxRS0UAcdRRRXpnhhRRRQAUUoBYgAEk8ADvWtbeGNRuEDMiQg9PMbn8hUuSjuVGEpfCjIorZuPC2oQKWQRzAdkbn8jWOysjFWBVhwQRgihSUthyhKPxIjaozUjVattIubzT7i8iA8uDqD1bucfSm2luQk3sZxooqS3ga5uYoEIDSMFBPQE0yd9CKlq1qOmz6XdGC4XnqrDow9RVWknfVDaadmLRWpbeHL67slu4hF5TKWGXwcCssUJp7DcXG10LRVuw0u71JiLWEuBwWPCj8a1f8AhDNQ2Z823z/d3H/Ck5xW7KjSnJXSOfoq5f6Vd6awF1CVB4DjlT+NRWdpJfXSW8O3zHzjccDpmndWuTytO1tSCitz/hENT9IP++//AK1Q3PhjU7aMuYBIo6+W2T+VT7SPct0ai6GTRS0qI8sipGrO7HAVRkmrMxtFbdv4R1KdAziKHPZ25/SmXXhXUrVC4jSZR18psn8jUe0jtc09jUtexj0UEEEgggjgg9qKszCkNBrbXwjqbqGAhwRkfP8A/WqXJR3HGEpfCjDpK2pPCWqxqSIo3x2WQZ/Wsme3ltpTHPE8bj+Fhg0KSezCUJR+JEJpppxpYonnnSGMZeRgqj1JqiSBqhkrS1fS59IvPs9wVZioYMvQisyU/LSTuroGmnZldjukX2qynAqrB8zE1r6RpU2sXTW9uyK4Qv8AOeDjt+tF7asEm3ZFYU4UPG8MrxSqUkQlWU9QaBTEOpalsrSa/u47a3XdI5wPQepPtS31o+n30trIys8RwSvQ8ZpXV7Ds7X6ENLSVoSaNcw6PFqTBfJkbAHcDsT7UNpbjUW9ilRSVc0zTpdUvBbQsiuVLAt04obtqxJNuyKtLTpoZLeZ4plKSIdrKexptMBaWpLa2lvLlIIF3SOcAVJf2UmnXsltKys6YyV6cjNK6vYdna/QgopKvPpFymkLqJC+SzYx3A6Z+lDaW40m9ilRSZpaYhaKSloA3vDf+ruP95f5GtusPw3/q7j/eX+RrbBrgrfGz1sN/CQtFFLWZuJS0E0lABScknIp1JzQAUGl60YPegBDRil6UUAJSZxS005PSgB2aKbRQBx9FFFemeGFFFB6UAdb4W0tI7YX0ygyPny8/wr6/jVbUvFc3ntHYBFjU48xhkt9B6VsR/wDIsDyev2XjH+7XBjoK5oRU5NyO2rJ0oRjA6Gw8WXCTKt8FkjJwXVcFff3qLxPd2N1OhtfnmXh5F+6R6e5rDpD0rX2cVLmRg60nHleo3aXcKoyzHAHqa9H02wWw0yK1wDhfn9yetcl4VsPteqec4zHbjd/wLt/jWrrGufY/EdnCGxFH/rv+Bcfp1rKreT5UbYe1OPtJddDltXsTpuqTW+PlByh9VPSm6T/yGLP/AK7L/Ouo8aaf5tpHeoPmiO18f3T/AIH+dctpP/IYs/8Arsv860hLmhcwqU/Z1bHoeq6XBq1oYZhgjlHHVD6153fWM2nXbW9wuGXoezD1Fdz4j1KbSre3uIcH98AynowweKS5t7PxTpSyRthv4H/ijb0NY0puCu9jrr041W0viQaH/wAipB/1xb+Zri9I086nqENsCQrcuR2Uda7rTbWWz8PJbzgCSONgwBz61zXgnb/as2fveTx+YpwlZTaIqQ5nTizoNU1O38O2EcUESliNsUQ4HHc1zX/CXap5m7fFt/u+Xx/jUvjPf/a8e77vkjb+ZzXP1dKnFxuzOvWmpuKdkjtY/Eun3+ky/wBoIFYDa8PXd/u/54rn/Du3/hI7bYCF3NtB64wayq1PDX/IwWv1b/0E1XIoRdiVVlUnHm6HTeJtXutKFt9lKfvN27cuemP8ah8O+I59SvGtrpE3FSysgx07GtPVdFt9X8r7Q8i+VnGwgdcf4VHY6PY6EktwpbIX5pJDnC1zpw5LW1Oxxqe15r+6c14vtI7bVVkjAUTJuYD1B5NbfhvS4tN00XtwAJpE3sx/gXrj8q5jX9UXVdRMqAiFBsTPcdzXYa7k+GbjyenlDGPTj+laTuoxi+pjT5XUnNdDn7/xjdSTMLFUiiB4Zlyze/tU2leMJjcLFqIQxsceYowV+o9K5ekPQ1r7KFrWOdYipzXudj4u0iN7c6hAoEiY83H8Q9fqK4+vQrrjwo/n9fsvzZ9dteeVNBtqz6F4qKUk11A9K9H1K7ksNCe5h2+ZHGpG4ZHavOD0r0HX/wDkVp/+ua/zFKtq4lYZ2jNrsYEHjW9Rx58MMidwoKn+tdBNDZ+J9HDqPvA7HI+aNq87rtPA4f8As+5Jzs835frgZ/pSqwUVzR0Hh6spy5J6pnGSxtDK8Ugw6MVYehFdB4L077RqL3jjKW4wv+8f8B/OszXsHXr3YM/vT+f/AOuuzs418OeGC8gG+OMyP7ue354FVVl7ituzOhTXtG3tEqeNtN+1aULtBmS2OT7oev8AQ15vcNiMmvTPCt//AGtoskFyfMkjJSTP8SnkfzI/CvOdesn02/ns36xvgH1XqD+VKk7Xg+g8SlK1VdSpAMIK63wJ/wAh5v8Arg38xXKwjiur8Cf8h5v+uLfzFXU+BmND+JE2fGHh/wC1RnULRP36D96o/jUd/qK4dQXYBQWJOAB1NepTaxFb65Hp02FM0QeNvU5I2/pVW18L2lprcmoL0PzRxY4Ru5/w9Kxp1eVWkdlbDqpO8PmJ4Y0EaRaeZMAbuUfOf7o/uiuM8Sf8jHe/9dB/6CK77TdXi1S6u0t8GK3ZUD/3yc5x7VwHiX/kY73/AHx/IU6Tbm+YnEqKpRUdrlfTrN9R1CG1TrI2CfQdz+VenXWnxXOmPZYAiaPYB6en5VzHgXTuJtQkHX93H/U/yFWrLX/P8YT2xf8AcMvlR88bl5z+PP6UqrcpadB4dRpwTl9o4qWJ7eaSGUYeNirD3Fbfg7/kYE/65tU/jXTvs+oJeIPknGG9mH+I/lVfwd/yMCf9c2rVy5qbZzxg4VlHzN/xVoX26E3lsv8ApEY+ZR/Gv+IrhxzjAJJ7CvS7nVorTVoLKbCidCUf/az0P1qtH4btY9bN+Bx95YscB+7VlTq8itI6a2HVSV4fMj8M6H/Ztt586/6VKOc/wD0/xrl/FH/Iw3X/AAH/ANBFdtZapHf31zBBho4MAv8A3mOc49uK47xKo/4SC5OBn5f/AEEUUm3UbkFeMVSShtcy7K1e+vYbaP70jBc+g7n8q9LlsIZdNay24iMflgegxxXOeDrDLS3rrwP3cf8AU/0q1DrYfxZJb7/3JXyV5/iHOfzyKKrcpWXQMPFU43l9o4u4ge2uJIJRh42Kt+FMrpfGWneXdx3sY+WUbX/3h/8AW/lXM10QlzRucdWDhJxFFOptKKog3vDn+ruP95f5GtusTw4f3dx/vL/I1tVwVvjZ62G/hIUUtJmlrM3DNLSUUAL2ozQDSggnFACgUdzSMdi8DJ9Ki8/JwUxQA8jHSgnsaUDd0zQeB05oAYx4Bpu44pxyRweKjII5oAkoqPdwOaKAOTooor0zwwooooA6zwtqqPbiwmYB0z5ef4h6fWodS8JyGdpLBk2Mc+Wxxt+h9K5oEggg4I6EVq23iXUbdAvmrKo6eYuT+dYunJS5oHTGrCUVGoti7p/hKYzK98yLGDkohyW/HtUHim3sLa4QWw2znmRE+6B9OxqK48T6jOpUSJED/wA81wfzNZHmMJRIfmYNuy3OT70RjO95MU501Hlgvmdzodomk6KrzkIWHmys3GP/ANQqrOPDNzM808ls8jnLMZDz+tc5e+Ib++tWt5pE8tsZCpjNZRqVRd229SpYmKSjFXS7npkb2eqWEkMEqTQlfLbac44rgrO2ez8RQW8n347lVPvz1pmnavd6UZPsjqokxuDLkcU2fVLi41FL6Qp56EEELgEjpkVUKbjddCalaNRRb3R1fjb/AJBUP/XYfyNczo+rTaRd+ZH80bcSR54Yf40ahrl7qkKxXToUVtw2rjms+nCFo8siKtXmqc8T09LuG+0xp7dw0bxnB9OOhrzzSb9tM1CG5UEheGX1U9adp2rXOmCVYGBSUYZGGR9frVMUoU+W66FVa/Pytbo9A1LTrXxHp8ckMoDDmOUc49Qa5z/hD9S83b+42/39/H8s1mWWpXenOWtZmjz1Xqp+orU/4THUtmMQZ/vbD/jSUKkNIvQt1KVTWaszYTw7p2naRKNQYOSNzy9Cp7bf881z3h3b/wAJFbbM7dzbd3XGD1qpfald6i4a6mZwOi9FH4VHaXUtlcpcQECROhIyPSqUJcru9WZyqQco8qskdP43ZlFltZhnf0OPSp/C2si8g+wXTbpUX5C38a+n1FczqOr3WqeX9qZD5edu1cdf/wBVVIZXgmSWJirocqR2NJUrw5WU69qvPHY0/EOjnSr3MYP2aXJjP931Wui8N6rFqOnixuCDNGmwq38af/qrmr3xBfahbNBcmJozz/qwCD6is1WaNw6MVZTkEHBFNwco2luJVY06nNDY6O/8G3KTM1g6SRE8K5wy+2e9TaV4PkW4SXUWTYpz5SHO4+59KzrfxZqcCBWkjlA7yLz+Ypl14o1O6Qp5yxKevlLg/n1qbVdrlc2HT5rP0NnxdrEYgOnwMC7EeaR/CPT61yFHU5PWitIQUFZGFWo6kuZiHpXpGo2cl/oT20JUPJGoBY8dq83NbK+LNUVQokiwBgfuxU1YOVmuhpQqRgpKXUtweCLppB9ouYkTvsyx/XFbt3d2fhnSViiA3AYjjz8zn1P9TXKS+KtWkUr9oVM/3EANZM00k8pkmkaRz1Zjk1Ps5SfvvQv21Omv3a1Nbw3ZNqmuiWb5liPnSE9znj9f5V2GrXOksv2TU54QDh/Ld8fQ1wmna1d6UjraGNQ5yxZMk1Tvbya/unuLlt0j9SBgU5U3KV3sKnXjTp2Su3ud7p0/h6xnP2Ce2jklwmFkJ3c8Dk1gfEjSiy22pRr90+VLj0P3T/MfiK5hjjkHBHIIqxfeL9Vv4JbK4eF4HG1gYxn8/Wl7JxkpJg8RGcHCSt2sZ0I+UV1HgX/kPt/1xb+Yrl4+Fq9p2p3GlXP2i0ZRIVK5Zc8GtJK8WjnpyUZqTOg8ekrrVsQSCIAQR2+Y1BdeMbu60YWe3bMRtknDcsv07E1kalqtzq86zXjKzquwbVxxnP8AWqmaUaa5Un0LnWfPJwejO3+H3+ovv99P5GsLX4nuPFV1DEMySShVHuQKraXrl7pCyLZsiiQgtuXPSkXVrkaqdRzGbkndkrxnGOlJQam5FOpF0ow7HpEQtND0qGKaVIoY1CbmOAT/APX5rJiXwrDMssclqsiNuVhKcg+vWuS1LXL3VkjS7kUqh3AKuOaoCojRfVms8Ur2jHRdz0zVraLXNCkFu6ybhvidTkFh0/wrkvB3/IwJkYPlvVXT/EN/plt9ntpEEYJIDJnGaht9TuLXUHvYSizOST8vHPXinGnJRcSZ1oSnGfVbm745/wCQha/9cj/OoW8VXcmkC1K4mI2mfPJX6evvWXf6nc6tNG90ylkGBtXHFQdB7CqjBcqUugnUbnKUXozqvBP3rz6J/WsfxN5kviWeGIZdiiqB3JAqpYa1d6Y0htGVRJjO5c9KadVuW1QagxQ3IOcleM4x0oUGpuQSqxdNQ8z0K3W20PSYY55UjjjUKXY4BY9fzNZSJ4WSYSpJbCQNuDeac56561yupa5e6rEkd3IpRG3AKuOaz6iNF7tlzxS0UY6LuemahDFreiyLbyLIHG6J1ORuHT9eK88ZNwzja3Qj3q1p2v3+mW5gtpEEe4thlzg1CZ2uZZJZAu92LNtGBk1dODhddCK1WNWz6lfGDzSipXTcKiHpWpztWN3w7xHcf7y/1rbrE8O48u4z6r/WtoZrgrfGz1sN/CQ7vS0gorM3HUhoBpGbFADWbFV5b1YxyRmlmfArC1KU8jpigC/NripGdhBfIxVuHUY5MGTgH1FcPLcbHBPrXQabeBkCNgjtmgDqrcxSKNpH4VN5QxzyKxk+UAxNsI/hPSr9tqIGEuFwfWgB8luCcqfwqBlKDBBGO1aXlrIu+I59qhmC7DvGOO9AGccdB2oqrJdxiUqqlgP4hRQBz9FFFemeGFFFFABRRRQAU1qdUbUAMamGnE000EiUUUUCFooooGLS0lLQAUUUUDCiiigAooooAKKKKACikooEFFFFABSUUUAJSGlpDQIQ0w040w0AMfpWYvMrH1NaMpwhPtWfGOaTAtIeKUHmmA4FOWgB+aUU0U4UwHCnCminCgBwpwpAKdQAtFAooAliHU/hRM2FA9aWA5UjvUc/3x9KDS9oiClIpq0+gzG4xRS0hNAB0qaE4BqCrES/u/rQVHclBzUcgwc0oODStyhpFNGx4dIEdxn+8v8AWtrcOxrC0DHlT5/vL/WtbeBXDW+NnqYb+EibJPelzUO/FOByM9qzNyTfxTGNGcim5oAglYnNY+ooXU8Ctt1BHJqhdW4ZTQBxV5uV2Vqk0zUcHyi3zL09xVrU7baGIH6VzFyzQy71O1lPBoA9KsL5J0Cu3zetaXswyK870nVxKoZWww4I9DXZ6XqyTIEkIz2NAGzF5kYzDIV9s1HL5swxPI7D06UiuOqmneaDndQBXFqvYcUVYyCo5ooAh/4Q2b/n7j/74P8AjR/whs3/AD9x/wDfB/xrrKK19tPuc/1an2OT/wCENm/5+4/++D/jR/whs3/P3H/3wf8AGusoo9tPuH1an2OT/wCENm/5+4/++D/jR/whs3/P3H/3wf8AGusoo9tPuH1an2OSbwdMB/x9x/8AfBqpL4YkQ4+1Rn/gJrtJThKyZmzkmj20+4fVaXY5WTQ3Qkeehwf7pqE6O4/5bL+VbcpAquetHtp9w+q0uxl/2Q//AD1X8qX+yH/57L+VaZ60oo9tPuH1Wl2MwaM5/wCWy/8AfJpw0Rz/AMtl/wC+TWmtSrR7afcPqtLsZP8AYb/891/75NL/AGE//PdP++TWtTxR7afcPqtLsY40GT/nun/fJpf7Ak/57p/3ya2RxThzR7afcPqtLsYp8Pyf890/75NH9gSf8/Cf98mtvFITR7afcPqtLsYv/CPv/wA/Cf8AfJo/4R+T/n4T/vk1sg04Ue2n3D6rS7GGfD8n/PdP++TSHQJB/wAt0/75NbpprUe2n3D6rS7GH/YT/wDPdf8Avk0f2C//AD3T/vk1tdDRR7afcPqtLsYp0J/+e6f98mkOhuP+W6/98mtrNIaPbT7h9VpdjE/sR/8Ansv/AHyaQ6M4/wCWy/ka2TUbUe2n3D6rS7GR/ZD/APPZfypjaUw/5ar+VazGoZHo9tPuH1Wl2MlrBgP9YPyqvJblc/MOPatOQ81TnIVTR7afcPqtLsYmp3Ys7OSVlLBR0BxWHDr8bDJgZRnuwq54qkC2G3P3mArjXuDIfLTvR7afcPqtLsdXHr6SvhYH/wC+hVxdTU/8s2/OucsYwiZPXua0UOcUe2n3D6rS7Gwl8rfwH86mScN/CfzrNhBq9EOlHtp9xfVKXYto27tUyR7u9RxLxVuJcEUe2n3D6pS7BHal+jD8qlFic48wD8KniGKk6nij20+4/qtLsVvsBx/rV/KmG0IHMgH4VbyAee1V5ptpx296PbT7h9VpdhsVvskG6UBT1OO1XdQ0Vrfy5FnSSOQcMo4rEuL0qa1fDerxTzf2bqGGhkOY2J5Rvb60e2n3GsLSeliubNl6uPyo+zf9NB+Vbup6EYlZ7a4VgP4HOG/A1j/Yrtx8sRH1OKPbT7ieEpLoVHUKSN4/KoXkUfxZq1Jo18/ZP++qqS6DqZGFSM/R6PbT7h9Vpdh9qVu7qOCNvmc4HHT3roY9DJwPtKAf7prJ0HSLuyaSaaIec3yrk9B3rdCXh/hH51SrS7nXSwGHcbyav6it4XlMe5blG9tpqo2jMuQ1wg4P8JrRiF8vRgo/3qR7ad0cF13MCBz3o9tLuN4LDRTu7/Mp2AWxjkHmhy5B4GKsC8RuQarjSZxjMi/lTv7KcDiXHrxWMm5O7MYRUFyol+2L69KcL3PQ8VXbTX7y/pTfsMyn5XU/UUii8l0p7043CnoRis17a4BGACPUGkEc6Eny85680AafnA/SoJZFIPeq6+aR91gaGSYj7mDQBQv0VlKjnIrjNXt2QsQPqK7uSCVh/qyT3rKvtFnnGFiJ96APNVv5LC48xM4/iHqK6fTNfRwrq9Q3/gbVJnYwW6ke7gVTg+HniKOTci26KeoaX/61AHoOn6+jKNzj61qLqsLDJcYrirHwNrCgebewJ6hQTW7b+EJFT97qDn2VMUAbS6lG3RxRWenhiOPrdzn8qKAPSKK4WTxFqayuBc8BiB8i+v0pv/CR6p/z9f8Aji/4Vv8AV5HL9bh2Z3lFcH/wkeqf8/X/AI4v+FH/AAkeqf8AP1/44v8AhR9XkH1yHZneUVwa+IdVdgq3BZj0AjUn+VOGv6uZPLEzl842iIZz9MUfV5dw+tw7M7O5OExWPcHrnArnpfEGpkkNcHI4IKLx+lVjqmoShiJGYKNzEIOB6nij6vLuL65DszYkPr1zUBNYx1K6Y8y5Of7oqSVtShiEksUyRn+JosD+VHsJdw+uQfRmr1GacOtYkd3eSuEiLO56KqZJp80+oWrAXCyRE9N8eM/pR7CXcPrkN7M215NSCudGpXX/AD1/8dFSHUL5UVy7BWztJUYOOuKPq8g+uQ7M3xT81zf9p3Y/5bf+OipmudUSATssoiPRzHx+eKPYS7gsZB9Gb4NOXHaubj1G/kz5bs2Bk7UBwPyoGrXg/wCW3/joo+ry7h9ch2Z03NIT+lYDXeqrAJmEoiPRzFx+eKSO61WZN8SzOp6MsWR/Kj2Eu6H9bj2ZvinA1z4udWLlQk5ZeoEPI/Sh7rVokLyJOijqzQ4A/Sl7CXdB9bj2Z0FNI5qCyleayieQ5ZlyTVismrOx0p3SYw0maVhzTcUhimmmnGmNQA0moyaeelRtQAxzxVWRuTmrLGqc3egCCZuKozuMHNWpTms24bOfagDj/GU5PkRA8klqwbOD5snqa1dfPn6mB12Liq8EfPSgC5CMKMVeiXGKr26Hj0q9EhoAnhXpV6JearxLgVbiFAFmMdKuRgcVWiWrSDmgCwh4FSYyM9qgXgcdKljYs2AM+gFAClcAkjiqslrJcN+7HHr6Vo2tnNdyZZQFB4Fa6aOxUbpio9FUCgDmofDscjA3EjN7A4Fa9ppVnaYMUKBh/FjJ/Or50JV5WebP1qlPbXNmxZiXj9fSgC2AnYc0/aMZqlHPmrMbHFAD9tG0dhTXf93x1phmKg56ZoAmCg04ccio4pRtPHFPByM+1ADs8UF8D36UzdyaYW5NAEvmADJqKedV6fjUbyDeq9wM1A0i7NzdB1oAebkhS7YoMwxznPpVVnDOidAPnP07U7cDIvPBJGKALAm7inb880zC4x780kZ3KDQBIORTgvrSKeMe1KrAcflQA7bz70h596N2Rk03f8p5FADwKU4FMEgPPQ0x5cUAShvSjd74qBX5Pp1pd46mgCYuKKh8zPQ0UAY8v+uk/wB4/wA6ZT5f9dJ/vH+dMr0keIwooopiNbw7ey2+pRwR7NszgMSuTjnoavaZeyxeJp7ZNvly3DliRzwD3rCs7k2d5FcKoYxtu2k4zU0OpNBq5vxGC29n2Z45z3/GspQu36G8Klktdn+BUvT/AKbP/wBdW/ma39Cht7PTkN2pLam5hX2TB5/P+YrJGqKtndwNaxsbly289Uz6VNN4pvvkW12W8SIFVAobGPciiSlJWQoShB8zZLotl9h1LUTLGJJ7GJmjUjqex/L+dO0m71TUt7DVLbdKSnkXBzu46hcf5xVGbxDcPqkd/FGkU6psfBysg9xUv/CRRRFpbPS7a3uWH+tHOPoMcUnGT6DjOC0T0X4liLzNE8OTzW20XT3JgeUDO0DPT8v1pdIvJ9XtL6z1BzPEsJlV35KMOnNZmn6zNY+ckiJcwTnMkUvIY+v1qW613fZvaWNpFZwyf6zZyz+2aHF9vmCqR0d9OxmwRPcSxxRjLyEKo9zXV6taQT6TLY2wJm0tVbP94EfNXOaZff2bfLc+SsrIDtDHAB9a0YPFmopNunZJozkNGUCg59wKqak3ddCaUoRi1LqZ2lxJPqtpFLyjyqCPUZrpbbULm58W3FjM5a1bfH5RHyhQOP8APvXJiQrN5kXyENuXB+7zxW0/iZmEksdlBHeSJsa4Xrj1x60pxbClNRWr6/eWtBvZWtNQsfk8mG3kKkLyeT1PeuaiYI6MQGCkEqe9XNO1FtO+0bYw/nxGI5OMZ704apt0yC1S2iDwybxNjJPOeRTSabshOSlFJvY6C4uZtVjnn0nUM7osSWUgGVGOcCmWMoh8LWZ/tE2OZWG8Ju3cnis4+IwPMlh0+CK7kUq06k9+pAqO01xINOjs5rCG4SNiwMh7n8Peo5Ha1vyNvax5r36eZGdXvYr+Ror6R9zhTIBjeAeOKv8Aiq/ul1Sa0E7i3KLmPt0rIvLuO5ullito7dQB8idOO9LqmoNqd81y0YjLADaDnpV8uqdjJ1PdaubunD/iXQf7tWhVbTf+QbB/u1ZNcUviZ6lP4F6DTg03vSnrTSOaksKa3SnU1jxQBE3SomNSvULHigCKRsVWkbNSyHNV5D1oArSGsu7bbuFacp4rE1WXZDI3ouaAOQuz5t3I/q1SQR5I4pAmT6k1dtoefSgCxBFgZq5HH60kUfAqyqUACLirMfFMRalRaALMAzVlVwD61BCuBzVh3VE+Y4NADJJAvOau6WfNjZ8DLNtH0FYt1KcnZnHvxV7Qbto42jYA4bcPcd6AOws0CLjFW/nPQVmWt4rLkGrovCBwTQBMdwIz/OkuSDaOrKMFTUDXeTnGTUN5qCravkrnGMUAZESDGRnAOCauR9eePSqVtIGAB6GraEqRg8YoAczgM3OMD86hm3YQdiRTpn2sPQ9TTHkLuikDhs8UAWUXK8DqaeGOPxpqOQB7UrSAY4oAGzg81EzHH40/dx1603gk+nvQBX3/AL+Q+uAM1Bchvs+G4G4ZI781ZwN2elR3kIaIKuCFYZBoAq4KXeV/iX+I9qjknxEpQ5aNx096vJbgMS2CcflUcdtvUZAwxLk0AL5hMLY+8Tgd6mjYqMDoopY4FVeO3SlCfMB6D9aAHg5/xprNtHPOaXHSkIyOPWgBN+F75prHA/Gk5yaQt2oABIc4IxSs+enFRu23BNJu3DOeaAEaUhsZ6+1SB/l654qJl3f/AFqZvCjuKAJRIeRzRUWT2/WigD0Lyo/7i/lR5Uf9xfyp9FAWGeVH/cX8qPKj/uL+VPooCxieIPEmk+GEt21Pev2lykQjgMhYgZxgCnaNr+k+I7OSfSpFlEbbJEaMo8behUjIrmviRHeS634TTTpY4bo3ziOSRNyqdnUjvWV4l8Par4e8O6lqMuoTXN5qd5AdUns4vLMdsuQdijJ4GMmgLHcXUY3D5F9htrD1S9tdOhE146Qxs4jDMvdugrhYZ7RZNfj8KXF3NoI0mVpWlZyqz4ONhbnOOv41nar4ftYfh5p1+32qaaQwT3DtKzYUj5uOwAwKAsekOg3nKgEdsVl6lqiabqGnWrQbzfTGIMCBswM5964vxBcW2dJWykWTw6Yn2NPLMsbSBjneyjdn0zUtgZyPChmuVuV/tCXynXccJgYGWAJxz+FAWPQ0QY+6Pyp4UdlH5V5Kupg67ZXlmGguX1EJKHupJJthbBV1I2hfSu58dSXMXhxjbNMsfnILloc71hz8xGPwoCxpNq0cfiWLRzb/ADSWxuPNyMAA4xitURjrtH5V5lo/2BfGUp8LSzzxjS5fJMxYjzfRS3vj8ar+FZZptd0xkvIotRMp+2I8s7TSjncrqRtX2/CgLHpeqapY6LZ/ar+RY4twQYTczMegAHJNUR4lgvNJlvNGsptRkilET26JskQnrkEcYqDxqNObS7f+03ureNbhWiu7dCxtnAOHOOg7Vyl7rN9qHhDUhLcfa4re+gSHUI4zEbkE85HcjjmgLHqCx5AOwc+1Qvd2iahFYM6C7ljMqRbeWUdTXneraXHqOseNLi4lug9hGktsI5mVVfy85wOvSob2LTW1rw3qviCSdILzTQZp97gGYAY+707Z9aAsepLGOuwY+lP8sAcoPyrgtNsopvFXijVJzeTPp82+3hilIGTGScD1PQVheFb8DxjojWDCNLwSC5RbuSdm+UkCXcAAwIzxQFj1rYv91fypk7xW1vLPKAI4kLsQucADJqnqet2mk3VjBdmUSX0vkw7ELDd7+nUUzxHf2thod59ruIofNgkSMO2C7bTwPU+woCxft5UuLWKeHmKVFdDjGQRkfoacQc4ANcxaXkWjapYtqc4tYG0aFFMzbV8xTll9NwBHHWqOm2P25vDVtqSzPG1lcyvE7su/51K7hnnhs4NAHXz3EVs0SzOEMsgiQH+Jz0H6GpNpOeCTXCXFrayaLYnUMvbWWsvB5ksjfu4d7ABmz06DJ9quzHSJNXnTWp41skhiOnh52WIx7fmZCDhm3fU4xigDq6awPXBx61m+GpLiTQrdrlpWO5/LaYfO0e47C2e5XFcnb6hFJrmmT2iRwyz3pSbN28lxsO4FZUxhR0wO3GKAO4bJGccVUvLmO0tZbiYkRRIXcgZwAMniuUuHsjYX01/cSJr6ySCNRIwlVtx8pY17qRt6DByc1t62ZD4WvfPAExs33gdA2zn9aAG2+rRXsirHb3qbhuDy2zIuPqaj1O8+wW6ytGWDSJHgHH3mAz+tULK9QWLJa60t9dtbfuYWaPhwuRgKAfzrCuTpZ06we3nd79p4DNmRjIzbhu8xe2D6jjjFAG9qGotaW8zvayZjlWKMEgeaWIAIPYZPesPVLieSQ28kAjHlguwbIDE/dBxzwOtN1ZEuIdQWYFwuqRhQSeAfLB/maz9TDi5v1t94jjSEYXJKrzux74oAXyiiFlRmYDhR1b2FaNtC2ASp3Ecj0rJZLIWl4bGTLiBmIRyR06/X9avCK1a9C6pIFhECGHzHKoxx8xz/AHun4UAbEcXPIpbaWK6DmFw3luY3How6im6Isj6cC5dl8xxE0n3mjz8pP4VmWum3MhuprGcQPLdTRTkjqu84Yf7Q5x9aANi1miuvMMLhhG5jYjoGHUVaRORgVzccUen27iLMdvb6oNxycKmAMn2yRmpLuX7VDqssEzNA8ttGkkbHBO5Q20j69RQB1a29wYJZIIXlMak7F6seyjPetG18OTXKLI00kZIBIwMj2rn5bcaXaa1bWZkjhk0g3GwOSBJl13DPQ4A/KtWY6dJq0ieJZBHbraQtZLLK0cZG394wIIy+7HuBjFAE0/hJZr0QObtozHv8/cNgOcbPXPfpVeXwcbMbre5uFI6fNVi5dReTfZpLhoP+EekaNpS24/NwxzznHc81lWcmkjTdGm0i4kl113gDgys0sgJHmiVSeFC7uowMDFACbdY0+beJJZYx1Df41PZ+KxceekkM6GGUxllbdnABz+tV9Sv7NtSFza28EN5/aiREyXjtdbfMCsDFjCxlc4BOMEHrU0FpENd1tI1AUai4X0xtWgC4NahcfNNOv/AKryarZA5e4Y/7wNaq2ce0HaM/SobjS4vLYmNckelAFODWbEEFbhfzrSh1G3lXKToR/vCsdtGQXMSRxgs77QOwBrcj0S3hiEaRLx1OOp9adrm9Ciqj1dkRvqFsuQ0yD8agOq2K8m4TcBjrVo6PD/zyX8qibR0B4jGPpT5WdawlHrJjE8QWA6z547A08a5Zt0dj/wABNS2+hrK3KAKOvFXxpUajAQflRyilh8OtLv8AAx5PEOnRSiOS6jRyMhXOMj8anTUYJFzHIrA9wc0uteFINYsjE0aCVPmiYjofT6GuLh8KmB3XfJE6ddrEYNJqxxVYKEtNjsjdddpzUZvHbIYfiO9csNO1i0j3w3rOAMhZBkVOJ9bh2K8UMnrgkUjM3zcybecn61NFc8KrHgDFcs2uanHHltOBB7h6rv4lvlP/ACDWH/A6AO6Fxu5zTkkHc1wg8VXynB06T/voU8eLbvvp84+hBoA7ncOcmmM25uDiuJXxnIp/eWNyPfbUqeNoD/rIp0PvGaAOwLADA601iT/jXOQ+MdNfAM4U/wC0CKux67aTcrOhH+8KANJskcnpTQwArOudfs4E3NcRgf71ZS+KobpitoDKc9egoA6XzDgjtTC3s3uayIb2eTluPYVcSXcBknmgC0pweRn6UU1SccUUAelUVxkniu/WRlCwYBI+6f8AGk/4S3UP7sH/AHyf8a29hM5vrVM7SiuL/wCEt1D+7B/3yf8AGj/hLdQ/uwf98n/Gj2Ew+t0zsyqsQSASOmR0qtdN156Vyv8Awluof3YP++T/AI1BP4m1AnDpEp9ChFHsJh9bpmtchQhVVULnoAAKzJcHOAMdMY4qlLrd445RPwQ1UbVJz1CflR7CYvrdM0GA27dq7D2wMflSnAC8Djpx0rM+33GzdtG3pnacfnR9vnbkKp+imj2Ew+uUzWVV67VyTk8DmpR0rGGo3HTav/fJp39p3I/hX/vk0ewmH1umbCqq4wqjHTAxinqBuLBRuPU45P41if2tceiflTv7WuVJBVAe4K0ewmH1umb3UcgEHqKTC7Qu1do6DHFYf9s3PpH/AN80ravdocMiKfQoRR7CYfW6ZvADngc9eOtO2qygMikDsQMCsAa1c+kf/fNH9t3I7R/980ewmH1umdAoAJIABPUjvTgijoijnPCisA6zeKAWRAD0JQjNA1y7x92PH+7R7CY/rdM6Hg9QDjkZHSkZFbG5VbByMjOKwP7cu8fdj/75o/tu8/uJ/wB8Gj2Ew+t0zddVfh1DDOcMM0hGTnjPrWTZ6rcXF5HFIECt1wuD0rWNZzg4OzNadSNRXiNKggggYPUY4NNKIVClFIHIBUYH0p5NNNSaCMahZVySFXJ5JxyakY1GxoAiYLuDbQWHAOOR+NQS89eRUzGq7mgCsyIvKooPqFAqrNjJbaMnqccmrUh4qlMetAFC5xhs49azljz8x4yetXLs8EDrSxQngEcUARW9sM/KgCkZPFaUFqrIAyhu/IpbeAgAYFaMUQCjFAFUxdSagdMdK0XjwD9KqzJigCowA4wPf3pVwFAAAHYAdKVx+tNBwRQBvWMm+yQrljH8rADJx7+1a8F2CgVtpAOQGUHBrj4riWBw8Lsjeo4rUj1iYx/OCD69c/nQB0V1Kt9aT28rnbPG0bEdcMMH+dRW8cNpbxxRLkRRrGGONxCgAZP4VjHUJGx8wx/uVDNqkURw8yqfcUAdGJ4QjOwQHuxHNZBZbq8eVANvTOOtZrahHMuBcoQewOKt21yqqMEfgaANL5QOMDjpVa6cGFgD3H4CoXuCTkHjFN02BtQ1NIiGKk5OD2FAG3pWmFgbmVfmbhPZa0PsY7CtARqihVGAowMUu0U7msZ2VkZpsx7UfZABzwPWtHYKwfFmoCz04W6HEtxxx2Xv/hTuP2jL4hVVwo4o8uqfh+8N5pqq5zJF8p9x2Nam2i41K5B5dc54s0xhZS31tkOFxIB3966nbSPGsiMjgMrDBB7igUtUebWeofabhYJMKEwxx3rWspY5QjsQScmqeu6ObC9nKHamwFCB1B4AplrDLbwQxx5O1SCWPrUmJet4I5bZCQDyaJdMhYghRS2CMtugP8RJq5zwPQUAUBpkO7GwVJ/ZsPTYKuqMGnkjbzQBQOlQc5QH2xULaLasDmNfpWoO3GaaQQ3TvQBjv4cs5MhoEP4VVl8I6eefs6/gK6MnbmmhgRQBzi+F7KM/LAufcVN/YVsmCIU/AVssMtkUpHP0oAy0sET7pI9qlFtjJ61cMXfFOCY7igCqsXFFWdoBxnFFAGdL/rpP94/zplPlP76T/eP86ZmvSR4jCijNGaYjX8PqqSXd0yhntoC6A+vrT5bqTWPDd3NebWmtpFKOFAODjiqGm6idNuTJsEkbqUkQn7ymn3+q27WH2PT7UwQs++Te24sew+lZOLcrm8ZpQtfvobWkand3mlyxpeW7XrKRBCcKVA7n3rjHBDkODuB+YHrnvW/Hr1hBKLuLTAl6FwCr4jBxjOKzjf2zaW0L2iteNL5hnPfnOP6YognFvQVSSkknLb1/q50ktzcXtr5miS201qIdrWToNy8eneodElmg8Khre7gtX+0kb5x8uPT61Qi1+wt5/tkGmeXfbCuVfEYOMZxUNlrNpHpRsr6ye5UymXIfaMmo5Ha1jT2sea9+j7/0gn1/UbbUppFuoZZNojMiICrAcjH5mtLxPrF5DMLRHUQzW6lxtGTnOea5/UJ7OeVWsbU2yBcFS+7J9al1jUl1S6SZYzGFiWPBOelXyK6djL2rUZLmHaFYi/1WJH/1Uf7yQnoFFXPEsUU0sGp2vMF2vX0Ycf5+lV9K1kaVaXCxQB7iYgb35UL6Y/OpbjxB9u0qSzubaMHcGiaEbQh9xQ1LnuCcPZ8t9R3hpEWa8u2QO9rAZIwefm9asNeS6z4cu573Y81pIrI+0Dg9RWVpWpNpl2ZdgkjdSkkZP3lNWL3VrZtONjp1q1vC775CzZLHsPpRKLcr2HCaULX76F7U7sXvhSGYQRQD7TtCRjAAANVvD8USpe30saym0i3Ih6buef0qodSQ6JFYGIkpN5pbPBHPH61a/t2G31L7RYWaRQNH5csJ6SCjlaTSQc8XJSb/AK/4Ba03XrrUdQjs9QEc9vcHYUKAbfcUPALXw5qsCnIivAoPqARUKa1p1kWm07TTHckEK8j7gn0FVtO1ZbZLiG8h+029wcyLnB3eoNLle6RXOtpO711LNmxTwleMvVbhCP0rRtNev5fD99dPIhmhdQh2DgEjPFY9/qsEtitjYWxt7ffvbc2Wc+9RW+orBo93ZGMlp2Vg+eFxj/ChwurtdRKpyuyfQda3Ut7raTzkNI55IGO1bxrm9KP/ABM4fqf5V0Z6msa+kkdWDd4NvuJSE0EUhNYHWNaomNSMahY80AMc8VVerEhqrIetAFeU8VRmfANWpaoTt1zQBSb57hR75q9CgJ5qlApeR37DitC3QBj1I6igC/BGAAw6VfSL5fpVa1BOFzjNacSZBoApyx8VSmTk1ryx5BqhMnX60AZMi4NRYq1OtViMGgB6deQcVYQALwM/WoEOOlTBuBzQBPGu9gAefSnLp8MtxtkGSOM+tFsyJMj44UgmtD7OftDPGwcdcA8j8KAG/wBhW7qP3an8Kik8OwYyoKn2OK1oCwXA59qsD5+Mc+lAHI3WkXUKnyLqRfr8wroPAenXUMNxdX0m9mbZH8uMAdallt90gUDk10dtELe3SMfwjn60DRPSUmaM0DFPAyeAO9eRav4ts9X16eSO6jaNG8uMbv4Rx+vWvRPFt01p4XvmRtrvEY1Pu3H9a8Ji0RJ+dgwTxQJnp3h7VkgvIzvGx/lbnsa7nFeCW+iXNsc2tzNFj0bj8q9i8J6jLqWhQm6bNzD+7lIGNxHQ/iKaHFmzijFLSUFmR4k037fphKDMsJ8xffHUVy9tcpMNitj+HP8AM13+a808VRL4f1o7BsgnHmR+g9QPof50MmS6m+ioMYPCjin8butc3pmuJcEBnHWtuO6Rsc5zSILm2jHp1pgkB5zTww7UABBUUw8kgGpS2RjimN0yKAIJc54HIqLcwIFTMOmTTAfagBrSEH0oWXB/xp+AeTxVcp83p6UAWfNGfb0pGf5hyRVeMj7pOKmVMD731BFAD9ykZyPxFFM2eWxxgZ9TwaKAOzOl2JJJtIMn/YFH9lWP/PnB/wB+xVuinzPuTyx7FT+yrH/nzg/79ij+yrH/AJ84P+/Yq3RRzPuHJHsYmrx6RplnJc3kdpbwRjLSSAKBXO2WreHtbZxpVxaXDRjLKgww98EZx71W+JTxR614cutUXfokNy5ugV3IrlQI2cemc1i6reaVqnjTQP8AhH5Lee8ikZ7mW1A2iDHIYjj/AD70cz7hyR7HTSW0AOPJjz/u1Xe2i/55J/3zXBtr0/8AYDWJ1Cb+1/7X8vyvMPm7N3T12/pUXiDVtQl8Q6tG149o9q+LQfblgRV7MUI/eZ/rRzPuHJHsdlHe2kmtzaWID58MKzM20bSCcAD3q8IIv+eSflXE3Mt4dW1qUHbff2HGxMJ6PwSVIqSw1j+09W0GG11FpEFg7XuyU/K2zGX9wfWjmfcOSPY7UW0X/PJPyqRbWHvFH/3zXC+EJ4LrxBcSJrlzPboTFa21xd7nmIHzOV9OuPz7V2cuqWdvqNvYTTqt1cAtFGQcsB1/kfyo5n3Dkj2JbgWVnbvcXKxRwxjLuy8KKnFrB/zxj/75rH8Wyonhe/RpEDPGAqlgCx3DgDvTLnUDbX3iNZ7ryhFbxyQh3xtBjOSv/Ah+dHM+4ckexufZIP8AnhH/AN80wxWiyIjJCHkzsUgZbHJwO+K562guNS1O3tru8vYlXSYJWSKYxkyEkFiRznj/ABqpGv8Aan/CLXV/dzrJKkyPIk5j3EKcHjgE459aOZ9w5I9jsRaW/wDzwj/75pws7Yn/AFEf/fNc6Wjvb3Vm1DVbiyazk2RLHceUIo9oKyEfx5yTzkcYrX0q+ml8NW9/qAKSm282XCc8DOQvuOce9HM+4ckew7Tmt7+KUvYrBLDM0MkbgEgjvnuCCCPrVh0sIZ4YZEhWWckRKV5cgZOPoOa5bR9Rl/4SHS445Lvyr6CSR/tN6k5lAUMr7VPyH6YHOO1bOtulrrOhXU7iOBJ5UeRjhVLxELk9snijmfcOSPY0CunrdC3ZIBMYzKEK87AcFvpk1VsdS0PU7gwWMttNIBu2hCNw9VyPmHuM1Ru57O58S3BeVZLS30qRLtozuCB3HBI74BOOtGk3r2eo6fprXdrqdrJA/wBkuI8ebEiqOHxwVIwNwxz1FHM+4ckexatNc0K4uo0s54nlc7UKQvyfY7cfrWwa53wb/af9gaeZLi0Nj5R2xrE4kxk4y27H6V0JpN3GklsIaYTSmmmgYxjUTGntUTnFAEMhNVpDnIqZzzVeQ46UAVpTWZdPgmtCY8Gsu55YAc5oAltkIg3ZIyc1chwF4IzUiwhIlUAYAANMK7W+Xt0oA0bUgoMY64rZgUbcVi2ny4HcVtWvzJnuaAFkTIrPuI+tazLkVUnjoAwZlySKpsOc1p3KAE/jWdIOaAGL97NSxj1zUQAqZSMUAWVPyjbxUrIJ9u12iuE5V1OM1XBIIqRTnJOaALkWp6jENt1Clyo/iHyvVuHWYHOCskTf3ZV4/OswXUkaDbh8dmoS/gY7ZRsJ65GRQB02mypdTkg7hHz7Vsb+aydJgW3sgyYzId34dqub+KqxrGOhc3UocGqom4GTSmYKpZiAqjJNKwcpyHxB1IsEsEPCgO3ux6CuSt7cRKAByoq/q0p1LVi5Odzl29vQVNHaEBQe5zSMmJDCNnIre8M3H2S+KHiOX5T9e1Z6w7QB7U+NWQblO0gg5oA7ykqvp119rso5T97GG+tWKZqBrD8W+H4PEWitBMm54m8yM9we/wClblJQFrnicvhF7Yh7W6ljOegOavRWeu2se6KWK4A7MNp/Ouq1azWy1aVSD5Z/eL+P+FSQooZeRhj/AEpGRyQ8SX1o2LzT50x3T5h+lX7bxfZSnaZgjdw/B/WujltonPKA8VQudBsrr/WwIw91oAdDqsMwysgI9QatrdI/Rq5+XwTZli1s8sDf9M2IqB9G1vT+bW7W4QdFlXB/MUAdSXB9KTIz7Vyy+Ibu0bbqNjLHj+JPmWtOy1y0vFHlTIT6Z5FAGkx7Zpp6cc5qMuCQQQaC/rzQA3bhuPyNSo5HHf8AlTAacOTzz70ATBvT+VFN+q0UAd9RXIv4vu1kZRbwcEjvTf8AhMbv/n3g/M1t7CZz/Wqfc7CmucKa5H/hMbv/AJ94PzNNk8X3bLj7PBz7mj2Ew+tU+5r3wWQMsqrIjfKVYZBHuDXIat4Ss5ZYrnSiNJvrfPlz2saqMHqGXowq3L4luXJJhiGPrVV9bmcnMcf60ewmL63S7kGmaZc29zJc6rJZXd2cBJ47VY3A75PU9qtXFjaXUiSXNrBM6fdaSMMV+hNVW1WQkEon60n9pyZ+4n60ewmH1ul3L6wRCczCNBKyhS4UbiB0GfSmQ6faQCUQ2kEYl/1myMDf9cDmqf8Aacn9xP1pw1SX+4n60ewmH1ul3LVvpdhbSiW3sbaKRejpEqkfiBVkwQtMkzRRtLGCEcqCyg9cHtWaNVkH8CfrR/a0g/gT9aPYTD63S7mlJZ21xNFNPbwySxcxu6Bin0J6Us9la3UkclxbQTPGco0kYYr9CelZw1eX/nmn60DWJQfuR/rR7CYfW6Xc1xEnmmXYokK7S+OSOuM+lMk0+0nthbTWsEluORE8YKj8OlZv9syjrHH+tH9tSjny4/1o9hMPrdLuak2n2d1LG9xaW8rxfcaSJWK/TI4q0Kwv7clB/wBXF+Zp665MzAeXHycdTR7CYfW6Xc07fTrG0cvbWdtC5JYtHEqnJ6ngVYlijuImimjSSNhhkdQwYe4NJ3p2eaxOkjtbO3sYvKs7eG3iznZEgUZ9cCmW2n2dm8j2lpbwNJ99oolUt9SBzVnpSZzQA2ONIYxHEioijAVRgD8KCad2phoAQmmGnGmMaAI261FIetSsahkNAFdziqsp7VZkPrVOQ9RQBVmPWq9nD9o1KJccA7j+FSTtxmr/AIZtfMa4uT/DhF/mf6UASSxspb3quOvStW5hPbmqDLg9KAJIBhsVuWXKDvWJEMtnoK2rFhgDj60AXWSq06cHir23IFQTJxQBg3kfJxWXMvJrdu48j6VjzpyaAKXepUIAGaay4NKgxQBYUjsacvP0qJcA1IoH4UABAA9xSW1mbu9ii6b2APsO9TAeop3zBg4+Uocg0AdiAFVVUYVRgD0ozg+tQWF2t7bhx94cMPepyBVnQmJ9RVLWJmj010U4eT5M55x3q7jnmuL8WavNHq/kQkNHCuCPVjyf6UmKbshiW6RuSACSauxR881z8Oqz3EojjgYuentU8mo6lbHP2VJF74bBqTA3jEGHHHpSeUcEYrIt/E1sWEd0r2zn/noMD8+lbMM0cq5RwQehB4oAvaNdG3vPKbhJB1966OuTxjlSc9jXSWNx9otlY/eAwaaLiyekBpaSgszNfsPt2mSbMiWNSyEdTxyK4uw1EtHACcnfj68V6PXGa5ogs70S2yYhZjIAOx7j6UMiS6lhZfk3E0qtxmqVvL5kAYdDVmM5Hv2pEE6nj3p+Nw9cdargnI96mDYHtQAyW3jkB3KD+FYl/wCGbS4bcsflydnTgit8/oe9Nbp0oA5EWmp6c+Fm+0w+jfeH+NX4Lwt95SD3B7Vrywhj1qrLaAnOBn1oAYkmSM1MGFMW3Ip4jwcGgCUNRQFAFFAFGX/XSf7x/nTKfL/rpP8AeP8AOmV6SPEYU1qdTGpiNPw/DE011dTxiVbWEyKjdC3bNS3E41rw7c3c0EMdxaSLh41xuU9qo6TqS6ddOZozJBMhjlUdcH0qW91Gxh0trDSkmCSuHkkl6nHQfyrJp8xtGS5LX7/8A1LTRja6Q0EbW39q3SbgkpGVT0Uev+e1cm6NG7I4KspwQexFdINd0uW5i1K4t7j7fEgGxSNjEDANYQmS41Hz7zPlvLvkCDnBOSBRDm1uKryNJROhttGifw2bdsfb50N0i98DoPyP61zCEB1LDIBBI9R6V0j+LYv7TW4TT4yqfIshOHCfyrC1CS3lv5pLQMsLtuUMMEZ6j86Ic2twq8llyvbQ2tVNtceG7Se0s0t99wVCryTjI696t/2KbbRmsrZrZ9SkXzJVYjeF/urWK2pxjQ7S0jDefBOZckfL1JH860/7e0wXh1Rbef8AtApjZn93nGM5qWpJWRpGUG7vsv8Ag/MxNNtPt2pwWzEqJHw3qB3rXu9eWxvJLW0sLUWsLFCrpkvjgkmqCX1pDZwTQRuuppN5jSH7p5J/Krkt7oV7Mbq6t7pJ25eOMjY5qpavVaGcPdjaLSZoWmnW0Xia3eGJfs9zbGZY2GQp9Ky/C8aSa4FkRXXy34YZFIfEMn9uR34iAjjXy1hB6J6fWp49U0nTjLcabDcm6kUqokxtjz1qbStbui+aDaaez/yJvDV/517Dp8ltbNGA/wA5jyxxk9ay9R1N9QmRGggiEchx5Sbc896TQ7+PTdVjuZwzIoYHaMnkVTzun3DoXz+tWo+82Zuo3BK/9aHVinAGkFOB5wK4D2BfrSDiijmgBD0phpxppoAZTHNPNRNQAxjUDmpHPFQSHigCJznNUpck1aduDVSQ4zQBSuGwprsNDsPs+g24YYeUea34/wD1sVylranUNSt7UdJZAp+nf9K9NubdVjwowFGAPQUAc1dRkbhkVmOnPNb93ET0696ypISCeKAIEWtGzbawqkq4OPerUBAIx+NAG5H8y0yVODSWz5FTyLkUAY9zH1rHuI8fWuiuY8qeOax7mL1oAxnWmCrMiYODVcigB61IDxxUI4qQNyMUAWV5HWnDDDnkVFH71OoFAE9jdNZz7wcr0ZfUV1COJow8ZBVhkGuTVcnmtbSL0QyeTIf3bng/3TTTLjK2hrMRGC7dFBJ+grz6+h8+eSZ+rsWP413WssbfTZiOrfKPxrjJ14+Y96GE3cNDgRROeN5IUfTrW0tqHHIFYMLm0l3AEjuOn5V0NjdJcD9028jqh4cfh3pEGbf6JDdIVZRz7VylzomoaTI0ml3Lx4OfLPKH8K9IZVmX5cZrNvLNslcHPpigDkNN8ayRP5GrW7RsOC6cj8u1dvoOtW1xIDBMjo/oa5HWtMh3qSg3nrVCPSXtnWa1keGUc7kOKBp2PY6Ssnw3qjahpKG6ZRcxfJJ2z6H8atzarYW5xPe20ZPZpQKZoXO1QXcC3MDIQCe2ai/tay25W4Rh6rzUL6zbg/KWP0FAaHNSWsljdywkHZn5SfSrEWAPU/yq5e3KXT8LwOmetVM49sUjIdwDkn8KkTj1qMAHqPzp2TjPPSgB+cc9vSmtk9KQE0mTu56GgBNpB5GajJxwBUm7nmkYdKAI1zj5qUjAyKdxjBNJnsfwoAjLZ6A5oqTEbDkUUAdadD00kk2cWTz0pP7C03/nzi/KtCiq5pdyPZw7Gc2h6aFJ+xxflWdc6VYKTttIh+Fb0x+Sse5fk0c0u4ezh2Rh3dpZQoZHjhSNBlmY4AHuazYJNMvlZrKW2uAvDGJw2PyNZXjoxPq2hwai23R5LhvtGWwrOB8gb2zmhofDemaqZ7VrW2vY7WRsW542AZLFV4OPejml3D2cOyNn7JB/zyWnfZIP+eS1xGkeINSGvaaklzeXVtfRyNi4hSMNhSQYwpJA4xzVvQNQv9TFnqdx4ggi+0TlG09kXAGSNg5zu460c0u4ezh2Rv3t3Y2N9Z2bWzyT3jERrGucAdWPPAGa0PsduT/qlrz6HxDrl7cPf2wmMsd0YRb7IhCEzgoSTv3Va1LUNbMviO7ttXkgi0qYeVb+UrBh6E9cUc0u4ezh2R3As7f/AJ4rS/Y7f/nilcxo15qtv4mtLS+1E3kN9YfasNGF8pvRcdq6aS9toLmG3lnjSefPlRs2GfHXA70c0u4ezh2RHcjTrKMSXbW8CE4DSuFGfTJNSW0en3kXm23kTxk43xsGGfqKzPEfmC40byIY5pPt3yxyNtVv3b9Tg/yqF4bjT/td3M4sp9QlihjgsUErEqD0yAC7DPOMAAUc0u4ezh2R0AsbX/nglL9gtcf6hPyrlv7Y1FdK1SOOedJ7W7ghiku418xRIVyHC8HGT+FahjvZNaTSP7VuUWK2+0NOqoJZyXIwOMBVx2HcUc0u4ezh2RrDT7XvAn5U4WFrn/UJ+Vc5b6rfxxyJLfCcxa3HZmUIozEduQccZyefeptZ1y90+fWRAd3kC1SIFQRE0hIZucexwTjpRzS7h7OHZHT9KcOa57R5NVTVTDdJfG0aEtvvTFvVwRjbsPKkE9RxjrU97LdXniGPTIbyWziW1+0M0IXzJTu24BYHAGMnjuKks1Le9hupbmOFiWtpfKlyMYbaG/HhhUxNcPHqF7pttqiQTm5uJtaW1NwiJuAMac4JC7+NvPGT+FbmhyamL26gvo7z7MqK8T3hj80MSQVOw8joQSB3oA0LvVbCwkEd5fWtu5GQssqoSPXBNSRTxXMKzQSpLE4yrowZT9CKwLqO8l8Z3H2FLJ2GnxbvtSsRjzHxjFP199Qt2ga3e4jtIoWa5FiEMqNxh9rDlBzwOaANwsM4yM9cZ5qNjXPQwteeMo7mHUbho30yOVdgULIu/pjHAPX15qpJrNwuoWlxBc301tcXot8yQIlsyklSE/iyMde+DQB0rmoHasiB7zUxc3f9pvaCG5eJYQiFECNj58jJJ69R1GK1HcFmAIyOoz0oAglPzYFZyXkd3bmWBiV3MnIxyCQf1FQyNc6hq95Al7Jax2oTasQXc5YZ3HIPy9sexrB0+4nays7RLkJ58twzzRgZba54XPAznP0FAHoHgez+0a3JcMPlt04/3m4H6ZrtdT1Cy023EuoXlvaxk4DTSBAT6c1yHwyeWP8AtS0mfzvLaN1mON2GB+RscZGM/RhWpYQ211461g6iqSXkKRC0SUA7YCvLID6vuBI9APSgC0zw3cCz200c0LjKyRsGVh7EVmXMaoGZjtAGST0/GtSG10q0mvRp/wBmiYyg3KxMABIQMZHQEjH1rJ8S2UF3o11bXVwLaKZfL81iBtJIx145OBjv0oAoW15aX6s1ndQ3CqcM0UgbB98VbQbTWALw6bPeR6pb2dreRWZlF5bR5R4gcZK9QQSPl79jVW21O/gvrm1eTUGLadJcr9tiRXV1xgqF7HPQ+lAHZWWpxyapJYKrtLDEsrsB8qbjgLn1OCcelaN9fwadp815dMVhhALkDJAyB0+prkrXUJll8Osrhvt0TSXG0DM22EEH86panLfah8PpNYm1h/8ASkRnttieQAXH7scbtw6ZznI6UAd3NH1FZV1FweKytS1HWL7WdWhsl1FFsHEcQtRBsJ2Bt0u85IOegwMDrmtO4uLiPw6b24twLpLXzpIFORvCZKgjrzQBiajNHZIrzkhWdYwQM8scD9TULLg1mavbXX9kaXezas1x9purZmQqgjbc6nEeBkY+p4BpkjXd5FqF4uoNa/ZZpY0iCrsQJ3kyMnPXqOCMUAafQ1CdRtEuRbPdQLOf+WZkAb8qhe4uLjQDdQRlLmS18xE7qxXIH51DZWulvoEf7uB7Nog0juBzx8xY+uc++aANQ3kMNysDsRI0bSgY/hXGf5irdpPHd26TxHdHIoZTgjIPsa5LT5pw+nSyM/mjTbhlZ/vEBl2k++MVfj1mbTrWwvr2QyWtzaDfwOJgu4Y/3hkfUCgDplPIprXMUd5DaknzplZ0GOCFxnn8RXPyXF6IrW2nu743vkmeeOyhQsuTxktwFHTHfFO0y+k1G88PXc2PNls52YgYBOUGcfhQB1lxeSz2KQTkMEPBHX6VmSREngZB/SrZJ6HBFNZSRjpQBmSIWY5ohZfMVWJRh91wcGrcsW4df0rPnhbHTI9aANh</t>
   </si>
@@ -751,53 +934,50 @@
 &lt;p style="text-align: justify;"&gt;Estas iniciativas integram a programa&amp;ccedil;&amp;atilde;o cultural da Quinta da Regaleira, proporcionando experi&amp;ecirc;ncias que valorizam o patrim&amp;oacute;nio hist&amp;oacute;rico e cultural de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em&amp;nbsp;&lt;a href="https://www.regaleira.pt/pt/quinta-da-regaleira" target="_blank"&gt;regaleira.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/eclipse_750x400.jpg</t>
   </si>
   <si>
     <t>Proteja-se durante a observação do eclipse solar de 12 de agosto</t>
   </si>
   <si>
     <t>No próximo dia 12 de agosto, será visível em Portugal um eclipse solar parcial, com início previsto para cerca das 18h30 e uma duração aproximada de duas horas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; O momento de m&amp;aacute;xima oculta&amp;ccedil;&amp;atilde;o ocorrer&amp;aacute; pelas 19h30, prolongando-se por cerca de 26 segundos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Durante o eclipse, ser&amp;aacute; poss&amp;iacute;vel observar uma diminui&amp;ccedil;&amp;atilde;o significativa da luminosidade, acompanhada de uma ligeira descida da temperatura ambiente. Poder&amp;atilde;o tamb&amp;eacute;m verificar-se altera&amp;ccedil;&amp;otilde;es tempor&amp;aacute;rias no comportamento de algumas esp&amp;eacute;cies animais e vegetais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Embora seja um fen&amp;oacute;meno raro e de grande interesse, nunca olhe diretamente para o Sol sem prote&amp;ccedil;&amp;atilde;o adequada, mesmo quando este se encontra parcialmente ocultado. A observa&amp;ccedil;&amp;atilde;o direta pode provocar les&amp;otilde;es oculares graves e permanentes.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para observar o eclipse em seguran&amp;ccedil;a:&lt;/p&gt;
 &lt;ul style="text-align: justify;" type="disc"&gt;
 &lt;li&gt;Utilize apenas &amp;oacute;culos certificados para observa&amp;ccedil;&amp;atilde;o solar (norma ISO 12312-2, com marca&amp;ccedil;&amp;atilde;o CE);&lt;/li&gt;
 &lt;li&gt;N&amp;atilde;o utilize &amp;oacute;culos de sol comuns, radiografias, pel&amp;iacute;culas fotogr&amp;aacute;ficas, vidros fumados ou outros materiais improvisados, pois n&amp;atilde;o protegem os olhos da radia&amp;ccedil;&amp;atilde;o solar;&lt;/li&gt;
 &lt;li&gt;Se pretender fotografar ou observar o eclipse com bin&amp;oacute;culos, telesc&amp;oacute;pios ou c&amp;acirc;maras fotogr&amp;aacute;ficas, utilize filtros solares pr&amp;oacute;prios para esses equipamentos.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p style="text-align: justify;"&gt;Durante o per&amp;iacute;odo do eclipse, recomenda-se ainda especial aten&amp;ccedil;&amp;atilde;o na condu&amp;ccedil;&amp;atilde;o e na realiza&amp;ccedil;&amp;atilde;o de atividades que exijam concentra&amp;ccedil;&amp;atilde;o visual, como a opera&amp;ccedil;&amp;atilde;o de m&amp;aacute;quinas ou trabalhos em altura.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra recomenda aos Sintrenses e visitantes que acompanhem as informa&amp;ccedil;&amp;otilde;es divulgadas pelas entidades oficiais competentes e adotem as medidas de preven&amp;ccedil;&amp;atilde;o necess&amp;aacute;rias para desfrutar deste fen&amp;oacute;meno em seguran&amp;ccedil;a.&lt;/p&gt;
 &lt;p&gt;&lt;span style="mso-ascii-font-family: Aptos; mso-ascii-theme-font: minor-latin; mso-hansi-font-family: Aptos; mso-hansi-theme-font: minor-latin; mso-bidi-font-family: 'Times New Roman'; mso-bidi-theme-font: minor-bidi; mso-fareast-language: EN-US;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>[{"name":"Institucional"}]</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_arrendamento-01.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Concurso de arrendamento de Renda Reduzida para profissionais até 31 de agosto </t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra prorrogou o prazo para as candidaturas ao Concurso de Arrendamento de Renda Reduzida para profissionais, até 31 de agosto.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Est&amp;atilde;o a concurso 12 fogos de habita&amp;ccedil;&amp;atilde;o municipal, situados em v&amp;aacute;rios locais do concelho nas tipologias T1, T2 e T3, sendo a data do sorteio anunciada a todos os candidatos ap&amp;oacute;s a an&amp;aacute;lise das candidaturas e publicita&amp;ccedil;&amp;atilde;o da lista de candidato selecionados.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O concurso destina-se a profissionais a exercer atividade em entidades no concelho de Sintra do setor p&amp;uacute;blico ou social, e inclui professores, m&amp;eacute;dicos em regime de internato m&amp;eacute;dico, m&amp;eacute;dicos especialistas, enfermeiros, outros profissionais de equipas de sa&amp;uacute;de familiar, t&amp;eacute;cnicos superiores de diagn&amp;oacute;stico e terap&amp;ecirc;utica ou t&amp;eacute;cnicos de emerg&amp;ecirc;ncia pr&amp;eacute;&amp;minus;hospitalar, PSP e GNR.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Toda a informa&amp;ccedil;&amp;atilde;o e caracteriza&amp;ccedil;&amp;atilde;o dos im&amp;oacute;veis a arrendar e as condi&amp;ccedil;&amp;otilde;es gerais do procedimento podem ser consultadas nos documentos abaixo indicados e as candidaturas devem ser efetuadas atrav&amp;eacute;s da plataforma &lt;a title="https://habita.cm-sintra.pt/gihabitaonline/#/pt-pt/0/home" href="https://habita.cm-sintra.pt/GihabitaOnline/#/pt-PT/0/Home" target="_blank" rel="noopener" target="_blank"&gt;GiaHabita&lt;/a&gt;&amp;nbsp;ou presencialmente nos&amp;nbsp;&lt;a title="https://arquivo2026.cm-sintra.pt/institucional/servicos/apoio-ao-municipe" href="https://arquivo2026.cm-sintra.pt/institucional/servicos/apoio-ao-municipe" target="_blank" rel="noopener" target="_blank"&gt;postos de atendimento municipal.&lt;/a&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/7PfyQMqEer4D9NW" rel="noopener" target="_blank"&gt;E&lt;/a&gt;&lt;a href="https://cloud.cm-sintra.pt/s/7PfyQMqEer4D9NW" rel="noopener" target="_blank"&gt;dital N&amp;ordm; 592-2026&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/AtTbtx69ywzkxe8" target="_blank"&gt;Regulamento Geral Habita&amp;ccedil;&amp;atilde;o Munic&amp;iacute;pio Sintra&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/YQXJHSdcbP9Pax4" target="_blank"&gt;Lista de Fogos&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/Cx3szQHzq5gergB" target="_blank"&gt;Requisitos e impedimentos&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/nd48PcNoHTYxkED" target="_blank"&gt;Lista de Documentos&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
@@ -1531,53 +1711,50 @@
 &lt;p style="text-align: justify;"&gt;Conhecida pelas suas adapta&amp;ccedil;&amp;otilde;es originais e irreverentes, a companhia volta a desafiar as hist&amp;oacute;rias tradicionais, levando o p&amp;uacute;blico numa viagem at&amp;eacute; &amp;agrave; Terra do Nunca para reencontrar Peter Pan, o menino que se recusa a crescer e que continua a viver entre aventuras, magia e desafios inesperados.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Nesta vers&amp;atilde;o, o eterno rival Capit&amp;atilde;o Gancho surge mais rabugento e resmung&amp;atilde;o do que nunca, determinado a complicar a vida de Peter e dos Meninos Perdidos. Com a ajuda da insepar&amp;aacute;vel Sininho, Peter ter&amp;aacute; de enfrentar o tem&amp;iacute;vel pirata e libertar os seus amigos, numa hist&amp;oacute;ria onde o humor, a fantasia e a imagina&amp;ccedil;&amp;atilde;o se cruzam a cada momento.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Este espet&amp;aacute;culo &amp;eacute; um convite irresist&amp;iacute;vel para crian&amp;ccedil;as e fam&amp;iacute;lias embarcarem numa viagem cheia de imagina&amp;ccedil;&amp;atilde;o, humor e magia. Um espet&amp;aacute;culo que promete surpreender todas as idades e recordar que, na Terra do Nunca, a fantasia est&amp;aacute; sempre em primeiro lugar.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a title="https://www.ticketline.pt/evento/peter-pan-uma-historia-diferente-105080" href="https://www.ticketline.pt/evento/peter-pan-uma-historia-diferente-105080" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a title="https://ccolgacadaval.pt/" href="https://ccolgacadaval.pt/" target="_blank" rel="noopener" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-19</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/setima_legiao.jpg</t>
   </si>
   <si>
     <t>Clássicos da Sétima Legião nas Sextas do Rock em Sintra</t>
   </si>
   <si>
     <t>A histórica banda portuguesa Sétima Legião sobe ao palco do Centro Cultural Olga Cadaval, no próximo dia 3 de julho, às 21h00, para mais um concerto integrado no ciclo Sextas do Rock.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Quatro d&amp;eacute;cadas ap&amp;oacute;s o in&amp;iacute;cio de uma das mais importantes carreiras do pop-rock portugu&amp;ecirc;s, a banda volta a reunir-se para celebrar o seu percurso e homenagear Ricardo Camacho, produtor e teclista do grupo, falecido em 2018.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;O espet&amp;aacute;culo revisita alguns dos maiores &amp;ecirc;xitos da S&amp;eacute;tima Legi&amp;atilde;o, incluindo temas incontorn&amp;aacute;veis como Sete Mares e Por Quem N&amp;atilde;o Esqueci, que continuam a marcar a hist&amp;oacute;ria da m&amp;uacute;sica portuguesa.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Fundada em 1982, a S&amp;eacute;tima Legi&amp;atilde;o destacou-se pela fus&amp;atilde;o entre a pop alternativa e elementos da tradi&amp;ccedil;&amp;atilde;o musical portuguesa, tornando-se uma refer&amp;ecirc;ncia incontorn&amp;aacute;vel da m&amp;uacute;sica nacional e influenciando projetos como Madredeus, Gaiteiros de Lisboa e Cindy Kat.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/setima-legiao-104311" target="_blank"&gt;&lt;span style="color: blue;"&gt;Ticketline&lt;/span&gt;&lt;/a&gt; e nos locais habituais. &lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;&lt;span style="color: blue;"&gt;ccolgacadaval.pt&lt;/span&gt;&lt;/a&gt;. &lt;/span&gt;&lt;/p&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_2026.jpg</t>
   </si>
   <si>
     <t>Leitura, Natureza e Literatura no Museu Ferreira de Castro</t>
   </si>
   <si>
     <t>O Museu Ferreira de Castro, em Sintra, promove um novo ciclo de iniciativas dedicadas à obra do escritor, através do Clube de Leitura e das conferências Conversas sobre Ferreira de Castro, centradas na relação entre literatura, natureza e ambiente.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O Clube de Leitura do Museu Ferreira de Castro &amp;eacute; um espa&amp;ccedil;o dedicado &amp;agrave; promo&amp;ccedil;&amp;atilde;o da leitura e &amp;agrave; partilha de ideias em torno de obras liter&amp;aacute;rias que dialogam com o universo cultural e tem&amp;aacute;tico do escritor. As sess&amp;otilde;es decorrem num ambiente informal, incentivando o debate e a reflex&amp;atilde;o cr&amp;iacute;tica sobre literatura.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em paralelo, o ciclo Conversas sobre Ferreira de Castro prop&amp;otilde;e um conjunto de confer&amp;ecirc;ncias que aprofundam o conhecimento sobre a vida, a obra e a influ&amp;ecirc;ncia do autor. Este ano, o tema centra-se na rela&amp;ccedil;&amp;atilde;o entre literatura, natureza e ambiente, com sess&amp;otilde;es conduzidas pela Ana Cristina Carvalho, investigadora do Instituto de Estudos de Literatura e Tradi&amp;ccedil;&amp;atilde;o da Universidade Nova de Lisboa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com estas iniciativas a C&amp;acirc;mara Municipal de Sintra refor&amp;ccedil;a o seu compromisso com a promo&amp;ccedil;&amp;atilde;o da leitura, o pensamento cr&amp;iacute;tico e a divulga&amp;ccedil;&amp;atilde;o da obra e do pensamento de um dos mais relevantes escritores portugueses do s&amp;eacute;culo XX, que escolheu Sintra como lugar de resid&amp;ecirc;ncia e cria&amp;ccedil;&amp;atilde;o liter&amp;aacute;ria.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Obras em destaque para o primeiro semestre:&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Clube de Leitura Ferreira de Castro | 18h00&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;10.ABR | &amp;ldquo;Mau Tempo no Canal&amp;rdquo;, de Vitorino Nem&amp;eacute;sio&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;08.MAI | &amp;ldquo;As Velas Ardem at&amp;eacute; ao Fim&amp;rdquo;, de S&amp;aacute;ndor M&amp;aacute;rai&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;11.JUN | &amp;ldquo;Liberdade ou Evas&amp;atilde;o&amp;rdquo;, de Ant&amp;oacute;nio Lobato&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Conversas sobre Ferreira de Castro | 18h00&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Literatura, Natureza e Ambiente&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;27.MAR | &amp;ldquo;A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;24.ABR | &amp;ldquo;Imagens liter&amp;aacute;rias das Beiras&amp;rdquo;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;19.JUN | &amp;ldquo;Sintra e Ferreira de Castro &amp;ndash; os lugares de elei&amp;ccedil;&amp;atilde;o dos escritores&amp;rdquo; - CANCELADO&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para conhecer toda a programa&amp;ccedil;&amp;atilde;o, consulte os canais oficiais dos Museus Municipais de Sintra.&lt;/p&gt;</t>
@@ -5406,51 +5583,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S294"/>
+  <dimension ref="A1:S304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5477,9462 +5654,9773 @@
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
-      <c r="B2">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
       <c r="Q2" t="s">
         <v>25</v>
       </c>
       <c r="R2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
+        <v>31</v>
+      </c>
+      <c r="P3" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>25</v>
+      </c>
+      <c r="R3" t="s">
+        <v>24</v>
+      </c>
+      <c r="S3" t="s">
         <v>26</v>
-      </c>
-[...25 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4">
+        <v>60</v>
+      </c>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
         <v>33</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
         <v>34</v>
       </c>
-      <c r="D4" t="s">
+      <c r="L4" t="s">
         <v>35</v>
       </c>
-      <c r="H4" t="s">
+      <c r="P4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="R4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="S4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5">
+        <v>65</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
         <v>42</v>
       </c>
-      <c r="B5">
-[...13 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R5" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6">
+        <v>67</v>
+      </c>
+      <c r="C6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
         <v>47</v>
       </c>
-      <c r="B6">
-[...13 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R6" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7">
+        <v>60</v>
+      </c>
+      <c r="C7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" t="s">
+        <v>50</v>
+      </c>
+      <c r="H7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
         <v>52</v>
       </c>
-      <c r="B7">
-[...5 lines deleted...]
-      <c r="D7" t="s">
+      <c r="P7" t="s">
         <v>53</v>
       </c>
-      <c r="H7" t="s">
+      <c r="Q7" t="s">
         <v>54</v>
       </c>
-      <c r="L7" t="s">
+      <c r="R7" t="s">
+        <v>53</v>
+      </c>
+      <c r="S7" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8">
+        <v>60</v>
+      </c>
+      <c r="C8" t="s">
         <v>56</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>57</v>
       </c>
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>58</v>
       </c>
-      <c r="H8" t="s">
+      <c r="L8" t="s">
         <v>59</v>
       </c>
-      <c r="L8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Q8" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R8" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S8" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>62</v>
       </c>
       <c r="B9">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C9" t="s">
         <v>63</v>
       </c>
       <c r="D9" t="s">
+        <v>50</v>
+      </c>
+      <c r="H9" t="s">
         <v>64</v>
       </c>
-      <c r="H9" t="s">
+      <c r="L9" t="s">
         <v>65</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="Q9" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="R9" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="S9" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B10">
         <v>60</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>67</v>
       </c>
-      <c r="D10" t="s">
+      <c r="H10" t="s">
         <v>68</v>
       </c>
-      <c r="H10" t="s">
+      <c r="L10" t="s">
         <v>69</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q10" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R10" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S10" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11">
         <v>60</v>
       </c>
       <c r="C11" t="s">
         <v>71</v>
       </c>
       <c r="D11" t="s">
         <v>72</v>
       </c>
       <c r="H11" t="s">
         <v>73</v>
       </c>
       <c r="L11" t="s">
         <v>74</v>
       </c>
       <c r="P11" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="Q11" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R11" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S11" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>75</v>
+        <v>76</v>
+      </c>
+      <c r="B12">
+        <v>60</v>
       </c>
       <c r="C12" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H12" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Q12" t="s">
-        <v>81</v>
+        <v>37</v>
       </c>
       <c r="R12" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="S12" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B13">
-        <v>233</v>
+        <v>74</v>
       </c>
       <c r="C13" t="s">
         <v>83</v>
       </c>
       <c r="D13" t="s">
         <v>84</v>
       </c>
       <c r="H13" t="s">
         <v>85</v>
       </c>
       <c r="L13" t="s">
         <v>86</v>
       </c>
       <c r="P13" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q13" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R13" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S13" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>87</v>
       </c>
       <c r="B14">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
         <v>88</v>
       </c>
       <c r="D14" t="s">
         <v>89</v>
       </c>
       <c r="H14" t="s">
         <v>90</v>
       </c>
       <c r="L14" t="s">
         <v>91</v>
       </c>
       <c r="P14" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="Q14" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="R14" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="S14" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="B15">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D15" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="H15" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="L15" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="P15" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="Q15" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="R15" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="S15" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B16">
-        <v>111</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H16" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L16" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="P16" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="Q16" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="R16" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="S16" t="s">
-        <v>107</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B17">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="C17" t="s">
+        <v>97</v>
+      </c>
+      <c r="D17" t="s">
+        <v>107</v>
+      </c>
+      <c r="H17" t="s">
         <v>108</v>
       </c>
-      <c r="D17" t="s">
+      <c r="L17" t="s">
         <v>109</v>
       </c>
-      <c r="H17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="Q17" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="R17" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="S17" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>111</v>
+      </c>
+      <c r="D18" t="s">
         <v>112</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>113</v>
       </c>
-      <c r="D18" t="s">
+      <c r="L18" t="s">
         <v>114</v>
       </c>
-      <c r="H18" t="s">
+      <c r="P18" t="s">
         <v>115</v>
       </c>
-      <c r="L18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q18" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R18" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S18" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B19">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
         <v>117</v>
       </c>
       <c r="D19" t="s">
         <v>118</v>
       </c>
       <c r="H19" t="s">
         <v>119</v>
       </c>
       <c r="L19" t="s">
         <v>120</v>
       </c>
       <c r="P19" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q19" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R19" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S19" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B20">
-        <v>129</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>121</v>
       </c>
       <c r="D20" t="s">
         <v>122</v>
       </c>
       <c r="H20" t="s">
         <v>123</v>
       </c>
       <c r="L20" t="s">
         <v>124</v>
       </c>
       <c r="P20" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q20" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R20" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S20" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
+        <v>116</v>
+      </c>
+      <c r="B21">
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
         <v>125</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>126</v>
       </c>
-      <c r="D21" t="s">
+      <c r="H21" t="s">
         <v>127</v>
       </c>
-      <c r="H21" t="s">
+      <c r="L21" t="s">
         <v>128</v>
       </c>
-      <c r="L21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="Q21" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="R21" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="S21" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
+        <v>129</v>
+      </c>
+      <c r="C22" t="s">
         <v>130</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>131</v>
       </c>
-      <c r="D22" t="s">
+      <c r="H22" t="s">
         <v>132</v>
       </c>
-      <c r="H22" t="s">
+      <c r="L22" t="s">
         <v>133</v>
       </c>
-      <c r="L22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="Q22" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="R22" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="S22" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
+        <v>129</v>
+      </c>
+      <c r="B23">
+        <v>233</v>
+      </c>
+      <c r="C23" t="s">
+        <v>134</v>
+      </c>
+      <c r="D23" t="s">
         <v>135</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>136</v>
       </c>
-      <c r="D23" t="s">
+      <c r="L23" t="s">
         <v>137</v>
       </c>
-      <c r="H23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P23" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q23" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R23" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S23" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B24">
-        <v>174</v>
+        <v>99</v>
       </c>
       <c r="C24" t="s">
+        <v>139</v>
+      </c>
+      <c r="D24" t="s">
         <v>140</v>
       </c>
-      <c r="D24" t="s">
+      <c r="H24" t="s">
         <v>141</v>
       </c>
-      <c r="H24" t="s">
+      <c r="L24" t="s">
         <v>142</v>
       </c>
-      <c r="L24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q24" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R24" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S24" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B25">
-        <v>125</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>148</v>
+        <v>49</v>
       </c>
       <c r="D25" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="H25" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="L25" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="P25" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="Q25" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="R25" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="S25" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B26">
+        <v>111</v>
+      </c>
+      <c r="C26" t="s">
+        <v>147</v>
+      </c>
+      <c r="D26" t="s">
+        <v>148</v>
+      </c>
+      <c r="H26" t="s">
+        <v>149</v>
+      </c>
+      <c r="L26" t="s">
+        <v>150</v>
+      </c>
+      <c r="P26" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q26" t="s">
         <v>152</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="R26" t="s">
         <v>153</v>
       </c>
-      <c r="D26" t="s">
+      <c r="S26" t="s">
         <v>154</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B27">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C27" t="s">
+        <v>155</v>
+      </c>
+      <c r="D27" t="s">
+        <v>156</v>
+      </c>
+      <c r="H27" t="s">
         <v>157</v>
       </c>
-      <c r="D27" t="s">
+      <c r="L27" t="s">
         <v>158</v>
       </c>
-      <c r="H27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P27" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="Q27" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="R27" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="S27" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B28">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="C28" t="s">
+        <v>160</v>
+      </c>
+      <c r="D28" t="s">
         <v>161</v>
       </c>
-      <c r="D28" t="s">
+      <c r="H28" t="s">
         <v>162</v>
       </c>
-      <c r="H28" t="s">
+      <c r="L28" t="s">
         <v>163</v>
       </c>
-      <c r="L28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q28" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R28" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S28" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
+        <v>159</v>
+      </c>
+      <c r="B29">
+        <v>66</v>
+      </c>
+      <c r="C29" t="s">
+        <v>164</v>
+      </c>
+      <c r="D29" t="s">
+        <v>165</v>
+      </c>
+      <c r="H29" t="s">
         <v>166</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="L29" t="s">
         <v>167</v>
       </c>
-      <c r="D29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P29" t="s">
-        <v>171</v>
+        <v>60</v>
       </c>
       <c r="Q29" t="s">
-        <v>172</v>
+        <v>61</v>
       </c>
       <c r="R29" t="s">
-        <v>173</v>
+        <v>60</v>
       </c>
       <c r="S29" t="s">
-        <v>174</v>
+        <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="B30">
-        <v>62</v>
+        <v>129</v>
       </c>
       <c r="C30" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D30" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="H30" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="L30" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="P30" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q30" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R30" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S30" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31">
+        <v>93</v>
+      </c>
+      <c r="C31" t="s">
+        <v>173</v>
+      </c>
+      <c r="D31" t="s">
+        <v>174</v>
+      </c>
+      <c r="H31" t="s">
         <v>175</v>
       </c>
-      <c r="B31">
+      <c r="L31" t="s">
+        <v>176</v>
+      </c>
+      <c r="P31" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>93</v>
+      </c>
+      <c r="R31" t="s">
         <v>94</v>
       </c>
-      <c r="C31" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="S31" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="B32">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C32" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="D32" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="H32" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="L32" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="P32" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q32" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R32" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S32" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
+        <v>182</v>
+      </c>
+      <c r="B33">
+        <v>135</v>
+      </c>
+      <c r="C33" t="s">
+        <v>183</v>
+      </c>
+      <c r="D33" t="s">
         <v>184</v>
       </c>
-      <c r="B33">
-[...7 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="L33" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="P33" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q33" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R33" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S33" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
+        <v>182</v>
+      </c>
+      <c r="B34">
+        <v>174</v>
+      </c>
+      <c r="C34" t="s">
+        <v>187</v>
+      </c>
+      <c r="D34" t="s">
+        <v>188</v>
+      </c>
+      <c r="H34" t="s">
+        <v>189</v>
+      </c>
+      <c r="L34" t="s">
+        <v>190</v>
+      </c>
+      <c r="P34" t="s">
+        <v>191</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>192</v>
+      </c>
+      <c r="R34" t="s">
         <v>193</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="S34" t="s">
         <v>194</v>
-      </c>
-[...19 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
+        <v>182</v>
+      </c>
+      <c r="B35">
+        <v>125</v>
+      </c>
+      <c r="C35" t="s">
+        <v>195</v>
+      </c>
+      <c r="D35" t="s">
+        <v>196</v>
+      </c>
+      <c r="H35" t="s">
+        <v>197</v>
+      </c>
+      <c r="L35" t="s">
         <v>198</v>
       </c>
-      <c r="B35">
-[...13 lines deleted...]
-      </c>
       <c r="P35" t="s">
-        <v>203</v>
+        <v>60</v>
       </c>
       <c r="Q35" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R35" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S35" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="B36">
-        <v>71</v>
+        <v>763</v>
       </c>
       <c r="C36" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="D36" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="H36" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="L36" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="P36" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q36" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R36" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S36" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
+        <v>199</v>
+      </c>
+      <c r="B37">
+        <v>66</v>
+      </c>
+      <c r="C37" t="s">
         <v>204</v>
       </c>
-      <c r="B37">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="H37" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="L37" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="P37" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q37" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R37" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S37" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="B38">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="C38" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="D38" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="H38" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="L38" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="P38" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q38" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R38" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S38" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
+        <v>212</v>
+      </c>
+      <c r="B39">
+        <v>71</v>
+      </c>
+      <c r="C39" t="s">
+        <v>213</v>
+      </c>
+      <c r="D39" t="s">
+        <v>214</v>
+      </c>
+      <c r="H39" t="s">
+        <v>215</v>
+      </c>
+      <c r="L39" t="s">
+        <v>216</v>
+      </c>
+      <c r="P39" t="s">
+        <v>217</v>
+      </c>
+      <c r="Q39" t="s">
         <v>218</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="R39" t="s">
         <v>219</v>
       </c>
-      <c r="D39" t="s">
+      <c r="S39" t="s">
         <v>220</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40">
+        <v>62</v>
+      </c>
+      <c r="C40" t="s">
+        <v>222</v>
+      </c>
+      <c r="D40" t="s">
         <v>223</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="H40" t="s">
         <v>224</v>
       </c>
-      <c r="D40" t="s">
+      <c r="L40" t="s">
         <v>225</v>
       </c>
-      <c r="H40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P40" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q40" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R40" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S40" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
+        <v>221</v>
+      </c>
+      <c r="B41">
+        <v>94</v>
+      </c>
+      <c r="C41" t="s">
+        <v>226</v>
+      </c>
+      <c r="D41" t="s">
+        <v>227</v>
+      </c>
+      <c r="H41" t="s">
         <v>228</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="L41" t="s">
         <v>229</v>
       </c>
-      <c r="D41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P41" t="s">
-        <v>165</v>
+        <v>191</v>
       </c>
       <c r="Q41" t="s">
-        <v>25</v>
+        <v>192</v>
       </c>
       <c r="R41" t="s">
-        <v>25</v>
+        <v>193</v>
       </c>
       <c r="S41" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B42">
+        <v>60</v>
+      </c>
+      <c r="C42" t="s">
+        <v>231</v>
+      </c>
+      <c r="D42" t="s">
+        <v>232</v>
+      </c>
+      <c r="H42" t="s">
         <v>233</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="L42" t="s">
         <v>234</v>
       </c>
-      <c r="D42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P42" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q42" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R42" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S42" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
+        <v>230</v>
+      </c>
+      <c r="B43">
+        <v>60</v>
+      </c>
+      <c r="C43" t="s">
+        <v>235</v>
+      </c>
+      <c r="D43" t="s">
+        <v>236</v>
+      </c>
+      <c r="H43" t="s">
+        <v>237</v>
+      </c>
+      <c r="L43" t="s">
         <v>238</v>
       </c>
-      <c r="B43">
-[...13 lines deleted...]
-      </c>
       <c r="P43" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q43" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R43" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S43" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
+        <v>239</v>
+      </c>
+      <c r="B44">
+        <v>62</v>
+      </c>
+      <c r="C44" t="s">
+        <v>240</v>
+      </c>
+      <c r="D44" t="s">
+        <v>241</v>
+      </c>
+      <c r="H44" t="s">
+        <v>242</v>
+      </c>
+      <c r="L44" t="s">
         <v>243</v>
       </c>
-      <c r="B44">
-[...13 lines deleted...]
-      </c>
       <c r="P44" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q44" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R44" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S44" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B45">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="C45" t="s">
+        <v>245</v>
+      </c>
+      <c r="D45" t="s">
+        <v>246</v>
+      </c>
+      <c r="H45" t="s">
+        <v>247</v>
+      </c>
+      <c r="L45" t="s">
         <v>248</v>
       </c>
-      <c r="D45" t="s">
+      <c r="P45" t="s">
         <v>249</v>
       </c>
-      <c r="H45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q45" t="s">
-        <v>145</v>
+        <v>37</v>
       </c>
       <c r="R45" t="s">
-        <v>146</v>
+        <v>37</v>
       </c>
       <c r="S45" t="s">
-        <v>147</v>
+        <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="B46">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="C46" t="s">
+        <v>251</v>
+      </c>
+      <c r="D46" t="s">
         <v>252</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>226</v>
+        <v>253</v>
       </c>
       <c r="L46" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="P46" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q46" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R46" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S46" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="B47">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="C47" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D47" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H47" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="L47" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="P47" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q47" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R47" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S47" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="B48">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="C48" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D48" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H48" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="L48" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="P48" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="Q48" t="s">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="R48" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="S48" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B49">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C49" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D49" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="H49" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="L49" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="P49" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q49" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R49" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S49" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="B50">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C50" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D50" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H50" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="L50" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="P50" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="Q50" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="R50" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="S50" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="B51">
-        <v>808</v>
+        <v>100</v>
       </c>
       <c r="C51" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D51" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="H51" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="L51" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="P51" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q51" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R51" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S51" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B52">
-        <v>130</v>
+        <v>197</v>
       </c>
       <c r="C52" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D52" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="H52" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="L52" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="P52" t="s">
-        <v>203</v>
+        <v>60</v>
       </c>
       <c r="Q52" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R52" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S52" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="B53">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="C53" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="D53" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="H53" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L53" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="P53" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q53" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R53" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S53" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B54">
-        <v>106</v>
+        <v>176</v>
       </c>
       <c r="C54" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="D54" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H54" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="L54" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="P54" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q54" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R54" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S54" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B55">
-        <v>89</v>
+        <v>80</v>
+      </c>
+      <c r="C55" t="s">
+        <v>294</v>
       </c>
       <c r="D55" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="H55" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="L55" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="P55" t="s">
-        <v>292</v>
+        <v>191</v>
       </c>
       <c r="Q55" t="s">
-        <v>25</v>
+        <v>192</v>
       </c>
       <c r="R55" t="s">
-        <v>25</v>
+        <v>193</v>
       </c>
       <c r="S55" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B56">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="C56" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="D56" t="s">
-        <v>294</v>
+        <v>271</v>
       </c>
       <c r="H56" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="L56" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="P56" t="s">
-        <v>165</v>
+        <v>191</v>
       </c>
       <c r="Q56" t="s">
-        <v>25</v>
+        <v>192</v>
       </c>
       <c r="R56" t="s">
-        <v>25</v>
+        <v>193</v>
       </c>
       <c r="S56" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B57">
-        <v>89</v>
+        <v>134</v>
       </c>
       <c r="C57" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="D57" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="H57" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="L57" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="P57" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q57" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R57" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S57" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="B58">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="C58" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D58" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="H58" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="L58" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="P58" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="Q58" t="s">
-        <v>25</v>
+        <v>152</v>
       </c>
       <c r="R58" t="s">
-        <v>25</v>
+        <v>153</v>
       </c>
       <c r="S58" t="s">
-        <v>25</v>
+        <v>154</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B59">
-        <v>157</v>
+        <v>95</v>
       </c>
       <c r="C59" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D59" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="H59" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="L59" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="P59" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q59" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R59" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S59" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B60">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="C60" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D60" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="H60" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="L60" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="P60" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q60" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R60" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S60" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B61">
-        <v>77</v>
+        <v>808</v>
       </c>
       <c r="C61" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="D61" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="H61" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="L61" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="P61" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q61" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R61" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S61" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="B62">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="C62" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="D62" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="H62" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="L62" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="P62" t="s">
-        <v>31</v>
+        <v>249</v>
       </c>
       <c r="Q62" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R62" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S62" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="B63">
-        <v>114</v>
+        <v>90</v>
       </c>
       <c r="C63" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="H63" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="L63" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="P63" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q63" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R63" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S63" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="B64">
-        <v>60</v>
+        <v>106</v>
       </c>
       <c r="C64" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="D64" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="H64" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="L64" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="P64" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q64" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R64" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S64" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="B65">
-        <v>62</v>
+        <v>89</v>
       </c>
       <c r="D65" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="H65" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="L65" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="P65" t="s">
-        <v>31</v>
+        <v>338</v>
       </c>
       <c r="Q65" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R65" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S65" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="B66">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C66" t="s">
-        <v>317</v>
+        <v>339</v>
       </c>
       <c r="D66" t="s">
-        <v>318</v>
+        <v>340</v>
       </c>
       <c r="H66" t="s">
-        <v>319</v>
+        <v>341</v>
       </c>
       <c r="L66" t="s">
-        <v>320</v>
+        <v>342</v>
       </c>
       <c r="P66" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q66" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R66" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S66" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="B67">
-        <v>62</v>
+        <v>89</v>
+      </c>
+      <c r="C67" t="s">
+        <v>343</v>
       </c>
       <c r="D67" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="H67" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="L67" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="P67" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q67" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R67" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S67" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="B68">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C68" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="D68" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="H68" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="L68" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="P68" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q68" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R68" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S68" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="B69">
-        <v>92</v>
+        <v>157</v>
       </c>
       <c r="C69" t="s">
-        <v>333</v>
+        <v>352</v>
       </c>
       <c r="D69" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="H69" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="L69" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
       <c r="P69" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q69" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R69" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S69" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="B70">
-        <v>60</v>
+        <v>63</v>
+      </c>
+      <c r="C70" t="s">
+        <v>356</v>
       </c>
       <c r="D70" t="s">
-        <v>338</v>
+        <v>357</v>
       </c>
       <c r="H70" t="s">
-        <v>339</v>
+        <v>358</v>
       </c>
       <c r="L70" t="s">
-        <v>340</v>
+        <v>359</v>
       </c>
       <c r="P70" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q70" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R70" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S70" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="B71">
-        <v>144</v>
+        <v>77</v>
       </c>
       <c r="C71" t="s">
-        <v>341</v>
+        <v>356</v>
       </c>
       <c r="D71" t="s">
-        <v>342</v>
+        <v>357</v>
       </c>
       <c r="H71" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="L71" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="P71" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q71" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R71" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S71" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>337</v>
+        <v>362</v>
       </c>
       <c r="B72">
         <v>60</v>
       </c>
       <c r="C72" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="D72" t="s">
-        <v>338</v>
+        <v>364</v>
       </c>
       <c r="H72" t="s">
-        <v>339</v>
+        <v>365</v>
       </c>
       <c r="L72" t="s">
-        <v>340</v>
+        <v>366</v>
       </c>
       <c r="P72" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q72" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R72" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S72" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>337</v>
+        <v>362</v>
       </c>
       <c r="B73">
-        <v>157</v>
+        <v>114</v>
       </c>
       <c r="C73" t="s">
-        <v>306</v>
+        <v>39</v>
       </c>
       <c r="D73" t="s">
-        <v>307</v>
+        <v>367</v>
       </c>
       <c r="H73" t="s">
-        <v>308</v>
+        <v>368</v>
       </c>
       <c r="L73" t="s">
-        <v>346</v>
+        <v>369</v>
       </c>
       <c r="P73" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q73" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R73" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S73" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>337</v>
+        <v>362</v>
       </c>
       <c r="B74">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="C74" t="s">
-        <v>341</v>
+        <v>370</v>
       </c>
       <c r="D74" t="s">
-        <v>342</v>
+        <v>371</v>
       </c>
       <c r="H74" t="s">
-        <v>343</v>
+        <v>372</v>
       </c>
       <c r="L74" t="s">
-        <v>344</v>
+        <v>373</v>
       </c>
       <c r="P74" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q74" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R74" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S74" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="B75">
         <v>62</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
       <c r="H75" t="s">
-        <v>350</v>
+        <v>375</v>
       </c>
       <c r="L75" t="s">
-        <v>351</v>
+        <v>376</v>
       </c>
       <c r="P75" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="Q75" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="R75" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="S75" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="B76">
         <v>60</v>
       </c>
       <c r="C76" t="s">
-        <v>325</v>
+        <v>363</v>
       </c>
       <c r="D76" t="s">
-        <v>326</v>
+        <v>364</v>
       </c>
       <c r="H76" t="s">
-        <v>327</v>
+        <v>365</v>
       </c>
       <c r="L76" t="s">
-        <v>328</v>
+        <v>366</v>
       </c>
       <c r="P76" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q76" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R76" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S76" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="B77">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>62</v>
       </c>
       <c r="D77" t="s">
-        <v>354</v>
+        <v>374</v>
       </c>
       <c r="H77" t="s">
-        <v>355</v>
+        <v>375</v>
       </c>
       <c r="L77" t="s">
-        <v>356</v>
+        <v>376</v>
       </c>
       <c r="P77" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q77" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R77" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S77" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
       <c r="B78">
-        <v>116</v>
+        <v>92</v>
       </c>
       <c r="C78" t="s">
-        <v>357</v>
+        <v>378</v>
       </c>
       <c r="D78" t="s">
-        <v>358</v>
+        <v>379</v>
       </c>
       <c r="H78" t="s">
-        <v>359</v>
+        <v>380</v>
       </c>
       <c r="L78" t="s">
-        <v>360</v>
+        <v>381</v>
       </c>
       <c r="P78" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q78" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R78" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S78" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
       <c r="B79">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C79" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="D79" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
       <c r="H79" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="L79" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="P79" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q79" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R79" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S79" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>352</v>
+        <v>382</v>
       </c>
       <c r="B80">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>60</v>
       </c>
       <c r="D80" t="s">
-        <v>354</v>
+        <v>383</v>
       </c>
       <c r="H80" t="s">
-        <v>355</v>
+        <v>384</v>
       </c>
       <c r="L80" t="s">
-        <v>356</v>
+        <v>385</v>
       </c>
       <c r="P80" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q80" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R80" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S80" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>352</v>
+        <v>382</v>
       </c>
       <c r="B81">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="C81" t="s">
-        <v>357</v>
+        <v>386</v>
       </c>
       <c r="D81" t="s">
-        <v>358</v>
+        <v>387</v>
       </c>
       <c r="H81" t="s">
-        <v>359</v>
+        <v>388</v>
       </c>
       <c r="L81" t="s">
-        <v>360</v>
+        <v>389</v>
       </c>
       <c r="P81" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q81" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R81" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S81" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>352</v>
+        <v>382</v>
       </c>
       <c r="B82">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C82" t="s">
-        <v>361</v>
+        <v>390</v>
       </c>
       <c r="D82" t="s">
-        <v>362</v>
+        <v>383</v>
       </c>
       <c r="H82" t="s">
-        <v>363</v>
+        <v>384</v>
       </c>
       <c r="L82" t="s">
-        <v>364</v>
+        <v>385</v>
       </c>
       <c r="P82" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q82" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R82" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S82" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="B83">
-        <v>80</v>
+        <v>157</v>
       </c>
       <c r="C83" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="D83" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="H83" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
       <c r="L83" t="s">
-        <v>369</v>
+        <v>391</v>
       </c>
       <c r="P83" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q83" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R83" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S83" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="B84">
-        <v>77</v>
+        <v>144</v>
       </c>
       <c r="C84" t="s">
-        <v>370</v>
+        <v>386</v>
       </c>
       <c r="D84" t="s">
-        <v>371</v>
+        <v>387</v>
       </c>
       <c r="H84" t="s">
-        <v>372</v>
+        <v>388</v>
       </c>
       <c r="L84" t="s">
-        <v>373</v>
+        <v>389</v>
       </c>
       <c r="P84" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q84" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R84" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S84" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>365</v>
+        <v>392</v>
       </c>
       <c r="B85">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="C85" t="s">
-        <v>374</v>
+        <v>393</v>
       </c>
       <c r="D85" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
       <c r="H85" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="L85" t="s">
-        <v>377</v>
+        <v>396</v>
       </c>
       <c r="P85" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="Q85" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="R85" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="S85" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>365</v>
+        <v>392</v>
       </c>
       <c r="B86">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C86" t="s">
         <v>370</v>
       </c>
       <c r="D86" t="s">
         <v>371</v>
       </c>
       <c r="H86" t="s">
         <v>372</v>
       </c>
       <c r="L86" t="s">
         <v>373</v>
       </c>
       <c r="P86" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q86" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R86" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S86" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="B87">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="C87" t="s">
-        <v>366</v>
+        <v>398</v>
       </c>
       <c r="D87" t="s">
-        <v>367</v>
+        <v>399</v>
       </c>
       <c r="H87" t="s">
-        <v>368</v>
+        <v>400</v>
       </c>
       <c r="L87" t="s">
-        <v>369</v>
+        <v>401</v>
       </c>
       <c r="P87" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q87" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R87" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S87" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="B88">
-        <v>62</v>
+        <v>116</v>
       </c>
       <c r="C88" t="s">
-        <v>348</v>
+        <v>402</v>
       </c>
       <c r="D88" t="s">
-        <v>349</v>
+        <v>403</v>
       </c>
       <c r="H88" t="s">
-        <v>350</v>
+        <v>404</v>
       </c>
       <c r="L88" t="s">
-        <v>351</v>
+        <v>405</v>
       </c>
       <c r="P88" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="Q88" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="R88" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="S88" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="B89">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C89" t="s">
-        <v>374</v>
+        <v>406</v>
       </c>
       <c r="D89" t="s">
-        <v>375</v>
+        <v>407</v>
       </c>
       <c r="H89" t="s">
-        <v>376</v>
+        <v>408</v>
       </c>
       <c r="L89" t="s">
-        <v>377</v>
+        <v>409</v>
       </c>
       <c r="P89" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q89" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R89" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S89" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>378</v>
+        <v>397</v>
       </c>
       <c r="B90">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="C90" t="s">
-        <v>379</v>
+        <v>398</v>
       </c>
       <c r="D90" t="s">
-        <v>380</v>
+        <v>399</v>
       </c>
       <c r="H90" t="s">
-        <v>381</v>
+        <v>400</v>
       </c>
       <c r="L90" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="P90" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q90" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R90" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S90" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>378</v>
+        <v>397</v>
       </c>
       <c r="B91">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="C91" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="D91" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="H91" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="L91" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="P91" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="Q91" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="R91" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="S91" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
-        <v>378</v>
+        <v>397</v>
       </c>
       <c r="B92">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="C92" t="s">
-        <v>379</v>
+        <v>406</v>
       </c>
       <c r="D92" t="s">
-        <v>380</v>
+        <v>407</v>
       </c>
       <c r="H92" t="s">
-        <v>381</v>
+        <v>408</v>
       </c>
       <c r="L92" t="s">
-        <v>382</v>
+        <v>409</v>
       </c>
       <c r="P92" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q92" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R92" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S92" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="B93">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C93" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="D93" t="s">
-        <v>389</v>
+        <v>412</v>
       </c>
       <c r="H93" t="s">
-        <v>390</v>
+        <v>413</v>
       </c>
       <c r="L93" t="s">
-        <v>391</v>
+        <v>414</v>
       </c>
       <c r="P93" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q93" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R93" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S93" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="B94">
-        <v>158</v>
+        <v>77</v>
       </c>
       <c r="C94" t="s">
-        <v>392</v>
+        <v>415</v>
       </c>
       <c r="D94" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
       <c r="H94" t="s">
-        <v>394</v>
+        <v>417</v>
       </c>
       <c r="L94" t="s">
-        <v>395</v>
+        <v>418</v>
       </c>
       <c r="P94" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q94" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R94" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S94" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="B95">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C95" t="s">
-        <v>396</v>
+        <v>419</v>
       </c>
       <c r="D95" t="s">
-        <v>397</v>
+        <v>420</v>
       </c>
       <c r="H95" t="s">
-        <v>398</v>
+        <v>421</v>
       </c>
       <c r="L95" t="s">
-        <v>399</v>
+        <v>422</v>
       </c>
       <c r="P95" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Q95" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R95" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S95" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="B96">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="C96" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
       <c r="D96" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="H96" t="s">
-        <v>402</v>
+        <v>417</v>
       </c>
       <c r="L96" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="P96" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q96" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R96" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S96" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="B97">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C97" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="D97" t="s">
-        <v>389</v>
+        <v>412</v>
       </c>
       <c r="H97" t="s">
-        <v>390</v>
+        <v>413</v>
       </c>
       <c r="L97" t="s">
-        <v>391</v>
+        <v>414</v>
       </c>
       <c r="P97" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q97" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R97" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S97" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B98">
-        <v>113</v>
+        <v>62</v>
       </c>
       <c r="C98" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="D98" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="H98" t="s">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="L98" t="s">
-        <v>408</v>
+        <v>396</v>
       </c>
       <c r="P98" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="Q98" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="R98" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="S98" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B99">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="C99" t="s">
-        <v>405</v>
+        <v>419</v>
       </c>
       <c r="D99" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="H99" t="s">
-        <v>407</v>
+        <v>421</v>
       </c>
       <c r="L99" t="s">
-        <v>408</v>
+        <v>422</v>
       </c>
       <c r="P99" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q99" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R99" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S99" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>404</v>
+        <v>423</v>
       </c>
       <c r="B100">
-        <v>158</v>
+        <v>79</v>
       </c>
       <c r="C100" t="s">
-        <v>392</v>
+        <v>424</v>
       </c>
       <c r="D100" t="s">
-        <v>393</v>
+        <v>425</v>
       </c>
       <c r="H100" t="s">
-        <v>394</v>
+        <v>426</v>
       </c>
       <c r="L100" t="s">
-        <v>395</v>
+        <v>427</v>
       </c>
       <c r="P100" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q100" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R100" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S100" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>404</v>
+        <v>423</v>
       </c>
       <c r="B101">
         <v>95</v>
       </c>
       <c r="C101" t="s">
-        <v>383</v>
+        <v>428</v>
       </c>
       <c r="D101" t="s">
-        <v>384</v>
+        <v>429</v>
       </c>
       <c r="H101" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="L101" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="P101" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="Q101" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="R101" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="S101" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="B102">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C102" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
       <c r="D102" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="H102" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="L102" t="s">
-        <v>413</v>
+        <v>427</v>
       </c>
       <c r="P102" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q102" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R102" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S102" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>409</v>
+        <v>432</v>
       </c>
       <c r="B103">
-        <v>139</v>
+        <v>83</v>
       </c>
       <c r="C103" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
       <c r="D103" t="s">
-        <v>415</v>
+        <v>434</v>
       </c>
       <c r="H103" t="s">
-        <v>416</v>
+        <v>435</v>
       </c>
       <c r="L103" t="s">
-        <v>417</v>
+        <v>436</v>
       </c>
       <c r="P103" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q103" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R103" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S103" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>409</v>
+        <v>432</v>
       </c>
       <c r="B104">
-        <v>81</v>
+        <v>158</v>
       </c>
       <c r="C104" t="s">
-        <v>418</v>
+        <v>437</v>
       </c>
       <c r="D104" t="s">
-        <v>419</v>
+        <v>438</v>
       </c>
       <c r="H104" t="s">
-        <v>420</v>
+        <v>439</v>
       </c>
       <c r="L104" t="s">
-        <v>421</v>
+        <v>440</v>
       </c>
       <c r="P104" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q104" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R104" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S104" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>409</v>
+        <v>432</v>
       </c>
       <c r="B105">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="C105" t="s">
-        <v>422</v>
+        <v>441</v>
       </c>
       <c r="D105" t="s">
-        <v>423</v>
+        <v>442</v>
       </c>
       <c r="H105" t="s">
-        <v>424</v>
+        <v>443</v>
       </c>
       <c r="L105" t="s">
-        <v>425</v>
+        <v>444</v>
       </c>
       <c r="P105" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="Q105" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R105" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S105" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>409</v>
+        <v>432</v>
       </c>
       <c r="B106">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C106" t="s">
-        <v>426</v>
+        <v>445</v>
       </c>
       <c r="D106" t="s">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="H106" t="s">
-        <v>428</v>
+        <v>447</v>
       </c>
       <c r="L106" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="P106" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q106" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R106" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S106" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>409</v>
+        <v>432</v>
       </c>
       <c r="B107">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C107" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
       <c r="D107" t="s">
-        <v>419</v>
+        <v>434</v>
       </c>
       <c r="H107" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
       <c r="L107" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="P107" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q107" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R107" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S107" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>409</v>
+        <v>449</v>
       </c>
       <c r="B108">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C108" t="s">
-        <v>410</v>
+        <v>450</v>
       </c>
       <c r="D108" t="s">
-        <v>411</v>
+        <v>451</v>
       </c>
       <c r="H108" t="s">
-        <v>412</v>
+        <v>452</v>
       </c>
       <c r="L108" t="s">
-        <v>413</v>
+        <v>453</v>
       </c>
       <c r="P108" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q108" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R108" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S108" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>409</v>
+        <v>449</v>
       </c>
       <c r="B109">
-        <v>139</v>
+        <v>113</v>
       </c>
       <c r="C109" t="s">
-        <v>414</v>
+        <v>450</v>
       </c>
       <c r="D109" t="s">
-        <v>415</v>
+        <v>451</v>
       </c>
       <c r="H109" t="s">
-        <v>416</v>
+        <v>452</v>
       </c>
       <c r="L109" t="s">
-        <v>417</v>
+        <v>453</v>
       </c>
       <c r="P109" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q109" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R109" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S109" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>409</v>
+        <v>449</v>
       </c>
       <c r="B110">
-        <v>60</v>
+        <v>158</v>
       </c>
       <c r="C110" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="D110" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
       <c r="H110" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
       <c r="L110" t="s">
-        <v>425</v>
+        <v>440</v>
       </c>
       <c r="P110" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q110" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R110" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S110" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>409</v>
+        <v>449</v>
       </c>
       <c r="B111">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="C111" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D111" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="H111" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="L111" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="P111" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q111" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R111" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S111" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="B112">
-        <v>112</v>
+        <v>60</v>
       </c>
       <c r="C112" t="s">
-        <v>431</v>
+        <v>455</v>
       </c>
       <c r="D112" t="s">
-        <v>432</v>
+        <v>456</v>
       </c>
       <c r="H112" t="s">
-        <v>433</v>
+        <v>457</v>
       </c>
       <c r="L112" t="s">
-        <v>434</v>
+        <v>458</v>
       </c>
       <c r="P112" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q112" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R112" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S112" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="B113">
-        <v>642</v>
+        <v>139</v>
       </c>
       <c r="C113" t="s">
-        <v>435</v>
+        <v>459</v>
       </c>
       <c r="D113" t="s">
-        <v>436</v>
+        <v>460</v>
       </c>
       <c r="H113" t="s">
-        <v>437</v>
+        <v>461</v>
       </c>
       <c r="L113" t="s">
-        <v>438</v>
+        <v>462</v>
       </c>
       <c r="P113" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q113" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R113" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S113" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="B114">
-        <v>642</v>
+        <v>81</v>
       </c>
       <c r="C114" t="s">
-        <v>435</v>
+        <v>463</v>
       </c>
       <c r="D114" t="s">
-        <v>436</v>
+        <v>464</v>
       </c>
       <c r="H114" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="L114" t="s">
-        <v>438</v>
+        <v>466</v>
       </c>
       <c r="P114" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q114" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R114" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S114" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="B115">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="C115" t="s">
-        <v>400</v>
+        <v>467</v>
       </c>
       <c r="D115" t="s">
-        <v>401</v>
+        <v>468</v>
       </c>
       <c r="H115" t="s">
-        <v>402</v>
+        <v>469</v>
       </c>
       <c r="L115" t="s">
-        <v>403</v>
+        <v>470</v>
       </c>
       <c r="P115" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q115" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R115" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S115" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="B116">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="C116" t="s">
-        <v>431</v>
+        <v>471</v>
       </c>
       <c r="D116" t="s">
-        <v>432</v>
+        <v>472</v>
       </c>
       <c r="H116" t="s">
-        <v>433</v>
+        <v>473</v>
       </c>
       <c r="L116" t="s">
-        <v>434</v>
+        <v>474</v>
       </c>
       <c r="P116" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q116" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R116" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S116" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="B117">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="C117" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="D117" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="H117" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="L117" t="s">
-        <v>443</v>
+        <v>466</v>
       </c>
       <c r="P117" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q117" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R117" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S117" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="B118">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C118" t="s">
-        <v>440</v>
+        <v>455</v>
       </c>
       <c r="D118" t="s">
-        <v>441</v>
+        <v>456</v>
       </c>
       <c r="H118" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="L118" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
       <c r="P118" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q118" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R118" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S118" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="B119">
-        <v>74</v>
+        <v>139</v>
       </c>
       <c r="C119" t="s">
-        <v>445</v>
+        <v>459</v>
       </c>
       <c r="D119" t="s">
-        <v>446</v>
+        <v>460</v>
       </c>
       <c r="H119" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="L119" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
       <c r="P119" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q119" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R119" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S119" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B120">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="C120" t="s">
-        <v>244</v>
+        <v>467</v>
       </c>
       <c r="D120" t="s">
-        <v>450</v>
+        <v>468</v>
       </c>
       <c r="H120" t="s">
-        <v>451</v>
+        <v>469</v>
       </c>
       <c r="L120" t="s">
-        <v>452</v>
+        <v>470</v>
       </c>
       <c r="P120" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q120" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R120" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S120" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B121">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="C121" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="D121" t="s">
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="H121" t="s">
-        <v>455</v>
+        <v>473</v>
       </c>
       <c r="L121" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="P121" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="Q121" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="R121" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="S121" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="B122">
-        <v>74</v>
+        <v>112</v>
       </c>
       <c r="C122" t="s">
-        <v>445</v>
+        <v>476</v>
       </c>
       <c r="D122" t="s">
-        <v>446</v>
+        <v>477</v>
       </c>
       <c r="H122" t="s">
-        <v>447</v>
+        <v>478</v>
       </c>
       <c r="L122" t="s">
-        <v>448</v>
+        <v>479</v>
       </c>
       <c r="P122" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q122" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R122" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S122" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="B123">
-        <v>123</v>
+        <v>642</v>
       </c>
       <c r="C123" t="s">
-        <v>244</v>
+        <v>480</v>
       </c>
       <c r="D123" t="s">
-        <v>450</v>
+        <v>481</v>
       </c>
       <c r="H123" t="s">
-        <v>451</v>
+        <v>482</v>
       </c>
       <c r="L123" t="s">
-        <v>452</v>
+        <v>483</v>
       </c>
       <c r="P123" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q123" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R123" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S123" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="B124">
-        <v>60</v>
+        <v>642</v>
       </c>
       <c r="C124" t="s">
-        <v>453</v>
+        <v>480</v>
       </c>
       <c r="D124" t="s">
-        <v>454</v>
+        <v>481</v>
       </c>
       <c r="H124" t="s">
-        <v>455</v>
+        <v>482</v>
       </c>
       <c r="L124" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="P124" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="Q124" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="R124" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="S124" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="B125">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="C125" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="D125" t="s">
-        <v>459</v>
+        <v>446</v>
       </c>
       <c r="H125" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="L125" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
       <c r="P125" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q125" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R125" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S125" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="B126">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="C126" t="s">
-        <v>396</v>
+        <v>476</v>
       </c>
       <c r="D126" t="s">
-        <v>397</v>
+        <v>477</v>
       </c>
       <c r="H126" t="s">
-        <v>398</v>
+        <v>478</v>
       </c>
       <c r="L126" t="s">
-        <v>399</v>
+        <v>479</v>
       </c>
       <c r="P126" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Q126" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R126" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S126" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
-        <v>463</v>
+        <v>484</v>
       </c>
       <c r="B127">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="C127" t="s">
-        <v>464</v>
+        <v>485</v>
       </c>
       <c r="D127" t="s">
-        <v>465</v>
+        <v>486</v>
       </c>
       <c r="H127" t="s">
-        <v>466</v>
+        <v>487</v>
       </c>
       <c r="L127" t="s">
-        <v>467</v>
+        <v>488</v>
       </c>
       <c r="P127" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q127" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R127" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S127" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
-        <v>463</v>
+        <v>484</v>
       </c>
       <c r="B128">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="C128" t="s">
-        <v>464</v>
+        <v>485</v>
       </c>
       <c r="D128" t="s">
-        <v>465</v>
+        <v>486</v>
       </c>
       <c r="H128" t="s">
-        <v>466</v>
+        <v>487</v>
       </c>
       <c r="L128" t="s">
-        <v>467</v>
+        <v>488</v>
       </c>
       <c r="P128" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q128" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R128" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S128" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
-        <v>468</v>
+        <v>489</v>
       </c>
       <c r="B129">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="C129" t="s">
-        <v>469</v>
+        <v>490</v>
       </c>
       <c r="D129" t="s">
-        <v>470</v>
+        <v>491</v>
       </c>
       <c r="H129" t="s">
-        <v>471</v>
+        <v>492</v>
       </c>
       <c r="L129" t="s">
-        <v>472</v>
+        <v>493</v>
       </c>
       <c r="P129" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q129" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R129" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S129" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="B130">
-        <v>166</v>
+        <v>123</v>
       </c>
       <c r="C130" t="s">
-        <v>473</v>
+        <v>290</v>
       </c>
       <c r="D130" t="s">
-        <v>474</v>
+        <v>495</v>
       </c>
       <c r="H130" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="L130" t="s">
-        <v>476</v>
+        <v>497</v>
       </c>
       <c r="P130" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q130" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R130" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S130" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="B131">
-        <v>166</v>
+        <v>60</v>
       </c>
       <c r="C131" t="s">
-        <v>473</v>
+        <v>498</v>
       </c>
       <c r="D131" t="s">
-        <v>474</v>
+        <v>499</v>
       </c>
       <c r="H131" t="s">
-        <v>475</v>
+        <v>500</v>
       </c>
       <c r="L131" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
       <c r="P131" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="Q131" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="R131" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="S131" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="B132">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="C132" t="s">
-        <v>469</v>
+        <v>490</v>
       </c>
       <c r="D132" t="s">
-        <v>470</v>
+        <v>491</v>
       </c>
       <c r="H132" t="s">
-        <v>471</v>
+        <v>492</v>
       </c>
       <c r="L132" t="s">
-        <v>472</v>
+        <v>493</v>
       </c>
       <c r="P132" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q132" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R132" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S132" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="B133">
-        <v>66</v>
+        <v>123</v>
       </c>
       <c r="C133" t="s">
-        <v>477</v>
+        <v>290</v>
       </c>
       <c r="D133" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
       <c r="H133" t="s">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="L133" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="P133" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="Q133" t="s">
-        <v>105</v>
+        <v>61</v>
       </c>
       <c r="R133" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="S133" t="s">
-        <v>107</v>
+        <v>61</v>
       </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="B134">
         <v>60</v>
       </c>
       <c r="C134" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="D134" t="s">
-        <v>483</v>
+        <v>499</v>
       </c>
       <c r="H134" t="s">
-        <v>484</v>
+        <v>500</v>
       </c>
       <c r="L134" t="s">
-        <v>485</v>
+        <v>501</v>
       </c>
       <c r="P134" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="Q134" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="R134" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="S134" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
-        <v>481</v>
+        <v>502</v>
       </c>
       <c r="B135">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C135" t="s">
-        <v>486</v>
+        <v>503</v>
       </c>
       <c r="D135" t="s">
-        <v>487</v>
+        <v>504</v>
       </c>
       <c r="H135" t="s">
-        <v>488</v>
+        <v>505</v>
       </c>
       <c r="L135" t="s">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="P135" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q135" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R135" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S135" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="B136">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="C136" t="s">
-        <v>482</v>
+        <v>441</v>
       </c>
       <c r="D136" t="s">
-        <v>483</v>
+        <v>442</v>
       </c>
       <c r="H136" t="s">
-        <v>484</v>
+        <v>443</v>
       </c>
       <c r="L136" t="s">
-        <v>485</v>
+        <v>444</v>
       </c>
       <c r="P136" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="Q136" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R136" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S136" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" t="s">
-        <v>490</v>
+        <v>508</v>
       </c>
       <c r="B137">
-        <v>147</v>
+        <v>86</v>
       </c>
       <c r="C137" t="s">
-        <v>491</v>
+        <v>509</v>
       </c>
       <c r="D137" t="s">
-        <v>492</v>
+        <v>510</v>
       </c>
       <c r="H137" t="s">
-        <v>493</v>
+        <v>511</v>
       </c>
       <c r="L137" t="s">
-        <v>494</v>
+        <v>512</v>
       </c>
       <c r="P137" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="Q137" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="R137" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="S137" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="B138">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C138" t="s">
-        <v>486</v>
+        <v>509</v>
       </c>
       <c r="D138" t="s">
-        <v>487</v>
+        <v>510</v>
       </c>
       <c r="H138" t="s">
-        <v>488</v>
+        <v>511</v>
       </c>
       <c r="L138" t="s">
-        <v>489</v>
+        <v>512</v>
       </c>
       <c r="P138" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="Q138" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="R138" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="S138" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="B139">
-        <v>140</v>
+        <v>111</v>
       </c>
       <c r="C139" t="s">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="D139" t="s">
-        <v>498</v>
+        <v>515</v>
       </c>
       <c r="H139" t="s">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="L139" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
       <c r="P139" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q139" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R139" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S139" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="B140">
-        <v>65</v>
+        <v>166</v>
       </c>
       <c r="C140" t="s">
-        <v>502</v>
+        <v>518</v>
       </c>
       <c r="D140" t="s">
-        <v>503</v>
+        <v>519</v>
       </c>
       <c r="H140" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
       <c r="L140" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
       <c r="P140" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q140" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R140" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S140" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="B141">
-        <v>132</v>
+        <v>166</v>
       </c>
       <c r="C141" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="D141" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="H141" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="L141" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="P141" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q141" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R141" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S141" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="B142">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="C142" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="D142" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="H142" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="L142" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="P142" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q142" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R142" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S142" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="B143">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="C143" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="D143" t="s">
-        <v>507</v>
+        <v>523</v>
       </c>
       <c r="H143" t="s">
-        <v>508</v>
+        <v>524</v>
       </c>
       <c r="L143" t="s">
-        <v>509</v>
+        <v>525</v>
       </c>
       <c r="P143" t="s">
-        <v>31</v>
+        <v>151</v>
       </c>
       <c r="Q143" t="s">
-        <v>32</v>
+        <v>152</v>
       </c>
       <c r="R143" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
       <c r="S143" t="s">
-        <v>32</v>
+        <v>154</v>
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
       <c r="B144">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="C144" t="s">
-        <v>511</v>
+        <v>527</v>
       </c>
       <c r="D144" t="s">
-        <v>512</v>
+        <v>528</v>
       </c>
       <c r="H144" t="s">
-        <v>513</v>
+        <v>529</v>
       </c>
       <c r="L144" t="s">
-        <v>514</v>
+        <v>530</v>
       </c>
       <c r="P144" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q144" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R144" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S144" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
       <c r="B145">
-        <v>105</v>
+        <v>89</v>
+      </c>
+      <c r="C145" t="s">
+        <v>531</v>
       </c>
       <c r="D145" t="s">
-        <v>512</v>
+        <v>532</v>
       </c>
       <c r="H145" t="s">
-        <v>513</v>
+        <v>533</v>
       </c>
       <c r="L145" t="s">
-        <v>514</v>
+        <v>534</v>
       </c>
       <c r="P145" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q145" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R145" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S145" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
       <c r="B146">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="C146" t="s">
-        <v>497</v>
+        <v>527</v>
       </c>
       <c r="D146" t="s">
-        <v>498</v>
+        <v>528</v>
       </c>
       <c r="H146" t="s">
-        <v>499</v>
+        <v>529</v>
       </c>
       <c r="L146" t="s">
-        <v>500</v>
+        <v>530</v>
       </c>
       <c r="P146" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q146" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R146" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S146" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" t="s">
-        <v>510</v>
+        <v>535</v>
       </c>
       <c r="B147">
-        <v>105</v>
+        <v>147</v>
       </c>
       <c r="C147" t="s">
-        <v>511</v>
+        <v>536</v>
       </c>
       <c r="D147" t="s">
-        <v>512</v>
+        <v>537</v>
       </c>
       <c r="H147" t="s">
-        <v>513</v>
+        <v>538</v>
       </c>
       <c r="L147" t="s">
-        <v>514</v>
+        <v>539</v>
       </c>
       <c r="P147" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q147" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R147" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S147" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" t="s">
-        <v>515</v>
+        <v>540</v>
       </c>
       <c r="B148">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="C148" t="s">
-        <v>516</v>
+        <v>531</v>
       </c>
       <c r="D148" t="s">
-        <v>517</v>
+        <v>532</v>
       </c>
       <c r="H148" t="s">
-        <v>518</v>
+        <v>533</v>
       </c>
       <c r="L148" t="s">
-        <v>519</v>
+        <v>534</v>
       </c>
       <c r="P148" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q148" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R148" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S148" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" t="s">
-        <v>515</v>
+        <v>541</v>
       </c>
       <c r="B149">
-        <v>69</v>
+        <v>140</v>
       </c>
       <c r="C149" t="s">
-        <v>520</v>
+        <v>542</v>
       </c>
       <c r="D149" t="s">
-        <v>521</v>
+        <v>543</v>
       </c>
       <c r="H149" t="s">
-        <v>522</v>
+        <v>544</v>
       </c>
       <c r="L149" t="s">
-        <v>523</v>
+        <v>545</v>
       </c>
       <c r="P149" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q149" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R149" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S149" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" t="s">
-        <v>515</v>
+        <v>546</v>
       </c>
       <c r="B150">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C150" t="s">
-        <v>516</v>
+        <v>547</v>
       </c>
       <c r="D150" t="s">
-        <v>517</v>
+        <v>548</v>
       </c>
       <c r="H150" t="s">
-        <v>518</v>
+        <v>549</v>
       </c>
       <c r="L150" t="s">
-        <v>519</v>
+        <v>550</v>
       </c>
       <c r="P150" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q150" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R150" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S150" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" t="s">
-        <v>524</v>
+        <v>546</v>
       </c>
       <c r="B151">
-        <v>69</v>
+        <v>132</v>
       </c>
       <c r="C151" t="s">
-        <v>520</v>
+        <v>551</v>
       </c>
       <c r="D151" t="s">
-        <v>521</v>
+        <v>552</v>
       </c>
       <c r="H151" t="s">
-        <v>522</v>
+        <v>553</v>
       </c>
       <c r="L151" t="s">
-        <v>523</v>
+        <v>554</v>
       </c>
       <c r="P151" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q151" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R151" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S151" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" t="s">
-        <v>525</v>
+        <v>546</v>
       </c>
       <c r="B152">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C152" t="s">
-        <v>526</v>
+        <v>547</v>
       </c>
       <c r="D152" t="s">
-        <v>527</v>
+        <v>548</v>
       </c>
       <c r="H152" t="s">
-        <v>528</v>
+        <v>549</v>
       </c>
       <c r="L152" t="s">
-        <v>529</v>
+        <v>550</v>
       </c>
       <c r="P152" t="s">
-        <v>530</v>
+        <v>60</v>
       </c>
       <c r="Q152" t="s">
-        <v>531</v>
+        <v>61</v>
       </c>
       <c r="R152" t="s">
-        <v>532</v>
+        <v>60</v>
       </c>
       <c r="S152" t="s">
-        <v>533</v>
+        <v>61</v>
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" t="s">
-        <v>525</v>
+        <v>546</v>
       </c>
       <c r="B153">
-        <v>68</v>
+        <v>132</v>
       </c>
       <c r="C153" t="s">
-        <v>534</v>
+        <v>551</v>
       </c>
       <c r="D153" t="s">
-        <v>535</v>
+        <v>552</v>
       </c>
       <c r="H153" t="s">
-        <v>536</v>
+        <v>553</v>
       </c>
       <c r="L153" t="s">
-        <v>537</v>
+        <v>554</v>
       </c>
       <c r="P153" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q153" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R153" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S153" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="B154">
-        <v>68</v>
+        <v>105</v>
       </c>
       <c r="C154" t="s">
-        <v>534</v>
+        <v>556</v>
       </c>
       <c r="D154" t="s">
-        <v>535</v>
+        <v>557</v>
       </c>
       <c r="H154" t="s">
-        <v>536</v>
+        <v>558</v>
       </c>
       <c r="L154" t="s">
-        <v>537</v>
+        <v>559</v>
       </c>
       <c r="P154" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q154" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R154" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S154" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="B155">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>105</v>
       </c>
       <c r="D155" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="H155" t="s">
-        <v>528</v>
+        <v>558</v>
       </c>
       <c r="L155" t="s">
-        <v>529</v>
+        <v>559</v>
       </c>
       <c r="P155" t="s">
-        <v>530</v>
+        <v>60</v>
       </c>
       <c r="Q155" t="s">
-        <v>531</v>
+        <v>61</v>
       </c>
       <c r="R155" t="s">
-        <v>532</v>
+        <v>60</v>
       </c>
       <c r="S155" t="s">
-        <v>533</v>
+        <v>61</v>
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" t="s">
-        <v>538</v>
+        <v>555</v>
       </c>
       <c r="B156">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="C156" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="D156" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="H156" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="L156" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="P156" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q156" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R156" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S156" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" t="s">
-        <v>538</v>
+        <v>555</v>
       </c>
       <c r="B157">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="C157" t="s">
-        <v>539</v>
+        <v>556</v>
       </c>
       <c r="D157" t="s">
-        <v>540</v>
+        <v>557</v>
       </c>
       <c r="H157" t="s">
-        <v>541</v>
+        <v>558</v>
       </c>
       <c r="L157" t="s">
-        <v>542</v>
+        <v>559</v>
       </c>
       <c r="P157" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q157" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R157" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S157" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="158" spans="1:19">
       <c r="A158" t="s">
-        <v>543</v>
+        <v>560</v>
       </c>
       <c r="B158">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C158" t="s">
-        <v>464</v>
+        <v>561</v>
       </c>
       <c r="D158" t="s">
-        <v>544</v>
+        <v>562</v>
       </c>
       <c r="H158" t="s">
-        <v>545</v>
+        <v>563</v>
       </c>
       <c r="L158" t="s">
-        <v>546</v>
+        <v>564</v>
       </c>
       <c r="P158" t="s">
-        <v>144</v>
+        <v>36</v>
       </c>
       <c r="Q158" t="s">
-        <v>145</v>
+        <v>37</v>
       </c>
       <c r="R158" t="s">
-        <v>146</v>
+        <v>37</v>
       </c>
       <c r="S158" t="s">
-        <v>147</v>
+        <v>37</v>
       </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" t="s">
-        <v>543</v>
+        <v>560</v>
       </c>
       <c r="B159">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C159" t="s">
-        <v>547</v>
+        <v>565</v>
       </c>
       <c r="D159" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="H159" t="s">
-        <v>549</v>
+        <v>567</v>
       </c>
       <c r="L159" t="s">
-        <v>550</v>
+        <v>568</v>
       </c>
       <c r="P159" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q159" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R159" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S159" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" t="s">
-        <v>543</v>
+        <v>560</v>
       </c>
       <c r="B160">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C160" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="D160" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="H160" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
       <c r="L160" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="P160" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q160" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R160" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S160" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" t="s">
-        <v>543</v>
+        <v>569</v>
       </c>
       <c r="B161">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C161" t="s">
-        <v>547</v>
+        <v>565</v>
       </c>
       <c r="D161" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="H161" t="s">
-        <v>549</v>
+        <v>567</v>
       </c>
       <c r="L161" t="s">
-        <v>550</v>
+        <v>568</v>
       </c>
       <c r="P161" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q161" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R161" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S161" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" t="s">
-        <v>543</v>
+        <v>570</v>
       </c>
       <c r="B162">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C162" t="s">
-        <v>555</v>
+        <v>571</v>
       </c>
       <c r="D162" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
       <c r="H162" t="s">
-        <v>557</v>
+        <v>573</v>
       </c>
       <c r="L162" t="s">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="P162" t="s">
-        <v>144</v>
+        <v>575</v>
       </c>
       <c r="Q162" t="s">
-        <v>145</v>
+        <v>576</v>
       </c>
       <c r="R162" t="s">
-        <v>146</v>
+        <v>577</v>
       </c>
       <c r="S162" t="s">
-        <v>147</v>
+        <v>578</v>
       </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" t="s">
-        <v>543</v>
+        <v>570</v>
       </c>
       <c r="B163">
         <v>68</v>
       </c>
       <c r="C163" t="s">
-        <v>464</v>
+        <v>579</v>
       </c>
       <c r="D163" t="s">
-        <v>544</v>
+        <v>580</v>
       </c>
       <c r="H163" t="s">
-        <v>545</v>
+        <v>581</v>
       </c>
       <c r="L163" t="s">
-        <v>546</v>
+        <v>582</v>
       </c>
       <c r="P163" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q163" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R163" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S163" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" t="s">
-        <v>543</v>
+        <v>570</v>
       </c>
       <c r="B164">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C164" t="s">
-        <v>559</v>
+        <v>579</v>
       </c>
       <c r="D164" t="s">
-        <v>560</v>
+        <v>580</v>
       </c>
       <c r="H164" t="s">
-        <v>561</v>
+        <v>581</v>
       </c>
       <c r="L164" t="s">
-        <v>562</v>
+        <v>582</v>
       </c>
       <c r="P164" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q164" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R164" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S164" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" t="s">
-        <v>543</v>
+        <v>570</v>
       </c>
       <c r="B165">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C165" t="s">
-        <v>551</v>
+        <v>571</v>
       </c>
       <c r="D165" t="s">
-        <v>552</v>
+        <v>572</v>
       </c>
       <c r="H165" t="s">
-        <v>553</v>
+        <v>573</v>
       </c>
       <c r="L165" t="s">
-        <v>554</v>
+        <v>574</v>
       </c>
       <c r="P165" t="s">
-        <v>165</v>
+        <v>575</v>
       </c>
       <c r="Q165" t="s">
-        <v>25</v>
+        <v>576</v>
       </c>
       <c r="R165" t="s">
-        <v>25</v>
+        <v>577</v>
       </c>
       <c r="S165" t="s">
-        <v>25</v>
+        <v>578</v>
       </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" t="s">
-        <v>543</v>
+        <v>583</v>
       </c>
       <c r="B166">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C166" t="s">
-        <v>555</v>
+        <v>584</v>
       </c>
       <c r="D166" t="s">
-        <v>556</v>
+        <v>585</v>
       </c>
       <c r="H166" t="s">
-        <v>557</v>
+        <v>586</v>
       </c>
       <c r="L166" t="s">
-        <v>558</v>
+        <v>587</v>
       </c>
       <c r="P166" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q166" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R166" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S166" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" t="s">
-        <v>563</v>
+        <v>583</v>
       </c>
       <c r="B167">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="C167" t="s">
-        <v>564</v>
+        <v>584</v>
       </c>
       <c r="D167" t="s">
-        <v>565</v>
+        <v>585</v>
       </c>
       <c r="H167" t="s">
-        <v>566</v>
+        <v>586</v>
       </c>
       <c r="L167" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="P167" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q167" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R167" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S167" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168" t="s">
-        <v>563</v>
+        <v>588</v>
       </c>
       <c r="B168">
-        <v>785</v>
+        <v>68</v>
       </c>
       <c r="C168" t="s">
-        <v>568</v>
+        <v>509</v>
       </c>
       <c r="D168" t="s">
-        <v>569</v>
+        <v>589</v>
       </c>
       <c r="H168" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
       <c r="L168" t="s">
-        <v>571</v>
+        <v>591</v>
       </c>
       <c r="P168" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="Q168" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="R168" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="S168" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" t="s">
-        <v>563</v>
+        <v>588</v>
       </c>
       <c r="B169">
         <v>60</v>
       </c>
       <c r="C169" t="s">
-        <v>572</v>
+        <v>592</v>
       </c>
       <c r="D169" t="s">
-        <v>573</v>
+        <v>593</v>
       </c>
       <c r="H169" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="L169" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
       <c r="P169" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q169" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R169" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S169" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" t="s">
-        <v>563</v>
+        <v>588</v>
       </c>
       <c r="B170">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C170" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="D170" t="s">
-        <v>577</v>
+        <v>597</v>
       </c>
       <c r="H170" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
       <c r="L170" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
       <c r="P170" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q170" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R170" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S170" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" t="s">
-        <v>563</v>
+        <v>588</v>
       </c>
       <c r="B171">
         <v>60</v>
       </c>
       <c r="C171" t="s">
-        <v>576</v>
+        <v>592</v>
       </c>
       <c r="D171" t="s">
-        <v>577</v>
+        <v>593</v>
       </c>
       <c r="H171" t="s">
-        <v>578</v>
+        <v>594</v>
       </c>
       <c r="L171" t="s">
-        <v>579</v>
+        <v>595</v>
       </c>
       <c r="P171" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q171" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R171" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S171" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="B172">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C172" t="s">
-        <v>581</v>
+        <v>600</v>
       </c>
       <c r="D172" t="s">
-        <v>582</v>
+        <v>601</v>
       </c>
       <c r="H172" t="s">
-        <v>583</v>
+        <v>602</v>
       </c>
       <c r="L172" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
       <c r="P172" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="Q172" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="R172" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="S172" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="B173">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C173" t="s">
-        <v>585</v>
+        <v>509</v>
       </c>
       <c r="D173" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="H173" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="L173" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="P173" t="s">
-        <v>165</v>
+        <v>191</v>
       </c>
       <c r="Q173" t="s">
-        <v>25</v>
+        <v>192</v>
       </c>
       <c r="R173" t="s">
-        <v>25</v>
+        <v>193</v>
       </c>
       <c r="S173" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="B174">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="C174" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
       <c r="D174" t="s">
-        <v>590</v>
+        <v>605</v>
       </c>
       <c r="H174" t="s">
-        <v>591</v>
+        <v>606</v>
       </c>
       <c r="L174" t="s">
-        <v>592</v>
+        <v>607</v>
       </c>
       <c r="P174" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q174" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R174" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S174" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="B175">
-        <v>99</v>
+        <v>65</v>
       </c>
       <c r="C175" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="D175" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="H175" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="L175" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="P175" t="s">
-        <v>144</v>
+        <v>36</v>
       </c>
       <c r="Q175" t="s">
-        <v>145</v>
+        <v>37</v>
       </c>
       <c r="R175" t="s">
-        <v>146</v>
+        <v>37</v>
       </c>
       <c r="S175" t="s">
-        <v>147</v>
+        <v>37</v>
       </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="B176">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C176" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="D176" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="H176" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="L176" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="P176" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="Q176" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="R176" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="S176" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="177" spans="1:19">
       <c r="A177" t="s">
-        <v>580</v>
+        <v>608</v>
       </c>
       <c r="B177">
-        <v>686</v>
+        <v>72</v>
       </c>
       <c r="C177" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="D177" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="H177" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="L177" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="P177" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q177" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R177" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S177" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="178" spans="1:19">
       <c r="A178" t="s">
-        <v>580</v>
+        <v>608</v>
       </c>
       <c r="B178">
-        <v>60</v>
+        <v>785</v>
       </c>
       <c r="C178" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="D178" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="H178" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="L178" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="P178" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q178" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R178" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S178" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="179" spans="1:19">
       <c r="A179" t="s">
-        <v>580</v>
+        <v>608</v>
       </c>
       <c r="B179">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="C179" t="s">
-        <v>564</v>
+        <v>617</v>
       </c>
       <c r="D179" t="s">
-        <v>565</v>
+        <v>618</v>
       </c>
       <c r="H179" t="s">
-        <v>566</v>
+        <v>619</v>
       </c>
       <c r="L179" t="s">
-        <v>567</v>
+        <v>620</v>
       </c>
       <c r="P179" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q179" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R179" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S179" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="180" spans="1:19">
       <c r="A180" t="s">
-        <v>580</v>
+        <v>608</v>
       </c>
       <c r="B180">
-        <v>785</v>
+        <v>60</v>
       </c>
       <c r="C180" t="s">
-        <v>568</v>
+        <v>621</v>
       </c>
       <c r="D180" t="s">
-        <v>569</v>
+        <v>622</v>
       </c>
       <c r="H180" t="s">
-        <v>570</v>
+        <v>623</v>
       </c>
       <c r="L180" t="s">
-        <v>571</v>
+        <v>624</v>
       </c>
       <c r="P180" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q180" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R180" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S180" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="181" spans="1:19">
       <c r="A181" t="s">
-        <v>580</v>
+        <v>608</v>
       </c>
       <c r="B181">
         <v>60</v>
       </c>
       <c r="C181" t="s">
-        <v>572</v>
+        <v>621</v>
       </c>
       <c r="D181" t="s">
-        <v>573</v>
+        <v>622</v>
       </c>
       <c r="H181" t="s">
-        <v>574</v>
+        <v>623</v>
       </c>
       <c r="L181" t="s">
-        <v>575</v>
+        <v>624</v>
       </c>
       <c r="P181" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q181" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R181" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S181" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" t="s">
-        <v>580</v>
+        <v>625</v>
       </c>
       <c r="B182">
         <v>60</v>
       </c>
       <c r="C182" t="s">
-        <v>581</v>
+        <v>626</v>
       </c>
       <c r="D182" t="s">
-        <v>582</v>
+        <v>627</v>
       </c>
       <c r="H182" t="s">
-        <v>583</v>
+        <v>628</v>
       </c>
       <c r="L182" t="s">
-        <v>584</v>
+        <v>629</v>
       </c>
       <c r="P182" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q182" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R182" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S182" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="183" spans="1:19">
       <c r="A183" t="s">
-        <v>580</v>
+        <v>625</v>
       </c>
       <c r="B183">
         <v>60</v>
       </c>
       <c r="C183" t="s">
-        <v>585</v>
+        <v>630</v>
       </c>
       <c r="D183" t="s">
-        <v>586</v>
+        <v>631</v>
       </c>
       <c r="H183" t="s">
-        <v>587</v>
+        <v>632</v>
       </c>
       <c r="L183" t="s">
-        <v>588</v>
+        <v>633</v>
       </c>
       <c r="P183" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q183" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R183" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S183" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="184" spans="1:19">
       <c r="A184" t="s">
-        <v>580</v>
+        <v>625</v>
       </c>
       <c r="B184">
         <v>74</v>
       </c>
       <c r="C184" t="s">
-        <v>589</v>
+        <v>634</v>
       </c>
       <c r="D184" t="s">
-        <v>590</v>
+        <v>635</v>
       </c>
       <c r="H184" t="s">
-        <v>591</v>
+        <v>636</v>
       </c>
       <c r="L184" t="s">
-        <v>592</v>
+        <v>637</v>
       </c>
       <c r="P184" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q184" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R184" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S184" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="185" spans="1:19">
       <c r="A185" t="s">
-        <v>580</v>
+        <v>625</v>
       </c>
       <c r="B185">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="C185" t="s">
-        <v>321</v>
+        <v>638</v>
       </c>
       <c r="D185" t="s">
-        <v>322</v>
+        <v>639</v>
       </c>
       <c r="H185" t="s">
-        <v>323</v>
+        <v>640</v>
       </c>
       <c r="L185" t="s">
-        <v>324</v>
+        <v>641</v>
       </c>
       <c r="P185" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="Q185" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="R185" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="S185" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="186" spans="1:19">
       <c r="A186" t="s">
-        <v>580</v>
+        <v>625</v>
       </c>
       <c r="B186">
         <v>73</v>
       </c>
       <c r="C186" t="s">
-        <v>597</v>
+        <v>642</v>
       </c>
       <c r="D186" t="s">
-        <v>598</v>
+        <v>643</v>
       </c>
       <c r="H186" t="s">
-        <v>599</v>
+        <v>644</v>
       </c>
       <c r="L186" t="s">
-        <v>600</v>
+        <v>645</v>
       </c>
       <c r="P186" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q186" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R186" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S186" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="187" spans="1:19">
       <c r="A187" t="s">
-        <v>580</v>
+        <v>625</v>
       </c>
       <c r="B187">
-        <v>99</v>
+        <v>686</v>
       </c>
       <c r="C187" t="s">
-        <v>593</v>
+        <v>646</v>
       </c>
       <c r="D187" t="s">
-        <v>594</v>
+        <v>647</v>
       </c>
       <c r="H187" t="s">
-        <v>595</v>
+        <v>648</v>
       </c>
       <c r="L187" t="s">
-        <v>596</v>
+        <v>649</v>
       </c>
       <c r="P187" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q187" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R187" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S187" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="188" spans="1:19">
       <c r="A188" t="s">
-        <v>580</v>
+        <v>625</v>
       </c>
       <c r="B188">
-        <v>686</v>
+        <v>60</v>
       </c>
       <c r="C188" t="s">
-        <v>601</v>
+        <v>650</v>
       </c>
       <c r="D188" t="s">
-        <v>602</v>
+        <v>651</v>
       </c>
       <c r="H188" t="s">
-        <v>603</v>
+        <v>652</v>
       </c>
       <c r="L188" t="s">
-        <v>604</v>
+        <v>653</v>
       </c>
       <c r="P188" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q188" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R188" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S188" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="189" spans="1:19">
       <c r="A189" t="s">
-        <v>580</v>
+        <v>625</v>
       </c>
       <c r="B189">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C189" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="D189" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="H189" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="L189" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="P189" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q189" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R189" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S189" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="190" spans="1:19">
       <c r="A190" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="B190">
-        <v>60</v>
+        <v>785</v>
       </c>
       <c r="C190" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="D190" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="H190" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="L190" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="P190" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q190" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R190" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S190" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="191" spans="1:19">
       <c r="A191" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="B191">
         <v>60</v>
       </c>
       <c r="C191" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="D191" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="H191" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="L191" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="P191" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q191" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R191" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S191" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="192" spans="1:19">
       <c r="A192" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="B192">
         <v>60</v>
       </c>
       <c r="C192" t="s">
-        <v>605</v>
+        <v>626</v>
       </c>
       <c r="D192" t="s">
-        <v>606</v>
+        <v>627</v>
       </c>
       <c r="H192" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="L192" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="P192" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q192" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R192" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S192" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="193" spans="1:19">
       <c r="A193" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B193">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C193" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="D193" t="s">
-        <v>622</v>
+        <v>631</v>
       </c>
       <c r="H193" t="s">
-        <v>623</v>
+        <v>632</v>
       </c>
       <c r="L193" t="s">
-        <v>624</v>
+        <v>633</v>
       </c>
       <c r="P193" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q193" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R193" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S193" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="194" spans="1:19">
       <c r="A194" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B194">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="C194" t="s">
-        <v>625</v>
+        <v>634</v>
       </c>
       <c r="D194" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="H194" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="L194" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="P194" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q194" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R194" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S194" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="195" spans="1:19">
       <c r="A195" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B195">
-        <v>60</v>
+        <v>114</v>
       </c>
       <c r="C195" t="s">
-        <v>629</v>
+        <v>39</v>
       </c>
       <c r="D195" t="s">
-        <v>630</v>
+        <v>367</v>
       </c>
       <c r="H195" t="s">
-        <v>631</v>
+        <v>368</v>
       </c>
       <c r="L195" t="s">
-        <v>632</v>
+        <v>369</v>
       </c>
       <c r="P195" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q195" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R195" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S195" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="196" spans="1:19">
       <c r="A196" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B196">
         <v>73</v>
       </c>
       <c r="C196" t="s">
-        <v>621</v>
+        <v>642</v>
       </c>
       <c r="D196" t="s">
-        <v>622</v>
+        <v>643</v>
       </c>
       <c r="H196" t="s">
-        <v>623</v>
+        <v>644</v>
       </c>
       <c r="L196" t="s">
-        <v>624</v>
+        <v>645</v>
       </c>
       <c r="P196" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q196" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R196" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S196" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="197" spans="1:19">
       <c r="A197" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B197">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C197" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
       <c r="D197" t="s">
-        <v>626</v>
+        <v>639</v>
       </c>
       <c r="H197" t="s">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="L197" t="s">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="P197" t="s">
-        <v>144</v>
+        <v>191</v>
       </c>
       <c r="Q197" t="s">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="R197" t="s">
-        <v>146</v>
+        <v>193</v>
       </c>
       <c r="S197" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
     </row>
     <row r="198" spans="1:19">
       <c r="A198" t="s">
-        <v>633</v>
+        <v>625</v>
       </c>
       <c r="B198">
-        <v>70</v>
+        <v>686</v>
       </c>
       <c r="C198" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="D198" t="s">
-        <v>635</v>
+        <v>647</v>
       </c>
       <c r="H198" t="s">
-        <v>636</v>
+        <v>648</v>
       </c>
       <c r="L198" t="s">
-        <v>637</v>
+        <v>649</v>
       </c>
       <c r="P198" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Q198" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R198" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S198" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="199" spans="1:19">
       <c r="A199" t="s">
-        <v>638</v>
+        <v>625</v>
       </c>
       <c r="B199">
         <v>60</v>
       </c>
       <c r="C199" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
       <c r="D199" t="s">
-        <v>635</v>
+        <v>651</v>
       </c>
       <c r="H199" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="L199" t="s">
-        <v>640</v>
+        <v>653</v>
       </c>
       <c r="P199" t="s">
-        <v>641</v>
+        <v>60</v>
       </c>
       <c r="Q199" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R199" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S199" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="200" spans="1:19">
       <c r="A200" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="B200">
         <v>60</v>
       </c>
       <c r="C200" t="s">
-        <v>621</v>
+        <v>655</v>
       </c>
       <c r="D200" t="s">
-        <v>622</v>
+        <v>656</v>
       </c>
       <c r="H200" t="s">
-        <v>643</v>
+        <v>657</v>
       </c>
       <c r="L200" t="s">
-        <v>644</v>
+        <v>658</v>
       </c>
       <c r="P200" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q200" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R200" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S200" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="201" spans="1:19">
       <c r="A201" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="B201">
-        <v>665</v>
+        <v>60</v>
       </c>
       <c r="C201" t="s">
-        <v>601</v>
+        <v>659</v>
       </c>
       <c r="D201" t="s">
-        <v>602</v>
+        <v>656</v>
       </c>
       <c r="H201" t="s">
-        <v>646</v>
+        <v>660</v>
       </c>
       <c r="L201" t="s">
-        <v>647</v>
+        <v>661</v>
       </c>
       <c r="P201" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q201" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R201" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S201" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="202" spans="1:19">
       <c r="A202" t="s">
-        <v>645</v>
+        <v>662</v>
       </c>
       <c r="B202">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C202" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="D202" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="H202" t="s">
-        <v>650</v>
+        <v>663</v>
       </c>
       <c r="L202" t="s">
-        <v>651</v>
+        <v>664</v>
       </c>
       <c r="P202" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q202" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R202" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S202" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="203" spans="1:19">
       <c r="A203" t="s">
-        <v>645</v>
+        <v>665</v>
       </c>
       <c r="B203">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C203" t="s">
-        <v>652</v>
+        <v>666</v>
       </c>
       <c r="D203" t="s">
-        <v>653</v>
+        <v>667</v>
       </c>
       <c r="H203" t="s">
-        <v>654</v>
+        <v>668</v>
       </c>
       <c r="L203" t="s">
-        <v>655</v>
+        <v>669</v>
       </c>
       <c r="P203" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q203" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R203" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S203" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="204" spans="1:19">
       <c r="A204" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="B204">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="C204" t="s">
-        <v>657</v>
+        <v>670</v>
       </c>
       <c r="D204" t="s">
-        <v>658</v>
+        <v>671</v>
       </c>
       <c r="H204" t="s">
-        <v>659</v>
+        <v>672</v>
       </c>
       <c r="L204" t="s">
-        <v>660</v>
+        <v>673</v>
       </c>
       <c r="P204" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="Q204" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="R204" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="S204" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="205" spans="1:19">
       <c r="A205" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="B205">
-        <v>639</v>
+        <v>60</v>
       </c>
       <c r="C205" t="s">
-        <v>506</v>
+        <v>674</v>
       </c>
       <c r="D205" t="s">
-        <v>662</v>
+        <v>675</v>
       </c>
       <c r="H205" t="s">
-        <v>663</v>
+        <v>676</v>
       </c>
       <c r="L205" t="s">
-        <v>664</v>
+        <v>677</v>
       </c>
       <c r="P205" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q205" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R205" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S205" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="206" spans="1:19">
       <c r="A206" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="B206">
-        <v>639</v>
+        <v>73</v>
       </c>
       <c r="C206" t="s">
-        <v>506</v>
+        <v>666</v>
       </c>
       <c r="D206" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="H206" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="L206" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="P206" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q206" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R206" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S206" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="207" spans="1:19">
       <c r="A207" t="s">
         <v>665</v>
       </c>
       <c r="B207">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="C207" t="s">
-        <v>589</v>
+        <v>670</v>
       </c>
       <c r="D207" t="s">
-        <v>590</v>
+        <v>671</v>
       </c>
       <c r="H207" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="L207" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="P207" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="Q207" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="R207" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="S207" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="208" spans="1:19">
       <c r="A208" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="B208">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="C208" t="s">
-        <v>669</v>
+        <v>679</v>
       </c>
       <c r="D208" t="s">
-        <v>670</v>
+        <v>680</v>
       </c>
       <c r="H208" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
       <c r="L208" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="P208" t="s">
-        <v>61</v>
+        <v>115</v>
       </c>
       <c r="Q208" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R208" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S208" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="209" spans="1:19">
       <c r="A209" t="s">
-        <v>668</v>
+        <v>683</v>
       </c>
       <c r="B209">
         <v>60</v>
       </c>
       <c r="C209" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="D209" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="H209" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
       <c r="L209" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="P209" t="s">
-        <v>31</v>
+        <v>686</v>
       </c>
       <c r="Q209" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R209" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S209" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="210" spans="1:19">
       <c r="A210" t="s">
-        <v>668</v>
+        <v>687</v>
       </c>
       <c r="B210">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="C210" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="D210" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="H210" t="s">
-        <v>671</v>
+        <v>688</v>
       </c>
       <c r="L210" t="s">
-        <v>672</v>
+        <v>689</v>
       </c>
       <c r="P210" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="Q210" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R210" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S210" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="211" spans="1:19">
       <c r="A211" t="s">
-        <v>677</v>
+        <v>690</v>
       </c>
       <c r="B211">
-        <v>60</v>
+        <v>665</v>
       </c>
       <c r="C211" t="s">
-        <v>597</v>
+        <v>646</v>
       </c>
       <c r="D211" t="s">
-        <v>598</v>
+        <v>647</v>
       </c>
       <c r="H211" t="s">
-        <v>678</v>
+        <v>691</v>
       </c>
       <c r="L211" t="s">
-        <v>679</v>
+        <v>692</v>
       </c>
       <c r="P211" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q211" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R211" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S211" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="212" spans="1:19">
       <c r="A212" t="s">
-        <v>677</v>
+        <v>690</v>
       </c>
       <c r="B212">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="C212" t="s">
-        <v>593</v>
+        <v>693</v>
       </c>
       <c r="D212" t="s">
-        <v>594</v>
+        <v>694</v>
       </c>
       <c r="H212" t="s">
-        <v>680</v>
+        <v>695</v>
       </c>
       <c r="L212" t="s">
-        <v>681</v>
+        <v>696</v>
       </c>
       <c r="P212" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q212" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R212" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S212" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="213" spans="1:19">
       <c r="A213" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="B213">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="C213" t="s">
-        <v>321</v>
+        <v>697</v>
       </c>
       <c r="D213" t="s">
-        <v>322</v>
+        <v>698</v>
       </c>
       <c r="H213" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
       <c r="L213" t="s">
-        <v>684</v>
+        <v>700</v>
       </c>
       <c r="P213" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q213" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R213" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S213" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="214" spans="1:19">
       <c r="A214" t="s">
-        <v>682</v>
+        <v>701</v>
       </c>
       <c r="B214">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C214" t="s">
-        <v>685</v>
+        <v>702</v>
       </c>
       <c r="D214" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="H214" t="s">
-        <v>687</v>
+        <v>704</v>
       </c>
       <c r="L214" t="s">
-        <v>688</v>
+        <v>705</v>
       </c>
       <c r="P214" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q214" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R214" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S214" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="215" spans="1:19">
       <c r="A215" t="s">
-        <v>689</v>
+        <v>706</v>
       </c>
       <c r="B215">
-        <v>60</v>
+        <v>639</v>
       </c>
       <c r="C215" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="D215" t="s">
-        <v>560</v>
+        <v>707</v>
       </c>
       <c r="H215" t="s">
-        <v>690</v>
+        <v>708</v>
       </c>
       <c r="L215" t="s">
-        <v>691</v>
+        <v>709</v>
       </c>
       <c r="P215" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q215" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R215" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S215" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="216" spans="1:19">
       <c r="A216" t="s">
-        <v>692</v>
+        <v>706</v>
       </c>
       <c r="B216">
-        <v>60</v>
+        <v>639</v>
       </c>
       <c r="C216" t="s">
-        <v>585</v>
+        <v>551</v>
       </c>
       <c r="D216" t="s">
-        <v>586</v>
+        <v>707</v>
       </c>
       <c r="H216" t="s">
-        <v>693</v>
+        <v>708</v>
       </c>
       <c r="L216" t="s">
-        <v>694</v>
+        <v>709</v>
       </c>
       <c r="P216" t="s">
-        <v>695</v>
+        <v>60</v>
       </c>
       <c r="Q216" t="s">
-        <v>696</v>
+        <v>61</v>
       </c>
       <c r="R216" t="s">
-        <v>695</v>
+        <v>60</v>
       </c>
       <c r="S216" t="s">
-        <v>696</v>
+        <v>61</v>
       </c>
     </row>
     <row r="217" spans="1:19">
       <c r="A217" t="s">
-        <v>697</v>
+        <v>710</v>
       </c>
       <c r="B217">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="C217" t="s">
-        <v>698</v>
+        <v>634</v>
       </c>
       <c r="D217" t="s">
-        <v>699</v>
+        <v>635</v>
       </c>
       <c r="H217" t="s">
-        <v>700</v>
+        <v>711</v>
       </c>
       <c r="L217" t="s">
-        <v>701</v>
+        <v>712</v>
       </c>
       <c r="P217" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q217" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R217" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S217" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="218" spans="1:19">
       <c r="A218" t="s">
-        <v>697</v>
+        <v>713</v>
+      </c>
+      <c r="B218">
+        <v>91</v>
       </c>
       <c r="C218" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
       <c r="D218" t="s">
-        <v>703</v>
-[...8 lines deleted...]
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="H218" t="s">
-        <v>707</v>
-[...8 lines deleted...]
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="L218" t="s">
-        <v>711</v>
-[...8 lines deleted...]
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="P218" t="s">
-        <v>715</v>
+        <v>115</v>
       </c>
       <c r="Q218" t="s">
-        <v>716</v>
+        <v>37</v>
       </c>
       <c r="R218" t="s">
-        <v>717</v>
+        <v>37</v>
       </c>
       <c r="S218" t="s">
-        <v>718</v>
+        <v>37</v>
       </c>
     </row>
     <row r="219" spans="1:19">
       <c r="A219" t="s">
-        <v>697</v>
+        <v>713</v>
       </c>
       <c r="B219">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="C219" t="s">
-        <v>698</v>
+        <v>718</v>
       </c>
       <c r="D219" t="s">
-        <v>699</v>
+        <v>719</v>
       </c>
       <c r="H219" t="s">
-        <v>700</v>
+        <v>720</v>
       </c>
       <c r="L219" t="s">
-        <v>701</v>
+        <v>721</v>
       </c>
       <c r="P219" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q219" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R219" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S219" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="220" spans="1:19">
       <c r="A220" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="B220">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C220" t="s">
-        <v>581</v>
+        <v>714</v>
       </c>
       <c r="D220" t="s">
-        <v>582</v>
+        <v>715</v>
       </c>
       <c r="H220" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="L220" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="P220" t="s">
-        <v>31</v>
+        <v>115</v>
       </c>
       <c r="Q220" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R220" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S220" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="221" spans="1:19">
       <c r="A221" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="B221">
         <v>60</v>
       </c>
       <c r="C221" t="s">
-        <v>722</v>
+        <v>642</v>
       </c>
       <c r="D221" t="s">
+        <v>643</v>
+      </c>
+      <c r="H221" t="s">
         <v>723</v>
       </c>
-      <c r="H221" t="s">
+      <c r="L221" t="s">
         <v>724</v>
       </c>
-      <c r="L221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P221" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q221" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R221" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S221" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="222" spans="1:19">
       <c r="A222" t="s">
+        <v>722</v>
+      </c>
+      <c r="B222">
+        <v>81</v>
+      </c>
+      <c r="C222" t="s">
+        <v>638</v>
+      </c>
+      <c r="D222" t="s">
+        <v>639</v>
+      </c>
+      <c r="H222" t="s">
+        <v>725</v>
+      </c>
+      <c r="L222" t="s">
         <v>726</v>
       </c>
-      <c r="B222">
-[...13 lines deleted...]
-      </c>
       <c r="P222" t="s">
-        <v>530</v>
+        <v>191</v>
       </c>
       <c r="Q222" t="s">
-        <v>531</v>
+        <v>192</v>
       </c>
       <c r="R222" t="s">
-        <v>532</v>
+        <v>193</v>
       </c>
       <c r="S222" t="s">
-        <v>533</v>
+        <v>194</v>
       </c>
     </row>
     <row r="223" spans="1:19">
       <c r="A223" t="s">
+        <v>727</v>
+      </c>
+      <c r="B223">
+        <v>98</v>
+      </c>
+      <c r="C223" t="s">
+        <v>39</v>
+      </c>
+      <c r="D223" t="s">
+        <v>367</v>
+      </c>
+      <c r="H223" t="s">
+        <v>728</v>
+      </c>
+      <c r="L223" t="s">
         <v>729</v>
       </c>
-      <c r="B223">
-[...13 lines deleted...]
-      </c>
       <c r="P223" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q223" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R223" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S223" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="224" spans="1:19">
       <c r="A224" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
       <c r="B224">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C224" t="s">
-        <v>572</v>
+        <v>730</v>
       </c>
       <c r="D224" t="s">
-        <v>573</v>
+        <v>731</v>
       </c>
       <c r="H224" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="L224" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="P224" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q224" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R224" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S224" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="225" spans="1:19">
       <c r="A225" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="B225">
-        <v>788</v>
+        <v>60</v>
       </c>
       <c r="C225" t="s">
-        <v>738</v>
+        <v>604</v>
       </c>
       <c r="D225" t="s">
-        <v>569</v>
+        <v>605</v>
       </c>
       <c r="H225" t="s">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="L225" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="P225" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q225" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R225" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S225" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="226" spans="1:19">
       <c r="A226" t="s">
         <v>737</v>
       </c>
       <c r="B226">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C226" t="s">
+        <v>630</v>
+      </c>
+      <c r="D226" t="s">
+        <v>631</v>
+      </c>
+      <c r="H226" t="s">
+        <v>738</v>
+      </c>
+      <c r="L226" t="s">
+        <v>739</v>
+      </c>
+      <c r="P226" t="s">
+        <v>740</v>
+      </c>
+      <c r="Q226" t="s">
         <v>741</v>
       </c>
-      <c r="D226" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="R226" t="s">
-        <v>31</v>
+        <v>740</v>
       </c>
       <c r="S226" t="s">
-        <v>32</v>
+        <v>741</v>
       </c>
     </row>
     <row r="227" spans="1:19">
       <c r="A227" t="s">
+        <v>742</v>
+      </c>
+      <c r="B227">
+        <v>89</v>
+      </c>
+      <c r="C227" t="s">
+        <v>743</v>
+      </c>
+      <c r="D227" t="s">
         <v>744</v>
       </c>
-      <c r="B227">
-[...2 lines deleted...]
-      <c r="C227" t="s">
+      <c r="H227" t="s">
         <v>745</v>
       </c>
-      <c r="D227" t="s">
+      <c r="L227" t="s">
         <v>746</v>
       </c>
-      <c r="H227" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P227" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q227" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R227" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S227" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="228" spans="1:19">
       <c r="A228" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>742</v>
       </c>
       <c r="C228" t="s">
+        <v>747</v>
+      </c>
+      <c r="D228" t="s">
+        <v>748</v>
+      </c>
+      <c r="E228" t="s">
         <v>749</v>
       </c>
-      <c r="D228" t="s">
+      <c r="F228" t="s">
         <v>750</v>
       </c>
+      <c r="G228" t="s">
+        <v>751</v>
+      </c>
       <c r="H228" t="s">
-        <v>751</v>
+        <v>752</v>
+      </c>
+      <c r="I228" t="s">
+        <v>753</v>
+      </c>
+      <c r="J228" t="s">
+        <v>754</v>
+      </c>
+      <c r="K228" t="s">
+        <v>755</v>
       </c>
       <c r="L228" t="s">
-        <v>752</v>
+        <v>756</v>
+      </c>
+      <c r="M228" t="s">
+        <v>757</v>
+      </c>
+      <c r="N228" t="s">
+        <v>758</v>
+      </c>
+      <c r="O228" t="s">
+        <v>759</v>
       </c>
       <c r="P228" t="s">
-        <v>31</v>
+        <v>760</v>
       </c>
       <c r="Q228" t="s">
-        <v>32</v>
+        <v>761</v>
       </c>
       <c r="R228" t="s">
-        <v>31</v>
+        <v>762</v>
       </c>
       <c r="S228" t="s">
-        <v>32</v>
+        <v>763</v>
       </c>
     </row>
     <row r="229" spans="1:19">
       <c r="A229" t="s">
-        <v>753</v>
+        <v>742</v>
       </c>
       <c r="B229">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="C229" t="s">
-        <v>754</v>
+        <v>743</v>
       </c>
       <c r="D229" t="s">
-        <v>755</v>
+        <v>744</v>
       </c>
       <c r="H229" t="s">
-        <v>756</v>
+        <v>745</v>
       </c>
       <c r="L229" t="s">
-        <v>757</v>
+        <v>746</v>
       </c>
       <c r="P229" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q229" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R229" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S229" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="230" spans="1:19">
       <c r="A230" t="s">
-        <v>753</v>
+        <v>764</v>
       </c>
       <c r="B230">
         <v>60</v>
       </c>
       <c r="C230" t="s">
-        <v>758</v>
+        <v>626</v>
       </c>
       <c r="D230" t="s">
-        <v>759</v>
+        <v>627</v>
       </c>
       <c r="H230" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="L230" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="P230" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q230" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R230" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S230" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="231" spans="1:19">
       <c r="A231" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B231">
         <v>60</v>
       </c>
       <c r="C231" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="D231" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="H231" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="L231" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="P231" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q231" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R231" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S231" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="232" spans="1:19">
       <c r="A232" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="B232">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C232" t="s">
-        <v>768</v>
+        <v>571</v>
       </c>
       <c r="D232" t="s">
-        <v>769</v>
+        <v>572</v>
       </c>
       <c r="H232" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="L232" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="P232" t="s">
-        <v>31</v>
+        <v>575</v>
       </c>
       <c r="Q232" t="s">
-        <v>32</v>
+        <v>576</v>
       </c>
       <c r="R232" t="s">
-        <v>31</v>
+        <v>577</v>
       </c>
       <c r="S232" t="s">
-        <v>32</v>
+        <v>578</v>
       </c>
     </row>
     <row r="233" spans="1:19">
       <c r="A233" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B233">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C233" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="D233" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="H233" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="L233" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="P233" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q233" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R233" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S233" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="234" spans="1:19">
       <c r="A234" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="B234">
         <v>60</v>
       </c>
       <c r="C234" t="s">
-        <v>778</v>
+        <v>617</v>
       </c>
       <c r="D234" t="s">
-        <v>779</v>
+        <v>618</v>
       </c>
       <c r="H234" t="s">
         <v>780</v>
       </c>
       <c r="L234" t="s">
         <v>781</v>
       </c>
       <c r="P234" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q234" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R234" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S234" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="235" spans="1:19">
       <c r="A235" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="B235">
-        <v>60</v>
+        <v>788</v>
       </c>
       <c r="C235" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D235" t="s">
-        <v>783</v>
+        <v>614</v>
       </c>
       <c r="H235" t="s">
         <v>784</v>
       </c>
       <c r="L235" t="s">
         <v>785</v>
       </c>
       <c r="P235" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q235" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R235" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S235" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="236" spans="1:19">
       <c r="A236" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="B236">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C236" t="s">
         <v>786</v>
       </c>
       <c r="D236" t="s">
+        <v>610</v>
+      </c>
+      <c r="H236" t="s">
         <v>787</v>
       </c>
-      <c r="H236" t="s">
+      <c r="L236" t="s">
         <v>788</v>
       </c>
-      <c r="L236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P236" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q236" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R236" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S236" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="237" spans="1:19">
       <c r="A237" t="s">
+        <v>789</v>
+      </c>
+      <c r="B237">
+        <v>75</v>
+      </c>
+      <c r="C237" t="s">
         <v>790</v>
       </c>
-      <c r="B237">
-[...2 lines deleted...]
-      <c r="C237" t="s">
+      <c r="D237" t="s">
         <v>791</v>
       </c>
-      <c r="D237" t="s">
+      <c r="H237" t="s">
         <v>792</v>
       </c>
-      <c r="H237" t="s">
+      <c r="L237" t="s">
         <v>793</v>
       </c>
-      <c r="L237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P237" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q237" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R237" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S237" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="238" spans="1:19">
       <c r="A238" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="B238">
         <v>60</v>
       </c>
       <c r="C238" t="s">
-        <v>673</v>
+        <v>794</v>
       </c>
       <c r="D238" t="s">
         <v>795</v>
       </c>
       <c r="H238" t="s">
         <v>796</v>
       </c>
       <c r="L238" t="s">
         <v>797</v>
       </c>
       <c r="P238" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q238" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R238" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S238" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="239" spans="1:19">
       <c r="A239" t="s">
         <v>798</v>
       </c>
       <c r="B239">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C239" t="s">
         <v>799</v>
       </c>
       <c r="D239" t="s">
         <v>800</v>
       </c>
       <c r="H239" t="s">
         <v>801</v>
       </c>
       <c r="L239" t="s">
         <v>802</v>
       </c>
       <c r="P239" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q239" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R239" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S239" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="240" spans="1:19">
       <c r="A240" t="s">
         <v>798</v>
       </c>
       <c r="B240">
-        <v>167</v>
+        <v>60</v>
       </c>
       <c r="C240" t="s">
         <v>803</v>
       </c>
       <c r="D240" t="s">
         <v>804</v>
       </c>
       <c r="H240" t="s">
         <v>805</v>
       </c>
       <c r="L240" t="s">
         <v>806</v>
       </c>
       <c r="P240" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q240" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R240" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S240" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="241" spans="1:19">
       <c r="A241" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="B241">
         <v>60</v>
       </c>
       <c r="C241" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D241" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="H241" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="L241" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="P241" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q241" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R241" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S241" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="242" spans="1:19">
       <c r="A242" t="s">
-        <v>798</v>
+        <v>812</v>
       </c>
       <c r="B242">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C242" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="D242" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="H242" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="L242" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="P242" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q242" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R242" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S242" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="243" spans="1:19">
       <c r="A243" t="s">
-        <v>798</v>
+        <v>817</v>
       </c>
       <c r="B243">
-        <v>136</v>
+        <v>60</v>
       </c>
       <c r="C243" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="D243" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="H243" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="L243" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="P243" t="s">
-        <v>819</v>
+        <v>60</v>
       </c>
       <c r="Q243" t="s">
-        <v>820</v>
+        <v>61</v>
       </c>
       <c r="R243" t="s">
-        <v>821</v>
+        <v>60</v>
       </c>
       <c r="S243" t="s">
-        <v>822</v>
+        <v>61</v>
       </c>
     </row>
     <row r="244" spans="1:19">
       <c r="A244" t="s">
-        <v>798</v>
+        <v>822</v>
       </c>
       <c r="B244">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C244" t="s">
         <v>823</v>
       </c>
       <c r="D244" t="s">
         <v>824</v>
       </c>
       <c r="H244" t="s">
         <v>825</v>
       </c>
       <c r="L244" t="s">
         <v>826</v>
       </c>
       <c r="P244" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q244" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R244" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S244" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="245" spans="1:19">
       <c r="A245" t="s">
-        <v>798</v>
+        <v>822</v>
       </c>
       <c r="B245">
         <v>60</v>
       </c>
       <c r="C245" t="s">
-        <v>551</v>
+        <v>827</v>
       </c>
       <c r="D245" t="s">
-        <v>552</v>
+        <v>828</v>
       </c>
       <c r="H245" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="L245" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="P245" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q245" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R245" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S245" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="246" spans="1:19">
       <c r="A246" t="s">
-        <v>798</v>
+        <v>822</v>
       </c>
       <c r="B246">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C246" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="D246" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="H246" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="L246" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="P246" t="s">
-        <v>203</v>
+        <v>60</v>
       </c>
       <c r="Q246" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R246" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S246" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="247" spans="1:19">
       <c r="A247" t="s">
-        <v>798</v>
+        <v>835</v>
       </c>
       <c r="B247">
-        <v>60</v>
+        <v>633</v>
       </c>
       <c r="C247" t="s">
-        <v>555</v>
+        <v>836</v>
       </c>
       <c r="D247" t="s">
-        <v>556</v>
+        <v>837</v>
       </c>
       <c r="H247" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="L247" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="P247" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="Q247" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="R247" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="S247" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
     </row>
     <row r="248" spans="1:19">
       <c r="A248" t="s">
-        <v>798</v>
+        <v>835</v>
       </c>
       <c r="B248">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="C248" t="s">
-        <v>835</v>
+        <v>718</v>
       </c>
       <c r="D248" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="H248" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="L248" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="P248" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q248" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R248" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S248" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="249" spans="1:19">
       <c r="A249" t="s">
-        <v>798</v>
+        <v>843</v>
       </c>
       <c r="B249">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C249" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="D249" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="H249" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="L249" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="P249" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q249" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R249" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S249" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="250" spans="1:19">
       <c r="A250" t="s">
-        <v>798</v>
+        <v>843</v>
       </c>
       <c r="B250">
-        <v>83</v>
+        <v>167</v>
       </c>
       <c r="C250" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="D250" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="H250" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="L250" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="P250" t="s">
-        <v>165</v>
+        <v>191</v>
       </c>
       <c r="Q250" t="s">
-        <v>25</v>
+        <v>192</v>
       </c>
       <c r="R250" t="s">
-        <v>25</v>
+        <v>193</v>
       </c>
       <c r="S250" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
     </row>
     <row r="251" spans="1:19">
       <c r="A251" t="s">
-        <v>798</v>
+        <v>843</v>
       </c>
       <c r="B251">
-        <v>403</v>
+        <v>60</v>
       </c>
       <c r="C251" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="D251" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="H251" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="L251" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="P251" t="s">
-        <v>144</v>
+        <v>191</v>
       </c>
       <c r="Q251" t="s">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="R251" t="s">
-        <v>146</v>
+        <v>193</v>
       </c>
       <c r="S251" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
     </row>
     <row r="252" spans="1:19">
       <c r="A252" t="s">
-        <v>798</v>
+        <v>843</v>
       </c>
       <c r="B252">
-        <v>133</v>
+        <v>60</v>
       </c>
       <c r="C252" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="D252" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="H252" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="L252" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="P252" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="Q252" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="R252" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="S252" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="253" spans="1:19">
       <c r="A253" t="s">
-        <v>798</v>
+        <v>843</v>
       </c>
       <c r="B253">
-        <v>72</v>
+        <v>136</v>
       </c>
       <c r="C253" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="D253" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="H253" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="L253" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="P253" t="s">
-        <v>165</v>
+        <v>864</v>
       </c>
       <c r="Q253" t="s">
-        <v>25</v>
+        <v>865</v>
       </c>
       <c r="R253" t="s">
-        <v>25</v>
+        <v>866</v>
       </c>
       <c r="S253" t="s">
-        <v>25</v>
+        <v>867</v>
       </c>
     </row>
     <row r="254" spans="1:19">
       <c r="A254" t="s">
-        <v>798</v>
+        <v>843</v>
       </c>
       <c r="B254">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C254" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="D254" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="H254" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
       <c r="L254" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="P254" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="Q254" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="R254" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="S254" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
     </row>
     <row r="255" spans="1:19">
       <c r="A255" t="s">
-        <v>798</v>
+        <v>843</v>
       </c>
       <c r="B255">
         <v>60</v>
       </c>
       <c r="C255" t="s">
-        <v>863</v>
+        <v>596</v>
       </c>
       <c r="D255" t="s">
-        <v>864</v>
+        <v>597</v>
       </c>
       <c r="H255" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="L255" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="P255" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q255" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R255" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S255" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="256" spans="1:19">
       <c r="A256" t="s">
-        <v>798</v>
+        <v>843</v>
       </c>
       <c r="B256">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C256" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="D256" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="H256" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="L256" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
       <c r="P256" t="s">
-        <v>31</v>
+        <v>249</v>
       </c>
       <c r="Q256" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R256" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S256" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="257" spans="1:19">
       <c r="A257" t="s">
-        <v>871</v>
+        <v>843</v>
       </c>
       <c r="B257">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C257" t="s">
-        <v>555</v>
+        <v>600</v>
       </c>
       <c r="D257" t="s">
-        <v>556</v>
+        <v>601</v>
       </c>
       <c r="H257" t="s">
-        <v>557</v>
+        <v>878</v>
       </c>
       <c r="L257" t="s">
-        <v>558</v>
+        <v>879</v>
       </c>
       <c r="P257" t="s">
-        <v>144</v>
+        <v>191</v>
       </c>
       <c r="Q257" t="s">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="R257" t="s">
-        <v>146</v>
+        <v>193</v>
       </c>
       <c r="S257" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
     </row>
     <row r="258" spans="1:19">
       <c r="A258" t="s">
-        <v>871</v>
+        <v>843</v>
       </c>
       <c r="B258">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="C258" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="D258" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="H258" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="L258" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="P258" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="Q258" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="R258" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="S258" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
     </row>
     <row r="259" spans="1:19">
       <c r="A259" t="s">
-        <v>871</v>
+        <v>843</v>
       </c>
       <c r="B259">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C259" t="s">
-        <v>555</v>
+        <v>884</v>
       </c>
       <c r="D259" t="s">
-        <v>556</v>
+        <v>885</v>
       </c>
       <c r="H259" t="s">
-        <v>557</v>
+        <v>886</v>
       </c>
       <c r="L259" t="s">
-        <v>558</v>
+        <v>887</v>
       </c>
       <c r="P259" t="s">
-        <v>144</v>
+        <v>36</v>
       </c>
       <c r="Q259" t="s">
-        <v>145</v>
+        <v>37</v>
       </c>
       <c r="R259" t="s">
-        <v>146</v>
+        <v>37</v>
       </c>
       <c r="S259" t="s">
-        <v>147</v>
+        <v>37</v>
       </c>
     </row>
     <row r="260" spans="1:19">
       <c r="A260" t="s">
-        <v>871</v>
+        <v>843</v>
       </c>
       <c r="B260">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C260" t="s">
-        <v>872</v>
+        <v>888</v>
       </c>
       <c r="D260" t="s">
-        <v>873</v>
+        <v>889</v>
       </c>
       <c r="H260" t="s">
-        <v>874</v>
+        <v>890</v>
       </c>
       <c r="L260" t="s">
-        <v>875</v>
+        <v>891</v>
       </c>
       <c r="P260" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="Q260" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="R260" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="S260" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
     </row>
     <row r="261" spans="1:19">
       <c r="A261" t="s">
-        <v>876</v>
+        <v>843</v>
       </c>
       <c r="B261">
-        <v>60</v>
+        <v>403</v>
       </c>
       <c r="C261" t="s">
-        <v>877</v>
+        <v>892</v>
       </c>
       <c r="D261" t="s">
-        <v>878</v>
+        <v>893</v>
       </c>
       <c r="H261" t="s">
-        <v>879</v>
+        <v>894</v>
       </c>
       <c r="L261" t="s">
-        <v>880</v>
+        <v>895</v>
       </c>
       <c r="P261" t="s">
-        <v>165</v>
+        <v>191</v>
       </c>
       <c r="Q261" t="s">
-        <v>25</v>
+        <v>192</v>
       </c>
       <c r="R261" t="s">
-        <v>25</v>
+        <v>193</v>
       </c>
       <c r="S261" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
     </row>
     <row r="262" spans="1:19">
       <c r="A262" t="s">
-        <v>876</v>
+        <v>843</v>
       </c>
       <c r="B262">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="C262" t="s">
-        <v>881</v>
+        <v>896</v>
       </c>
       <c r="D262" t="s">
-        <v>882</v>
+        <v>897</v>
       </c>
       <c r="H262" t="s">
-        <v>883</v>
+        <v>898</v>
       </c>
       <c r="L262" t="s">
-        <v>884</v>
+        <v>899</v>
       </c>
       <c r="P262" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q262" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R262" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S262" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="263" spans="1:19">
       <c r="A263" t="s">
-        <v>876</v>
+        <v>843</v>
       </c>
       <c r="B263">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="C263" t="s">
-        <v>885</v>
+        <v>900</v>
       </c>
       <c r="D263" t="s">
-        <v>886</v>
+        <v>901</v>
       </c>
       <c r="H263" t="s">
-        <v>887</v>
+        <v>902</v>
       </c>
       <c r="L263" t="s">
-        <v>888</v>
+        <v>903</v>
       </c>
       <c r="P263" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q263" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R263" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S263" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="264" spans="1:19">
       <c r="A264" t="s">
-        <v>889</v>
+        <v>843</v>
       </c>
       <c r="B264">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="C264" t="s">
-        <v>890</v>
+        <v>904</v>
       </c>
       <c r="D264" t="s">
-        <v>891</v>
+        <v>905</v>
       </c>
       <c r="H264" t="s">
-        <v>892</v>
+        <v>906</v>
       </c>
       <c r="L264" t="s">
-        <v>893</v>
+        <v>907</v>
       </c>
       <c r="P264" t="s">
-        <v>165</v>
+        <v>53</v>
       </c>
       <c r="Q264" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="R264" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="S264" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
     </row>
     <row r="265" spans="1:19">
       <c r="A265" t="s">
-        <v>894</v>
+        <v>843</v>
       </c>
       <c r="B265">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C265" t="s">
-        <v>895</v>
+        <v>908</v>
       </c>
       <c r="D265" t="s">
-        <v>896</v>
+        <v>909</v>
       </c>
       <c r="H265" t="s">
-        <v>897</v>
+        <v>910</v>
       </c>
       <c r="L265" t="s">
-        <v>898</v>
+        <v>911</v>
       </c>
       <c r="P265" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q265" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R265" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S265" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="266" spans="1:19">
       <c r="A266" t="s">
-        <v>894</v>
+        <v>843</v>
       </c>
       <c r="B266">
-        <v>379</v>
+        <v>60</v>
       </c>
       <c r="C266" t="s">
-        <v>899</v>
+        <v>912</v>
       </c>
       <c r="D266" t="s">
-        <v>900</v>
+        <v>913</v>
       </c>
       <c r="H266" t="s">
-        <v>901</v>
+        <v>914</v>
       </c>
       <c r="L266" t="s">
-        <v>902</v>
+        <v>915</v>
       </c>
       <c r="P266" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q266" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R266" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S266" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="267" spans="1:19">
       <c r="A267" t="s">
-        <v>894</v>
+        <v>916</v>
       </c>
       <c r="B267">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C267" t="s">
-        <v>903</v>
+        <v>600</v>
       </c>
       <c r="D267" t="s">
-        <v>904</v>
+        <v>601</v>
       </c>
       <c r="H267" t="s">
-        <v>905</v>
+        <v>602</v>
       </c>
       <c r="L267" t="s">
-        <v>906</v>
+        <v>603</v>
       </c>
       <c r="P267" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="Q267" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="R267" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="S267" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="268" spans="1:19">
       <c r="A268" t="s">
-        <v>907</v>
+        <v>916</v>
       </c>
       <c r="B268">
         <v>60</v>
       </c>
       <c r="C268" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
       <c r="D268" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
       <c r="H268" t="s">
-        <v>910</v>
+        <v>919</v>
       </c>
       <c r="L268" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="P268" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="Q268" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="R268" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="S268" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
     </row>
     <row r="269" spans="1:19">
       <c r="A269" t="s">
-        <v>907</v>
+        <v>916</v>
       </c>
       <c r="B269">
-        <v>598</v>
+        <v>67</v>
       </c>
       <c r="C269" t="s">
-        <v>912</v>
+        <v>600</v>
       </c>
       <c r="D269" t="s">
-        <v>913</v>
+        <v>601</v>
       </c>
       <c r="H269" t="s">
-        <v>914</v>
+        <v>602</v>
       </c>
       <c r="L269" t="s">
-        <v>915</v>
+        <v>603</v>
       </c>
       <c r="P269" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="Q269" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="R269" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="S269" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
     </row>
     <row r="270" spans="1:19">
       <c r="A270" t="s">
         <v>916</v>
       </c>
       <c r="B270">
         <v>60</v>
       </c>
       <c r="C270" t="s">
         <v>917</v>
       </c>
       <c r="D270" t="s">
         <v>918</v>
       </c>
       <c r="H270" t="s">
         <v>919</v>
       </c>
       <c r="L270" t="s">
         <v>920</v>
       </c>
       <c r="P270" t="s">
-        <v>165</v>
+        <v>53</v>
       </c>
       <c r="Q270" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="R270" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="S270" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
     </row>
     <row r="271" spans="1:19">
       <c r="A271" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="B271">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C271" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D271" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H271" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="L271" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="P271" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q271" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R271" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S271" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="272" spans="1:19">
       <c r="A272" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="B272">
-        <v>72</v>
+        <v>115</v>
       </c>
       <c r="C272" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D272" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="H272" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="L272" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="P272" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q272" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R272" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S272" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="273" spans="1:19">
       <c r="A273" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
       <c r="B273">
-        <v>60</v>
+        <v>119</v>
       </c>
       <c r="C273" t="s">
-        <v>57</v>
+        <v>930</v>
       </c>
       <c r="D273" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="H273" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="L273" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="P273" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q273" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R273" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S273" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="274" spans="1:19">
       <c r="A274" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="B274">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="C274" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="D274" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="H274" t="s">
-        <v>927</v>
+        <v>937</v>
       </c>
       <c r="L274" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="P274" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q274" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R274" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S274" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="275" spans="1:19">
       <c r="A275" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="B275">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C275" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="D275" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="H275" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="L275" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="P275" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q275" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R275" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S275" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="276" spans="1:19">
       <c r="A276" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="B276">
-        <v>62</v>
+        <v>379</v>
       </c>
       <c r="C276" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="D276" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="H276" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="L276" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="P276" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q276" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R276" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S276" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="277" spans="1:19">
       <c r="A277" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="B277">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C277" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="D277" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="H277" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="L277" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="P277" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q277" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R277" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S277" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="278" spans="1:19">
       <c r="A278" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="B278">
-        <v>189</v>
+        <v>60</v>
       </c>
       <c r="C278" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="D278" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="H278" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="L278" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="P278" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q278" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R278" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S278" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="279" spans="1:19">
       <c r="A279" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="B279">
-        <v>60</v>
+        <v>598</v>
       </c>
       <c r="C279" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D279" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H279" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="L279" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="P279" t="s">
-        <v>165</v>
+        <v>60</v>
       </c>
       <c r="Q279" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="R279" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="S279" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
     </row>
     <row r="280" spans="1:19">
       <c r="A280" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B280">
         <v>60</v>
       </c>
       <c r="C280" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D280" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="H280" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="L280" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="P280" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q280" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R280" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S280" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="281" spans="1:19">
       <c r="A281" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B281">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="C281" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="D281" t="s">
-        <v>966</v>
-[...1 lines deleted...]
-      <c r="E281" t="s">
         <v>967</v>
       </c>
       <c r="H281" t="s">
         <v>968</v>
       </c>
-      <c r="I281" t="s">
+      <c r="L281" t="s">
         <v>969</v>
       </c>
-      <c r="L281" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P281" t="s">
-        <v>972</v>
+        <v>36</v>
       </c>
       <c r="Q281" t="s">
-        <v>973</v>
+        <v>37</v>
       </c>
       <c r="R281" t="s">
-        <v>974</v>
+        <v>37</v>
       </c>
       <c r="S281" t="s">
-        <v>975</v>
+        <v>37</v>
       </c>
     </row>
     <row r="282" spans="1:19">
       <c r="A282" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B282">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C282" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="D282" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="H282" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="L282" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="P282" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q282" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R282" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S282" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="283" spans="1:19">
       <c r="A283" t="s">
+        <v>974</v>
+      </c>
+      <c r="B283">
+        <v>60</v>
+      </c>
+      <c r="C283" t="s">
+        <v>111</v>
+      </c>
+      <c r="D283" t="s">
+        <v>975</v>
+      </c>
+      <c r="H283" t="s">
         <v>976</v>
       </c>
-      <c r="B283">
-[...2 lines deleted...]
-      <c r="C283" t="s">
+      <c r="L283" t="s">
         <v>977</v>
       </c>
-      <c r="D283" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P283" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q283" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R283" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S283" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="284" spans="1:19">
       <c r="A284" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="B284">
-        <v>140</v>
+        <v>71</v>
       </c>
       <c r="C284" t="s">
+        <v>979</v>
+      </c>
+      <c r="D284" t="s">
+        <v>980</v>
+      </c>
+      <c r="H284" t="s">
+        <v>972</v>
+      </c>
+      <c r="L284" t="s">
         <v>981</v>
       </c>
-      <c r="D284" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P284" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q284" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R284" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S284" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="285" spans="1:19">
       <c r="A285" t="s">
+        <v>978</v>
+      </c>
+      <c r="B285">
+        <v>60</v>
+      </c>
+      <c r="C285" t="s">
+        <v>982</v>
+      </c>
+      <c r="D285" t="s">
+        <v>983</v>
+      </c>
+      <c r="H285" t="s">
+        <v>984</v>
+      </c>
+      <c r="L285" t="s">
         <v>985</v>
       </c>
-      <c r="B285">
-[...13 lines deleted...]
-      </c>
       <c r="P285" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q285" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R285" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S285" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="286" spans="1:19">
       <c r="A286" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B286">
-        <v>175</v>
+        <v>62</v>
       </c>
       <c r="C286" t="s">
+        <v>987</v>
+      </c>
+      <c r="D286" t="s">
         <v>988</v>
       </c>
-      <c r="D286" t="s">
+      <c r="H286" t="s">
         <v>989</v>
       </c>
-      <c r="H286" t="s">
+      <c r="L286" t="s">
         <v>990</v>
       </c>
-      <c r="L286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P286" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q286" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R286" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S286" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="287" spans="1:19">
       <c r="A287" t="s">
+        <v>986</v>
+      </c>
+      <c r="B287">
+        <v>65</v>
+      </c>
+      <c r="C287" t="s">
+        <v>991</v>
+      </c>
+      <c r="D287" t="s">
         <v>992</v>
       </c>
-      <c r="B287">
-[...2 lines deleted...]
-      <c r="C287" t="s">
+      <c r="H287" t="s">
         <v>993</v>
       </c>
-      <c r="D287" t="s">
+      <c r="L287" t="s">
         <v>994</v>
       </c>
-      <c r="H287" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P287" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q287" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R287" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S287" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="288" spans="1:19">
       <c r="A288" t="s">
+        <v>995</v>
+      </c>
+      <c r="B288">
+        <v>189</v>
+      </c>
+      <c r="C288" t="s">
+        <v>996</v>
+      </c>
+      <c r="D288" t="s">
         <v>997</v>
       </c>
-      <c r="B288">
-[...2 lines deleted...]
-      <c r="C288" t="s">
+      <c r="H288" t="s">
         <v>998</v>
       </c>
-      <c r="D288" t="s">
+      <c r="L288" t="s">
         <v>999</v>
       </c>
-      <c r="H288" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P288" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q288" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R288" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S288" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="289" spans="1:19">
       <c r="A289" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="B289">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="C289" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D289" t="s">
         <v>1002</v>
       </c>
-      <c r="D289" t="s">
+      <c r="H289" t="s">
         <v>1003</v>
       </c>
-      <c r="H289" t="s">
+      <c r="L289" t="s">
         <v>1004</v>
       </c>
-      <c r="L289" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P289" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q289" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R289" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S289" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="290" spans="1:19">
       <c r="A290" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B290">
+        <v>60</v>
+      </c>
+      <c r="C290" t="s">
         <v>1006</v>
       </c>
-      <c r="B290">
-[...2 lines deleted...]
-      <c r="C290" t="s">
+      <c r="D290" t="s">
         <v>1007</v>
       </c>
-      <c r="D290" t="s">
+      <c r="H290" t="s">
         <v>1008</v>
       </c>
-      <c r="H290" t="s">
+      <c r="L290" t="s">
         <v>1009</v>
       </c>
-      <c r="L290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P290" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q290" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R290" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S290" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="291" spans="1:19">
       <c r="A291" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B291">
+        <v>1</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D291" t="s">
         <v>1011</v>
       </c>
-      <c r="B291">
-[...2 lines deleted...]
-      <c r="C291" t="s">
+      <c r="E291" t="s">
         <v>1012</v>
       </c>
-      <c r="D291" t="s">
+      <c r="H291" t="s">
         <v>1013</v>
       </c>
-      <c r="H291" t="s">
+      <c r="I291" t="s">
         <v>1014</v>
       </c>
       <c r="L291" t="s">
         <v>1015</v>
       </c>
+      <c r="M291" t="s">
+        <v>1016</v>
+      </c>
       <c r="P291" t="s">
-        <v>165</v>
+        <v>1017</v>
       </c>
       <c r="Q291" t="s">
-        <v>25</v>
+        <v>1018</v>
       </c>
       <c r="R291" t="s">
-        <v>25</v>
+        <v>1019</v>
       </c>
       <c r="S291" t="s">
-        <v>25</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="292" spans="1:19">
       <c r="A292" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="B292">
-        <v>759</v>
+        <v>60</v>
       </c>
       <c r="C292" t="s">
-        <v>1016</v>
+        <v>1006</v>
       </c>
       <c r="D292" t="s">
-        <v>1017</v>
+        <v>1007</v>
       </c>
       <c r="H292" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="L292" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
       <c r="P292" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="Q292" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="R292" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="S292" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="293" spans="1:19">
       <c r="A293" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B293">
-        <v>3</v>
+        <v>108</v>
       </c>
       <c r="C293" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D293" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="H293" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="L293" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="P293" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="Q293" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="R293" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="S293" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
     <row r="294" spans="1:19">
       <c r="A294" t="s">
-        <v>1025</v>
+        <v>1021</v>
       </c>
       <c r="B294">
-        <v>1</v>
+        <v>140</v>
       </c>
       <c r="C294" t="s">
         <v>1026</v>
       </c>
       <c r="D294" t="s">
         <v>1027</v>
       </c>
-      <c r="E294" t="s">
+      <c r="H294" t="s">
         <v>1028</v>
       </c>
-      <c r="F294" t="s">
+      <c r="L294" t="s">
         <v>1029</v>
       </c>
-      <c r="G294" t="s">
+      <c r="P294" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q294" t="s">
+        <v>37</v>
+      </c>
+      <c r="R294" t="s">
+        <v>37</v>
+      </c>
+      <c r="S294" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="295" spans="1:19">
+      <c r="A295" t="s">
         <v>1030</v>
       </c>
-      <c r="H294" t="s">
+      <c r="B295">
+        <v>60</v>
+      </c>
+      <c r="C295" t="s">
+        <v>922</v>
+      </c>
+      <c r="D295" t="s">
         <v>1031</v>
       </c>
-      <c r="I294" t="s">
+      <c r="H295" t="s">
+        <v>924</v>
+      </c>
+      <c r="L295" t="s">
         <v>1032</v>
       </c>
-      <c r="J294" t="s">
+      <c r="P295" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q295" t="s">
+        <v>37</v>
+      </c>
+      <c r="R295" t="s">
+        <v>37</v>
+      </c>
+      <c r="S295" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="296" spans="1:19">
+      <c r="A296" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B296">
+        <v>175</v>
+      </c>
+      <c r="C296" t="s">
         <v>1033</v>
       </c>
-      <c r="K294" t="s">
+      <c r="D296" t="s">
         <v>1034</v>
       </c>
-      <c r="L294" t="s">
+      <c r="H296" t="s">
         <v>1035</v>
       </c>
-      <c r="M294" t="s">
+      <c r="L296" t="s">
         <v>1036</v>
       </c>
-      <c r="N294" t="s">
+      <c r="P296" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q296" t="s">
+        <v>37</v>
+      </c>
+      <c r="R296" t="s">
+        <v>37</v>
+      </c>
+      <c r="S296" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="297" spans="1:19">
+      <c r="A297" t="s">
         <v>1037</v>
       </c>
-      <c r="O294" t="s">
+      <c r="B297">
+        <v>60</v>
+      </c>
+      <c r="C297" t="s">
         <v>1038</v>
       </c>
-      <c r="P294" t="s">
-[...9 lines deleted...]
-        <v>82</v>
+      <c r="D297" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1040</v>
+      </c>
+      <c r="L297" t="s">
+        <v>1041</v>
+      </c>
+      <c r="P297" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q297" t="s">
+        <v>37</v>
+      </c>
+      <c r="R297" t="s">
+        <v>37</v>
+      </c>
+      <c r="S297" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="298" spans="1:19">
+      <c r="A298" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B298">
+        <v>91</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1045</v>
+      </c>
+      <c r="L298" t="s">
+        <v>1046</v>
+      </c>
+      <c r="P298" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q298" t="s">
+        <v>37</v>
+      </c>
+      <c r="R298" t="s">
+        <v>37</v>
+      </c>
+      <c r="S298" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="299" spans="1:19">
+      <c r="A299" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B299">
+        <v>87</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1049</v>
+      </c>
+      <c r="L299" t="s">
+        <v>1050</v>
+      </c>
+      <c r="P299" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q299" t="s">
+        <v>37</v>
+      </c>
+      <c r="R299" t="s">
+        <v>37</v>
+      </c>
+      <c r="S299" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="300" spans="1:19">
+      <c r="A300" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B300">
+        <v>602</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1054</v>
+      </c>
+      <c r="L300" t="s">
+        <v>1055</v>
+      </c>
+      <c r="P300" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q300" t="s">
+        <v>37</v>
+      </c>
+      <c r="R300" t="s">
+        <v>37</v>
+      </c>
+      <c r="S300" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="301" spans="1:19">
+      <c r="A301" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B301">
+        <v>60</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L301" t="s">
+        <v>1060</v>
+      </c>
+      <c r="P301" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q301" t="s">
+        <v>37</v>
+      </c>
+      <c r="R301" t="s">
+        <v>37</v>
+      </c>
+      <c r="S301" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="302" spans="1:19">
+      <c r="A302" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B302">
+        <v>759</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1063</v>
+      </c>
+      <c r="L302" t="s">
+        <v>1064</v>
+      </c>
+      <c r="P302" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q302" t="s">
+        <v>37</v>
+      </c>
+      <c r="R302" t="s">
+        <v>37</v>
+      </c>
+      <c r="S302" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="303" spans="1:19">
+      <c r="A303" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B303">
+        <v>3</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1068</v>
+      </c>
+      <c r="L303" t="s">
+        <v>1069</v>
+      </c>
+      <c r="P303" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q303" t="s">
+        <v>61</v>
+      </c>
+      <c r="R303" t="s">
+        <v>60</v>
+      </c>
+      <c r="S303" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="304" spans="1:19">
+      <c r="A304" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B304">
+        <v>1</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G304" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I304" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J304" t="s">
+        <v>1078</v>
+      </c>
+      <c r="K304" t="s">
+        <v>1079</v>
+      </c>
+      <c r="L304" t="s">
+        <v>1080</v>
+      </c>
+      <c r="M304" t="s">
+        <v>1081</v>
+      </c>
+      <c r="N304" t="s">
+        <v>1082</v>
+      </c>
+      <c r="O304" t="s">
+        <v>1083</v>
+      </c>
+      <c r="P304" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q304" t="s">
+        <v>25</v>
+      </c>
+      <c r="R304" t="s">
+        <v>24</v>
+      </c>
+      <c r="S304" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>