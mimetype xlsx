--- v2 (2026-03-18)
+++ v3 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="560">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
@@ -71,223 +71,1201 @@
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_alice6.jpg?width=750&amp;height=400</t>
+  </si>
+  <si>
+    <t>Espetáculo infantil “Alice no País das Maravilhas” no Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval, em Sintra, abre portas a uma viagem mágica com o espetáculo infantil “Alice no País das Maravilhas”, no dia 16 de maio, pelas 16h00.  Produzido pelo Teatro Reflexo e adaptado por Michel Simeão, este espetáculo leva os mais novos a um mundo onde tudo é possível e onde cada encontro traz uma nova descoberta.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;O Centro Cultural Olga Cadaval, em Sintra, abre portas a uma viagem m&amp;aacute;gica com o espet&amp;aacute;culo infantil &amp;ldquo;Alice no Pa&amp;iacute;s das Maravilhas&amp;rdquo;, no dia 16 de maio, pelas 16h00.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Produzido pelo Teatro Reflexo e adaptado por Michel Sime&amp;atilde;o, este espet&amp;aacute;culo leva os mais novos a um mundo onde tudo &amp;eacute; poss&amp;iacute;vel e onde cada encontro traz uma nova descoberta. Pelo caminho, surgem reflex&amp;otilde;es sobre amizade, diferen&amp;ccedil;a, escolhas e o medo do desconhecido, de forma simples e tocante.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com muita cor, fantasia e momentos surpreendentes, o espet&amp;aacute;culo promete encantar do in&amp;iacute;cio ao fim, uma experi&amp;ecirc;ncia perfeita para partilhar fam&amp;iacute;lia onde os mais pequenos s&amp;atilde;o levados a despertar emo&amp;ccedil;&amp;otilde;es, imaginar, sentir e crescer.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/alice-no-pais-das-maravilhas-104429" target="_blank"&gt;Ticketline&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/museudaagua.jpg?width=750&amp;height=400</t>
+  </si>
+  <si>
+    <t>Inscrições abertas para “Férias Ativas da Páscoa” no Museu da Água e Resíduos</t>
+  </si>
+  <si>
+    <t>Estão abertas as inscrições para a iniciativa “Férias Ativas da Páscoa”, que terá lugar no Museu da Água e Resíduos (MAR), em Sintra, nos dias 30 e 31 de março e 1, 6, 7, 8, 9 e 10 de abril, entre as 09h00 e as 18h00.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Durante a pausa escolar, o MAR volta a abrir portas &amp;agrave; descoberta e &amp;agrave; criatividade com o programa &amp;ldquo;F&amp;eacute;rias Ativas&amp;rdquo;, uma iniciativa que pretende proporcionar experi&amp;ecirc;ncias educativas e divertidas a crian&amp;ccedil;as e jovens.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com uma programa&amp;ccedil;&amp;atilde;o diversificada, estruturada por temas di&amp;aacute;rios, o programa integra atividades cient&amp;iacute;ficas din&amp;acirc;micas e participativas. Cada sess&amp;atilde;o apresenta novos desafios e experi&amp;ecirc;ncias pr&amp;aacute;ticas, estimulando a curiosidade, o pensamento cr&amp;iacute;tico e a criatividade dos participantes. Este conjunto de atividades enriquecedoras promove a consci&amp;ecirc;ncia ambiental e contribui para o desenvolvimento pessoal dos jovens envolvidos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, o MAR refor&amp;ccedil;a o seu compromisso com a promo&amp;ccedil;&amp;atilde;o da educa&amp;ccedil;&amp;atilde;o ambiental, tecnol&amp;oacute;gica e cient&amp;iacute;fica, aliando aprendizagem e divers&amp;atilde;o. Atrav&amp;eacute;s de atividades l&amp;uacute;dicas e pedag&amp;oacute;gicas, os participantes ter&amp;atilde;o a oportunidade de explorar temas atuais, experimentar, questionar e desenvolver compet&amp;ecirc;ncias essenciais para o futuro.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;a href="https://www.smas-sintra.pt/mar/ferias-ativas/" target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Juventude"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Youth"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Juventud"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Jeunesse"}]</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/musa_noite.jpg?width=750&amp;height=400</t>
+  </si>
+  <si>
+    <t>Sintra assinala Dia e Noite dos Museus com  programa gratuito</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra associa-se ao Dia e Noite Internacional dos Museus com um programa de atividades gratuitas nos seus museus municipais, entre 15 e 19 de maio.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Assinalado a 18 de maio, o Dia e Noite Internacional dos Museus tem este ano como tema &amp;ldquo;Museus a unir um mundo dividido&amp;rdquo;, destacando o papel destes espa&amp;ccedil;os como locais de di&amp;aacute;logo, inclus&amp;atilde;o e encontro de diferentes narrativas e perspetivas.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Sintra volta a associar-se a esta iniciativa, refor&amp;ccedil;ando a import&amp;acirc;ncia destes equipamentos culturais na sociedade atual, com diversas propostas culturais gratuitas pensadas para todos os p&amp;uacute;blicos.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;A C&amp;acirc;mara Municipal de Sintra, liderada por Marco Almeida, recorda que o acesso aos museus municipais &amp;eacute; gratuito durante todo o ano.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;img src="images/2026/04/29/Cartaz_Dia%20Museus.jpg" width="568" height="803" loading="lazy" data-path="local-images:/2026/04/29/Cartaz_Dia Museus.jpg"&gt;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/881.jpg?width=750&amp;height=400</t>
+  </si>
+  <si>
+    <t>AVISO | Encerramento preventivo de Parques Municipais e Monumentos</t>
+  </si>
+  <si>
+    <t>As previsões de ventos fortes e persistentes, com velocidades estimadas entre 50 e 60 km/h e rajadas que poderão atingir entre 80 e 110 km/h, levam a Câmara Municipal de Sintra a aplicar medidas preventivas de segurança a partir de hoje, 23 de janeiro.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Tendo em conta a salvaguardar e seguran&amp;ccedil;a dos Sintrenses e visitantes, ficar&amp;atilde;o temporariamente encerrados os parques da Liberdade, em Sintra, e Quinta Nova da Assun&amp;ccedil;&amp;atilde;o, em Belas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O per&amp;iacute;odo de encerramento prolonga-se at&amp;eacute; &amp;agrave;s 08h00 de 26 de janeiro, altura prevista para a reabertura caso as condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas o permitam.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Devido &amp;agrave;s condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas adversas, estar&amp;atilde;o encerrados nesta sexta-feira, 23 de janeiro, os seguintes monumentos geridos pela Parques de Sintra: Castelo dos Mouros; Convento dos Capuchos e o Chalet da Condessa d&amp;rsquo;Edla, no Parque da Pena.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A autarquia Sintrense, liderada por Marco Almeida, acompanha de forma permanente a evolu&amp;ccedil;&amp;atilde;o das condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas e mant&amp;eacute;m ativa a articula&amp;ccedil;&amp;atilde;o com as entidades de prote&amp;ccedil;&amp;atilde;o civil, apelando &amp;agrave; popula&amp;ccedil;&amp;atilde;o para que adote comportamentos preventivos e siga as recomenda&amp;ccedil;&amp;otilde;es das autoridades.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Institucional"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_peste-e-sida6.jpg?width=750&amp;height=400</t>
+  </si>
+  <si>
+    <t>Peste &amp; Sida ao vivo em Sintra no dia 30 de abril</t>
+  </si>
+  <si>
+    <t>Os icónicos Peste &amp; Sida sobem ao palco do Centro Cultural Olga Cadaval no próximo dia 30 de abril, às 21h00, para um concerto muito especial integrado no ciclo “Sextas do Rock”.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Os ic&amp;oacute;nicos Peste &amp;amp; Sida sobem ao palco do Centro Cultural Olga Cadaval no pr&amp;oacute;ximo dia 30 de abril, &amp;agrave;s 21h00, para um concerto muito especial integrado no ciclo &amp;ldquo;Sextas do Rock&amp;rdquo;.&lt;/p&gt;
+&lt;p&gt;A digress&amp;atilde;o &amp;ldquo;40 Anos e Eu Ralado!&amp;rdquo; assinala quatro d&amp;eacute;cadas de carreira de uma das bandas mais marcantes do rock portugu&amp;ecirc;s. Com uma energia inconfund&amp;iacute;vel e temas que atravessaram gera&amp;ccedil;&amp;otilde;es, os Peste &amp;amp; Sida prometem uma noite intensa, repleta de &amp;ecirc;xitos e momentos memor&amp;aacute;veis.&lt;/p&gt;
+&lt;p&gt;Este espet&amp;aacute;culo &amp;eacute; mais do que uma viagem pela hist&amp;oacute;ria da banda, &amp;eacute; uma celebra&amp;ccedil;&amp;atilde;o da atitude, da liberdade e do esp&amp;iacute;rito irreverente que continuam a conquistar novos f&amp;atilde;s.&lt;/p&gt;
+&lt;p&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/peste-e-sida-40-anos-e-eu-ralado-102996" target="_blank"&gt;Ticketline&lt;/a&gt;&amp;nbsp;e nos locais habituais.&lt;/p&gt;
+&lt;p&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/fim_europa.jpg?width=750&amp;height=400</t>
+  </si>
+  <si>
+    <t>Depressão Ingrid obriga ao adiamento da Corrida Fim da Europa</t>
+  </si>
+  <si>
+    <t>A 35.ª edição da “Corrida Fim da Europa” vai ser adiada para 1 de março tendo em conta os alertas emitidos e após a realização de uma reunião com as várias entidades envolvidas.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta decis&amp;atilde;o da prova que junta atletas nacionais e internacionais, prevista para este domingo, surge com o objetivo de colocar em seguran&amp;ccedil;a todos os participantes e tem por base as condi&amp;ccedil;&amp;otilde;es climat&amp;eacute;ricas adversas provocadas pela depress&amp;atilde;o Ingrid.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Tendo em conta esta decis&amp;atilde;o, todos os alimentos adquiridos, cerca de 6 mil pe&amp;ccedil;as de fruta e sandes, ser&amp;atilde;o agora distribu&amp;iacute;das por bombeiros, for&amp;ccedil;as de seguran&amp;ccedil;a e associa&amp;ccedil;&amp;otilde;es de apoio &amp;agrave; comunidade em situa&amp;ccedil;&amp;atilde;o de sem&amp;#8209;abrigo, todas institui&amp;ccedil;&amp;otilde;es Sintrenses, garantindo que os bens alimentares t&amp;ecirc;m um destino &amp;uacute;til e imediato, refor&amp;ccedil;ando o compromisso social do munic&amp;iacute;pio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A autarquia Sintrense est&amp;aacute; a acompanhar permanentemente a evolu&amp;ccedil;&amp;atilde;o meteorol&amp;oacute;gica, mantendo ativa a articula&amp;ccedil;&amp;atilde;o com todas as entidades de prote&amp;ccedil;&amp;atilde;o civil.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Recorde-se que esta prova liga o centro da vila de Sintra ao Cabo da Roca, passando pelo centro da serra de Sintra.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Desporto"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Sports"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Deporte"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Sport"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/32.jpg?width=750&amp;height=400</t>
+  </si>
+  <si>
+    <t>Inscrições para a Corrida Fim da Europa abertas</t>
+  </si>
+  <si>
+    <t>As inscrições para a 35.ª Corrida Fim da Europa continuam abertas, permitindo a todos os interessados a oportunidade de garantir presença nesta prova emblemática, agendada para o próximo dia 1 de março.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Todas as inscri&amp;ccedil;&amp;otilde;es j&amp;aacute; efetuadas mant&amp;ecirc;m-se v&amp;aacute;lidas, assim como os dorsais que j&amp;aacute; foram levantados.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A emblem&amp;aacute;tica corrida pelas mais ic&amp;oacute;nicas estradas Sintrenses levar&amp;aacute; centenas de atletas do centro hist&amp;oacute;rico de Sintra at&amp;eacute; ao Cabo da Roca, com partida na Vila de Sintra, junto &amp;agrave; Fonte Mourisca, pelas 10h00.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O percurso, com uma extens&amp;atilde;o total de 17 km, passar&amp;aacute; pelo Largo Rainha Dona Am&amp;eacute;lia, seguindo pela Rampa da Pena e pela zona florestal da Peninha, serpenteando a Serra de Sintra. O final da corrida decorre com o Oceano Atl&amp;acirc;ntico como pano de fundo, terminando junto ao Farol do Cabo da Roca, local da meta da prova e mundialmente conhecido como o ponto mais ocidental do continente europeu.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As caracter&amp;iacute;sticas da Corrida Fim da Europa, de inigual&amp;aacute;vel beleza, conferem&amp;#8209;lhe a distin&amp;ccedil;&amp;atilde;o de figurar entre os 10 primeiros lugares do livro World&amp;rsquo;s Ultimate Running Races, da Harper Collins Publishers, que destaca as 500 provas mais emblem&amp;aacute;ticas a n&amp;iacute;vel mundial.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/cultura_nos_mercados_banner_jg.jpg</t>
+  </si>
+  <si>
+    <t>Cultura nos Mercados traz concerto ao Mercado da Estefânia</t>
+  </si>
+  <si>
+    <t>A Câmara de Sintra promove, no próximo dia 28 de março, pelas 11h00, no Mercado Municipal da Estefânia, o segundo momento cultural integrado na iniciativa de dinamização dos mercados municipais “Cultura nos Mercados”.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A sess&amp;atilde;o conta com a atua&amp;ccedil;&amp;atilde;o do Conservat&amp;oacute;rio de M&amp;uacute;sica e Teatro Sons e Compassos, que apresentar&amp;aacute; um concerto de m&amp;uacute;sica de c&amp;acirc;mara.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O concerto ser&amp;aacute; interpretado por um ensemble de quarteto de cordas e piano, oferecendo ao p&amp;uacute;blico uma experi&amp;ecirc;ncia musical de elevada qualidade num ambiente informal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O p&amp;uacute;blico ser&amp;aacute; tamb&amp;eacute;m surpreendido com uma interven&amp;ccedil;&amp;atilde;o performativa de marimba, a decorrer no primeiro andar do mercado. Este momento pretende estimular a descoberta de novas sonoridades e convidar os Sintrenses e visitantes a explorar diferentes espa&amp;ccedil;os do mercado, refor&amp;ccedil;ando a liga&amp;ccedil;&amp;atilde;o entre cultura, comunidade e com&amp;eacute;rcio local.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, a C&amp;acirc;mara de Sintra reafirma o compromisso de promover a frui&amp;ccedil;&amp;atilde;o cultural em espa&amp;ccedil;os do quotidiano, aproximando a arte dos cidad&amp;atilde;os e contribuindo para a vitalidade dos Mercados Municipais.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_represas6.jpg?width=750&amp;height=400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luís Represas celebra 50 anos de carreira no Centro Cultural Olga Cadaval </t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval recebe o concerto de comemoração dos 50 anos de carreira de Luís Represas, um dos maiores nomes da música portuguesa, no dia 15 de maio, às 21h00.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo de cinco d&amp;eacute;cadas, Represas tem marcado a hist&amp;oacute;ria da m&amp;uacute;sica portuguesa, tanto como membro do ic&amp;oacute;nico grupo Trovante como na sua carreira a solo. Para celebrar o artista concerto onde revisitar&amp;aacute; grandes cl&amp;aacute;ssicos que marcaram gera&amp;ccedil;&amp;otilde;es, proporcionando ao p&amp;uacute;blico Sintrense uma viagem musical recheada de emo&amp;ccedil;&amp;atilde;o, mem&amp;oacute;rias e a autenticidade que sempre caracterizou o seu trabalho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Lu&amp;iacute;s Represas promete um espet&amp;aacute;culo com muitas surpresas, interpreta&amp;ccedil;&amp;otilde;es especiais e momentos que ir&amp;atilde;o emocionar os f&amp;atilde;s e as novas audi&amp;ecirc;ncias, reafirmando a sua influ&amp;ecirc;ncia e relev&amp;acirc;ncia na m&amp;uacute;sica portuguesa contempor&amp;acirc;nea.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o &amp;agrave; venda na &lt;a href="https://www.ticketline.pt/evento/luis-represas-50-anos-de-carreira-101728" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Acompanhe toda a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_carta_de_amor7_thumbnail.jpg?width=600&amp;height=340</t>
+  </si>
+  <si>
+    <t>Fátinha Moura no Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>Fátinha Moura, artista Sintrense, sobe ao palco do Centro Cultural Olga Cadaval no dia 28 de março, às 21h00, para a estreia absoluta do seu álbum “Cartas de Amor”.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A cantora de origem cabo-verdiana e residente em Sintra, F&amp;aacute;tinha Moura, destaca-se no panorama lus&amp;oacute;fono pela sua voz &amp;uacute;nica, que combina as sonoridades tradicionais de Cabo Verde com influ&amp;ecirc;ncias contempor&amp;acirc;neas. A sua interpreta&amp;ccedil;&amp;atilde;o intensa e emotiva reflete uma liga&amp;ccedil;&amp;atilde;o profunda &amp;agrave; m&amp;uacute;sica crioula, ao amor, &amp;agrave; saudade e &amp;agrave; gratid&amp;atilde;o, temas que permeiam este novo trabalho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O &amp;aacute;lbum &amp;ldquo;Cartas de Amor&amp;rdquo;, conta com a colabora&amp;ccedil;&amp;atilde;o de produtores de renome, como Guga Dias, Alex Furtado, Tiago Ferreira e Lejemea, um dos mais importantes produtores de Cabo Verde.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com o apoio da C&amp;acirc;mara Municipal de Sintra, este espet&amp;aacute;culo &amp;eacute; uma verdadeira &amp;ldquo;Carta de Amor&amp;rdquo;, uma homenagem &amp;agrave; vila de Sintra que acolheu a artista e &amp;agrave; comunidade que acompanha o seu percurso art&amp;iacute;stico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ser&amp;aacute; uma noite de celebra&amp;ccedil;&amp;atilde;o da identidade, da cultura e da m&amp;uacute;sica, protagonizada por uma artista Sintrense.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes encontram-se dispon&amp;iacute;veis nos locais habituais e na&amp;nbsp;&lt;a href="https://www.ticketline.pt/pesquisa?query=centro+cultural+olga+cadaval&amp;amp;district=&amp;amp;venue=&amp;amp;category=&amp;amp;from=&amp;amp;to=&amp;amp;_gl=1*xzcnk1*_up*MQ..*_gs*MQ..&amp;amp;gclid=EAIaIQobChMI-Lqa-5yBkwMVhPZ5BB3jXitQEAAYASAAEgKhUfD_BwE&amp;amp;gbraid=0AAAABBz4ZPPGJz0BBxIHFppqViRWwMNeY" target="_blank"&gt;Ticketline.&lt;/a&gt;&amp;nbsp;Para conhecer toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval, visite&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/284_thumbnail.jpg?width=600&amp;height=340</t>
+  </si>
+  <si>
+    <t>Museus de Sintra com cultura gratuita para todos</t>
+  </si>
+  <si>
+    <t>Em março, os Museus Municipais de Sintra abrem portas para que Sintrenses e visitantes conheçam o património do concelho através de uma programação cultural gratuita e diversificada, que inclui exposições, visitas temáticas e iniciativas especiais para todas as idades.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No MASMO - Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas, descubra o fascinante mundo da Antiguidade com visitas orientadas e atividades culturais &amp;uacute;nicas. &amp;nbsp;Destaque para o Dia da Mulher com a visita tem&amp;aacute;tica &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o do Museu &amp;ndash; Um percurso no feminino&amp;rdquo;, e para fam&amp;iacute;lias, a visita-descoberta &amp;ldquo;Ludi Cereales &amp;ndash; Vem decorar ovos para Ceres!&amp;rdquo;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O MU.SA &amp;ndash; Museu das Artes de Sintra, espa&amp;ccedil;o dedicado &amp;agrave; cria&amp;ccedil;&amp;atilde;o contempor&amp;acirc;nea, recebe duas exposi&amp;ccedil;&amp;otilde;es: &amp;ldquo;Uma Borboleta nos Escombros&amp;rdquo;, inserida no Festival Periferias 2026, e &amp;ldquo;Matter of Choice&amp;rdquo;, de Lu&amp;iacute;sa Ramires.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No MHNS - Museu de Hist&amp;oacute;ria Natural de Sintra, viaje pelas civiliza&amp;ccedil;&amp;otilde;es antigas e explore o patrim&amp;oacute;nio natural com a exposi&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria &amp;ldquo;Entre o Egeu e o Mar J&amp;oacute;nico, as marcas de uma Nova Civiliza&amp;ccedil;&amp;atilde;o&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Casa-Museu Leal da C&amp;acirc;mara convida &amp;agrave; descoberta do universo criativo de Leal da C&amp;acirc;mara, com a visita tem&amp;aacute;tica &amp;ldquo;Lisboa e Porto &amp;ndash; Paisagens&amp;rdquo; e a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Poetas e Escritores Portugueses por Leal da C&amp;acirc;mara&amp;rdquo; onde arte e literatura se encontram.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;J&amp;aacute; no MFC - Museu Ferreira de Castro participe no Clube de Leitura com &amp;ldquo;L&amp;eacute;ah e Outras Hist&amp;oacute;rias&amp;rdquo;, de Jos&amp;eacute; Rodrigues Migu&amp;eacute;is, explore a atividade &amp;ldquo;Conversas sobre Ferreira de Castro &amp;ndash; A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;, conduzida por Ana Cristina Carvalho, e descubra a rica cole&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa &amp;ndash; Um Portugal que nos Une&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra relembra que a entrada nos museus municipais &amp;eacute; gratuita durante todo o ano, sendo que algumas atividades requerem inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via por telefone.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para conhecer o programa completo de mar&amp;ccedil;o, consulte os canais oficiais dos Museus Municipais de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;MASMO &amp;ndash; Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;07.MAR, 15h00 | Visita tem&amp;aacute;tica &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o do Museu &amp;ndash; Um percurso no feminino&amp;rdquo; Comemora&amp;ccedil;&amp;atilde;o do Dia Internacional da Mulher&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Falar-se-&amp;aacute; sobre o estatuto social da Mulher, tendo como ponto de partida a cole&amp;ccedil;&amp;atilde;o do Museu. Esta visita ter&amp;aacute; o seu in&amp;iacute;cio na sala tem&amp;aacute;tica &amp;ldquo;Cripta Etrusca&amp;rdquo; e percorrer&amp;aacute; alguns dos espa&amp;ccedil;os mais emblem&amp;aacute;ticos da exposi&amp;ccedil;&amp;atilde;o, ilustrando o papel multifacetado das mulheres atrav&amp;eacute;s do tempo.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Acesso gratuito, mediante marca&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;28.MAR, 15h00 | Visita-descoberta Fam&amp;iacute;lias no Museu &amp;ldquo;Ludi Cereales &amp;ndash; Vem decorar ovos para Ceres!&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Vamos conhecer um pouco da Hist&amp;oacute;ria e das curiosidades de uma das principais festas do ano &amp;ndash; a P&amp;aacute;scoa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na Antiga Roma e nesta precisa &amp;eacute;poca do ano, ofereciam-se a Ceres &amp;ndash; a principal deusa que tutelava o &amp;laquo;renascimento&amp;raquo; da Natureza por ocasi&amp;atilde;o do despontar da Primavera &amp;ndash; ovos, s&amp;iacute;mbolo de fecundidade, de fertilidade e do pr&amp;oacute;prio mundo, que a deusa tinha de novo enriquecido com a germina&amp;ccedil;&amp;atilde;o dos cereais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No final desta atividade, todos v&amp;atilde;o compreender que muitos dos costumes atuais t&amp;ecirc;m a sua origem nos festivais pag&amp;atilde;os da Antiguidade Greco-Romana, e como esta velha pr&amp;aacute;tica passou a fazer parte de uma das mais importantes celebra&amp;ccedil;&amp;otilde;es do Ano Crist&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Fam&amp;iacute;lias.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;MU.SA &amp;ndash; Museu das Artes de Sintra&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;05.MAR, 15h00 | Inaugura&amp;ccedil;&amp;atilde;o da Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;Uma Borboleta no Escombros&amp;rdquo;,&amp;nbsp;&lt;/strong&gt;Ch&amp;atilde;o de Oliva, inserido no Festival Periferias 2026.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em 2025, o Ch&amp;atilde;o de Oliva perdeu a maioria do seu arquivo num inc&amp;ecirc;ndio do Armaz&amp;eacute;m da Messa, que tinha sido cedido pela C&amp;acirc;mara Municipal de Sintra a algumas das estruturas culturais da &amp;aacute;rea teatral do nosso concelho. Este dia fat&amp;iacute;dico deixou uma marca profunda na hist&amp;oacute;ria do Ch&amp;atilde;o de Oliva e o peso de uma perda que j&amp;aacute; n&amp;atilde;o se recupera. Num ano em que tamb&amp;eacute;m nos dedicamos ao ciclo &amp;ldquo;Ecogeografias&amp;rdquo; tamb&amp;eacute;m nos assaltam outras imagens de inc&amp;ecirc;ndios que deixam marcas devastadoras na paisagem natural, por vezes com impacto tamb&amp;eacute;m em vidas humanas. Do inc&amp;ecirc;ndio neste armaz&amp;eacute;m, recuper&amp;aacute;mos poucos objetos, p&amp;aacute;ginas ardidas, cartazes, que agora juntamos para esta exposi&amp;ccedil;&amp;atilde;o. Em simult&amp;acirc;neo, procuramos dialogar com outras paisagens, tamb&amp;eacute;m ardidas, num di&amp;aacute;logo sobre perda, mas tamb&amp;eacute;m sobre recupera&amp;ccedil;&amp;atilde;o e resili&amp;ecirc;ncia. Uma borboleta nos escombros, como a que voou no dia em que fomos procurar achados no meio das cinzas, um sinal que lemos como esperan&amp;ccedil;a.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Patente de 05 de mar&amp;ccedil;o a 12 de abril de 2026.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;19.MAR, 15h00 | Inaugura&amp;ccedil;&amp;atilde;o da Exposi&amp;ccedil;&amp;atilde;o "Ponto de Inflex&amp;atilde;o"&amp;nbsp;Novos olhares sobre a Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;A constitui&amp;ccedil;&amp;atilde;o de uma Cole&amp;ccedil;&amp;atilde;o de Arte assenta numa vis&amp;atilde;o pessoal e intimista sobre o ato criativo, refletindo o gosto e os valores do colecionador.&lt;/p&gt;
+&lt;p&gt;A cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada chega &amp;agrave; C&amp;acirc;mara Municipal de Sintra atrav&amp;eacute;s de v&amp;aacute;rias doa&amp;ccedil;&amp;otilde;es num ensejo do colecionador em partilhar e garantir o acesso &amp;agrave;s obras e &amp;agrave;s suas escolhas.&lt;/p&gt;
+&lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o Ponto de Inflex&amp;atilde;o prop&amp;otilde;e uma revisita&amp;ccedil;&amp;atilde;o cr&amp;iacute;tica e sens&amp;iacute;vel &amp;agrave; Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada levando o p&amp;uacute;blico a descobrir novas leituras, estabelecendo paralelos entre as pe&amp;ccedil;as expostas, revelando, no entanto, a disruptiva dial&amp;eacute;tica entre elas.&lt;/p&gt;
+&lt;p&gt;Tomando o sentido de um &amp;ldquo;ponto de inflex&amp;atilde;o&amp;rdquo; &amp;ndash; ponto em que uma curva muda de sentido &amp;ndash; a mostra abrir&amp;aacute; caminho para um espa&amp;ccedil;o de questionamento e reinterpreta&amp;ccedil;&amp;atilde;o, onde o olhar curatorial e as obras se encontram para desafiar perce&amp;ccedil;&amp;otilde;es pr&amp;eacute;-estabelecidas e, assim, abrir caminhos a novas narrativas visuais.&lt;/p&gt;
+&lt;p&gt;Patente de 19 de mar&amp;ccedil;o a 14 de junho de 2026.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;27.MAR | Sala Polivalente &amp;ldquo;Inaugura&amp;ccedil;&amp;atilde;o da Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria Matter of Choice&amp;rdquo;, de Lu&amp;iacute;sa Ramires&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A exposi&amp;ccedil;&amp;atilde;o Matter of Choice &amp;eacute; um convite a uma escolha, uma decis&amp;atilde;o bin&amp;aacute;ria. S&amp;atilde;o oferecidas alternativas de percursos, que demonstram a ambival&amp;ecirc;ncia da decis&amp;atilde;o, onde os conceitos decerto ou errado n&amp;atilde;o se imp&amp;otilde;em. As obras polinizam-se umas &amp;agrave;s outras, comunicando entre a divis&amp;atilde;o imposta. Tal como a artista Sanam Khatibi afirma: &amp;lsquo;Nada do que fazemos &amp;eacute; preto e branco, &amp;eacute; no espa&amp;ccedil;o cinzento que tenho interesse.&amp;rsquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A interroga&amp;ccedil;&amp;atilde;o &amp;eacute; fundamental, talvez mais do que nunca, numa &amp;eacute;poca em que se definem novas fronteiras f&amp;iacute;sicas e surgem cismas que nos tendem a dividir.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Patente de 27 de mar&amp;ccedil;o a 12 de abril de 2026.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;MHNS &amp;ndash; Museu de Hist&amp;oacute;ria Natural de Sintra&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;At&amp;eacute; 29.MAR | Exposi&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria &amp;ldquo;Entre o Egeu e o Mar J&amp;oacute;nico, as marcas de uma Nova Civiliza&amp;ccedil;&amp;atilde;o&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A partir do s&amp;eacute;culo VIII a.C., a civiliza&amp;ccedil;&amp;atilde;o grega iniciou um amplo movimento de expans&amp;atilde;o para Ocidente, que se traduziu na funda&amp;ccedil;&amp;atilde;o de numerosas col&amp;oacute;nias ao longo das regi&amp;otilde;es meridionais da Pen&amp;iacute;nsula It&amp;aacute;lica e em parte da Sic&amp;iacute;lia. Estas novas terras, caracterizadas por vastas plan&amp;iacute;cies em contraste com o relevo abrupto e fragmentado da H&amp;eacute;lade, ofereceram aos gregos uma sensa&amp;ccedil;&amp;atilde;o de amplitude e prosperidade que os levou a batiz&amp;aacute;-las de Meg&amp;aacute;l&amp;#275; Hell&amp;aacute;s, ou Magna Gr&amp;eacute;cia. Este territ&amp;oacute;rio viria a afirmar-se como um dos mais fecundos centros da cultura grega fora do espa&amp;ccedil;o continental&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Entre o Mar Egeu e o Mar J&amp;oacute;nico, as marcas de uma Nova Civiliza&amp;ccedil;&amp;atilde;o&amp;rdquo; re&amp;uacute;ne um conjunto de 15 pe&amp;ccedil;as de estilo geom&amp;eacute;trico e cl&amp;aacute;ssico provenientes precisamente deste per&amp;iacute;odo de efervesc&amp;ecirc;ncia cultural e art&amp;iacute;stica, testemunhos materiais de uma era de singular vitalidade criativa. Estes artefactos, de inestim&amp;aacute;vel valor arqueol&amp;oacute;gico e hist&amp;oacute;rico, integraram outrora a cole&amp;ccedil;&amp;atilde;o do casal Fernanda e Miguel Barbosa, encontrando-se hoje sob a guarda do Dr. Paulo Macedo, seu familiar.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Exposi&amp;ccedil;&amp;atilde;o estar&amp;aacute; patente ao p&amp;uacute;blico at&amp;eacute; ao dia 29 de mar&amp;ccedil;o de 2026.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;CMLC &amp;ndash; Casa-Museu Leal da C&amp;acirc;mara&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;14.MAR, 15h00 | Visita Tem&amp;aacute;tica &amp;ldquo;Lisboa e Porto &amp;ndash; Paisagens&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Explorando as obras de pintura expostas nas diversas salas da CMLC, nas quais o Mestre registou cenas das duas mais importantes cidades portuguesas onde viveu antes de se fixar na Rinchoa. Estas pe&amp;ccedil;as atestam bem, n&amp;atilde;o s&amp;oacute; o peculiar tra&amp;ccedil;o do Mestre, como tamb&amp;eacute;m a elevada versatilidade do artista e da sua obra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;At&amp;eacute; 10.MAI | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;Poetas e Escritores Portugueses por Leal da C&amp;acirc;mara&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta exposi&amp;ccedil;&amp;atilde;o re&amp;uacute;ne retratos caricaturais de escritores portugueses realizados por Leal da C&amp;acirc;mara ao longo do seu percurso art&amp;iacute;stico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Convivendo de perto com meios intelectuais em Portugal, Madrid e Paris, o artista retratou figuras marcantes da literatura, desde autores cl&amp;aacute;ssicos como Gil Vicente e Padre Ant&amp;oacute;nio Vieira at&amp;eacute; contempor&amp;acirc;neos como Ramalho Ortig&amp;atilde;o, Fialho de Almeida e Guerra Junqueiro. Muitas destas obras foram criadas para jornais, revistas e projetos editoriais, destacando-se tamb&amp;eacute;m a sua colabora&amp;ccedil;&amp;atilde;o no cat&amp;aacute;logo da Sec&amp;ccedil;&amp;atilde;o Portuguesa da Exposi&amp;ccedil;&amp;atilde;o Internacional do Rio de Janeiro (1922/23).&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A mostra d&amp;aacute; a conhecer alguns desses trabalhos, evocando personalidades e obras fundamentais da literatura portuguesa, e sublinhando o seu legado de cidadania e humanismo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Como atividade complementar, decorre a proposta educativa &amp;ldquo;O Meu Escritor&amp;rdquo;, que convida os participantes a criarem o seu pr&amp;oacute;prio retrato caricatural inspirado nos autores expostos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;MFC- Museu Ferreira de Castro&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;06.MAR, 18h00 | Clube de Leitura &amp;ldquo;L&amp;eacute;ah e Outras Hist&amp;oacute;rias&amp;rdquo;, de Jos&amp;eacute; Rodrigues Migu&amp;eacute;is&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No m&amp;ecirc;s de mar&amp;ccedil;o o Clube de Leitura debater&amp;aacute; o livro &amp;ldquo;L&amp;eacute;ah e Outras Hist&amp;oacute;rias (1958), provavelmente o mais querido e conhecido livro de Jos&amp;eacute; Rodrigues Migu&amp;eacute;is, d&amp;aacute;-nos a s&amp;iacute;ntese perfeita da vida e da obra deste autor. Dez retratos ambulantes, por entre a Beira Interior, Lisboa e a sua prov&amp;iacute;ncia, Nova Iorque, Bruxelas, ou algures num misterioso pa&amp;iacute;s europeu tomado pela autoritarite no ar dos tempos. Dez viagens de partida e chegada &amp;agrave;s mem&amp;oacute;rias de um amor perdido ou preterido pelo dinheiro, &amp;agrave;s guerras de faca e alguidar camilianas, ao estudo sociol&amp;oacute;gico das gentes da capital, das passeatas da burguesia regadas a vinho e petiscos, das aventuras de espi&amp;otilde;es ou das grandes recorda&amp;ccedil;&amp;otilde;es no ex&amp;iacute;lio, aterrando por fim nesse nervo do passado como rel&amp;iacute;quia que &amp;eacute; a Av. Almirante Reis: &amp;laquo;Quem quiser saber a hist&amp;oacute;ria toda deste s&amp;iacute;tio n&amp;atilde;o tem sen&amp;atilde;o que vir bater &amp;agrave; minha porta.&amp;raquo;&amp;rdquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta ser&amp;aacute; a obra a explorar no &amp;acirc;mbito do Clube de Leitura do Museu Ferreira de Castro.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;27.MAR, 18h00 | Conversas sobre Ferreira de Castro &amp;ldquo;A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;, por Ana Cristina Carvalho&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Tema: Literatura e ambiente &amp;ndash; nos ambientes Ferreira de Castro&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;ldquo;A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;, dia 27 de mar&amp;ccedil;o, &amp;agrave;s 18 horas, a partir de Ferreira de Castro e os romances A Selva (1930) e O Instinto Supremo (1968), com base na obra que co-coordenou, Amaz&amp;oacute;nia &amp;ndash; Reflexos do Lugar nas Literaturas Portuguesa e Brasileira (2020).&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;At&amp;eacute; data a definir | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa um Portugal que nos Une&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta exposi&amp;ccedil;&amp;atilde;o apresenta uma valiosa cole&amp;ccedil;&amp;atilde;o etnogr&amp;aacute;fica composta maioritariamente por cer&amp;acirc;mica decorativa e utilit&amp;aacute;ria, proveniente de v&amp;aacute;rias regi&amp;otilde;es de Portugal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Organizada em n&amp;uacute;cleos tem&amp;aacute;ticos como &amp;ldquo;O P&amp;atilde;o&amp;rdquo;, &amp;ldquo;A Economia Dom&amp;eacute;stica&amp;rdquo;, &amp;ldquo;A Cozinha&amp;rdquo;, &amp;ldquo;O Vinho e o Azeite&amp;rdquo; e &amp;ldquo;A Inf&amp;acirc;ncia&amp;rdquo;, a mostra re&amp;uacute;ne pe&amp;ccedil;as que testemunham tradi&amp;ccedil;&amp;otilde;es, t&amp;eacute;cnicas ancestrais e modos de vida de norte a sul do pa&amp;iacute;s. Entre os objetos expostos destacam-se utens&amp;iacute;lios dom&amp;eacute;sticos, brinquedos tradicionais e exemplares singulares como a enigm&amp;aacute;tica &amp;ldquo;Bilha do Segredo&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Merecem especial relevo produ&amp;ccedil;&amp;otilde;es emblem&amp;aacute;ticas como os Barros Negros de Molelos e de Tourencinho, o Pedrado de Nisa e a tradi&amp;ccedil;&amp;atilde;o oleira de Mafra, bem como o figurado de barro oriundo de diversas localidades, com representa&amp;ccedil;&amp;otilde;es de trajes, profiss&amp;otilde;es e cenas do quotidiano &amp;mdash; incluindo o Pres&amp;eacute;pio de Estremoz e os Galos de Barcelos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais do que evidenciar diferen&amp;ccedil;as regionais, esta cole&amp;ccedil;&amp;atilde;o convida a redescobrir a cultura popular portuguesa e aquilo que une o pa&amp;iacute;s na sua diversidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/137.jpg?width=750&amp;height=400</t>
+  </si>
+  <si>
+    <t>Sintra aprova Relatório sobre o Estado do Ordenamento do Território</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra aprovou o Relatório sobre o Estado do Ordenamento do Território (REOT) 2024, documento que avalia a evolução do ordenamento do território no concelho e acompanha a implementação dos instrumentos de gestão territorial.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O relat&amp;oacute;rio esteve em discuss&amp;atilde;o p&amp;uacute;blica durante 60 dias &amp;uacute;teis e, ap&amp;oacute;s an&amp;aacute;lise dos contributos recebidos, a C&amp;acirc;mara Municipal aprovou a vers&amp;atilde;o final do REOT 2024 e o respetivo Relat&amp;oacute;rio de Pondera&amp;ccedil;&amp;atilde;o da Discuss&amp;atilde;o P&amp;uacute;blica, que foram posteriormente submetidos &amp;agrave; aprecia&amp;ccedil;&amp;atilde;o da Assembleia Municipal de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O REOT constitui um instrumento fundamental para o acompanhamento das pol&amp;iacute;ticas municipais de ordenamento do territ&amp;oacute;rio, permitindo avaliar a execu&amp;ccedil;&amp;atilde;o das estrat&amp;eacute;gias definidas, identificar din&amp;acirc;micas territoriais e apoiar a tomada de decis&amp;otilde;es futuras no planeamento e desenvolvimento sustent&amp;aacute;vel do concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O REOT 2024 e o respetivo Relat&amp;oacute;rio de Pondera&amp;ccedil;&amp;atilde;o da Discuss&amp;atilde;o P&amp;uacute;blica encontram-se dispon&amp;iacute;veis para consulta&amp;nbsp;&lt;a href="territorial/planos-territoriais-e-estrategicos/relatorio-sobre-o-estado-do-ordenamento-do-territorio-de-sintra" target="_blank"&gt;aqui&lt;/a&gt;.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_oms3.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sintra assinala Páscoa com concerto pela Orquestra Municipal e Cátia Moreso </t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval recebe um concerto emocionante com a Orquestra Municipal de Sintra - D. Fernando II, sob a direção de Cesário Costa, e com a participação da renomada mezzo-soprano Cátia Moreso, no dia 2 de abril, às 21h00, com entrada gratuita.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa oferece uma viagem musical intensa, reunindo obras de Antonio Vivaldi, como o Concerto para Cordas em Sol menor, Stabat Mater e Nisi Dominus, que traduzem em som dor, esperan&amp;ccedil;a e a luz da Ressurrei&amp;ccedil;&amp;atilde;o. A estas p&amp;aacute;ginas marcantes juntam-se as Dolorosas n.&amp;ordm; 2 e 3 de &amp;Oacute;scar da Silva, proporcionando momentos de profunda interioridade e lirismo, numa reflex&amp;atilde;o musical sobre a dor e a transcend&amp;ecirc;ncia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Assista a esta experi&amp;ecirc;ncia musical que combina emo&amp;ccedil;&amp;atilde;o, espiritualidade e virtuosismo, perfeita para celebrar a P&amp;aacute;scoa em Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; gratuita, com levantamento exclusivo de bilhetes na bilheteira do Centro Cultural Olga Cadaval.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para mais informa&amp;ccedil;&amp;otilde;es, consulte&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_se_acreditares6.jpg</t>
+  </si>
+  <si>
+    <t>Diogo Martins e Sara Barradas em “Se acreditares muito” no Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>A peça de teatro “Se acreditares muito” chega ao Centro Cultural Olga Cadaval, em Sintra, com interpretações de Diogo Martins e Sara Barrada, e encenação de Flávio Gil no dia 18 de abril, às 21h00.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo acompanha Alex e Rupert, um casal improv&amp;aacute;vel que enfrenta uma perda inesperada e a luta para seguir em frente, mantendo-se unido e preservando a mem&amp;oacute;ria do filho. Uma narrativa intensa e emotiva sobre amor, esperan&amp;ccedil;a e a capacidade de acreditar no imposs&amp;iacute;vel, que promete emocionar o p&amp;uacute;blico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca esta experi&amp;ecirc;ncia teatral intensa que celebra a resili&amp;ecirc;ncia humana e a capacidade de acreditar no imposs&amp;iacute;vel.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/se-acreditares-muito-sara-barradas-diogo-ma-102267" target="_blank"&gt;Ticketline&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_dias-da-idade_sempre-que-a-revista-canta_abril.jpg</t>
+  </si>
+  <si>
+    <t>Espetáculo “Sempre que a Revista Canta” chega ao Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval, em Sintra, recebe no próximo dia 22 de abril, às 14h30, o espetáculo “Sempre que a Revista Canta!”, integrado no programa municipal Os Dias da Idade.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Produzido pela Sonhos em Cena, com estreia no in&amp;iacute;cio de 2026, o espet&amp;aacute;culo prop&amp;otilde;e uma viagem pelo universo do teatro de revista &amp;agrave; portuguesa, cruzando tradi&amp;ccedil;&amp;atilde;o e atualidade atrav&amp;eacute;s de momentos de humor, m&amp;uacute;sica e cr&amp;iacute;tica social.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com encena&amp;ccedil;&amp;atilde;o de Ricardo Miguel, a produ&amp;ccedil;&amp;atilde;o tem vindo a percorrer v&amp;aacute;rias cidades do pa&amp;iacute;s, destacando-se pela sua abordagem contempor&amp;acirc;nea a um g&amp;eacute;nero cl&amp;aacute;ssico do panorama cultural portugu&amp;ecirc;s.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em palco estar&amp;atilde;o Cid&amp;aacute;lia Moreira, V&amp;iacute;tor Emanuel, Maria Tavares e Raquel Caneca, num elenco que promete conquistar o p&amp;uacute;blico com energia, talento e proximidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa integra a programa&amp;ccedil;&amp;atilde;o dirigida &amp;agrave; popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior Sintrense, refor&amp;ccedil;ando o compromisso do munic&amp;iacute;pio com a promo&amp;ccedil;&amp;atilde;o cultural e o envelhecimento ativo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; gratuita, mediante reserva obrigat&amp;oacute;ria, efetuada nas Juntas e Uni&amp;otilde;es de Freguesia e nas Associa&amp;ccedil;&amp;otilde;es de Idosos do concelho.&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para conhecer toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval, consulte&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_2026.jpg</t>
+  </si>
+  <si>
+    <t>Leitura, Natureza e Literatura no Museu Ferreira de Castro</t>
+  </si>
+  <si>
+    <t>O Museu Ferreira de Castro, em Sintra, promove um novo ciclo de iniciativas dedicadas à obra do escritor, através do Clube de Leitura e das conferências Conversas sobre Ferreira de Castro, centradas na relação entre literatura, natureza e ambiente.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Clube de Leitura do Museu Ferreira de Castro &amp;eacute; um espa&amp;ccedil;o dedicado &amp;agrave; promo&amp;ccedil;&amp;atilde;o da leitura e &amp;agrave; partilha de ideias em torno de obras liter&amp;aacute;rias que dialogam com o universo cultural e tem&amp;aacute;tico do escritor. As sess&amp;otilde;es decorrem num ambiente informal, incentivando o debate e a reflex&amp;atilde;o cr&amp;iacute;tica sobre literatura.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em paralelo, o ciclo Conversas sobre Ferreira de Castro prop&amp;otilde;e um conjunto de confer&amp;ecirc;ncias que aprofundam o conhecimento sobre a vida, a obra e a influ&amp;ecirc;ncia do autor. Este ano, o tema centra-se na rela&amp;ccedil;&amp;atilde;o entre literatura, natureza e ambiente, com sess&amp;otilde;es conduzidas pela Ana Cristina Carvalho, investigadora do Instituto de Estudos de Literatura e Tradi&amp;ccedil;&amp;atilde;o da Universidade Nova de Lisboa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com estas iniciativas a C&amp;acirc;mara Municipal de Sintra refor&amp;ccedil;a o seu compromisso com a promo&amp;ccedil;&amp;atilde;o da leitura, o pensamento cr&amp;iacute;tico e a divulga&amp;ccedil;&amp;atilde;o da obra e do pensamento de um dos mais relevantes escritores portugueses do s&amp;eacute;culo XX, que escolheu Sintra como lugar de resid&amp;ecirc;ncia e cria&amp;ccedil;&amp;atilde;o liter&amp;aacute;ria.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Obras em destaque para o primeiro semestre:&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Clube de Leitura Ferreira de Castro | 18h00&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;10.ABR | &amp;ldquo;Mau Tempo no Canal&amp;rdquo;, de Vitorino Nem&amp;eacute;sio&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;08.MAI | &amp;ldquo;As Velas Ardem at&amp;eacute; ao Fim&amp;rdquo;, de S&amp;aacute;ndor M&amp;aacute;rai&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;11.JUN | &amp;ldquo;Liberdade ou Evas&amp;atilde;o&amp;rdquo;, de Ant&amp;oacute;nio Lobato&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conversas sobre Ferreira de Castro | 18h00&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Literatura, Natureza e Ambiente&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;27.MAR | &amp;ldquo;A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;24.ABR | &amp;ldquo;Imagens liter&amp;aacute;rias das Beiras&amp;rdquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;19.JUN | &amp;ldquo;Sintra e Ferreira de Castro &amp;ndash; os lugares de elei&amp;ccedil;&amp;atilde;o dos escritores&amp;rdquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para conhecer toda a programa&amp;ccedil;&amp;atilde;o, consulte os canais oficiais dos Museus Municipais de Sintra.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_uhf6.jpg</t>
+  </si>
+  <si>
+    <t>UHF levam “Tudo &amp; Todos” ao Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>A banda portuguesa UHF sobe ao palco do Centro Cultural Olga Cadaval, em Sintra, no dia 10 de abril, pelas 21h00, para um concerto que integra a digressão “Tudo &amp; Todos UHF Tour 2026”.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;A banda portuguesa UHF sobe ao palco do Centro Cultural Olga Cadaval, em Sintra, no dia 10 de abril, pelas 21h00, para um concerto que integra a digress&amp;atilde;o &amp;ldquo;Tudo &amp;amp; Todos UHF Tour 2026&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo faz parte da tour nacional que celebra a liga&amp;ccedil;&amp;atilde;o &amp;uacute;nica da banda com o p&amp;uacute;blico, constru&amp;iacute;da ao longo de v&amp;aacute;rias d&amp;eacute;cadas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com uma carreira incontorn&amp;aacute;vel no panorama musical portugu&amp;ecirc;s, os UHF regressam aos palcos com um alinhamento que dever&amp;aacute; revisitar alguns dos temas mais emblem&amp;aacute;ticos do seu repert&amp;oacute;rio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Assista a este concerto que promete uma noite marcada pela energia e pela nostalgia, refor&amp;ccedil;ando o seu lugar na hist&amp;oacute;ria do rock portugu&amp;ecirc;s.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A atua&amp;ccedil;&amp;atilde;o no audit&amp;oacute;rio Sintrense marca uma das paragens desta digress&amp;atilde;o, que se prop&amp;otilde;e celebrar a m&amp;uacute;sica da banda e o encontro com diferentes gera&amp;ccedil;&amp;otilde;es de f&amp;atilde;s.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/tudo-todos-uhf-tour-2026-103135" target="_blank"&gt;Ticketline&lt;/a&gt;&amp;nbsp;e nos locais habituais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_formacao.jpg</t>
+  </si>
+  <si>
+    <t>Sintra promove ações de capacitação para clubes e associações desportivas</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra, presidida por Marco Almeida, está a promover um conjunto de ações de formação destinadas a dirigentes, treinadores e técnicos, com o objetivo de reforçar as competências e apoiar o desenvolvimento dos clubes e associações desportivas Sintrenses.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa pretende apoiar os clubes e associa&amp;ccedil;&amp;otilde;es desportivas Sintrenses, apostando na valoriza&amp;ccedil;&amp;atilde;o dos seus recursos humanos e na promo&amp;ccedil;&amp;atilde;o de boas pr&amp;aacute;ticas, tanto ao n&amp;iacute;vel t&amp;eacute;cnico como da lideran&amp;ccedil;a e gest&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa formativo inclui sess&amp;otilde;es dirigidas a treinadores, t&amp;eacute;cnicos de exerc&amp;iacute;cio f&amp;iacute;sico e diretores t&amp;eacute;cnicos, com temas como o treino das capacidades f&amp;iacute;sicas em jovens atletas, o desenvolvimento de compet&amp;ecirc;ncias e lideran&amp;ccedil;a e a comunica&amp;ccedil;&amp;atilde;o em contexto de treino.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para os dirigentes, est&amp;atilde;o previstas a&amp;ccedil;&amp;otilde;es focadas na gest&amp;atilde;o de recursos financeiros, na otimiza&amp;ccedil;&amp;atilde;o dos meios de comunica&amp;ccedil;&amp;atilde;o dos clubes e no enquadramento do pagamento a agentes desportivos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;u&gt;Forma&amp;ccedil;&amp;atilde;o para treinadores, t&amp;eacute;cnicos de exerc&amp;iacute;cio f&amp;iacute;sico e diretores t&amp;eacute;cnicos:&lt;/u&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;28.MAR | Treino das capacidades f&amp;iacute;sicas em jovens atletas&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;12.MAI | O treino do treinador: Desenvolvimento de compet&amp;ecirc;ncias e lideran&amp;ccedil;a | *NOVA DATA&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;15.SET | Comunica&amp;ccedil;&amp;atilde;o do treinador em campo&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;u&gt;Forma&amp;ccedil;&amp;atilde;o para Dirigentes:&lt;/u&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;18.ABR | Gest&amp;atilde;o dos recursos financeiros do clube&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;06.JUN | Como potenciar os meios de comunica&amp;ccedil;&amp;atilde;o do clube&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;07.NOV | O pagamento a agentes desportivos&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As inscri&amp;ccedil;&amp;otilde;es nas a&amp;ccedil;&amp;otilde;es de forma&amp;ccedil;&amp;atilde;o s&amp;atilde;o gratuitas, mas limitadas ao n&amp;uacute;mero de vagas dispon&amp;iacute;veis. Mais informa&amp;ccedil;&amp;otilde;es atrav&amp;eacute;s de telefone 219 236 135 ou&amp;nbsp;&lt;a href="mailto:desp@cm-sintra.pt" target="_blank"&gt;e-mail&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_geral.jpg</t>
+  </si>
+  <si>
+    <t>Museus de Sintra com entrada livre e programação cultural para todos no mês de abril</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra convida a comunidade a descobrir, ao longo do mês de abril, a riqueza do património cultural do concelho através de uma programação gratuita nos Museus Municipais.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; Exposi&amp;ccedil;&amp;otilde;es, visitas tem&amp;aacute;ticas, concertos e atividades para todas as idades integram esta oferta cultural, dispon&amp;iacute;vel durante todo o m&amp;ecirc;s.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No MASMO - Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas, destaque para mais uma edi&amp;ccedil;&amp;atilde;o das Noites de Orfeu. O concerto Mitologia e M&amp;uacute;sica em di&amp;aacute;logo prop&amp;otilde;e a aproxima&amp;ccedil;&amp;atilde;o entre a heran&amp;ccedil;a cl&amp;aacute;ssica e a cria&amp;ccedil;&amp;atilde;o musical contempor&amp;acirc;nea, proporcionando ao p&amp;uacute;blico uma experi&amp;ecirc;ncia cultural singular.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O MU.SA - Museu das Artes de Sintra apresenta um conjunto diversificado de exposi&amp;ccedil;&amp;otilde;es dedicadas &amp;agrave; arte contempor&amp;acirc;nea. Entre elas, Uma Borboleta nos Escombros, integrada no Festival Periferias 2026, Matter of Choice, de Lu&amp;iacute;sa Ramires, e Ponto de Inflex&amp;atilde;o &amp;ndash; Novos olhares sobre a Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada. A programa&amp;ccedil;&amp;atilde;o inclui ainda a inaugura&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o Febre, da artista Nadya Ismail.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na CMLC - Casa-Museu Leal da C&amp;acirc;mara, o p&amp;uacute;blico pode visitar a exposi&amp;ccedil;&amp;atilde;o Poetas e Escritores Portugueses por Leal da C&amp;acirc;mara, que cruza artes visuais e literatura, revelando novas perspetivas sobre o universo criativo do artista. J&amp;aacute; o MFC - Museu Ferreira de Castro apresenta uma programa&amp;ccedil;&amp;atilde;o marcada pelo di&amp;aacute;logo entre literatura e mem&amp;oacute;ria. Inclui o Clube de Leitura dedicado &amp;agrave; obra Mau Tempo no Canal, as Conversas sobre Ferreira de Castro, com o tema Imagens liter&amp;aacute;rias das Beiras por Ana Cristina Carvalho, e a exposi&amp;ccedil;&amp;atilde;o A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa &amp;ndash; Um Portugal que nos Une.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra, liderada pelo presidente Marco Almeida, relembra que a entrada em todos os museus municipais &amp;eacute; gratuita durante todo o ano, incentivando a participa&amp;ccedil;&amp;atilde;o cultural dos Sintrenses e visitantes. Algumas atividades requerem inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;MU.SA - Museu das Artes de Sintra&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;At&amp;eacute; 12.ABR | Sala Polivalente &amp;ldquo;Inaugura&amp;ccedil;&amp;atilde;o da Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria Matter of Choice&amp;rdquo;, de Lu&amp;iacute;sa Ramires&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o Matter of Choice &amp;eacute; um convite a uma escolha, uma decis&amp;atilde;o bin&amp;aacute;ria. S&amp;atilde;o oferecidas alternativas de percursos, que demonstram a ambival&amp;ecirc;ncia da decis&amp;atilde;o, onde os conceitos decerto ou errado n&amp;atilde;o se imp&amp;otilde;em. As obras polinizam-se umas &amp;agrave;s outras, comunicando entre a divis&amp;atilde;o imposta. Tal como a artista Sanam Khatibi afirma: &amp;lsquo;Nada do que fazemos &amp;eacute; preto e branco, &amp;eacute; no espa&amp;ccedil;o cinzento que tenho interesse.&amp;rsquo;&lt;/p&gt;
+&lt;p&gt;A interroga&amp;ccedil;&amp;atilde;o &amp;eacute; fundamental, talvez mais do que nunca, numa &amp;eacute;poca em que se definem novas fronteiras f&amp;iacute;sicas e surgem cismas que nos tendem a dividir.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;At&amp;eacute; 12.ABR | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;Uma Borboleta no Escombros&amp;rdquo;, Ch&amp;atilde;o de Oliva, inserido no Festival Periferias 2026&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em 2025, o Ch&amp;atilde;o de Oliva perdeu a maioria do seu arquivo num inc&amp;ecirc;ndio do Armaz&amp;eacute;m da Messa, que tinha sido cedido pela C&amp;acirc;mara Municipal de Sintra a algumas das estruturas culturais da &amp;aacute;rea teatral do nosso concelho. Este dia fat&amp;iacute;dico deixou uma marca profunda na hist&amp;oacute;ria do Ch&amp;atilde;o de Oliva e o peso de uma perda que j&amp;aacute; n&amp;atilde;o se recupera. Num ano em que tamb&amp;eacute;m nos dedicamos ao ciclo &amp;ldquo;Ecogeografias&amp;rdquo; tamb&amp;eacute;m nos assaltam outras imagens de inc&amp;ecirc;ndios que deixam marcas devastadoras na paisagem natural, por vezes com impacto tamb&amp;eacute;m em vidas humanas. Do inc&amp;ecirc;ndio neste armaz&amp;eacute;m, recuper&amp;aacute;mos poucos objetos, p&amp;aacute;ginas ardidas, cartazes, que agora juntamos para esta exposi&amp;ccedil;&amp;atilde;o. Em simult&amp;acirc;neo, procuramos dialogar com outras paisagens, tamb&amp;eacute;m ardidas, num di&amp;aacute;logo sobre perda, mas tamb&amp;eacute;m sobre recupera&amp;ccedil;&amp;atilde;o e resili&amp;ecirc;ncia. Uma borboleta nos escombros, como a que voou no dia em que fomos procurar achados no meio das cinzas, um sinal que lemos como esperan&amp;ccedil;a.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;17.ABR, 15h00 | Inaugura&amp;ccedil;&amp;atilde;o da Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;Febre&amp;rdquo;, de Nadya Ismail.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Febre re&amp;uacute;ne pinturas realizadas entre 2023 e 2026 que procuram seguir o rasto de um fantasma. O termo &amp;laquo;fantasma&amp;raquo;, do grego ph&amp;aacute;ntasma, refere-se a uma apari&amp;ccedil;&amp;atilde;o, a um sonho, a uma imagem oferecida ao esp&amp;iacute;rito por um objeto. Pode designar uma figura ficcional ligada &amp;agrave; invisibilidade e &amp;agrave; assombra&amp;ccedil;&amp;atilde;o, mas tamb&amp;eacute;m for&amp;ccedil;as inconscientes que orientam o gesto humano, ou um vazio persistente. Entre imagem e corpo, presen&amp;ccedil;a e aus&amp;ecirc;ncia, a pintura surge como tentativa de dar forma a esses espectros, trabalhando com tinta o corpo da imagem que mais se quer reter &amp;ndash; o fantasma.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Patente de 17 de abril a 14 de junho de 2026&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;At&amp;eacute; 14.JUN | &amp;ldquo;Ponto de Inflex&amp;atilde;o&amp;rdquo; Novos olhares sobre a Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada, com curadoria de Jorge Batista e Elisabete Sim&amp;otilde;es.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;A constitui&amp;ccedil;&amp;atilde;o de uma Cole&amp;ccedil;&amp;atilde;o de Arte assenta numa vis&amp;atilde;o pessoal e intimista sobre o ato criativo, refletindo o gosto e os valores do colecionador.&lt;/p&gt;
+&lt;p&gt;A cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada chega &amp;agrave; C&amp;acirc;mara Municipal de Sintra atrav&amp;eacute;s de v&amp;aacute;rias doa&amp;ccedil;&amp;otilde;es num ensejo do colecionador em partilhar e garantir o acesso &amp;agrave;s obras e &amp;agrave;s suas escolhas.&lt;/p&gt;
+&lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o Ponto de Inflex&amp;atilde;o prop&amp;otilde;e uma revisita&amp;ccedil;&amp;atilde;o cr&amp;iacute;tica e sens&amp;iacute;vel &amp;agrave; Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada levando o p&amp;uacute;blico a descobrir novas leituras, estabelecendo paralelos entre as pe&amp;ccedil;as expostas revelando, no entanto, a disruptiva dial&amp;eacute;tica entre elas.&lt;/p&gt;
+&lt;p&gt;Tomando o sentido de um &amp;ldquo;ponto de inflex&amp;atilde;o&amp;rdquo; &amp;ndash; ponto em que uma curva muda de sentido &amp;ndash; a mostra abrir&amp;aacute; caminho para um espa&amp;ccedil;o de questionamento e reinterpreta&amp;ccedil;&amp;atilde;o, onde o olhar curatorial e as obras se encontram para desafiar perce&amp;ccedil;&amp;otilde;es pr&amp;eacute;-estabelecidas e, assim, abrir caminhos a novas narrativas visuais.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;CMLC &amp;ndash; Casa-Museu Leal da C&amp;acirc;mara&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;At&amp;eacute; 10.MAI | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;Poetas e Escritores Portugueses por Leal da C&amp;acirc;mara&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Esta exposi&amp;ccedil;&amp;atilde;o re&amp;uacute;ne retratos caricaturais de escritores portugueses realizados por Leal da C&amp;acirc;mara ao longo do seu percurso art&amp;iacute;stico.&lt;/p&gt;
+&lt;p&gt;Convivendo de perto com meios intelectuais em Portugal, Madrid e Paris, o artista retratou figuras marcantes da literatura, desde autores cl&amp;aacute;ssicos como Gil Vicente e Padre Ant&amp;oacute;nio Vieira at&amp;eacute; contempor&amp;acirc;neos como Ramalho Ortig&amp;atilde;o, Fialho de Almeida e Guerra Junqueiro. Muitas destas obras foram criadas para jornais, revistas e projetos editoriais, destacando-se tamb&amp;eacute;m a sua colabora&amp;ccedil;&amp;atilde;o no cat&amp;aacute;logo da Sec&amp;ccedil;&amp;atilde;o Portuguesa da Exposi&amp;ccedil;&amp;atilde;o Internacional do Rio de Janeiro (1922/23).&lt;/p&gt;
+&lt;p&gt;A mostra d&amp;aacute; a conhecer alguns desses trabalhos, evocando personalidades e obras fundamentais da literatura portuguesa, e sublinhando o seu legado de cidadania e humanismo.&lt;/p&gt;
+&lt;p&gt;Como atividade complementar, decorre a proposta educativa &amp;ldquo;O Meu Escritor&amp;rdquo;, que convida os participantes a criarem o seu pr&amp;oacute;prio retrato caricatural inspirado nos autores expostos.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;MFC &amp;ndash; Museu Ferreira de Castro&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;At&amp;eacute; data a definir | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa um Portugal que nos Une&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta exposi&amp;ccedil;&amp;atilde;o apresenta uma valiosa cole&amp;ccedil;&amp;atilde;o etnogr&amp;aacute;fica composta maioritariamente por cer&amp;acirc;mica decorativa e utilit&amp;aacute;ria, proveniente de v&amp;aacute;rias regi&amp;otilde;es de Portugal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Organizada em n&amp;uacute;cleos tem&amp;aacute;ticos como &amp;ldquo;O P&amp;atilde;o&amp;rdquo;, &amp;ldquo;A Economia Dom&amp;eacute;stica&amp;rdquo;, &amp;ldquo;A Cozinha&amp;rdquo;, &amp;ldquo;O Vinho e o Azeite&amp;rdquo; e &amp;ldquo;A Inf&amp;acirc;ncia&amp;rdquo;, a mostra re&amp;uacute;ne pe&amp;ccedil;as que testemunham tradi&amp;ccedil;&amp;otilde;es, t&amp;eacute;cnicas ancestrais e modos de vida de norte a sul do pa&amp;iacute;s. Entre os objetos expostos destacam-se utens&amp;iacute;lios dom&amp;eacute;sticos, brinquedos tradicionais e exemplares singulares como a enigm&amp;aacute;tica &amp;ldquo;Bilha do Segredo&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Merecem especial relevo produ&amp;ccedil;&amp;otilde;es emblem&amp;aacute;ticas como os Barros Negros de Molelos e de Tourencinho, o Pedrado de Nisa e a tradi&amp;ccedil;&amp;atilde;o oleira de Mafra, bem como o figurado de barro oriundo de diversas localidades, com representa&amp;ccedil;&amp;otilde;es de trajes, profiss&amp;otilde;es e cenas do quotidiano &amp;mdash; incluindo o Pres&amp;eacute;pio de Estremoz e os Galos de Barcelos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais do que evidenciar diferen&amp;ccedil;as regionais, esta cole&amp;ccedil;&amp;atilde;o convida a redescobrir a cultura popular portuguesa e aquilo que une o pa&amp;iacute;s na sua diversidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;10.ABR, 18h00 | Clube de Leitura &amp;ldquo;Mau Tempo no Canal&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&amp;ldquo;Romance que se desenrola em torno dos amores fracassados de Margarida Clark Dulmo e Jo&amp;atilde;o Garcia. O autor comp&amp;otilde;e uma moldura expansiva, em que se interligam a representa&amp;ccedil;&amp;atilde;o social nos anos de 1917-19 e ainda a geografia, a cultura e a Hist&amp;oacute;ria dos A&amp;ccedil;ores&amp;rdquo;.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;24.ABR, 18h00 | Conversas sobre Ferreira de Castro &amp;ndash; Imagens liter&amp;aacute;rias das Beiras, por Ana Cristina Carvalho&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Instituto de Estudos de Literatura e Tradi&amp;ccedil;&amp;atilde;o (IELT &amp;ndash; Nova FCSH)&amp;nbsp;&amp;nbsp; Literatura e ambiente &amp;ndash; Nos ambientes Ferreira de Castro&lt;/p&gt;
+&lt;p&gt;&amp;ldquo;Imagens liter&amp;aacute;rias das Beiras&amp;rdquo;, tomando como refer&amp;ecirc;ncia as duas obras de Ferreira de Castro, Emigrantes (1928) e A L&amp;atilde; e a Neve (1947); Beira natal, Ossela, Oliveira de Azem&amp;eacute;is, em que decorre parte do romance Emigrantes (1928), a partir da obra de que foi uma das coordenadoras, Beiras[s] &amp;ndash; Imagens do Ambiente Natural e Humano na Literatura de Fic&amp;ccedil;&amp;atilde;o (2023).&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;CMLC - Casa-Museu Leal da C&amp;acirc;mara&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;11.ABR, 15h00 | Visita Tem&amp;aacute;tica &amp;ldquo;A Casa-Museu da Rinchoa e a sua Marquise&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Explorando toda a ambi&amp;ecirc;ncia da &amp;eacute;poca do casal Leal da C&amp;acirc;mara, em que quase tudo o que aqui se exp&amp;otilde;e &amp;eacute; desenhado pelo artista e onde se destaca o &amp;lsquo;Painel de Azulejos da Feira das Merc&amp;ecirc;s&amp;rsquo; e o c&amp;eacute;lebre &amp;lsquo;M&amp;oacute;vel dos Candelabros&amp;rsquo;. Destaque, ainda, para as bel&amp;iacute;ssimas paisagens de Leal da C&amp;acirc;mara, que se exibem pelas paredes.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rio: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MASMO - Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;11.ABR, 21h00 | Noites de Orfeu &amp;ndash; Concerto: Mitologia e M&amp;uacute;sica em di&amp;aacute;logo&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O presente recital apresenta um repert&amp;oacute;rio inspirado na mitologia greco-romana. Ser&amp;atilde;o interpretadas obras compostas maioritariamente no s&amp;eacute;culo XX, per&amp;iacute;odo no qual o imagin&amp;aacute;rio greco-romano conheceu um ressurgimento enquanto fonte de inspira&amp;ccedil;&amp;atilde;o. O programa inclui obras de compositores como Nuccio d'Angelo, Yvonne Desportes, I. Horvath-Thomas, Erik Satie, Erik Marchelie, Gustav Holst, C. Debussy, entre outros. As possibilidades t&amp;eacute;cnicas e t&amp;iacute;mbricas da flauta e da guitarra s&amp;atilde;o exploradas para evocar gestos musicais, figuras hist&amp;oacute;ricas e mitol&amp;oacute;gicas, ou princ&amp;iacute;pios filos&amp;oacute;ficos associados &amp;agrave; cultura greco-romana.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Apresentado pelo Ensemble Sintra Est&amp;uacute;dio de &amp;Oacute;pera, a tem&amp;aacute;tica deste concerto encontra-se interligada com a cole&amp;ccedil;&amp;atilde;o do Museu. Um dos momentos musicais ser&amp;aacute; apresentado na exposi&amp;ccedil;&amp;atilde;o tem&amp;aacute;tica &amp;ldquo;Onde o Sol se apaga no Oceano &amp;ndash; O Santu&amp;aacute;rio mais ocidental do Imp&amp;eacute;rio Romano!&amp;rdquo;, junto de um conjunto de altares consagrados ao Sol, &amp;agrave; Lua e ao Oceano, encontrados no S&amp;iacute;tio Arqueol&amp;oacute;gico do Alto da Vigia (Praia das Ma&amp;ccedil;&amp;atilde;s, Colares).&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Acesso gratuito, mediante marca&amp;ccedil;&amp;atilde;o&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_carmina6.jpg</t>
+  </si>
+  <si>
+    <t>Carmina Burana em concerto especial da Orquestra Filarmónica Portuguesa</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval, recebe, no dia 10 de maio, às 18h00, a apresentação de Carmina Burana, de Carl Orff, num concerto especial que celebra os 10 anos da Orquestra Filarmónica Portuguesa.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta obra ic&amp;oacute;nica, composta nos anos 1930, &amp;eacute; famosa pelo coro O Fortuna, que retrata a roda da fortuna e os altos e baixos da vida. Composta a partir de poemas medievais, a cantata mistura momentos grandiosos, celebra&amp;ccedil;&amp;otilde;es da primavera, do amor e da alegria, numa experi&amp;ecirc;ncia musical &amp;uacute;nica.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo conta com tr&amp;ecirc;s solistas (soprano, tenor e bar&amp;iacute;tono), dois coros e uma grande orquestra, oferecendo ao p&amp;uacute;blico Sintrense uma experi&amp;ecirc;ncia intensa e emocionante.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca a oportunidade de ver esta obra-prima ao vivo, interpretada por m&amp;uacute;sicos de excel&amp;ecirc;ncia, e celebrar a m&amp;uacute;sica com a Orquestra Filarm&amp;oacute;nica Portuguesa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/carmina-burana-10-aniversario-da-ofp-101659" target="_blank"&gt;Ticketline&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Toda a programa&amp;ccedil;&amp;atilde;o de espet&amp;aacute;culos em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank" rel="noopener noreferrer" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/bibliotecas_abril_banner_dia_do_livro.jpg</t>
+  </si>
+  <si>
+    <t>Biblioteca de Sintra assinala Dia do Livro com performance literária</t>
+  </si>
+  <si>
+    <t>Nesta sessão, textos adormecidos despertam para se transformarem em som, emoção e movimento, revelando sentidos inesperados e tocando quem os escuta.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; Obras de Florbela Espanca, J&amp;uacute;lio Cort&amp;aacute;zar, Eduardo Galeano, Lu&amp;iacute;s de Cam&amp;otilde;es e Eug&amp;eacute;nio de Andrade ganham nova vida, numa viagem sensorial onde a palavra se liberta e se reinventa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A performance conta com m&amp;uacute;sica de Miguel Berkemeier e narra&amp;ccedil;&amp;atilde;o de Rosa Gon&amp;ccedil;alves, numa combina&amp;ccedil;&amp;atilde;o que dar&amp;aacute; corpo e emo&amp;ccedil;&amp;atilde;o &amp;agrave;s palavras apresentadas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, a Biblioteca Municipal de Sintra convida os Sintrenses e visitantes a redescobrir a palavra atrav&amp;eacute;s da sua express&amp;atilde;o em voz, m&amp;uacute;sica e emo&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via atrav&amp;eacute;s dos telefones 219 236 171 ou 219 236 190.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/cm-sintra.pt</t>
+  </si>
+  <si>
+    <t>A Biblioteca Municipal de Sintra acolhe a sessão de performance literária “Palavras Livradas”, integrada nas comemorações do Dia Mundial do Livro e dos Direitos de Autor, no próximo dia 23 de abril, pelas 18h00.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Nesta sess&amp;atilde;o, textos adormecidos despertam para se transformarem em som, emo&amp;ccedil;&amp;atilde;o e movimento, revelando sentidos inesperados e tocando quem os escuta. Obras de Florbela Espanca, J&amp;uacute;lio Cort&amp;aacute;zar, Eduardo Galeano, Lu&amp;iacute;s de Cam&amp;otilde;es e Eug&amp;eacute;nio de Andrade ganham nova vida, numa viagem sensorial onde a palavra se liberta e se reinventa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A performance conta com m&amp;uacute;sica de Miguel Berkemeier e narra&amp;ccedil;&amp;atilde;o de Rosa Gon&amp;ccedil;alves, numa combina&amp;ccedil;&amp;atilde;o que dar&amp;aacute; corpo e emo&amp;ccedil;&amp;atilde;o &amp;agrave;s palavras apresentadas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, a Biblioteca Municipal de Sintra convida os Sintrenses e visitantes a redescobrir a palavra atrav&amp;eacute;s da sua express&amp;atilde;o em voz, m&amp;uacute;sica e emo&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via atrav&amp;eacute;s dos telefones 219 236 171 ou 219 236 190.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>Esta obra icónica, composta nos anos 1930, é famosa pelo coro O Fortuna, que retrata a roda da fortuna e os altos e baixos da vida.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; Composta a partir de poemas medievais, a cantata mistura momentos grandiosos, celebra&amp;ccedil;&amp;otilde;es da primavera, do amor e da alegria, numa experi&amp;ecirc;ncia musical &amp;uacute;nica.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo conta com tr&amp;ecirc;s solistas (soprano, tenor e bar&amp;iacute;tono), dois coros e uma grande orquestra, oferecendo ao p&amp;uacute;blico Sintrense uma experi&amp;ecirc;ncia intensa e emocionante.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca a oportunidade de ver esta obra-prima ao vivo, interpretada por m&amp;uacute;sicos de excel&amp;ecirc;ncia, e celebrar a m&amp;uacute;sica com a Orquestra Filarm&amp;oacute;nica Portuguesa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/carmina-burana-10-aniversario-da-ofp-101659" target="_blank"&gt;Ticketline&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Toda a programa&amp;ccedil;&amp;atilde;o de espet&amp;aacute;culos em &lt;a href="https://ccolgacadaval.pt/" target="_blank" rel="noopener noreferrer" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_as_criadas6.jpg</t>
+  </si>
+  <si>
+    <t>ESGOTADO - As Criadas sobem ao palco do Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>Este espetáculo aborda temas como o poder, a (in)submissão e a identidade feminina, através de personagens fortes e cheias de intensidade.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; A partir do texto de Genet, a inspira&amp;ccedil;&amp;atilde;o de Paula Rego d&amp;aacute; vida a figuras complexas e surpreendentes, que desafiam o p&amp;uacute;blico a refletir sobre as rela&amp;ccedil;&amp;otilde;es humanas e os seus limites.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O resultado, desta produ&amp;ccedil;&amp;atilde;o da Musgo Produ&amp;ccedil;&amp;atilde;o Cultural, apoiada pela C&amp;acirc;mara Municipal de Sintra, &amp;eacute; uma cria&amp;ccedil;&amp;atilde;o envolvente, que junta teatro e artes visuais, proporcionando uma experi&amp;ecirc;ncia marcante e acess&amp;iacute;vel a todos os espetadores.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As reservas s&amp;atilde;o feitas atrav&amp;eacute;s de &lt;a href="mailto:producao@musgo.org.pt" target="_blank"&gt;e-mail&lt;/a&gt;, mediante lota&amp;ccedil;&amp;atilde;o da sala.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_maias_abril6.jpg</t>
+  </si>
+  <si>
+    <t>Clássico de Eça de Queiroz em cena para estudantes no Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval recebe, nos dias 14 e 15 de abril, uma adaptação teatral de “Os Maias”, uma das obras mais emblemáticas de Eça de Queiroz, dirigida às escolas do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; As sess&amp;otilde;es acontecem &amp;agrave;s 11h00 e &amp;agrave;s 15h00. &amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A adapta&amp;ccedil;&amp;atilde;o teatral apresenta os principais momentos da narrativa, centrada na rela&amp;ccedil;&amp;atilde;o entre Carlos da Maia e Maria Eduarda, e retrata, ao mesmo tempo, de forma cr&amp;iacute;tica a sociedade lisboeta do s&amp;eacute;culo XIX. O espet&amp;aacute;culo combina teatro, cinema e m&amp;uacute;sica, proporcionando uma abordagem din&amp;acirc;mica e pedag&amp;oacute;gica aos conte&amp;uacute;dos liter&amp;aacute;rios.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em palco estar&amp;atilde;o personagens como Jo&amp;atilde;o da Ega, Carlos da Maia, Maria Eduarda, D&amp;acirc;maso Salcede, a Condessa de Gouvarinho e Cruges, enquanto outras figuras surgem em formato audiovisual.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, o Centro Cultural Olga Cadaval refor&amp;ccedil;a a aposta na promo&amp;ccedil;&amp;atilde;o da cultura e da literatura junto do p&amp;uacute;blico escolar Sintrense, aproximando os jovens dos grandes cl&amp;aacute;ssicos portugueses atrav&amp;eacute;s das artes performativas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es e reservas&amp;nbsp;atrav&amp;eacute;s de&amp;nbsp;&lt;span id="cloakba1d80eb0e09c0cf81050028502d0fe8"&gt;&lt;a href="mailto:escolas@virtualeter.com" target="_blank" rel="noopener noreferrer" target="_blank"&gt;e-mail&lt;/a&gt;&lt;/span&gt;, ou pelo telefone: 911 906&amp;nbsp;778.&amp;nbsp;Conhe&amp;ccedil;a a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Imagem DR: &amp;Eacute;ter Produ&amp;ccedil;&amp;atilde;o Cultural&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/463.jpg</t>
+  </si>
+  <si>
+    <t>Sintra recebe prova desportiva “Bombeiros em Ação”</t>
+  </si>
+  <si>
+    <t>Sintra recebe, no próximo dia 11 de abril, às 09h00 a prova desportiva “Bombeiros em Ação”, organizada pela Associação Humanitária dos Bombeiros Voluntários de Sintra, com o apoio da autarquia, uma iniciativa de resistência física que terá lugar no Terreiro Rainha D. Amélia.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A competi&amp;ccedil;&amp;atilde;o consiste num percurso com cerca de 600 metros, desenhado para testar a capacidade f&amp;iacute;sica e a resist&amp;ecirc;ncia dos bombeiros numa fase crucial de prepara&amp;ccedil;&amp;atilde;o para a &amp;eacute;poca de inc&amp;ecirc;ndios rurais. A prova ser&amp;aacute; disputada em equipas de dois elementos, sendo o tempo final contabilizado com base na chegada do &amp;uacute;ltimo bombeiro &amp;agrave; meta.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os participantes cumprem o percurso obrigatoriamente com o equipamento b&amp;aacute;sico de combate a inc&amp;ecirc;ndios urbanos, incluindo botas, cogula, d&amp;oacute;lman (casaco), cal&amp;ccedil;as, luvas, capacete urbano e pe&amp;ccedil;a facial/m&amp;aacute;scara a tiracolo, o que aumenta significativamente o grau de exig&amp;ecirc;ncia f&amp;iacute;sica. Mais do que uma competi&amp;ccedil;&amp;atilde;o, &amp;ldquo;Bombeiros em A&amp;ccedil;&amp;atilde;o&amp;rdquo; pretende refor&amp;ccedil;ar a import&amp;acirc;ncia do trabalho em equipa e da aplica&amp;ccedil;&amp;atilde;o de t&amp;eacute;cnicas operacionais do dia a dia, promovendo simultaneamente o bom condicionamento f&amp;iacute;sico dos operacionais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinada exclusivamente a Corpora&amp;ccedil;&amp;otilde;es de Bombeiros, esta iniciativa pretende valorizar a prepara&amp;ccedil;&amp;atilde;o f&amp;iacute;sica dos operacionais, essencial para enfrentar os desafios cada vez mais exigentes no &amp;acirc;mbito do socorro e combate a inc&amp;ecirc;ndios.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara de Sintra, liderada por Marco Almeida, convida todos os Sintrenses a assistir a este desafio e conhecer de perto o trabalho dos bombeiros e a import&amp;acirc;ncia da sua atua&amp;ccedil;&amp;atilde;o na seguran&amp;ccedil;a da comunidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;Mais informa&amp;ccedil;&amp;otilde;es sobre a prova atrav&amp;eacute;s de&amp;nbsp;&lt;span id="cloak172ef86450909344b98278dda60f37fc"&gt;&lt;a href="mailto:scomando@abvsintra.pt" target="_blank"&gt;e-mail&lt;/a&gt;&lt;/span&gt; ou do telefone 96 809 97 02.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/afonsov.jpg</t>
+  </si>
+  <si>
+    <t>Sintra renova arborização da Portela com foco na segurança</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra iniciou os trabalhos de manutenção do coberto arbóreo na Praça D. Afonso V, na Portela de Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A interven&amp;ccedil;&amp;atilde;o contempla a planta&amp;ccedil;&amp;atilde;o de 12 &amp;aacute;rvores na envolvente da Pra&amp;ccedil;a D. Afonso V e na &amp;aacute;rea envolvente ao Tribunal de Sintra, prevendo-se ainda o revestimento das caldeiras com pavimento perme&amp;aacute;vel, de modo a assegurar boas condi&amp;ccedil;&amp;otilde;es de drenagem e circula&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na sequ&amp;ecirc;ncia de avalia&amp;ccedil;&amp;otilde;es t&amp;eacute;cnicas realizadas pelos servi&amp;ccedil;os municipais, complementadas pelo Laborat&amp;oacute;rio de Patologia Vegetal &amp;ldquo;Ver&amp;iacute;ssimo de Almeida&amp;rdquo;, do Instituto Superior de Agronomia, foi identificado um grau de risco fitossanit&amp;aacute;rio m&amp;aacute;ximo em seis exemplares. Atendendo &amp;agrave; sua localiza&amp;ccedil;&amp;atilde;o numa zona de elevada circula&amp;ccedil;&amp;atilde;o pedonal, ser&amp;aacute; necess&amp;aacute;ria a remo&amp;ccedil;&amp;atilde;o destes exemplares para salvaguarda de pessoas e bens.&lt;br&gt;&lt;br&gt;Com esta interven&amp;ccedil;&amp;atilde;o, a autarquia pretende refor&amp;ccedil;ar a seguran&amp;ccedil;a dos Sintrenses e dos seus respetivos bens, atrav&amp;eacute;s da remo&amp;ccedil;&amp;atilde;o e substitui&amp;ccedil;&amp;atilde;o de exemplares arb&amp;oacute;reos identificados, promovendo simultaneamente a requalifica&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o p&amp;uacute;blico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;a href="https://www.google.com/maps/d/u/1/embed?mid=1C1HqaVCM58V4XR5EJTwGGqrKcYfqmEI&amp;amp;ehbc=2E312F&amp;amp;z=17" target="_blank" rel="noopener" target="_blank"&gt;Mapa de Localiza&amp;ccedil;&amp;atilde;o&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Espaço Público"}]</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>A intervenção contempla a plantação de 12 árvores na envolvente da Praça D. Afonso V e na área envolvente ao Tribunal de Sintra, prevendo-se ainda o revestimento das caldeiras com pavimento permeável, de modo a assegurar boas condições de drenagem e circulação.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;br&gt; &lt;br&gt; Na sequ&amp;ecirc;ncia de avalia&amp;ccedil;&amp;otilde;es t&amp;eacute;cnicas realizadas pelos servi&amp;ccedil;os municipais, complementadas pelo Laborat&amp;oacute;rio de Patologia Vegetal &amp;ldquo;Ver&amp;iacute;ssimo de Almeida&amp;rdquo;, do Instituto Superior de Agronomia, foi identificado um grau de risco fitossanit&amp;aacute;rio m&amp;aacute;ximo em seis exemplares. Atendendo &amp;agrave; sua localiza&amp;ccedil;&amp;atilde;o numa zona de elevada circula&amp;ccedil;&amp;atilde;o pedonal, ser&amp;aacute; necess&amp;aacute;ria a remo&amp;ccedil;&amp;atilde;o destes exemplares para salvaguarda de pessoas e bens.&lt;br&gt; &lt;br&gt; Com esta interven&amp;ccedil;&amp;atilde;o, a autarquia pretende refor&amp;ccedil;ar a seguran&amp;ccedil;a dos Sintrenses e dos seus respetivos bens, atrav&amp;eacute;s da remo&amp;ccedil;&amp;atilde;o e substitui&amp;ccedil;&amp;atilde;o de exemplares arb&amp;oacute;reos identificados, promovendo simultaneamente a requalifica&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o p&amp;uacute;blico.&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.google.com/maps/d/u/1/embed?mid=1C1HqaVCM58V4XR5EJTwGGqrKcYfqmEI&amp;amp;ehbc=2E312F&amp;amp;z=17" target="_blank" rel="noopener noreferrer" target="_blank"&gt;Mapa de Localiza&amp;ccedil;&amp;atilde;o&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Intervenções No Espaço Público"}]</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>A adaptação teatral apresenta os principais momentos da narrativa, centrada na relação entre Carlos da Maia e Maria Eduarda, e retrata, ao mesmo tempo, de forma crítica a sociedade lisboeta do século XIX.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; O espet&amp;aacute;culo combina teatro, cinema e m&amp;uacute;sica, proporcionando uma abordagem din&amp;acirc;mica e pedag&amp;oacute;gica aos conte&amp;uacute;dos liter&amp;aacute;rios.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em palco estar&amp;atilde;o personagens como Jo&amp;atilde;o da Ega, Carlos da Maia, Maria Eduarda, D&amp;acirc;maso Salcede, a Condessa de Gouvarinho e Cruges, enquanto outras figuras surgem em formato audiovisual.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, o Centro Cultural Olga Cadaval refor&amp;ccedil;a a aposta na promo&amp;ccedil;&amp;atilde;o da cultura e da literatura junto do p&amp;uacute;blico escolar Sintrense, aproximando os jovens dos grandes cl&amp;aacute;ssicos portugueses atrav&amp;eacute;s das artes performativas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es e reservas&amp;nbsp;atrav&amp;eacute;s de &lt;a href="mailto:escolas@virtualeter.com" target="_blank" rel="noopener noreferrer" target="_blank"&gt;e-mail&lt;/a&gt;, ou pelo telefone: 911 906&amp;nbsp;778.&amp;nbsp;Conhe&amp;ccedil;a a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Imagem DR: &amp;Eacute;ter Produ&amp;ccedil;&amp;atilde;o Cultural&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>No MASMO - Museu Arqueológico de São Miguel de Odrinhas, destaque para mais uma edição das Noites de Orfeu.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; O concerto Mitologia e M&amp;uacute;sica em di&amp;aacute;logo prop&amp;otilde;e a aproxima&amp;ccedil;&amp;atilde;o entre a heran&amp;ccedil;a cl&amp;aacute;ssica e a cria&amp;ccedil;&amp;atilde;o musical contempor&amp;acirc;nea, proporcionando ao p&amp;uacute;blico uma experi&amp;ecirc;ncia cultural singular.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O MU.SA - Museu das Artes de Sintra apresenta um conjunto diversificado de exposi&amp;ccedil;&amp;otilde;es dedicadas &amp;agrave; arte contempor&amp;acirc;nea. Entre elas, Uma Borboleta nos Escombros, integrada no Festival Periferias 2026, Matter of Choice, de Lu&amp;iacute;sa Ramires, e Ponto de Inflex&amp;atilde;o &amp;ndash; Novos olhares sobre a Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada. A programa&amp;ccedil;&amp;atilde;o inclui ainda a inaugura&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o Febre, da artista Nadya Ismail.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na CMLC - Casa-Museu Leal da C&amp;acirc;mara, o p&amp;uacute;blico pode visitar a exposi&amp;ccedil;&amp;atilde;o Poetas e Escritores Portugueses por Leal da C&amp;acirc;mara, que cruza artes visuais e literatura, revelando novas perspetivas sobre o universo criativo do artista. J&amp;aacute; o MFC - Museu Ferreira de Castro apresenta uma programa&amp;ccedil;&amp;atilde;o marcada pelo di&amp;aacute;logo entre literatura e mem&amp;oacute;ria. Inclui o Clube de Leitura dedicado &amp;agrave; obra Mau Tempo no Canal, as Conversas sobre Ferreira de Castro, com o tema Imagens liter&amp;aacute;rias das Beiras por Ana Cristina Carvalho, e a exposi&amp;ccedil;&amp;atilde;o A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa &amp;ndash; Um Portugal que nos Une.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra, liderada pelo presidente Marco Almeida, relembra que a entrada em todos os museus municipais &amp;eacute; gratuita durante todo o ano, incentivando a participa&amp;ccedil;&amp;atilde;o cultural dos Sintrenses e visitantes. Algumas atividades requerem inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;MU.SA - Museu das Artes de Sintra&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;At&amp;eacute; 12.ABR | Sala Polivalente &amp;ldquo;Inaugura&amp;ccedil;&amp;atilde;o da Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria Matter of Choice&amp;rdquo;, de Lu&amp;iacute;sa Ramires&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o Matter of Choice &amp;eacute; um convite a uma escolha, uma decis&amp;atilde;o bin&amp;aacute;ria. S&amp;atilde;o oferecidas alternativas de percursos, que demonstram a ambival&amp;ecirc;ncia da decis&amp;atilde;o, onde os conceitos decerto ou errado n&amp;atilde;o se imp&amp;otilde;em. As obras polinizam-se umas &amp;agrave;s outras, comunicando entre a divis&amp;atilde;o imposta. Tal como a artista Sanam Khatibi afirma: &amp;lsquo;Nada do que fazemos &amp;eacute; preto e branco, &amp;eacute; no espa&amp;ccedil;o cinzento que tenho interesse.&amp;rsquo;&lt;/p&gt;
+&lt;p&gt;A interroga&amp;ccedil;&amp;atilde;o &amp;eacute; fundamental, talvez mais do que nunca, numa &amp;eacute;poca em que se definem novas fronteiras f&amp;iacute;sicas e surgem cismas que nos tendem a dividir.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;At&amp;eacute; 12.ABR | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;Uma Borboleta no Escombros&amp;rdquo;, Ch&amp;atilde;o de Oliva, inserido no Festival Periferias 2026&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em 2025, o Ch&amp;atilde;o de Oliva perdeu a maioria do seu arquivo num inc&amp;ecirc;ndio do Armaz&amp;eacute;m da Messa, que tinha sido cedido pela C&amp;acirc;mara Municipal de Sintra a algumas das estruturas culturais da &amp;aacute;rea teatral do nosso concelho. Este dia fat&amp;iacute;dico deixou uma marca profunda na hist&amp;oacute;ria do Ch&amp;atilde;o de Oliva e o peso de uma perda que j&amp;aacute; n&amp;atilde;o se recupera. Num ano em que tamb&amp;eacute;m nos dedicamos ao ciclo &amp;ldquo;Ecogeografias&amp;rdquo; tamb&amp;eacute;m nos assaltam outras imagens de inc&amp;ecirc;ndios que deixam marcas devastadoras na paisagem natural, por vezes com impacto tamb&amp;eacute;m em vidas humanas. Do inc&amp;ecirc;ndio neste armaz&amp;eacute;m, recuper&amp;aacute;mos poucos objetos, p&amp;aacute;ginas ardidas, cartazes, que agora juntamos para esta exposi&amp;ccedil;&amp;atilde;o. Em simult&amp;acirc;neo, procuramos dialogar com outras paisagens, tamb&amp;eacute;m ardidas, num di&amp;aacute;logo sobre perda, mas tamb&amp;eacute;m sobre recupera&amp;ccedil;&amp;atilde;o e resili&amp;ecirc;ncia. Uma borboleta nos escombros, como a que voou no dia em que fomos procurar achados no meio das cinzas, um sinal que lemos como esperan&amp;ccedil;a.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;17.ABR, 15h00 | Inaugura&amp;ccedil;&amp;atilde;o da Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;Febre&amp;rdquo;, de Nadya Ismail.&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Febre re&amp;uacute;ne pinturas realizadas entre 2023 e 2026 que procuram seguir o rasto de um fantasma. O termo &amp;laquo;fantasma&amp;raquo;, do grego ph&amp;aacute;ntasma, refere-se a uma apari&amp;ccedil;&amp;atilde;o, a um sonho, a uma imagem oferecida ao esp&amp;iacute;rito por um objeto. Pode designar uma figura ficcional ligada &amp;agrave; invisibilidade e &amp;agrave; assombra&amp;ccedil;&amp;atilde;o, mas tamb&amp;eacute;m for&amp;ccedil;as inconscientes que orientam o gesto humano, ou um vazio persistente. Entre imagem e corpo, presen&amp;ccedil;a e aus&amp;ecirc;ncia, a pintura surge como tentativa de dar forma a esses espectros, trabalhando com tinta o corpo da imagem que mais se quer reter &amp;ndash; o fantasma.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Patente de 17 de abril a 14 de junho de 2026&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;At&amp;eacute; 14.JUN | &amp;ldquo;Ponto de Inflex&amp;atilde;o&amp;rdquo; Novos olhares sobre a Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada, com curadoria de Jorge Batista e Elisabete Sim&amp;otilde;es.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;A constitui&amp;ccedil;&amp;atilde;o de uma Cole&amp;ccedil;&amp;atilde;o de Arte assenta numa vis&amp;atilde;o pessoal e intimista sobre o ato criativo, refletindo o gosto e os valores do colecionador.&lt;/p&gt;
+&lt;p&gt;A cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada chega &amp;agrave; C&amp;acirc;mara Municipal de Sintra atrav&amp;eacute;s de v&amp;aacute;rias doa&amp;ccedil;&amp;otilde;es num ensejo do colecionador em partilhar e garantir o acesso &amp;agrave;s obras e &amp;agrave;s suas escolhas.&lt;/p&gt;
+&lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o Ponto de Inflex&amp;atilde;o prop&amp;otilde;e uma revisita&amp;ccedil;&amp;atilde;o cr&amp;iacute;tica e sens&amp;iacute;vel &amp;agrave; Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada levando o p&amp;uacute;blico a descobrir novas leituras, estabelecendo paralelos entre as pe&amp;ccedil;as expostas revelando, no entanto, a disruptiva dial&amp;eacute;tica entre elas.&lt;/p&gt;
+&lt;p&gt;Tomando o sentido de um &amp;ldquo;ponto de inflex&amp;atilde;o&amp;rdquo; &amp;ndash; ponto em que uma curva muda de sentido &amp;ndash; a mostra abrir&amp;aacute; caminho para um espa&amp;ccedil;o de questionamento e reinterpreta&amp;ccedil;&amp;atilde;o, onde o olhar curatorial e as obras se encontram para desafiar perce&amp;ccedil;&amp;otilde;es pr&amp;eacute;-estabelecidas e, assim, abrir caminhos a novas narrativas visuais.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;CMLC &amp;ndash; Casa-Museu Leal da C&amp;acirc;mara&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;At&amp;eacute; 10.MAI | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;Poetas e Escritores Portugueses por Leal da C&amp;acirc;mara&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Esta exposi&amp;ccedil;&amp;atilde;o re&amp;uacute;ne retratos caricaturais de escritores portugueses realizados por Leal da C&amp;acirc;mara ao longo do seu percurso art&amp;iacute;stico.&lt;/p&gt;
+&lt;p&gt;Convivendo de perto com meios intelectuais em Portugal, Madrid e Paris, o artista retratou figuras marcantes da literatura, desde autores cl&amp;aacute;ssicos como Gil Vicente e Padre Ant&amp;oacute;nio Vieira at&amp;eacute; contempor&amp;acirc;neos como Ramalho Ortig&amp;atilde;o, Fialho de Almeida e Guerra Junqueiro. Muitas destas obras foram criadas para jornais, revistas e projetos editoriais, destacando-se tamb&amp;eacute;m a sua colabora&amp;ccedil;&amp;atilde;o no cat&amp;aacute;logo da Sec&amp;ccedil;&amp;atilde;o Portuguesa da Exposi&amp;ccedil;&amp;atilde;o Internacional do Rio de Janeiro (1922/23).&lt;/p&gt;
+&lt;p&gt;A mostra d&amp;aacute; a conhecer alguns desses trabalhos, evocando personalidades e obras fundamentais da literatura portuguesa, e sublinhando o seu legado de cidadania e humanismo.&lt;/p&gt;
+&lt;p&gt;Como atividade complementar, decorre a proposta educativa &amp;ldquo;O Meu Escritor&amp;rdquo;, que convida os participantes a criarem o seu pr&amp;oacute;prio retrato caricatural inspirado nos autores expostos.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;MFC &amp;ndash; Museu Ferreira de Castro&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;At&amp;eacute; data a definir | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa um Portugal que nos Une&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta exposi&amp;ccedil;&amp;atilde;o apresenta uma valiosa cole&amp;ccedil;&amp;atilde;o etnogr&amp;aacute;fica composta maioritariamente por cer&amp;acirc;mica decorativa e utilit&amp;aacute;ria, proveniente de v&amp;aacute;rias regi&amp;otilde;es de Portugal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Organizada em n&amp;uacute;cleos tem&amp;aacute;ticos como &amp;ldquo;O P&amp;atilde;o&amp;rdquo;, &amp;ldquo;A Economia Dom&amp;eacute;stica&amp;rdquo;, &amp;ldquo;A Cozinha&amp;rdquo;, &amp;ldquo;O Vinho e o Azeite&amp;rdquo; e &amp;ldquo;A Inf&amp;acirc;ncia&amp;rdquo;, a mostra re&amp;uacute;ne pe&amp;ccedil;as que testemunham tradi&amp;ccedil;&amp;otilde;es, t&amp;eacute;cnicas ancestrais e modos de vida de norte a sul do pa&amp;iacute;s. Entre os objetos expostos destacam-se utens&amp;iacute;lios dom&amp;eacute;sticos, brinquedos tradicionais e exemplares singulares como a enigm&amp;aacute;tica &amp;ldquo;Bilha do Segredo&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Merecem especial relevo produ&amp;ccedil;&amp;otilde;es emblem&amp;aacute;ticas como os Barros Negros de Molelos e de Tourencinho, o Pedrado de Nisa e a tradi&amp;ccedil;&amp;atilde;o oleira de Mafra, bem como o figurado de barro oriundo de diversas localidades, com representa&amp;ccedil;&amp;otilde;es de trajes, profiss&amp;otilde;es e cenas do quotidiano &amp;mdash; incluindo o Pres&amp;eacute;pio de Estremoz e os Galos de Barcelos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais do que evidenciar diferen&amp;ccedil;as regionais, esta cole&amp;ccedil;&amp;atilde;o convida a redescobrir a cultura popular portuguesa e aquilo que une o pa&amp;iacute;s na sua diversidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;10.ABR, 18h00 | Clube de Leitura &amp;ldquo;Mau Tempo no Canal&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&amp;ldquo;Romance que se desenrola em torno dos amores fracassados de Margarida Clark Dulmo e Jo&amp;atilde;o Garcia. O autor comp&amp;otilde;e uma moldura expansiva, em que se interligam a representa&amp;ccedil;&amp;atilde;o social nos anos de 1917-19 e ainda a geografia, a cultura e a Hist&amp;oacute;ria dos A&amp;ccedil;ores&amp;rdquo;.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;24.ABR, 18h00 | Conversas sobre Ferreira de Castro &amp;ndash; Imagens liter&amp;aacute;rias das Beiras, por Ana Cristina Carvalho&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Instituto de Estudos de Literatura e Tradi&amp;ccedil;&amp;atilde;o (IELT &amp;ndash; Nova FCSH)&amp;nbsp;&amp;nbsp; Literatura e ambiente &amp;ndash; Nos ambientes Ferreira de Castro&lt;/p&gt;
+&lt;p&gt;&amp;ldquo;Imagens liter&amp;aacute;rias das Beiras&amp;rdquo;, tomando como refer&amp;ecirc;ncia as duas obras de Ferreira de Castro, Emigrantes (1928) e A L&amp;atilde; e a Neve (1947); Beira natal, Ossela, Oliveira de Azem&amp;eacute;is, em que decorre parte do romance Emigrantes (1928), a partir da obra de que foi uma das coordenadoras, Beiras[s] &amp;ndash; Imagens do Ambiente Natural e Humano na Literatura de Fic&amp;ccedil;&amp;atilde;o (2023).&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;CMLC - Casa-Museu Leal da C&amp;acirc;mara&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;11.ABR, 15h00 | Visita Tem&amp;aacute;tica &amp;ldquo;A Casa-Museu da Rinchoa e a sua Marquise&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Explorando toda a ambi&amp;ecirc;ncia da &amp;eacute;poca do casal Leal da C&amp;acirc;mara, em que quase tudo o que aqui se exp&amp;otilde;e &amp;eacute; desenhado pelo artista e onde se destaca o &amp;lsquo;Painel de Azulejos da Feira das Merc&amp;ecirc;s&amp;rsquo; e o c&amp;eacute;lebre &amp;lsquo;M&amp;oacute;vel dos Candelabros&amp;rsquo;. Destaque, ainda, para as bel&amp;iacute;ssimas paisagens de Leal da C&amp;acirc;mara, que se exibem pelas paredes.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rio: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MASMO - Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;11.ABR, 21h00 | Noites de Orfeu &amp;ndash; Concerto: Mitologia e M&amp;uacute;sica em di&amp;aacute;logo&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O presente recital apresenta um repert&amp;oacute;rio inspirado na mitologia greco-romana. Ser&amp;atilde;o interpretadas obras compostas maioritariamente no s&amp;eacute;culo XX, per&amp;iacute;odo no qual o imagin&amp;aacute;rio greco-romano conheceu um ressurgimento enquanto fonte de inspira&amp;ccedil;&amp;atilde;o. O programa inclui obras de compositores como Nuccio d'Angelo, Yvonne Desportes, I. Horvath-Thomas, Erik Satie, Erik Marchelie, Gustav Holst, C. Debussy, entre outros. As possibilidades t&amp;eacute;cnicas e t&amp;iacute;mbricas da flauta e da guitarra s&amp;atilde;o exploradas para evocar gestos musicais, figuras hist&amp;oacute;ricas e mitol&amp;oacute;gicas, ou princ&amp;iacute;pios filos&amp;oacute;ficos associados &amp;agrave; cultura greco-romana.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Apresentado pelo Ensemble Sintra Est&amp;uacute;dio de &amp;Oacute;pera, a tem&amp;aacute;tica deste concerto encontra-se interligada com a cole&amp;ccedil;&amp;atilde;o do Museu. Um dos momentos musicais ser&amp;aacute; apresentado na exposi&amp;ccedil;&amp;atilde;o tem&amp;aacute;tica &amp;ldquo;Onde o Sol se apaga no Oceano &amp;ndash; O Santu&amp;aacute;rio mais ocidental do Imp&amp;eacute;rio Romano!&amp;rdquo;, junto de um conjunto de altares consagrados ao Sol, &amp;agrave; Lua e ao Oceano, encontrados no S&amp;iacute;tio Arqueol&amp;oacute;gico do Alto da Vigia (Praia das Ma&amp;ccedil;&amp;atilde;s, Colares).&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Acesso gratuito, mediante marca&amp;ccedil;&amp;atilde;o&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/conferncias_na_biblioteca_banner_geral.jpg</t>
+  </si>
+  <si>
+    <t>Sintra promove ciclo “Conferências na Biblioteca”</t>
+  </si>
+  <si>
+    <t>A edição deste ano centra-se no tema “Os Profissionais da Biblioteca”, destacando o papel fundamental das equipas na dinamização cultural, no apoio às comunidades e no funcionamento das bibliotecas municipais.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa integra duas sess&amp;otilde;es, a primeira realiza-se on-line, no dia 16 de abril, &amp;agrave;s 18h30, integrada no m&amp;ecirc;s do livro e dedicada aos desafios da profiss&amp;atilde;o; a segunda decorre a 5 de dezembro, &amp;agrave;s 15h30, em formato h&amp;iacute;brido, centrada nas boas pr&amp;aacute;ticas e assinalando o 23.&amp;ordm; anivers&amp;aacute;rio da Biblioteca Municipal de Sintra &amp;ndash; Casa Mantero.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ambas as sess&amp;otilde;es contam com a participa&amp;ccedil;&amp;atilde;o de oradores da Dire&amp;ccedil;&amp;atilde;o-Geral do Livro, dos Arquivos e das Bibliotecas, da Faculdade de Letras da Universidade de Lisboa &amp;ndash; Centro de Estudos Cl&amp;aacute;ssicos e da Rede de Bibliotecas Escolares.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, o Munic&amp;iacute;pio Sintrense pretende fortalecer a liga&amp;ccedil;&amp;atilde;o entre profissionais da informa&amp;ccedil;&amp;atilde;o, mediadores de leitura e entidades parceiras, promovendo o di&amp;aacute;logo e a valoriza&amp;ccedil;&amp;atilde;o do papel das bibliotecas na sociedade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o para a primeira sess&amp;atilde;o requer inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via atrav&amp;eacute;s de&amp;nbsp;&lt;a title="mailto:dbmu.bms.sintra@cm-sintra.pt" href="mailto:dbmu.bms.sintra@cm-sintra.pt" target="_blank" rel="noopener noreferrer" target="_blank"&gt;e-mail&lt;/a&gt;&amp;nbsp;ou pelo telefone 219 236 190.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner1_750x400_1.jpg</t>
+  </si>
+  <si>
+    <t>Sintra organiza jantar literário inspirado em Fernando Pessoa</t>
+  </si>
+  <si>
+    <t>Este evento, realizado num ambiente intimista e descontraído, oferece aos participantes a oportunidade de saborear uma verdadeira refeição cultural, acompanhada de cenas teatrais à volta da vida e obra de Fernando Pessoa, um dos maiores autores da língua portuguesa.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo da noite, o Byfurca&amp;ccedil;&amp;atilde;o Teatro apresenta aos participantes uma dramatiza&amp;ccedil;&amp;atilde;o inspirada em poemas e textos liter&amp;aacute;rios ligados &amp;agrave; gastronomia e &amp;agrave; sua rela&amp;ccedil;&amp;atilde;o com Sintra, cruzando refer&amp;ecirc;ncias biogr&amp;aacute;ficas e o contexto cultural da &amp;eacute;poca.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o neste evento requer inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, at&amp;eacute; dia 15 de abril, atrav&amp;eacute;s de&amp;nbsp;&lt;a href="mailto:dbmu.bms.sintra@cm-sintra.pt" target="_blank"&gt;e-mail&lt;/a&gt;&amp;nbsp;ou pelo telefone 219 236 190. As vagas s&amp;atilde;o limitadas aos lugares dispon&amp;iacute;veis e a atividade tem o custo de 24 euros por pessoa, com tudo inclu&amp;iacute;do.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_os_vizinhos6.jpg</t>
+  </si>
+  <si>
+    <t>Os Vizinhos esgotam o grande auditório do Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>Formada por David Mendonça, Francisco Cartaxo, Tomás Cartaxo e Miguel Brites, a banda afirmou-se em 2025 como um dos fenómenos mais marcantes da música portuguesa, conquistando sobretudo o público mais jovem através de uma presença dinâmica nas redes sociais e de uma forte ligação com os fãs.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O tema de estreia, &amp;ldquo;P&amp;ocirc;r do Sol&amp;rdquo;, alcan&amp;ccedil;ou o primeiro lugar dos tops nacionais, tornando-se rapidamente um dos maiores sucessos do ano. Seguiram-se &amp;ldquo;Pobre Ex-Namorado&amp;rdquo; e &amp;ldquo;Casar &amp;Eacute; Para Esquecer&amp;rdquo;, consolidando o crescimento e a popularidade do projeto.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com ra&amp;iacute;zes alentejanas e uma energia descontra&amp;iacute;da e pr&amp;oacute;xima, &amp;ldquo;Os Vizinhos&amp;rdquo; t&amp;ecirc;m vindo a destacar-se tamb&amp;eacute;m nas atua&amp;ccedil;&amp;otilde;es ao vivo, reunindo multid&amp;otilde;es em festivais e eventos por todo o pa&amp;iacute;s e criando uma liga&amp;ccedil;&amp;atilde;o especial com uma nova gera&amp;ccedil;&amp;atilde;o de p&amp;uacute;blico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta atua&amp;ccedil;&amp;atilde;o no grande audit&amp;oacute;rio Sintrense do Centro Cultural Olga Cadaval est&amp;aacute; integrada nas comemora&amp;ccedil;&amp;otilde;es do 25 de Abril promovidas pela C&amp;acirc;mara Municipal de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/422.jpg</t>
+  </si>
+  <si>
+    <t>Sintra com iniciativas gratuitas para as férias da páscoa</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra apresenta um conjunto de atividades culturais e educativas destinadas a crianças, jovens, famílias e comunidade escolar, a decorrer entre 30 de março e 10 de abril, durante a interrupção letiva.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com entrada gratuita e distribu&amp;iacute;das pelos museus e bibliotecas do concelho, as iniciativas incluem ateli&amp;ecirc;s criativos, visitas-jogo, sess&amp;otilde;es de contos, jogos de pistas e atividades de media&amp;ccedil;&amp;atilde;o cultural, promovendo momentos de lazer, aprendizagem e contacto com o patrim&amp;oacute;nio cultural Sintrense.&lt;br&gt;&lt;br&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MASMO - Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Visita-descoberta |&amp;nbsp;&lt;em&gt;Ludi Cereales&lt;/em&gt;&amp;nbsp;&amp;ndash; Vem decorar ovos para Ceres!&lt;br&gt;&lt;/strong&gt;Na Antiga Roma e nesta precisa &amp;eacute;poca do ano, ofereciam-se a Ceres &amp;ndash; a principal deusa que tutelava o &amp;laquo;renascimento&amp;raquo; da Natureza por ocasi&amp;atilde;o do despontar da Primavera &amp;ndash; ovos, s&amp;iacute;mbolo de fecundidade, de fertilidade e do pr&amp;oacute;prio mundo, que a deusa tinha de novo enriquecido com a germina&amp;ccedil;&amp;atilde;o dos cereais. No final desta atividade, todos v&amp;atilde;o compreender que muitos dos costumes atuais t&amp;ecirc;m a sua origem nos festivais pag&amp;atilde;os da Antiguidade Greco-Romana, e como esta velha pr&amp;aacute;tica passou a fazer parte de uma das mais importantes celebra&amp;ccedil;&amp;otilde;es do Ano Crist&amp;atilde;o.&lt;br&gt;Sess&amp;otilde;es: dia 31 de mar&amp;ccedil;o, 1, 7, 8, 9 e 10 de abril, das 10h00 &amp;agrave;s 12h00 ou das 14h00 &amp;agrave;s 16h00. Sess&amp;atilde;o &amp;uacute;nica para Fam&amp;iacute;lias: dia 29 de mar&amp;ccedil;o, das 15h00 &amp;agrave;s 17h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MU.SA &amp;ndash; Museu das Artes de Sintra&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Ateli&amp;ecirc; Livre | &amp;ldquo;Ovos com Arte&amp;rdquo;&lt;br&gt;&lt;/strong&gt;Atividade para visitantes de todas as idades inspirada na exposi&amp;ccedil;&amp;atilde;o Ponto de Inflex&amp;atilde;o &amp;ndash; Novos olhares sobre a cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada, patente no museu. A proposta consiste em decorar ovos da P&amp;aacute;scoa tomando como refer&amp;ecirc;ncia algumas das obras mais marcantes da exposi&amp;ccedil;&amp;atilde;o. No Espa&amp;ccedil;o de Media&amp;ccedil;&amp;atilde;o Cultural estar&amp;atilde;o dispon&amp;iacute;veis imagens de obras selecionadas, bem como materiais de pintura e colagem. A partir da observa&amp;ccedil;&amp;atilde;o das cores, formas, padr&amp;otilde;es ou composi&amp;ccedil;&amp;otilde;es presentes nas obras, cada participante poder&amp;aacute; reinterpret&amp;aacute;-las e aplic&amp;aacute;-las na decora&amp;ccedil;&amp;atilde;o do seu ovo. Ao longo dos dias da atividade, os ovos realizados pelos participantes poder&amp;atilde;o integrar uma pequena instala&amp;ccedil;&amp;atilde;o coletiva, criando um conjunto inspirado nas obras do museu.&lt;br&gt;Sess&amp;otilde;es para fam&amp;iacute;lias, crian&amp;ccedil;as, jovens e visitantes individuais, nos dias 28, 29 e 31 de mar&amp;ccedil;o e 1 e 4 de abril, durante o hor&amp;aacute;rio de funcionamento do Museu.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Visita-jogo | Ovos com Arte&lt;br&gt;&lt;/strong&gt;Nesta visita-jogo os alunos s&amp;atilde;o desafiados a descobrir os mais encantadores recantos do Museu e algumas das obras da exposi&amp;ccedil;&amp;atilde;o Ponto de Inflex&amp;atilde;o &amp;ndash; Novos olhares sobre a cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada&lt;em&gt;&amp;nbsp;&lt;/em&gt;a partir de pistas escondidas em ovos da P&amp;aacute;scoa. Ao longo do percurso guiado pelo museu, os alunos procuram nas salas de exposi&amp;ccedil;&amp;atilde;o que correspondem &amp;agrave;s pistas, exercitando a observa&amp;ccedil;&amp;atilde;o e a interpreta&amp;ccedil;&amp;atilde;o, assim como o sentido est&amp;eacute;tico e cr&amp;iacute;tico. No final da visita, cada participante &amp;eacute; convidado a decorar o seu pr&amp;oacute;prio ovo, inspirado na obra mist&amp;eacute;rio a descobrir durante o percurso.&lt;br&gt;Sess&amp;otilde;es para escolas (pr&amp;eacute;-escolar, 1.&amp;ordm; e 2.&amp;ordm; CEB), nos dias 24 e 26 de mar&amp;ccedil;o, &amp;agrave;s 10h30 e 14h30.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MAT - Museu Anjos Teixeira&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Ateli&amp;ecirc; | &amp;ldquo;F&amp;eacute;rias no MAT&amp;rdquo;&lt;br&gt;&lt;/strong&gt;Durante as f&amp;eacute;rias da P&amp;aacute;scoa, o Museu Anjos Teixeira disponibiliza ateli&amp;ecirc;s criativos para crian&amp;ccedil;as e jovens, especificamente dedicados &amp;agrave; cria&amp;ccedil;&amp;atilde;o de decora&amp;ccedil;&amp;otilde;es tem&amp;aacute;ticas de P&amp;aacute;scoa, como a pintura de ovos e de coelhos ou decora&amp;ccedil;&amp;atilde;o de velas.&lt;br&gt;Sess&amp;otilde;es: 31 de mar&amp;ccedil;o, 1, 7, 8, 9 e 10 de abril, das 10h00 &amp;agrave;s 12h00 ou das 14h00 &amp;agrave;s 16h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;CMLC - Casa-Museu de Leal da C&amp;acirc;mara&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Jogo de pistas | CARICATOVO &amp;ndash; Jogo da ca&amp;ccedil;a ao ovo&lt;br&gt;&lt;/strong&gt;Consiste num Jogo de Pistas, em que, por cada pista ou adivinha decifrada, cada equipa ganha um &amp;lsquo;ovo&amp;rsquo; que, no conjunto de 10, cont&amp;eacute;m um enigma. Estes enigmas s&amp;atilde;o referentes &amp;agrave; Caricatura de Leal da C&amp;acirc;mara e ao Mobili&amp;aacute;rio desenhado pelo Mestre. A conquista de todos os &amp;lsquo;ovos&amp;rsquo; permitir&amp;aacute; a cada equipa tentar decifrar as palavras encriptadas nos enigmas, sempre relacionados com a vida e a obra do Patrono da Casa-Museu de Leal da C&amp;acirc;mara. O Jogo da Ca&amp;ccedil;a ao Ovo&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;n&amp;atilde;o dispensa uma pr&amp;eacute;via visita guiada &amp;agrave; CMLC e, posteriormente, um ateli&amp;ecirc; de pintura.&lt;br&gt;Sess&amp;otilde;es: 31 de mar&amp;ccedil;o, 1, 7, 8, 9 e 10 de abril, das 10h00 &amp;agrave;s 12h00 ou das 14h00 &amp;agrave;s 16h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MHNS - Museu de Hist&amp;oacute;ria Natural de Sintra&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Jogo | Quem nasceu primeiro, o ovo ou o dinossauro?&lt;br&gt;&lt;/strong&gt;Depois da visita atenta ao Museu os visitantes mais novos s&amp;atilde;o desafiados a tirar o ovo da sorte e a responder &amp;agrave;s perguntas.&lt;br&gt;Sess&amp;otilde;es: 31 de mar&amp;ccedil;o e 1 de abril, das 10h00 &amp;agrave;s 17h00 e 4 de abril, das 12h00 &amp;agrave;s 17h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MFC - Museu Ferreira de Castro&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Ateli&amp;ecirc; | A L&amp;atilde; e as Hist&amp;oacute;rias&lt;br&gt;&lt;/strong&gt;Partindo da emblem&amp;aacute;tica obra de Ferreira de Castro, A L&amp;atilde; e a Neve, e da P&amp;aacute;scoa da inf&amp;acirc;ncia do escritor, em Oliveira de Azem&amp;eacute;is, onde a figura da ovelha ganha significado religioso, o Museu Ferreira de Castro convida as crian&amp;ccedil;as a, atrav&amp;eacute;s de recortes, colagens e pinturas, recriar uma imagem do d&amp;oacute;cil animal, que terminar&amp;aacute; como um marcador de livros, para as acompanhar nas leituras das suas hist&amp;oacute;rias favoritas.&lt;br&gt;Sess&amp;otilde;es: 31 de mar&amp;ccedil;o e 1 de abril, &amp;agrave;s 14h30 e de 7 a 10 de abril &amp;agrave;s 10h30.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;Biblioteca Municipal de Sintra&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Conto/Ateli&amp;ecirc; | Uma Hist&amp;oacute;ria de Monstros&lt;br&gt;&lt;/strong&gt;Uma hist&amp;oacute;ria divertida que ensina como as apar&amp;ecirc;ncias iludem atrav&amp;eacute;s de uma aventura misteriosa e c&amp;oacute;mica. Uma simples ida &amp;agrave;s compras de dois irm&amp;atilde;os que rapidamente se transforma na descoberta de um segredo... monstruoso. O que pode ser t&amp;atilde;o assustador numa banca de mercado?&lt;br&gt;Destinat&amp;aacute;rios: Comunidade Educativa - Alunos do pr&amp;eacute;-escolar e 1&amp;ordm; ciclo.&lt;br&gt;De ter&amp;ccedil;a a sexta, de 1 a 10 de abril, &amp;agrave;s 10h30 e 14h30.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sess&amp;atilde;o de contos | Palavra de livro!&lt;br&gt;&lt;/strong&gt;Narra&amp;ccedil;&amp;atilde;o oral dos livros&amp;nbsp;&lt;em&gt;Estes &amp;eacute; que s&amp;atilde;o os contos, estes contos &amp;eacute; que s&amp;atilde;o&lt;/em&gt;, e&amp;nbsp;&lt;em&gt;Dois contos maravilhosos e uma macacada&lt;/em&gt;, com pezinho no cancioneiro popular. Os livros re&amp;uacute;nem a adapta&amp;ccedil;&amp;atilde;o de contos&lt;em&gt;&amp;nbsp;&lt;/em&gt;tradicionais, colhidos por Jaime Lopes Dias entre a popula&amp;ccedil;&amp;atilde;o beir&amp;atilde;.&lt;br&gt;Destinat&amp;aacute;rios: Fam&amp;iacute;lias com crian&amp;ccedil;as e comunidade em geral, dia 10 de abril, &amp;agrave;s 15h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sess&amp;atilde;o da Hora do Conto | O duende que caiu da lua&lt;br&gt;&lt;/strong&gt;O duende que caiu da lua, &amp;eacute; uma hist&amp;oacute;ria que coloca &amp;agrave; prova a imagina&amp;ccedil;&amp;atilde;o, a determina&amp;ccedil;&amp;atilde;o e a amizade do personagem principal, numa miss&amp;atilde;o com um final pouco prov&amp;aacute;vel, mas que acaba por acontecer. Uma hist&amp;oacute;ria que encantar&amp;aacute; todas as crian&amp;ccedil;as, mesmo aquelas que nunca imaginaram poder ir &amp;agrave; Lua ou conhecer um duende de verdade.&lt;br&gt;Destinat&amp;aacute;rios: fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos, dia 11 de abril, &amp;agrave;s 16h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;Biblioteca Polo da Tapada das Merc&amp;ecirc;s&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Conto/Ateli&amp;ecirc; | A Coruja que n&amp;atilde;o sabia ouvir&lt;br&gt;&lt;/strong&gt;A Coruja Branca estava sempre ocupada nos seus estudos e era como que a rainha dos penhascos e de todas as aves que habitavam na montanha. Habituada a mandar em tudo e em todos, qualquer interrup&amp;ccedil;&amp;atilde;o, ordem n&amp;atilde;o cumprida, ou a mais pequena contrariedade a fazia impacientar-se e perder a cabe&amp;ccedil;a&amp;hellip; Mas o que se teria passado para arreliar tanto a Coruja Branca? Saber liderar n&amp;atilde;o &amp;eacute; tarefa f&amp;aacute;cil, exige conhecimento e experi&amp;ecirc;ncia. Mas, acima de tudo, temos de aprender a ouvir e a estarmos atentos a tudo o que se passa &amp;agrave; nossa volta. Foi o que descobriu a Coruja Branca que, com a ajuda dos seus conselheiros competentes, conseguiu salvar o seu povo.&lt;br&gt;Destinat&amp;aacute;rios: Comunidade Educativa - Alunos do pr&amp;eacute;-escolar e 1&amp;ordm; ciclo.&lt;br&gt;De ter&amp;ccedil;a a sexta, de 1 a 10 de abril, &amp;agrave;s 10h30 e 14h30.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Leituras em fam&amp;iacute;lia - Sess&amp;atilde;o de contos | Eram Tantas Vezes -Hist&amp;oacute;rias do mundo para mi&amp;uacute;dos e gra&amp;uacute;dos&lt;br&gt;&lt;/strong&gt;Aten&amp;ccedil;&amp;atilde;o, nem tudo o que parece &amp;eacute;, e nem tudo &amp;eacute; o que parece. E mais n&amp;atilde;o dizemos&amp;hellip;&amp;nbsp;&lt;br&gt;Destinat&amp;aacute;rios: fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos, dia 4 de abril, &amp;agrave;s 16h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Teatro | O incr&amp;iacute;vel rapaz que comia livros&lt;br&gt;&lt;/strong&gt;No quintal das hist&amp;oacute;rias h&amp;aacute; um livro madurinho e pronto a ler. Um livro sobre o Henrique, o incr&amp;iacute;vel rapaz que comia livros. Um conto delicioso e cheio de surpresas que nos ensina a import&amp;acirc;ncia da leitura e dos livros na nossa aprendizagem. Quem quer trincar esta hist&amp;oacute;ria? - Uma pe&amp;ccedil;a muito divertida, cheia de cor e m&amp;uacute;sica!&lt;br&gt;Destinat&amp;aacute;rios: Comunidade educativa, dia 7 de abril, &amp;agrave;s 15h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;Biblioteca Polo de Agualva- Cac&amp;eacute;m&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Conto/Ateli&amp;ecirc; | Ouvir &amp;eacute; Divertido com o Tagarelossauro&lt;br&gt;&lt;/strong&gt;O Tagarelossauro &amp;eacute; um dinossauro muito especial&amp;hellip; porque adora falar! Fala sem parar, quando acorda, enquanto come, durante as aulas e quando os outros querem descansar. Mas um dia ao percebe que os amigos se afastam e que nem sempre &amp;eacute; ouvido o pequeno&amp;nbsp;&lt;em&gt;dinossauro&amp;nbsp;&lt;/em&gt;descobre algo importante: saber ouvir &amp;eacute; tao valioso como saber falar. Com ternura e humor esta hist&amp;oacute;ria mostra &amp;agrave;s crian&amp;ccedil;as a import&amp;acirc;ncia de falar e escutar os outros.&lt;br&gt;Destinat&amp;aacute;rios: Comunidade Educativa - Alunos do 1&amp;ordm; ciclo.&lt;br&gt;De ter&amp;ccedil;a a sexta, de 1 a 10 de abril, &amp;agrave;s 10h30 e 14h30.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Leituras em fam&amp;iacute;lia - Sess&amp;atilde;o de contos | Est&amp;oacute;rias que o Cora&amp;ccedil;&amp;atilde;o Conta - As Pequenas Grandes Mentiras&lt;br&gt;&lt;/strong&gt;Tudo come&amp;ccedil;ou com um simples &amp;ldquo;N&amp;atilde;o fui eu!&amp;rdquo;. Mas essa frase desencadeia algo estranho &amp;agrave; volta do Martim - sensa&amp;ccedil;&amp;otilde;es que n&amp;atilde;o deveriam estar ali e bolas coloridas estranhas! &amp;Agrave; medida que a mentira cresce, tamb&amp;eacute;m cresce a sensa&amp;ccedil;&amp;atilde;o de que algo a est&amp;aacute; a acompanhar. Ser&amp;aacute; imagina&amp;ccedil;&amp;atilde;o&amp;hellip; ou haver&amp;aacute; coisas que ganham vida quando n&amp;atilde;o dizemos a verdade?&lt;br&gt;Destinat&amp;aacute;rios: fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos, dia 11 de abril, &amp;agrave;s 16h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;Biblioteca Ruy Belo &amp;ndash; Polo de Queluz&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Conto/Ateli&amp;ecirc; | A Girafa que comia Estrelas&lt;br&gt;&lt;/strong&gt;A Girafa que comia Estrelas &amp;eacute; uma hist&amp;oacute;ria sobre a amizade entre uma girafa, Ol&amp;iacute;mpia, que andava sempre com a cabe&amp;ccedil;a nas nuvens a tentar ver anjos e a comer estrelas, e Dona Margarida, uma galinha do mato com a cabe&amp;ccedil;a cheia de frase feitas. As duas queriam resolver o problema da seca que tanto prejudicava a sua terra. Ser&amp;aacute; que conseguiram?&lt;br&gt;Destinat&amp;aacute;rios: Comunidade Educativa - Alunos do pr&amp;eacute;-escolar e 1&amp;ordm; ciclo.&lt;br&gt;De ter&amp;ccedil;a a sexta, de 1 a 10 de abril (ter&amp;ccedil;a a sexta), &amp;agrave;s 10h30 e 14h30.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sess&amp;atilde;o de contos | Contar a Natureza&lt;br&gt;&lt;/strong&gt;Na imagina&amp;ccedil;&amp;atilde;o descobrem-se passarinhos corajosos, tartarugas bondosas, ribeiras alegres e &amp;aacute;rvores s&amp;aacute;bias que cantam a amizade e que ensinam a cuidar a natureza.&lt;br&gt;Destinat&amp;aacute;rios: Fam&amp;iacute;lias com crian&amp;ccedil;as e comunidade em geral, dia 8 de abril, &amp;agrave;s 15h00.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-28</t>
+  </si>
+  <si>
+    <t>Produzido pela Sonhos em Cena, com estreia no início de 2026, o espetáculo propõe uma viagem pelo universo do teatro de revista à portuguesa, cruzando tradição e atualidade através de momentos de humor, música e crítica social.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com encena&amp;ccedil;&amp;atilde;o de Ricardo Miguel, a produ&amp;ccedil;&amp;atilde;o tem vindo a percorrer v&amp;aacute;rias cidades do pa&amp;iacute;s, destacando-se pela sua abordagem contempor&amp;acirc;nea a um g&amp;eacute;nero cl&amp;aacute;ssico do panorama cultural portugu&amp;ecirc;s.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em palco estar&amp;atilde;o Cid&amp;aacute;lia Moreira, V&amp;iacute;tor Emanuel, Maria Tavares e Raquel Caneca, num elenco que promete conquistar o p&amp;uacute;blico com energia, talento e proximidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa integra a programa&amp;ccedil;&amp;atilde;o dirigida &amp;agrave; popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior Sintrense, refor&amp;ccedil;ando o compromisso do munic&amp;iacute;pio com a promo&amp;ccedil;&amp;atilde;o cultural e o envelhecimento ativo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; gratuita, mediante reserva obrigat&amp;oacute;ria, efetuada nas Juntas e Uni&amp;otilde;es de Freguesia e nas Associa&amp;ccedil;&amp;otilde;es de Idosos do concelho.&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para conhecer toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval, consulte&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_duelo6.jpg</t>
+  </si>
+  <si>
+    <t>Instantâneos regressam com Duelo Improvisado ao Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>A iniciativa integra também as comemorações do 15.º aniversário do grupo, assinalado com um espetáculo especial realizado a 20 de fevereiro, no Centro Cultural Olga Cadaval.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com mais de uma d&amp;eacute;cada de atividade, os Instant&amp;acirc;neos continuam a apostar num formato din&amp;acirc;mico e interativo que coloca frente a frente duas equipas de improvisadores, desafiadas a criar cenas no momento. Sob a arbitragem da personagem Comodoro Condor, os participantes enfrentam provas criativas e inesperadas, cabendo ao p&amp;uacute;blico decidir o desfecho da &amp;ldquo;batalha&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo destaca-se pela forte intera&amp;ccedil;&amp;atilde;o com a plateia e pela componente imprevis&amp;iacute;vel, proporcionando uma experi&amp;ecirc;ncia marcada pelo humor, pela criatividade e pela participa&amp;ccedil;&amp;atilde;o ativa dos espectadores.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes podem ser adquiridos na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/duelo-improvisado-instantaneos-103343" target="_blank"&gt;Ticketline&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es sobre a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/fontes.jpg</t>
+  </si>
+  <si>
+    <t>Sintra conserva fontes históricas</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra tem em curso uma intervenção de manutenção e conservação de fontes históricas localizadas no Centro Histórico de Sintra, num investimento global de 80 mil euros.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As condi&amp;ccedil;&amp;otilde;es atmosf&amp;eacute;ricas adversas registadas nos &amp;uacute;ltimos meses obrigaram &amp;agrave; reprograma&amp;ccedil;&amp;atilde;o dos trabalhos inicialmente previstos, dando prioridade &amp;agrave;s fontes mais emblem&amp;aacute;ticas e com maior n&amp;uacute;mero de utilizadores, como a Fonte da Sabuga, a Fonte Mourisca, a Cascata dos Pis&amp;otilde;es e o Chafariz dos Pa&amp;ccedil;os do Concelho. Nestes locais, a interven&amp;ccedil;&amp;atilde;o implicar&amp;aacute; condicionamentos tempor&amp;aacute;rios no acesso ao longo dos pr&amp;oacute;ximos meses.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os trabalhos em curso incluem a limpeza geral de paredes, cantarias e azulejos, a remo&amp;ccedil;&amp;atilde;o de vegeta&amp;ccedil;&amp;atilde;o infestante, a repara&amp;ccedil;&amp;atilde;o e prepara&amp;ccedil;&amp;atilde;o das superf&amp;iacute;cies para repintura a cal, a reabilita&amp;ccedil;&amp;atilde;o de pinturas a fresco e decora&amp;ccedil;&amp;otilde;es murais, a reintegra&amp;ccedil;&amp;atilde;o crom&amp;aacute;tica, o restauro de azulejos e melhorias pontuais no piso envolvente.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Estes trabalhos v&amp;atilde;o beneficiar a Fonte da Sabuga, Fonte da Pipa, Fonte Mourisca, Fonte dos Pis&amp;otilde;es, Chafariz dos Pa&amp;ccedil;os do Concelho, Chafariz da C&amp;acirc;mara, Fonte do Rio do Porto, Fonte da Estef&amp;acirc;nia, Fonte da Trindade, Fonte do Rio da Bica, Fonte D&amp;rsquo;El Rei, Fonte de Mata-Alva e Fonte dos Ladr&amp;otilde;es.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta a&amp;ccedil;&amp;atilde;o, a autarquia refor&amp;ccedil;a o seu compromisso com a valoriza&amp;ccedil;&amp;atilde;o e salvaguarda do patrim&amp;oacute;nio hist&amp;oacute;rico Sintrense, preservando elementos essenciais da identidade local e garantindo a sua frui&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>O espetáculo faz parte da tour nacional que celebra a ligação única da banda com o público, construída ao longo de várias décadas.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com uma carreira incontorn&amp;aacute;vel no panorama musical portugu&amp;ecirc;s, os UHF regressam aos palcos com um alinhamento que dever&amp;aacute; revisitar alguns dos temas mais emblem&amp;aacute;ticos do seu repert&amp;oacute;rio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Assista a este concerto que promete uma noite marcada pela energia e pela nostalgia, refor&amp;ccedil;ando o seu lugar na hist&amp;oacute;ria do rock portugu&amp;ecirc;s.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A atua&amp;ccedil;&amp;atilde;o no audit&amp;oacute;rio Sintrense marca uma das paragens desta digress&amp;atilde;o, que se prop&amp;otilde;e celebrar a m&amp;uacute;sica da banda e o encontro com diferentes gera&amp;ccedil;&amp;otilde;es de f&amp;atilde;s.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/tudo-todos-uhf-tour-2026-103135" target="_blank"&gt;Ticketline&lt;/a&gt;&amp;nbsp;e nos locais habituais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>A iniciativa pretende apoiar os clubes e associações desportivas Sintrenses, apostando na valorização dos seus recursos humanos e na promoção de boas práticas, tanto ao nível técnico como da liderança e gestão.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa formativo inclui sess&amp;otilde;es dirigidas a treinadores, t&amp;eacute;cnicos de exerc&amp;iacute;cio f&amp;iacute;sico e diretores t&amp;eacute;cnicos, com temas como o treino das capacidades f&amp;iacute;sicas em jovens atletas, o desenvolvimento de compet&amp;ecirc;ncias e lideran&amp;ccedil;a e a comunica&amp;ccedil;&amp;atilde;o em contexto de treino.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para os dirigentes, est&amp;atilde;o previstas a&amp;ccedil;&amp;otilde;es focadas na gest&amp;atilde;o de recursos financeiros, na otimiza&amp;ccedil;&amp;atilde;o dos meios de comunica&amp;ccedil;&amp;atilde;o dos clubes e no enquadramento do pagamento a agentes desportivos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;u&gt;Forma&amp;ccedil;&amp;atilde;o para treinadores, t&amp;eacute;cnicos de exerc&amp;iacute;cio f&amp;iacute;sico e diretores t&amp;eacute;cnicos:&lt;/u&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;28.MAR | Treino das capacidades f&amp;iacute;sicas em jovens atletas&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;12.MAI | O treino do treinador: Desenvolvimento de compet&amp;ecirc;ncias e lideran&amp;ccedil;a | *NOVA DATA&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;15.SET | Comunica&amp;ccedil;&amp;atilde;o do treinador em campo&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;u&gt;Forma&amp;ccedil;&amp;atilde;o para Dirigentes:&lt;/u&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;18.ABR | Gest&amp;atilde;o dos recursos financeiros do clube&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;06.JUN | Como potenciar os meios de comunica&amp;ccedil;&amp;atilde;o do clube&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;07.NOV | O pagamento a agentes desportivos&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As inscri&amp;ccedil;&amp;otilde;es nas a&amp;ccedil;&amp;otilde;es de forma&amp;ccedil;&amp;atilde;o s&amp;atilde;o gratuitas, mas limitadas ao n&amp;uacute;mero de vagas dispon&amp;iacute;veis. Mais informa&amp;ccedil;&amp;otilde;es atrav&amp;eacute;s de telefone 219 236 135 ou &lt;a href="mailto:desp@cm-sintra.pt" target="_blank"&gt;e-mail&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>O Clube de Leitura do Museu Ferreira de Castro é um espaço dedicado à promoção da leitura e à partilha de ideias em torno de obras literárias que dialogam com o universo cultural e temático do escritor.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; As sess&amp;otilde;es decorrem num ambiente informal, incentivando o debate e a reflex&amp;atilde;o cr&amp;iacute;tica sobre literatura.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em paralelo, o ciclo Conversas sobre Ferreira de Castro prop&amp;otilde;e um conjunto de confer&amp;ecirc;ncias que aprofundam o conhecimento sobre a vida, a obra e a influ&amp;ecirc;ncia do autor. Este ano, o tema centra-se na rela&amp;ccedil;&amp;atilde;o entre literatura, natureza e ambiente, com sess&amp;otilde;es conduzidas pela Ana Cristina Carvalho, investigadora do Instituto de Estudos de Literatura e Tradi&amp;ccedil;&amp;atilde;o da Universidade Nova de Lisboa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com estas iniciativas a C&amp;acirc;mara Municipal de Sintra refor&amp;ccedil;a o seu compromisso com a promo&amp;ccedil;&amp;atilde;o da leitura, o pensamento cr&amp;iacute;tico e a divulga&amp;ccedil;&amp;atilde;o da obra e do pensamento de um dos mais relevantes escritores portugueses do s&amp;eacute;culo XX, que escolheu Sintra como lugar de resid&amp;ecirc;ncia e cria&amp;ccedil;&amp;atilde;o liter&amp;aacute;ria.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Obras em destaque para o primeiro semestre:&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Clube de Leitura Ferreira de Castro | 18h00&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;10.ABR | &amp;ldquo;Mau Tempo no Canal&amp;rdquo;, de Vitorino Nem&amp;eacute;sio&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;08.MAI | &amp;ldquo;As Velas Ardem at&amp;eacute; ao Fim&amp;rdquo;, de S&amp;aacute;ndor M&amp;aacute;rai&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;11.JUN | &amp;ldquo;Liberdade ou Evas&amp;atilde;o&amp;rdquo;, de Ant&amp;oacute;nio Lobato&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conversas sobre Ferreira de Castro | 18h00&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Literatura, Natureza e Ambiente&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;27.MAR | &amp;ldquo;A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;24.ABR | &amp;ldquo;Imagens liter&amp;aacute;rias das Beiras&amp;rdquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;19.JUN | &amp;ldquo;Sintra e Ferreira de Castro &amp;ndash; os lugares de elei&amp;ccedil;&amp;atilde;o dos escritores&amp;rdquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para conhecer toda a programa&amp;ccedil;&amp;atilde;o, consulte os canais oficiais dos Museus Municipais de Sintra.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_peste_e_sida6.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peste &amp; Sida celebram 40 anos no Centro Cultural Olga Cadaval </t>
+  </si>
+  <si>
+    <t>Formados em Lisboa nos anos 80, os Peste &amp; Sida marcaram gerações com a sua energia, letras marcantes e temas que se tornaram clássicos do rock português.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;Formados em Lisboa nos anos 80, os Peste &amp;amp; Sida marcaram gera&amp;ccedil;&amp;otilde;es com a sua energia, letras marcantes e temas que se tornaram cl&amp;aacute;ssicos do rock portugu&amp;ecirc;s. A banda atua em Sintra nas &amp;ldquo;Sextas do Rock&amp;rdquo;, ciclo que integra a programa&amp;ccedil;&amp;atilde;o da sala de espet&amp;aacute;culos Sintrense.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Este concerto comemorativo revisita a hist&amp;oacute;ria da banda, com um alinhamento que inclui alguns dos seus maiores &amp;ecirc;xitos e momentos emblem&amp;aacute;ticos. Mais do que um espet&amp;aacute;culo musical, &amp;ldquo;40 Anos e Eu Ralado!&amp;rdquo; &amp;eacute; uma celebra&amp;ccedil;&amp;atilde;o da atitude, da liberdade e do esp&amp;iacute;rito rebelde que sempre caracterizou os Peste &amp;amp; Sida.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O concerto promete uma noite &amp;uacute;nica, para os f&amp;atilde;s e para novas gera&amp;ccedil;&amp;otilde;es que continuam a descobrir a for&amp;ccedil;a intemporal da banda.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/peste-e-sida-40-anos-e-eu-ralado-102996" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>A sessão conta com a atuação do Conservatório de Música e Teatro Sons e Compassos, que apresentará um concerto de música de câmara.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O concerto ser&amp;aacute; interpretado por um ensemble de quarteto de cordas e piano, oferecendo ao p&amp;uacute;blico uma experi&amp;ecirc;ncia musical de elevada qualidade num ambiente informal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O p&amp;uacute;blico ser&amp;aacute; tamb&amp;eacute;m surpreendido com uma interven&amp;ccedil;&amp;atilde;o performativa de marimba, a decorrer no primeiro andar do mercado. Este momento pretende estimular a descoberta de novas sonoridades e convidar os Sintrenses e visitantes a explorar diferentes espa&amp;ccedil;os do mercado, refor&amp;ccedil;ando a liga&amp;ccedil;&amp;atilde;o entre cultura, comunidade e com&amp;eacute;rcio local.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, a C&amp;acirc;mara de Sintra reafirma o compromisso de promover a frui&amp;ccedil;&amp;atilde;o cultural em espa&amp;ccedil;os do quotidiano, aproximando a arte dos cidad&amp;atilde;os e contribuindo para a vitalidade dos Mercados Municipais.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>O espetáculo acompanha Alex e Rupert, um casal improvável que enfrenta uma perda inesperada e a luta para seguir em frente, mantendo-se unido e preservando a memória do filho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; Uma narrativa intensa e emotiva sobre amor, esperan&amp;ccedil;a e a capacidade de acreditar no imposs&amp;iacute;vel, que promete emocionar o p&amp;uacute;blico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca esta experi&amp;ecirc;ncia teatral intensa que celebra a resili&amp;ecirc;ncia humana e a capacidade de acreditar no imposs&amp;iacute;vel.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/se-acreditares-muito-sara-barradas-diogo-ma-102267" target="_blank"&gt;Ticketline&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"},{"name":"Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"},{"name":"Culture"}]</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/69bacf370e62f1773850423.jpg</t>
+  </si>
+  <si>
+    <t>Mostra de artesanato no Bairro: “Arte na Vila”</t>
+  </si>
+  <si>
+    <t>Handicrafts exhibition “Arte na Vila”</t>
+  </si>
+  <si>
+    <t>Muestra de artesanía “Arte na Vila”</t>
+  </si>
+  <si>
+    <t>Exposition d’artisanat « Arte na Vila »</t>
+  </si>
+  <si>
+    <t>O projeto “Arte na Vila” tem vindo a ter lugar na Volta do Duche, na Vila de Sintra, desde 2012, constituindo uma mostra de artesanato, onde os artistas e artesãos do concelho, e fora dele, expõem e produzem os seus trabalhos ao vivo, ao longo de todo o ano.</t>
+  </si>
+  <si>
+    <t>The “Arte na Vila” project has been taking place on Volta do Duche, in the village of Sintra, since 2012. It consists of a handicrafts exhibition, where artists and artisans from the municipality and beyond display and produce their work live throughout the entire year.</t>
+  </si>
+  <si>
+    <t>El proyecto “Arte na Vila” se celebra en Volta do Duche, en la Villa de Sintra, desde 2012, constituyendo una muestra de artesanía, donde artistas y artesanos del municipio y de fuera de él exponen y producen sus trabajos en vivo a lo largo de todo el año.</t>
+  </si>
+  <si>
+    <t>Le projet « Arte na Vila » a lieu sur la Volta do Duche, dans la ville de Sintra, depuis 2012. Il constitue une exposition d’artisanat, où des artistes et des artisans de la commune, ainsi que d’autres régions, exposent et réalisent leurs œuvres en direct tout au long de l’année.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Atenta a dimensão cultural e única do artesanato, em muitos casos distintiva da região onde é produzido e incorporando práticas ou expressões da cultura tradicional, o que lhe confere uma identidade muito própria, assume-se determinante preservar esse legado e incentivar quem, muitas vezes, com uma elevada dose de voluntarismo, continua a perpetuá-lo.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Given the cultural and unique dimension of handicrafts, often distinctive of the region where they are produced and incorporating practices or expressions of traditional culture, which gives them a very particular identity, it becomes essential to preserve this legacy and encourage those who, often with a strong sense of dedication and voluntarism, continue to keep it alive.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Atendiendo a la dimensión cultural y única de la artesanía, en muchos casos distintiva de la región donde se produce e incorporando prácticas o expresiones de la cultura tradicional, lo que le confiere una identidad muy propia, resulta fundamental preservar este legado y fomentar a quienes, muchas veces con una gran dosis de voluntarismo, continúan perpetuándolo.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Compte tenu de la dimension culturelle et unique de l’artisanat, souvent caractéristique de la région où il est produit et intégrant des pratiques ou des expressions de la culture traditionnelle, ce qui lui confère une identité très particulière, il est essentiel de préserver cet héritage et d’encourager ceux qui, souvent avec un grand esprit de volontariat, continuent à le perpétuer.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"},{"name":"Eventos"},{"name":"Município"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"},{"name":"Events"},{"name":"Municipality"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"},{"name":"Eventos"},{"name":"Municipio"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"},{"name":"Épreuves"},{"name":"Municipalité"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_viver_sintra_texto.jpg</t>
+  </si>
+  <si>
+    <t>Vila de Sintra com acessos e mobilidade melhorada</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra inicia a 19 de março um programa de mobilidade experimental com o objetivo de melhorar o acesso, a segurança de quem vive e trabalha e a experiência de visita a vila de Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A opera&amp;ccedil;&amp;atilde;o &amp;ldquo;Viver e Visitar a Vila de Sintra&amp;rdquo; inclui o refor&amp;ccedil;o da sinaliza&amp;ccedil;&amp;atilde;o e a instala&amp;ccedil;&amp;atilde;o de pontos de controlo operacional em locais estrat&amp;eacute;gicos, assegurando orienta&amp;ccedil;&amp;atilde;o, fiscaliza&amp;ccedil;&amp;atilde;o e monitoriza&amp;ccedil;&amp;atilde;o cont&amp;iacute;nua.&lt;br&gt;&lt;br&gt;No &amp;acirc;mbito da seguran&amp;ccedil;a, ser&amp;aacute; ativado um dispositivo especial de emerg&amp;ecirc;ncia, que prev&amp;ecirc; a instala&amp;ccedil;&amp;atilde;o de um Posto de Comando M&amp;oacute;vel no Centro Hist&amp;oacute;rico, refor&amp;ccedil;ando a sua capacidade de resposta.&lt;br&gt;&lt;br&gt;Marco Almeida sublinha que &amp;ldquo;com esta opera&amp;ccedil;&amp;atilde;o especial de mobilidade, queremos criar regras claras e que otimizem a circula&amp;ccedil;&amp;atilde;o e reduzam a press&amp;atilde;o autom&amp;oacute;vel. O nosso objetivo &amp;eacute; simples, organizar melhor e diminuir os constrangimentos de circula&amp;ccedil;&amp;atilde;o no centro hist&amp;oacute;rico&amp;rdquo;.&lt;br&gt;&lt;br&gt;A concretiza&amp;ccedil;&amp;atilde;o deste plano, que se prolonga at&amp;eacute; 6 de abril, conta com o envolvimento da Guarda Nacional Republicana, Pol&amp;iacute;cia Municipal, bombeiros, prote&amp;ccedil;&amp;atilde;o civil, EMES, Parques de Sintra - Monte da Lua e Funda&amp;ccedil;&amp;atilde;o CulturSintra.&lt;br&gt;&lt;br&gt;A C&amp;acirc;mara Municipal de Sintra apela &amp;agrave; colabora&amp;ccedil;&amp;atilde;o de todos, com destaque para os operadores tur&amp;iacute;sticos e visitantes para garantir uma circula&amp;ccedil;&amp;atilde;o mais fluida e uma experi&amp;ecirc;ncia de visita mais organizada.&lt;br&gt;&lt;strong&gt;&lt;br&gt;Mais informa&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;/strong&gt;&lt;a href="https://arquivo2026.cm-sintra.pt/viver-e-visitar-a-vila-de-sintra" target="_blank"&gt;&lt;strong&gt;AQUI.&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-03-17</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Sintra assinala Páscoa com concerto pela Orquestra Municipal e Cátia Moreso </t>
   </si>
   <si>
     <t>O programa oferece uma viagem musical intensa, reunindo obras de Antonio Vivaldi, como o Concerto para Cordas em Sol menor, Stabat Mater e Nisi Dominus, que traduzem em som dor, esperança e a luz da Ressurreição.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; A estas p&amp;aacute;ginas marcantes juntam-se as Dolorosas n.&amp;ordm; 2 e 3 de &amp;Oacute;scar da Silva, proporcionando momentos de profunda interioridade e lirismo, numa reflex&amp;atilde;o musical sobre a dor e a transcend&amp;ecirc;ncia.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Assista a esta experi&amp;ecirc;ncia musical que combina emo&amp;ccedil;&amp;atilde;o, espiritualidade e virtuosismo, perfeita para celebrar a P&amp;aacute;scoa em Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; gratuita, com levantamento exclusivo de bilhetes na bilheteira do Centro Cultural Olga Cadaval.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para mais informa&amp;ccedil;&amp;otilde;es, consulte &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
-  </si>
-[...4 lines deleted...]
-    <t>[{"name":"Culture"}]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_brancura6.jpg</t>
   </si>
   <si>
     <t>“Uma Brancura Luminosa” em cena no Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>Na mais recente obra de ficção do escritor norueguês Jon Fosse, Prémio Nobel da Literatura 2023, acompanhamos um homem perdido na neve e no silêncio da floresta, confrontado com memórias, dúvidas e hesitações num jogo entre passado, presente e futuro.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Entre realidade e espectro, surge uma misteriosa brancura luminosa que ilumina esta viagem existencial.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca este espet&amp;aacute;culo intenso e reflexivo, onde o imagin&amp;aacute;rio e a realidade se encontram em cena.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/pt/evento/uma-brancura-luminosa-ricardo-pereira-sandr-102423" target="_blank"&gt;Ticketline&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/museudaagua.jpg</t>
-  </si>
-[...1 lines deleted...]
-    <t>Inscrições abertas para “Férias Ativas da Páscoa” no Museu da Água e Resíduos</t>
   </si>
   <si>
     <t>Durante a pausa escolar, o MAR volta a abrir portas à descoberta e à criatividade com o programa “Férias Ativas”, uma iniciativa que pretende proporcionar experiências educativas e divertidas a crianças e jovens.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com uma programa&amp;ccedil;&amp;atilde;o diversificada, estruturada por temas di&amp;aacute;rios, o programa integra atividades cient&amp;iacute;ficas din&amp;acirc;micas e participativas. Cada sess&amp;atilde;o apresenta novos desafios e experi&amp;ecirc;ncias pr&amp;aacute;ticas, estimulando a curiosidade, o pensamento cr&amp;iacute;tico e a criatividade dos participantes. Este conjunto de atividades enriquecedoras promove a consci&amp;ecirc;ncia ambiental e contribui para o desenvolvimento pessoal dos jovens envolvidos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, o MAR refor&amp;ccedil;a o seu compromisso com a promo&amp;ccedil;&amp;atilde;o da educa&amp;ccedil;&amp;atilde;o ambiental, tecnol&amp;oacute;gica e cient&amp;iacute;fica, aliando aprendizagem e divers&amp;atilde;o. Atrav&amp;eacute;s de atividades l&amp;uacute;dicas e pedag&amp;oacute;gicas, os participantes ter&amp;atilde;o a oportunidade de explorar temas atuais, experimentar, questionar e desenvolver compet&amp;ecirc;ncias essenciais para o futuro.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es &lt;a href="https://www.smas-sintra.pt/mar/ferias-ativas/" target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"Juventude"}]</t>
-[...61 lines deleted...]
-  <si>
     <t>2026-03-10</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_periferias_1.jpg</t>
   </si>
   <si>
     <t>Espetáculo inspirado em José Saramago no Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>A peça baseia-se em dois textos do escritor português José Saramago: o conto infantil “A Maior Flor do Mundo” e o livro autobiográfico “As Pequenas Memórias”.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; A dramaturgia combina a imagina&amp;ccedil;&amp;atilde;o do menino protagonista com as recorda&amp;ccedil;&amp;otilde;es da inf&amp;acirc;ncia do autor, criando uma viagem po&amp;eacute;tica sobre a descoberta do mundo, a mem&amp;oacute;ria e a rela&amp;ccedil;&amp;atilde;o com a natureza.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinado a crian&amp;ccedil;as a partir dos 3 anos, o espet&amp;aacute;culo utiliza uma linguagem visual inspirada nos livros pop-up, com movimento, voz e m&amp;uacute;sica ao vivo, proporcionando uma experi&amp;ecirc;ncia c&amp;eacute;nica pensada para as fam&amp;iacute;lias Sintrenses.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A apresenta&amp;ccedil;&amp;atilde;o integra a 15.&amp;ordf; edi&amp;ccedil;&amp;atilde;o do Festival Periferias, que decorre at&amp;eacute; 15 de mar&amp;ccedil;o em v&amp;aacute;rios espa&amp;ccedil;os do concelho de Sintra. O festival re&amp;uacute;ne teatro, dan&amp;ccedil;a, m&amp;uacute;sica, cinema e outras express&amp;otilde;es art&amp;iacute;sticas, com uma programa&amp;ccedil;&amp;atilde;o voltada para p&amp;uacute;blicos de todas as idades.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/a-maior-flor-do-mundo-e-as-pequenas-coisas-102366" target="_blank"&gt;Ticketline&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/137.jpg</t>
   </si>
   <si>
-    <t>Sintra aprova Relatório sobre o Estado do Ordenamento do Território</t>
-[...1 lines deleted...]
-  <si>
     <t>O relatório esteve em discussão pública durante 60 dias úteis e, após análise dos contributos recebidos, a Câmara Municipal aprovou a versão final do REOT 2024 e o respetivo Relatório de Ponderação da Discussão Pública, que foram posteriormente submetidos à apreciação da Assembleia Municipal de Sintra.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O REOT constitui um instrumento fundamental para o acompanhamento das pol&amp;iacute;ticas municipais de ordenamento do territ&amp;oacute;rio, permitindo avaliar a execu&amp;ccedil;&amp;atilde;o das estrat&amp;eacute;gias definidas, identificar din&amp;acirc;micas territoriais e apoiar a tomada de decis&amp;otilde;es futuras no planeamento e desenvolvimento sustent&amp;aacute;vel do concelho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O REOT 2024 e o respetivo Relat&amp;oacute;rio de Pondera&amp;ccedil;&amp;atilde;o da Discuss&amp;atilde;o P&amp;uacute;blica encontram-se dispon&amp;iacute;veis para consulta &lt;a href="territorial/planos-territoriais-e-estrategicos/relatorio-sobre-o-estado-do-ordenamento-do-territorio-de-sintra" target="_blank"&gt;aqui&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"Institucional"}]</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-03</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/284.jpg</t>
-  </si>
-[...1 lines deleted...]
-    <t>Museus de Sintra com cultura gratuita para todos</t>
   </si>
   <si>
     <t>No MASMO - Museu Arqueológico de São Miguel de Odrinhas, descubra o fascinante mundo da Antiguidade com visitas orientadas e atividades culturais únicas.  Destaque para o Dia da Mulher com a visita temática “A Coleção do Museu – Um percurso no feminino”, e para famílias, a visita-descoberta “Ludi Cereales – Vem decorar ovos para Ceres!”.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;No MASMO - Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas, descubra o fascinante mundo da Antiguidade com visitas orientadas e atividades culturais &amp;uacute;nicas. &amp;nbsp;Destaque para o Dia da Mulher com a visita tem&amp;aacute;tica &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o do Museu &amp;ndash; Um percurso no feminino&amp;rdquo;, e para fam&amp;iacute;lias, a visita-descoberta &amp;ldquo;Ludi Cereales &amp;ndash; Vem decorar ovos para Ceres!&amp;rdquo;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O MU.SA &amp;ndash; Museu das Artes de Sintra, espa&amp;ccedil;o dedicado &amp;agrave; cria&amp;ccedil;&amp;atilde;o contempor&amp;acirc;nea, recebe duas exposi&amp;ccedil;&amp;otilde;es: &amp;ldquo;Uma Borboleta nos Escombros&amp;rdquo;, inserida no Festival Periferias 2026, e &amp;ldquo;Matter of Choice&amp;rdquo;, de Lu&amp;iacute;sa Ramires.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No MHNS - Museu de Hist&amp;oacute;ria Natural de Sintra, viaje pelas civiliza&amp;ccedil;&amp;otilde;es antigas e explore o patrim&amp;oacute;nio natural com a exposi&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria &amp;ldquo;Entre o Egeu e o Mar J&amp;oacute;nico, as marcas de uma Nova Civiliza&amp;ccedil;&amp;atilde;o&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Casa-Museu Leal da C&amp;acirc;mara convida &amp;agrave; descoberta do universo criativo de Leal da C&amp;acirc;mara, com a visita tem&amp;aacute;tica &amp;ldquo;Lisboa e Porto &amp;ndash; Paisagens&amp;rdquo; e a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Poetas e Escritores Portugueses por Leal da C&amp;acirc;mara&amp;rdquo; onde arte e literatura se encontram.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;J&amp;aacute; no MFC - Museu Ferreira de Castro participe no Clube de Leitura com &amp;ldquo;L&amp;eacute;ah e Outras Hist&amp;oacute;rias&amp;rdquo;, de Jos&amp;eacute; Rodrigues Migu&amp;eacute;is, explore a atividade &amp;ldquo;Conversas sobre Ferreira de Castro &amp;ndash; A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;, conduzida por Ana Cristina Carvalho, e descubra a rica cole&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa &amp;ndash; Um Portugal que nos Une&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra relembra que a entrada nos museus municipais &amp;eacute; gratuita durante todo o ano, sendo que algumas atividades requerem inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via por telefone.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para conhecer o programa completo de mar&amp;ccedil;o, consulte os canais oficiais dos Museus Municipais de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;MASMO &amp;ndash; Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;07.MAR, 15h00 | Visita tem&amp;aacute;tica &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o do Museu &amp;ndash; Um percurso no feminino&amp;rdquo; Comemora&amp;ccedil;&amp;atilde;o do Dia Internacional da Mulher&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Falar-se-&amp;aacute; sobre o estatuto social da Mulher, tendo como ponto de partida a cole&amp;ccedil;&amp;atilde;o do Museu. Esta visita ter&amp;aacute; o seu in&amp;iacute;cio na sala tem&amp;aacute;tica &amp;ldquo;Cripta Etrusca&amp;rdquo; e percorrer&amp;aacute; alguns dos espa&amp;ccedil;os mais emblem&amp;aacute;ticos da exposi&amp;ccedil;&amp;atilde;o, ilustrando o papel multifacetado das mulheres atrav&amp;eacute;s do tempo.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Acesso gratuito, mediante marca&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;28.MAR, 15h00 | Visita-descoberta Fam&amp;iacute;lias no Museu &amp;ldquo;Ludi Cereales &amp;ndash; Vem decorar ovos para Ceres!&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Vamos conhecer um pouco da Hist&amp;oacute;ria e das curiosidades de uma das principais festas do ano &amp;ndash; a P&amp;aacute;scoa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Na Antiga Roma e nesta precisa &amp;eacute;poca do ano, ofereciam-se a Ceres &amp;ndash; a principal deusa que tutelava o &amp;laquo;renascimento&amp;raquo; da Natureza por ocasi&amp;atilde;o do despontar da Primavera &amp;ndash; ovos, s&amp;iacute;mbolo de fecundidade, de fertilidade e do pr&amp;oacute;prio mundo, que a deusa tinha de novo enriquecido com a germina&amp;ccedil;&amp;atilde;o dos cereais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No final desta atividade, todos v&amp;atilde;o compreender que muitos dos costumes atuais t&amp;ecirc;m a sua origem nos festivais pag&amp;atilde;os da Antiguidade Greco-Romana, e como esta velha pr&amp;aacute;tica passou a fazer parte de uma das mais importantes celebra&amp;ccedil;&amp;otilde;es do Ano Crist&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Fam&amp;iacute;lias.&lt;/p&gt;
@@ -333,53 +1311,50 @@
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;MFC- Museu Ferreira de Castro&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;06.MAR, 18h00 | Clube de Leitura &amp;ldquo;L&amp;eacute;ah e Outras Hist&amp;oacute;rias&amp;rdquo;, de Jos&amp;eacute; Rodrigues Migu&amp;eacute;is&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No m&amp;ecirc;s de mar&amp;ccedil;o o Clube de Leitura debater&amp;aacute; o livro &amp;ldquo;L&amp;eacute;ah e Outras Hist&amp;oacute;rias (1958), provavelmente o mais querido e conhecido livro de Jos&amp;eacute; Rodrigues Migu&amp;eacute;is, d&amp;aacute;-nos a s&amp;iacute;ntese perfeita da vida e da obra deste autor. Dez retratos ambulantes, por entre a Beira Interior, Lisboa e a sua prov&amp;iacute;ncia, Nova Iorque, Bruxelas, ou algures num misterioso pa&amp;iacute;s europeu tomado pela autoritarite no ar dos tempos. Dez viagens de partida e chegada &amp;agrave;s mem&amp;oacute;rias de um amor perdido ou preterido pelo dinheiro, &amp;agrave;s guerras de faca e alguidar camilianas, ao estudo sociol&amp;oacute;gico das gentes da capital, das passeatas da burguesia regadas a vinho e petiscos, das aventuras de espi&amp;otilde;es ou das grandes recorda&amp;ccedil;&amp;otilde;es no ex&amp;iacute;lio, aterrando por fim nesse nervo do passado como rel&amp;iacute;quia que &amp;eacute; a Av. Almirante Reis: &amp;laquo;Quem quiser saber a hist&amp;oacute;ria toda deste s&amp;iacute;tio n&amp;atilde;o tem sen&amp;atilde;o que vir bater &amp;agrave; minha porta.&amp;raquo;&amp;rdquo;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta ser&amp;aacute; a obra a explorar no &amp;acirc;mbito do Clube de Leitura do Museu Ferreira de Castro.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;27.MAR, 18h00 | Conversas sobre Ferreira de Castro &amp;ldquo;A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;, por Ana Cristina Carvalho&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Tema: Literatura e ambiente &amp;ndash; nos ambientes Ferreira de Castro&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;ldquo;A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;, dia 27 de mar&amp;ccedil;o, &amp;agrave;s 18 horas, a partir de Ferreira de Castro e os romances A Selva (1930) e O Instinto Supremo (1968), com base na obra que co-coordenou, Amaz&amp;oacute;nia &amp;ndash; Reflexos do Lugar nas Literaturas Portuguesa e Brasileira (2020).&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;At&amp;eacute; data a definir | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa um Portugal que nos Une&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta exposi&amp;ccedil;&amp;atilde;o apresenta uma valiosa cole&amp;ccedil;&amp;atilde;o etnogr&amp;aacute;fica composta maioritariamente por cer&amp;acirc;mica decorativa e utilit&amp;aacute;ria, proveniente de v&amp;aacute;rias regi&amp;otilde;es de Portugal.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Organizada em n&amp;uacute;cleos tem&amp;aacute;ticos como &amp;ldquo;O P&amp;atilde;o&amp;rdquo;, &amp;ldquo;A Economia Dom&amp;eacute;stica&amp;rdquo;, &amp;ldquo;A Cozinha&amp;rdquo;, &amp;ldquo;O Vinho e o Azeite&amp;rdquo; e &amp;ldquo;A Inf&amp;acirc;ncia&amp;rdquo;, a mostra re&amp;uacute;ne pe&amp;ccedil;as que testemunham tradi&amp;ccedil;&amp;otilde;es, t&amp;eacute;cnicas ancestrais e modos de vida de norte a sul do pa&amp;iacute;s. Entre os objetos expostos destacam-se utens&amp;iacute;lios dom&amp;eacute;sticos, brinquedos tradicionais e exemplares singulares como a enigm&amp;aacute;tica &amp;ldquo;Bilha do Segredo&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Merecem especial relevo produ&amp;ccedil;&amp;otilde;es emblem&amp;aacute;ticas como os Barros Negros de Molelos e de Tourencinho, o Pedrado de Nisa e a tradi&amp;ccedil;&amp;atilde;o oleira de Mafra, bem como o figurado de barro oriundo de diversas localidades, com representa&amp;ccedil;&amp;otilde;es de trajes, profiss&amp;otilde;es e cenas do quotidiano &amp;mdash; incluindo o Pres&amp;eacute;pio de Estremoz e os Galos de Barcelos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais do que evidenciar diferen&amp;ccedil;as regionais, esta cole&amp;ccedil;&amp;atilde;o convida a redescobrir a cultura popular portuguesa e aquilo que une o pa&amp;iacute;s na sua diversidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_carta_de_amor7.jpg</t>
   </si>
   <si>
-    <t>Fátinha Moura no Centro Cultural Olga Cadaval</t>
-[...1 lines deleted...]
-  <si>
     <t>A cantora de origem cabo-verdiana e residente em Sintra, Fátinha Moura, destaca-se no panorama lusófono pela sua voz única, que combina as sonoridades tradicionais de Cabo Verde com influências contemporâneas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; A sua interpreta&amp;ccedil;&amp;atilde;o intensa e emotiva reflete uma liga&amp;ccedil;&amp;atilde;o profunda &amp;agrave; m&amp;uacute;sica crioula, ao amor, &amp;agrave; saudade e &amp;agrave; gratid&amp;atilde;o, temas que permeiam este novo trabalho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O &amp;aacute;lbum &amp;ldquo;Cartas de Amor&amp;rdquo;, conta com a colabora&amp;ccedil;&amp;atilde;o de produtores de renome, como Guga Dias, Alex Furtado, Tiago Ferreira e Lejemea, um dos mais importantes produtores de Cabo Verde.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com o apoio da C&amp;acirc;mara Municipal de Sintra, este espet&amp;aacute;culo &amp;eacute; uma verdadeira &amp;ldquo;Carta de Amor&amp;rdquo;, uma homenagem &amp;agrave; vila de Sintra que acolheu a artista e &amp;agrave; comunidade que acompanha o seu percurso art&amp;iacute;stico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ser&amp;aacute; uma noite de celebra&amp;ccedil;&amp;atilde;o da identidade, da cultura e da m&amp;uacute;sica, protagonizada por uma artista Sintrense.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes encontram-se dispon&amp;iacute;veis nos locais habituais e na&amp;nbsp;&lt;a href="https://www.ticketline.pt/pesquisa?query=centro+cultural+olga+cadaval&amp;amp;district=&amp;amp;venue=&amp;amp;category=&amp;amp;from=&amp;amp;to=&amp;amp;_gl=1*xzcnk1*_up*MQ..*_gs*MQ..&amp;amp;gclid=EAIaIQobChMI-Lqa-5yBkwMVhPZ5BB3jXitQEAAYASAAEgKhUfD_BwE&amp;amp;gbraid=0AAAABBz4ZPPGJz0BBxIHFppqViRWwMNeY" target="_blank"&gt;Ticketline.&lt;/a&gt; Para conhecer toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval, visite &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-02</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/sintrachama2026_750x400.jpg</t>
   </si>
   <si>
     <t>Sintra lança campanha de limpeza de terrenos para prevenção de fogos florestais</t>
   </si>
   <si>
     <t>Inserida na estratégia de Gestão Integrada de Fogos Rurais, esta iniciativa pretende proteger vidas humanas, preservar o património natural e cultural do concelho e reforçar a segurança de todos os munícipes.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; A campanha decorre at&amp;eacute; maio e refor&amp;ccedil;a a necessidade do cumprimento das faixas de prote&amp;ccedil;&amp;atilde;o: 50 metros em redor das habita&amp;ccedil;&amp;otilde;es e 100 metros junto a aglomerados populacionais, sempre respeitando crit&amp;eacute;rios que salvaguardam a fauna, a flora e os espa&amp;ccedil;os hist&amp;oacute;ricos.&lt;/p&gt;
@@ -575,108 +1550,93 @@
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra recorda que o acesso aos museus municipais &amp;eacute; gratuito durante todo o ano e que algumas atividades requerem inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via por telefone.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es sobre os Museus Municipais de Sintra,&amp;nbsp;&lt;a href="atualidade/cultura/museus-municipais-de-sintra" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MASMO &amp;ndash; Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;14.FEV, 15h00 | Visita-Descoberta: Eros, Deus do Amor&amp;nbsp; &lt;br&gt;&lt;/strong&gt;Neste dia dedicado ao Amor, vamos conhecer uma divindade representada sob a forma de crian&amp;ccedil;a que se compraz em perturbar cora&amp;ccedil;&amp;otilde;es. Por&amp;eacute;m, sob a imagem da fr&amp;aacute;gil figura infantil aparentemente inocente, adivinha-se um deus poderoso que pode desferir, ao sabor da sua fantasia, os golpes mais cru&amp;eacute;is! As suas interven&amp;ccedil;&amp;otilde;es na mitologia cl&amp;aacute;ssica s&amp;atilde;o inumer&amp;aacute;veis. Para esta atividade elegemos o epis&amp;oacute;dio que une Eros e Psique e convidamos a recriar a seta que uniu este amor.&lt;br&gt;Destinat&amp;aacute;rios: Fam&amp;iacute;lias, com marca&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;21.FEV, 16h00 | Confer&amp;ecirc;ncia &amp;ldquo;P&amp;atilde;o, vinho e violetas: o culto dos mortos em Roma", por Andr&amp;eacute; Sim&amp;otilde;es&lt;br&gt;&lt;/strong&gt;Nesta confer&amp;ecirc;ncia, ministrada por Andr&amp;eacute; Sim&amp;otilde;es, ser&amp;atilde;o abordadas quest&amp;otilde;es sobre a conce&amp;ccedil;&amp;atilde;o&amp;nbsp;romana do Al&amp;eacute;m. Eram v&amp;aacute;rias as ocasi&amp;otilde;es ao longo do ano em que o Romano prestava culto aos seus mortos, desde as visitas regulares aos&amp;nbsp;t&amp;uacute;mulos at&amp;eacute; aos rituais religiosos coletivos ou privados, como &lt;em&gt;Parentalia&lt;/em&gt; ou &lt;em&gt;Lemuria&lt;/em&gt;. A partir de fontes liter&amp;aacute;rias e epigr&amp;aacute;ficas, procurar-se-&amp;aacute; descrever em linhas gerais estes rituais, e as consequ&amp;ecirc;ncias da sua neglig&amp;ecirc;ncia.&lt;br&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral com marca&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;28.FEV, 21h00 | Noites de Orfeu Concerto J&amp;uacute;piter &amp;ndash; Rei dos deuses&lt;br&gt;&lt;/strong&gt;J&amp;uacute;piter, o rei dos deuses na mitologia romana, simboliza poder, majestade e autoridade. Como governante do c&amp;eacute;u e do destino, a sua figura imponente e nobre ecoa no conceito de grandeza e harmonia. A Sinfonia n.&amp;ordm; 41 em D&amp;oacute; maior, K. 551, de Wolfgang Amadeus Mozart, conhecida como "J&amp;uacute;piter", reflete esses atributos. Composta em 1788, esta &amp;uacute;ltima sinfonia de Mozart &amp;eacute; uma obra monumental que exibe uma estrutura grandiosa e uma complexidade que remete &amp;agrave; ideia de um dom&amp;iacute;nio absoluto, como o de J&amp;uacute;piter. Assim, esta sinfonia transforma-se na express&amp;atilde;o musical da figura de J&amp;uacute;piter, evocando tanto o esplendor celestial quanto a autoridade imponente do deus supremo.&lt;br&gt;Complementarmente, s&amp;atilde;o apresentados trechos de obras de Jo&amp;atilde;o Cordeiro da Silva e Nicola Porpora que evocam J&amp;uacute;piter, como tema central.&lt;br&gt;Apresentado pelo Ensemble Sintra Est&amp;uacute;dio de &amp;Oacute;pera, a tem&amp;aacute;tica deste concerto encontra-se interligada com a cole&amp;ccedil;&amp;atilde;o do Museu. O mesmo ter&amp;aacute; lugar na exposi&amp;ccedil;&amp;atilde;o permanente, junto de um altar consagrado a J&amp;uacute;piter e duas grandes colunas d&amp;oacute;ricas, descobertos na Villa Romana da Granja dos Serr&amp;otilde;es (Freguesia de P&amp;ecirc;ro Pinheiro), local de um prov&amp;aacute;vel templo romano consagrado ao pai dos deuses.&lt;br&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral com marca&amp;ccedil;&amp;atilde;o&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MHNS - Museu de Hist&amp;oacute;ria Natural de Sintra&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;At&amp;eacute; 29.MAR | Exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Entre o Egeu e o Mar J&amp;oacute;nico, as marcas de uma Nova Civiliza&amp;ccedil;&amp;atilde;o&amp;rdquo;&lt;br&gt;&lt;/strong&gt;A partir do s&amp;eacute;culo VIII a.C., a civiliza&amp;ccedil;&amp;atilde;o grega iniciou um amplo movimento de expans&amp;atilde;o para Ocidente, que se traduziu na funda&amp;ccedil;&amp;atilde;o de numerosas col&amp;oacute;nias ao longo das regi&amp;otilde;es meridionais da Pen&amp;iacute;nsula It&amp;aacute;lica e em parte da Sic&amp;iacute;lia. Estas novas terras, caracterizadas por vastas plan&amp;iacute;cies em contraste com o relevo abrupto e fragmentado da H&amp;eacute;lade, ofereceram aos gregos uma sensa&amp;ccedil;&amp;atilde;o de amplitude e prosperidade que os levou a batiz&amp;aacute;-las de Meg&amp;aacute;l&amp;#275; Hell&amp;aacute;s, ou Magna Gr&amp;eacute;cia. Este territ&amp;oacute;rio viria a afirmar-se como um dos mais fecundos centros da cultura grega fora do espa&amp;ccedil;o continental&lt;br&gt;A exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Entre o Mar Egeu e o Mar J&amp;oacute;nico, as marcas de uma Nova Civiliza&amp;ccedil;&amp;atilde;o&amp;rdquo; re&amp;uacute;ne um conjunto de 15 pe&amp;ccedil;as de estilo geom&amp;eacute;trico e cl&amp;aacute;ssico provenientes deste per&amp;iacute;odo de efervesc&amp;ecirc;ncia cultural e art&amp;iacute;stica, testemunhos materiais de uma era de singular vitalidade criativa. Estes artefactos, de inestim&amp;aacute;vel valor arqueol&amp;oacute;gico e hist&amp;oacute;rico, integraram outrora a cole&amp;ccedil;&amp;atilde;o do casal Fernanda e Miguel Barbosa, encontrando-se hoje sob a guarda do Dr. Paulo Macedo, seu familiar.&lt;br&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MU.SA &amp;ndash; Museu das Artes de Sintra&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;At&amp;eacute; 15.FEV | Exposi&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria &amp;ldquo;Pappus&amp;rdquo;, da coletiva Pappus Collective&lt;br&gt;&lt;/strong&gt;Pappus re&amp;uacute;ne trabalhos de Vera Fonseka e Sejin Cho, explorando o di&amp;aacute;logo entre som, palavra e presen&amp;ccedil;a.&lt;br&gt;A partir de uma instala&amp;ccedil;&amp;atilde;o colaborativa, as artistas investigam a coexist&amp;ecirc;ncia entre diferen&amp;ccedil;as &amp;mdash; culturais, lingu&amp;iacute;sticas e sensoriais &amp;mdash; atrav&amp;eacute;s da tradu&amp;ccedil;&amp;atilde;o entre meios: escrita, voz e imagem. O poema mural de Fonseka e o dispositivo sonoro de Cho formam um campo partilhado de escuta e vibra&amp;ccedil;&amp;atilde;o. Entre sil&amp;ecirc;ncio e reverbera&amp;ccedil;&amp;atilde;o, a exposi&amp;ccedil;&amp;atilde;o prop&amp;otilde;e uma reflex&amp;atilde;o sobre a impossibilidade de apreender o outro e a persist&amp;ecirc;ncia do desejo de rela&amp;ccedil;&amp;atilde;o.&lt;br&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;27.FEV a 12.ABR | Exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Matter of Choice&amp;rdquo;, de Lu&amp;iacute;sa Ramires&lt;br&gt;&lt;/strong&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;05.MAR a 12.ABR | Uma Borboleta nos Escombros, Ch&amp;atilde;o de Oliva&lt;br&gt;&lt;/strong&gt;Inserido no Festival Periferias&lt;br&gt;Em 2025, o Ch&amp;atilde;o de Oliva perdeu grande parte do seu arquivo num inc&amp;ecirc;ndio, epis&amp;oacute;dio que marcou profundamente a hist&amp;oacute;ria da institui&amp;ccedil;&amp;atilde;o, deixando uma perda irrepar&amp;aacute;vel. No mesmo ano em que se desenvolve o ciclo &amp;ldquo;Ecogeografias&amp;rdquo;, imp&amp;otilde;em&amp;#8209;se tamb&amp;eacute;m outras imagens de inc&amp;ecirc;ndios que devastam paisagens naturais e, por vezes, afetam vidas humanas.&lt;br&gt;Do inc&amp;ecirc;ndio apenas alguns objetos puderam ser recuperados, p&amp;aacute;ginas queimadas, cartazes, fragmentos, agora reunidos nesta exposi&amp;ccedil;&amp;atilde;o. Em paralelo, estabelece&amp;#8209;se um di&amp;aacute;logo com outras paisagens igualmente marcadas pelo fogo, numa reflex&amp;atilde;o sobre perda, mas tamb&amp;eacute;m sobre recupera&amp;ccedil;&amp;atilde;o e resili&amp;ecirc;ncia.&lt;br&gt;A imagem de uma borboleta que surgiu entre os escombros, no dia em que foram recolhidos vest&amp;iacute;gios no meio das cinzas, tornou&amp;#8209;se s&amp;iacute;mbolo dessa esperan&amp;ccedil;a que persiste mesmo ap&amp;oacute;s a destrui&amp;ccedil;&amp;atilde;o.&lt;br&gt; Destinat&amp;aacute;rios: P&amp;uacute;blico em Geral&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;CMLC &amp;ndash; Casa-Museu Leal da C&amp;acirc;mara&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;At&amp;eacute; 10.MAI | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;Escritores Portugueses por Leal da C&amp;acirc;mara&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A caricatura de escritores foi um tema central na obra de Leal da C&amp;acirc;mara, presente ao longo de toda a sua carreira. Viveu entre Portugal, Madrid e Paris, onde esteve em contacto com os meios intelectuais e culturais do seu tempo, retratando figuras de destaque, sobretudo escritores e poetas, muitas vezes a pedido de jornais, revistas e exposi&amp;ccedil;&amp;otilde;es.&lt;br&gt;Entre estes retratos est&amp;atilde;o os de escritores portugueses de v&amp;aacute;rias &amp;eacute;pocas, desde Gil Vicente e Padre Ant&amp;oacute;nio Vieira at&amp;eacute; contempor&amp;acirc;neos como Ramalho Ortig&amp;atilde;o ou Fialho de Almeida, alguns dos quais foram inclu&amp;iacute;dos no&amp;nbsp;Cat&amp;aacute;logo da Sec&amp;ccedil;&amp;atilde;o Portuguesa da Exposi&amp;ccedil;&amp;atilde;o Internacional do Rio de Janeiro&amp;nbsp;(1922/23). Leal da C&amp;acirc;mara retratou ainda escritores seus amigos pr&amp;oacute;ximos, como Guerra Junqueiro e Ana de Castro Os&amp;oacute;rio, ilustrando tamb&amp;eacute;m v&amp;aacute;rias das suas obras liter&amp;aacute;rias.&lt;br&gt;Esta exposi&amp;ccedil;&amp;atilde;o apresenta uma sele&amp;ccedil;&amp;atilde;o desses retratos, com o objetivo de valorizar figuras marcantes da literatura portuguesa e reavivar a mem&amp;oacute;ria das suas obras e do seu legado humanista. Como atividade complementar, ser&amp;aacute; disponibilizada a&amp;nbsp;Atividade Educativa "O Meu Escritor", que convida os participantes a criar um retrato caricatural de um dos escritores expostos.&lt;br&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;21.FEV, 15h00 | Visita tem&amp;aacute;tica: O Atelier de Leal da C&amp;acirc;mara&lt;br&gt;&lt;/strong&gt;Explorando todo o aparato de uma das salas preferidas do casal Leal da C&amp;acirc;mara na sua resid&amp;ecirc;ncia na Rinchoa e onde se recria o est&amp;uacute;dio do artista, expondo-se muitos artefactos usados na conce&amp;ccedil;&amp;atilde;o das suas obras. De salientar, ainda, o denominado &amp;lsquo;quadro inacabado&amp;rsquo;, de 1948, correspondendo &amp;agrave; &amp;uacute;ltima cria&amp;ccedil;&amp;atilde;o pl&amp;aacute;stica do Mestre e que retrata &amp;lsquo;O Muro do Derrete&amp;rsquo;, na Feira das Merc&amp;ecirc;s.&lt;br&gt;Destinat&amp;aacute;rios: p&amp;uacute;blico em geral&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MFC - Museu Ferreira de Castro&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Em exibi&amp;ccedil;&amp;atilde;o | Exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A cole&amp;ccedil;&amp;atilde;o Cunha e Costa &amp;ndash; um Portugal que nos une!&amp;rdquo;&lt;br&gt;&lt;/strong&gt;Com base na valiosa cole&amp;ccedil;&amp;atilde;o etnogr&amp;aacute;fica doada ao Munic&amp;iacute;pio Sintrense em 1940 por Eduardo Cunha e Costa, que era &amp;agrave; &amp;eacute;poca, a melhor cole&amp;ccedil;&amp;atilde;o de cer&amp;acirc;mica regional do pa&amp;iacute;s, sendo o produto de mais de quatro dezenas de anos de dedicada, paciente e esclarecida recolha, a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o Cunha e Costa &amp;ndash; Um Portugal que nos une&amp;rdquo;, com curadoria de Marta Ribeiro, constitui uma justa homenagem a este colecionador e amigo de Sintra.&lt;br&gt;S&amp;atilde;o apresentadas na presente mostra, constitu&amp;iacute;da maioritariamente por cer&amp;acirc;mica figurativa e utilit&amp;aacute;ria, pe&amp;ccedil;as &amp;uacute;nicas, que refletem a cultura, as hist&amp;oacute;rias e as t&amp;eacute;cnicas ancestrais de diversas comunidades, de norte a sul do pa&amp;iacute;s. Atrav&amp;eacute;s delas e das suas especificidades, &amp;eacute; um Portugal que nos une!&lt;br&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;06.FEV, 18h00 | Clube de Leitura &amp;ldquo;A Letra Escarlate&amp;rdquo;, de Nathaniel Hawthorn&lt;br&gt;&lt;/strong&gt;No m&amp;ecirc;s de fevereiro o Clube de Leitura debater&amp;aacute; o livro A Letra Escarlate, de Nathaniel Hawthorn.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_duelo6.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>ESGOTADO | Instantâneos trazem Duelo Improvisado ao Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>Depois de mais de uma década de sucesso, os Instantâneos trazem a público uma batalha de risos entre duas equipas de improvisadores.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Sob o olhar atento do &amp;aacute;rbitro Comodoro Condor, os artistas ter&amp;atilde;o de enfrentar desafios inesperados e criativos para conquistar o voto da plateia. Com muita intera&amp;ccedil;&amp;atilde;o e surpresas, este espet&amp;aacute;culo garante uma experi&amp;ecirc;ncia cheia de gargalhadas e emo&amp;ccedil;&amp;atilde;o do in&amp;iacute;cio ao fim.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes podem ser adquiridos na &lt;a href="https://www.ticketline.pt/evento/duelo-improvisado-instantaneos-101436" target="_blank"&gt;Ticketline&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es sobre a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_bridezilla6b_1.jpg</t>
   </si>
   <si>
     <t>Bridezilla em cena no Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>Conhecida do público pela sua carreira na televisão e pelo seu percurso como escritora e blogger, Jessica Athayde estreia-se agora no teatro com o espetáculo “Bridezilla”, uma proposta intimista e humorística sobre os bastidores caóticos da preparação de um casamento.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em &amp;ldquo;Bridezilla&amp;rdquo;, Jessica Athayde leva o p&amp;uacute;blico a acompanhar os momentos mais desastrosos e divertidos de uma noiva em plena crise pr&amp;eacute;-nupcial. Entre provas que falham, planos que desmoronam e imprevistos a cada passo, a atriz revela, com humor e sensibilidade, que mesmo no caos h&amp;aacute; espa&amp;ccedil;o para rir, partilhar e celebrar o amor.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo promete humor e honestidade, num turbilh&amp;atilde;o emocional e log&amp;iacute;stico da prepara&amp;ccedil;&amp;atilde;o de um casamento. Um relato ca&amp;oacute;tico, divertido e profundamente humano, onde o p&amp;uacute;blico se torna c&amp;uacute;mplice de uma festa imperfeita e inesquec&amp;iacute;vel.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca esta com&amp;eacute;dia que, no final, prova que preparar o &amp;ldquo;dia perfeito&amp;rdquo; &amp;eacute; um desastre garantido &amp;mdash; mas tamb&amp;eacute;m a desculpa perfeita para rir at&amp;eacute; chorar.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes j&amp;aacute; est&amp;atilde;o dispon&amp;iacute;veis em &lt;a href="https://www.ticketline.pt/evento/bridezilla-101026" target="_blank"&gt;Ticketline&lt;/a&gt;. Toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval pode ser consultada em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/56.jpg</t>
   </si>
   <si>
     <t>Rallye das Camélias com tradição e inovação</t>
   </si>
   <si>
     <t>Na conferência de imprensa Andreia Bernardo, vice-presidente da Câmara Municipal de Sintra e responsável pelo Desporto, destacou que ”esta prova é já considerada um ícone Sintrense, uma prova que combina a tradição automobilística e uma forte ligação com o concelho”. “É com um enorme orgulho que acolhemos mais uma edição do Rallye das Camélias”, sublinhou.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;br&gt; &lt;br&gt; O programa tem in&amp;iacute;cio a 6 de fevereiro, com as verifica&amp;ccedil;&amp;otilde;es administrativas e t&amp;eacute;cnicas a decorrerem nas instala&amp;ccedil;&amp;otilde;es do bilstein group. A partida oficial ser&amp;aacute; dada nos Jardins do Casino do Estoril, &amp;agrave;s 18h00.&lt;br&gt; &lt;br&gt; A primeira classificativa retoma o tra&amp;ccedil;ado da edi&amp;ccedil;&amp;atilde;o de 2025, agora Sintra-Cascais, com duas passagens e um reagrupamento no Terreiro do Pal&amp;aacute;cio Nacional de Sintra.&lt;br&gt; &lt;br&gt; A grande novidade da prova &amp;eacute; a estreia da classificativa de Almargem do Bispo, um tro&amp;ccedil;o de cerca de 7,5 km que percorre o interior das aldeias da freguesia Sintrense e promete um ambiente especial.&lt;br&gt; &lt;br&gt; A 7 de fevereiro, a competi&amp;ccedil;&amp;atilde;o recome&amp;ccedil;a em Mafra, com assist&amp;ecirc;ncia no parque, passagem por Casal Barbas e uma nova classificativa. Segue-se um reagrupamento no Pal&amp;aacute;cio Nacional de Mafra. Depois de nova assist&amp;ecirc;ncia, os concorrentes rumam a Torres Vedras, com passagem pela Quinta da Abelheira. A cerim&amp;oacute;nia de entrega de pr&amp;eacute;mios decorre novamente em Mafra.&lt;br&gt; &lt;br&gt; A edi&amp;ccedil;&amp;atilde;o de 2026 assinala o regresso do emblem&amp;aacute;tico Audi Sport Quattro S1 E2, que competir&amp;aacute; na nova categoria Revival, dedicada a cl&amp;aacute;ssicos at&amp;eacute; 1985. A viatura, r&amp;eacute;plica do modelo que participou no Rali de Portugal de 1986, ser&amp;aacute; pilotada pelo espanhol Alberto Fraga.&lt;br&gt; &lt;br&gt; Com novas classificativas, um percurso territorialmente mais abrangente, um cartaz hist&amp;oacute;rico refor&amp;ccedil;ado e uma clara ambi&amp;ccedil;&amp;atilde;o de crescimento, o bilstein group Rallye das Cam&amp;eacute;lias 2026 prepara-se para afirmar, mais uma vez, o seu estatuto de prova de refer&amp;ecirc;ncia, aliando tradi&amp;ccedil;&amp;atilde;o, espet&amp;aacute;culo e valoriza&amp;ccedil;&amp;atilde;o do territ&amp;oacute;rio Sintrense.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;AVISO&lt;/strong&gt;&lt;br&gt; &lt;br&gt; A C&amp;acirc;mara Municipal de Sintra informa que vai proceder ao corte de tr&amp;acirc;nsito em algumas vias para realiza&amp;ccedil;&amp;atilde;o da prova, no dia 6 de fevereiro. &lt;br&gt; &lt;br&gt; 17h00 &amp;agrave;s 22h00&amp;nbsp;| N247-3 entre o P&amp;eacute; da Serra, Capuchos, EF da Peninha, cruzamento da N9-1 at&amp;eacute; &amp;agrave; Penha Longa&lt;br&gt; &amp;nbsp;&lt;br&gt; 19h00 &amp;agrave;s 22h45 | Rua da Serra, Av. D. Afonso Henriques, Av. Jos&amp;eacute; Maria Pires, Rua das Tomadas, Rua Mirante, Rua Terras Pretas, Estrada Principal&amp;nbsp;N543 (entre Almornos e o Parque de Campismo), Rua Bernardim Ribeiro (at&amp;eacute; ao caf&amp;eacute; Sonho da Aldeia), Rua Tapada, Rua Sargaceiros, Santu&amp;aacute;rio N.&amp;ordf; S.&amp;ordf; Piedade, Rua Fonte da Aranha, Rua N&amp;ordf; S&amp;ordf; Piedade&lt;br&gt; &amp;nbsp;&lt;br&gt; Apelamos &amp;agrave; compreens&amp;atilde;o de todos. N&amp;atilde;o estacione na via ou na berma e aceite as indica&amp;ccedil;&amp;otilde;es das autoridades. N&amp;atilde;o corra riscos, assista ao Rallye em seguran&amp;ccedil;a.&lt;br&gt; &amp;nbsp;&lt;br&gt; Em caso de urg&amp;ecirc;ncia contate o Servi&amp;ccedil;o Municipal de Prote&amp;ccedil;&amp;atilde;o Civil de Sintra atrav&amp;eacute;s do n&amp;uacute;mero: 800 211&amp;nbsp;113.&lt;/p&gt;</t>
-  </si>
-[...10 lines deleted...]
-    <t>[{"name":"Sport"}]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/62.jpg</t>
   </si>
   <si>
     <t>Sintra com clubes e associações desportivas do concelho</t>
   </si>
   <si>
     <t>O encontro permitiu reforçar a articulação entre o município e o movimento associativo, com o objetivo de garantir novas condições para atletas, treinadores e comunidades.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para Marco Almeida, "o movimento associativo desportivo desempenha um papel fundamental na coes&amp;atilde;o social e na promo&amp;ccedil;&amp;atilde;o de estilos de vida mais saud&amp;aacute;veis". "Estas reuni&amp;otilde;es s&amp;atilde;o essenciais para alinharmos prioridades e continuarmos a investir no desenvolvimento desportivo do concelho&amp;rdquo;, referiu o presidente da C&amp;acirc;mara Municipal de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A reuni&amp;atilde;o de trabalho evidenciou o compromisso deste executivo com o desenvolvimento do desporto no concelho, refor&amp;ccedil;ando a coopera&amp;ccedil;&amp;atilde;o com o movimento associativo e garantindo que o planeamento municipal integra as necessidades e desafios apresentados pelos agentes desportivos locais Sintrenses.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/_tiagocastro_1_1.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Espetáculo solidário "Agora Noutro Lugar" no Centro Cultural Olga Cadaval  </t>
   </si>
   <si>
     <t>A peça de teatro “Agora Noutro Lugar” conduz o público por uma viagem íntima sobre o luto, a perda e a difícil tarefa de seguir em frente após a morte de um ente querido.</t>
   </si>
@@ -715,81 +1675,75 @@
     <t>[{"name":"Educación"}]</t>
   </si>
   <si>
     <t>[{"name":"Éducation"}]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/80.jpg</t>
   </si>
   <si>
     <t>Sintra reforça fiscalização contra descargas ilegais</t>
   </si>
   <si>
     <t>Uma operação que surge no seguimento do reforço das ações das equipas da Polícia Municipal através de uma vigilância ativa em várias zonas consideradas sensíveis do território.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As infra&amp;ccedil;&amp;otilde;es agora identificadas constituem uma viola&amp;ccedil;&amp;atilde;o grave das normas ambientais e urban&amp;iacute;sticas em vigor. Os respons&amp;aacute;veis ser&amp;atilde;o autuados e poder&amp;atilde;o enfrentar coimas que podem atingir os 37.500 euros.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Marco Almeida, presidente da C&amp;acirc;mara Municipal de Sintra, destaca a import&amp;acirc;ncia desta atua&amp;ccedil;&amp;atilde;o cont&amp;iacute;nua e sublinha que &amp;ldquo;estamos firmemente empenhados em proteger o nosso territ&amp;oacute;rio e assegurar o bem-estar dos Sintrenses. As descargas ilegais prejudicam o ambiente, afetam a qualidade de vida e representam um desrespeito por todos os que cumprem as regras&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Marco Almeida salientou ainda que &amp;ldquo;vamos continuar a agir com determina&amp;ccedil;&amp;atilde;o e a intensificar a fiscaliza&amp;ccedil;&amp;atilde;o, garantindo que Sintra &amp;eacute; um concelho mais cuidado e mais seguro&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra continuar&amp;aacute; a promover a&amp;ccedil;&amp;otilde;es de sensibiliza&amp;ccedil;&amp;atilde;o e vigil&amp;acirc;ncia, refor&amp;ccedil;ando o compromisso de defesa do espa&amp;ccedil;o p&amp;uacute;blico, do ambiente e da sa&amp;uacute;de dos mun&amp;iacute;cipes.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/881.jpg</t>
   </si>
   <si>
-    <t>AVISO | Encerramento preventivo de Parques Municipais e Monumentos</t>
-[...1 lines deleted...]
-  <si>
     <t>Tendo em conta a salvaguardar e segurança dos Sintrenses e visitantes, ficarão temporariamente encerrados os parques da Liberdade e a Quinta da Ribafria, em Sintra, e Quinta Nova da Assunção, em Belas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O per&amp;iacute;odo de encerramento prolonga-se at&amp;eacute; &amp;agrave;s 08h00 de 26 de janeiro, altura prevista para a reabertura caso as condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas o permitam.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Devido &amp;agrave;s condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas adversas, estar&amp;atilde;o encerrados nesta sexta-feira, 23 de janeiro, os seguintes monumentos geridos pela Parques de Sintra: Castelo dos Mouros; Convento dos Capuchos e o Chalet da Condessa d&amp;rsquo;Edla, no Parque da Pena.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A autarquia Sintrense, liderada por Marco Almeida, acompanha de forma permanente a evolu&amp;ccedil;&amp;atilde;o das condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas e mant&amp;eacute;m ativa a articula&amp;ccedil;&amp;atilde;o com as entidades de prote&amp;ccedil;&amp;atilde;o civil, apelando &amp;agrave; popula&amp;ccedil;&amp;atilde;o para que adote comportamentos preventivos e siga as recomenda&amp;ccedil;&amp;otilde;es das autoridades.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/84.jpg</t>
   </si>
   <si>
     <t>Sintra divulga estudo sobre comunidades muçulmanas no concelho</t>
   </si>
   <si>
     <t>Este trabalho de investigação assenta em três eixos fundamentais, habitação, trabalho e escola, analisando as dinâmicas a partir das associações islâmicas do Cacém e da Tapada das Mercês, a precarização da vida nas esferas laboral e habitacional, e as relações estabelecidas no contexto escolar com as comunidades muçulmanas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;br&gt; &lt;br&gt; Andreia Bernardo destacou que &amp;ldquo;n&amp;atilde;o existem pol&amp;iacute;ticas eficazes sem um conhecimento rigoroso da nossa realidade. Este livro constitui uma ferramenta essencial para aprofundarmos essa compreens&amp;atilde;o. O trabalho de investiga&amp;ccedil;&amp;atilde;o que aqui se apresenta &amp;eacute; uma verdadeira troca de experi&amp;ecirc;ncias e um exerc&amp;iacute;cio de reflex&amp;atilde;o que nos ajuda a construir pol&amp;iacute;ticas p&amp;uacute;blicas que tornem Sintra mais coesa e mais justa&amp;rdquo;.&lt;br&gt; &lt;br&gt; &amp;ldquo;Cidadanias Perif&amp;eacute;ricas. Mu&amp;ccedil;ulmanos em Sintra&amp;rdquo; resulta de uma investiga&amp;ccedil;&amp;atilde;o promovida pela C&amp;acirc;mara Municipal de Sintra, com o cofinanciamento do Fundo Asilo, Migra&amp;ccedil;&amp;atilde;o e Integra&amp;ccedil;&amp;atilde;o, e desenvolvido pelo CRIA - Centro em Rede de Investiga&amp;ccedil;&amp;atilde;o em Antropologia. A obra &amp;eacute; resultado de uma pesquisa conduzida ao longo de 2023 e que envolveu um trabalho no terreno com as comunidades mu&amp;ccedil;ulmanas de Sintra.&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Solidariedade Social"}]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/fim_europa.jpg</t>
-  </si>
-[...1 lines deleted...]
-    <t>Depressão Ingrid obriga ao adiamento da Corrida Fim da Europa</t>
   </si>
   <si>
     <t>Esta decisão da prova que junta atletas nacionais e internacionais, prevista para este domingo, surge com o objetivo de colocar em segurança todos os participantes e tem por base as condições climatéricas adversas provocadas pela depressão Ingrid.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Tendo em conta esta decis&amp;atilde;o, todos os alimentos adquiridos, cerca de 6 mil pe&amp;ccedil;as de fruta e sandes, ser&amp;atilde;o agora distribu&amp;iacute;das por bombeiros, for&amp;ccedil;as de seguran&amp;ccedil;a e associa&amp;ccedil;&amp;otilde;es de apoio &amp;agrave; comunidade em situa&amp;ccedil;&amp;atilde;o de sem&amp;#8209;abrigo, todas institui&amp;ccedil;&amp;otilde;es Sintrenses, garantindo que os bens alimentares t&amp;ecirc;m um destino &amp;uacute;til e imediato, refor&amp;ccedil;ando o compromisso social do munic&amp;iacute;pio.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A autarquia Sintrense est&amp;aacute; a acompanhar permanentemente a evolu&amp;ccedil;&amp;atilde;o meteorol&amp;oacute;gica, mantendo ativa a articula&amp;ccedil;&amp;atilde;o com todas as entidades de prote&amp;ccedil;&amp;atilde;o civil.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Recorde-se que esta prova liga o centro da vila de Sintra ao Cabo da Roca, passando pelo centro da serra de Sintra.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_serra.png</t>
   </si>
   <si>
     <t>AVISO | Encerramento dos acessos à Serra de Sintra devido a condições meteorológicas adversas</t>
   </si>
   <si>
     <t>A decisão tomada por Marco Almeida, presidente da Câmara Municipal de Sintra, em articulação com o os agentes de proteção civil de Sintra, visa garantir a proteção da população Sintrense e dos visitantes.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;As previs&amp;otilde;es meteorol&amp;oacute;gicas apontam para vento de oeste, com rajadas que poder&amp;atilde;o atingir os 110 km/h, sobretudo no litoral e nas zonas de maior altitude. Estas condi&amp;ccedil;&amp;otilde;es aumentam significativamente o risco de queda de &amp;aacute;rvores e ramos, instabilidade de elementos soltos e fragilidade de estruturas.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Acessos encerrados:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Cancela na Az&amp;oacute;ia&lt;/li&gt;
@@ -940,50 +1894,67 @@
     <t>“Desassossego” traz dança, teatro e música ao Olga Cadaval</t>
   </si>
   <si>
     <t>Interpretado por alunos do Estúdio 3 Academia, o espetáculo propõe uma travessia emocional pelos conflitos internos e coletivos, explorando temas como a identidade, empatia e transformação.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Entre movimento, palavra e som, &amp;ldquo;Desassossego&amp;rdquo; convida o p&amp;uacute;blico a refletir sobre o equil&amp;iacute;brio entre o individuo e o todo, num di&amp;aacute;logo marcado pela inquieta&amp;ccedil;&amp;atilde;o e pela mudan&amp;ccedil;a.&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Este espet&amp;aacute;culo oferece ao p&amp;uacute;blico uma verdadeira viagem art&amp;iacute;stica e emocional, sobre identidade, empatia e transforma&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/desassossego-100797" target="_blank"&gt;Ticketline&lt;/a&gt;. A programa&amp;ccedil;&amp;atilde;o completa pode ser consultada em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_grease_26.jpg</t>
   </si>
   <si>
     <t>Grease – O Musical chega ao Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>O espetáculo sobe ao palco a 6 de março, às 21h00, e a 7 de março, às 16h00 e às 21h00, trazendo ao concelho a icónica história de Danny e Sandy, marcada pela energia contagiante dos anos 50.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Conhecido pelos encontros e desencontros que continuam a conquistar gera&amp;ccedil;&amp;otilde;es, Grease mant&amp;eacute;m-se como uma obra intemporal que celebra a juventude, a amizade e o poder do amor, apoiada por temas musicais inesquec&amp;iacute;veis que atravessaram d&amp;eacute;cadas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com encena&amp;ccedil;&amp;atilde;o de Paulo Sousa Costa, a produ&amp;ccedil;&amp;atilde;o conta ainda com a dire&amp;ccedil;&amp;atilde;o musical de Carolina Puntel e coreografias de Mariana Lu&amp;iacute;s e Pedro Borralho. Cen&amp;aacute;rios e figurinos foram concebidos para criar uma atmosfera vibrante, prometendo transportar o p&amp;uacute;blico para a Calif&amp;oacute;rnia dos anos 50 atrav&amp;eacute;s de uma experi&amp;ecirc;ncia envolvente e memor&amp;aacute;vel.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes j&amp;aacute; se encontram dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/grease-o-musical-100982" target="_blank"&gt;Ticketline&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval pode ser consultada em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-01-23</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400-eletrico.jpg</t>
+  </si>
+  <si>
+    <t>AVISO | Eléctrico de Sintra com circulação suspensa nos dias 24 e 25 de janeiro</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra informa que a circulação do Eléctrico de Sintra será suspensa nos dias 24 e 25 de janeiro, devido às condições climatéricas adversas provocadas pela depressão Ingrid.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta decis&amp;atilde;o da autarquia Sintrense permite garantir a seguran&amp;ccedil;a de passageiros, trabalhadores e equipamentos, prevenindo eventuais riscos decorrentes da instabilidade meteorol&amp;oacute;gica.&lt;br&gt;&lt;br&gt;O El&amp;eacute;ctrico de Sintra liga a serra ao mar atrav&amp;eacute;s do percurso da vila at&amp;eacute; &amp;agrave; Praia das Ma&amp;ccedil;&amp;atilde;s, ao longo de quase 13 quil&amp;oacute;metros.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra agradece desde j&amp;aacute; a compreens&amp;atilde;o de todos os Sintrenses e visitantes.&lt;br&gt;&lt;br&gt;Saiba mais sobre o El&amp;eacute;ctrico de Sintra&amp;nbsp;&lt;a href="https://visitsintra.travel/pt/descobrir/electrico-de-sintra" target="_blank"&gt;AQUI&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/elctrico-de-sintra_2-1.jpg</t>
   </si>
   <si>
     <t>AVISO | Eléctrico de Sintra com circulação suspensa na manhã de 12 de janeiro</t>
   </si>
   <si>
     <t>O Eléctrico de Sintra liga a serra ao mar através do percurso da vila até à Praia das Maçãs, ao longo de quase 13 quilómetros.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Numa viagem com a dura&amp;ccedil;&amp;atilde;o de cerca de 45 minutos, os passageiros podem usufruir de um singular passeio tur&amp;iacute;stico entre a Serra de Sintra e o Oceano Atl&amp;acirc;ntico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra agradece desde j&amp;aacute; a compreens&amp;atilde;o de todos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Saiba mais sobre o El&amp;eacute;ctrico de Sintra&amp;nbsp;&lt;a href="https://visitsintra.travel/pt/descobrir/electrico-de-sintra" target="_blank"&gt;AQUI&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/visita_mily.jpg</t>
   </si>
   <si>
     <t>Descubra o universo artístico de Mily Possoz em visita guiada no MU.SA</t>
@@ -2121,51 +3092,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S73"/>
+  <dimension ref="A1:S119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2193,2407 +3164,3879 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
       <c r="Q2" t="s">
         <v>25</v>
       </c>
       <c r="R2" t="s">
         <v>24</v>
       </c>
       <c r="S2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="H3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="Q3" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="R3" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="S3" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B4">
         <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P4" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="Q4" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="R4" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="S4" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>39</v>
+      </c>
+      <c r="B5">
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="E5" t="s">
         <v>41</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>42</v>
       </c>
-      <c r="G5" t="s">
+      <c r="L5" t="s">
         <v>43</v>
       </c>
-      <c r="H5" t="s">
+      <c r="P5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="Q5" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="R5" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="S5" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="B6">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H6" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="L6" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="P6" t="s">
         <v>24</v>
       </c>
       <c r="Q6" t="s">
         <v>25</v>
       </c>
       <c r="R6" t="s">
         <v>24</v>
       </c>
       <c r="S6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="B7">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="H7" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="L7" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="P7" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="Q7" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="R7" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="S7" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8">
         <v>68</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="D8" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="H8" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="L8" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="P8" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="Q8" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="R8" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S8" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="B9">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="D9" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="H9" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="L9" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="P9" t="s">
         <v>24</v>
       </c>
       <c r="Q9" t="s">
         <v>25</v>
       </c>
       <c r="R9" t="s">
         <v>24</v>
       </c>
       <c r="S9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="B10">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="D10" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="H10" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="L10" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="P10" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q10" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R10" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S10" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="B11">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C11" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="H11" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="L11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="P11" t="s">
         <v>24</v>
       </c>
       <c r="Q11" t="s">
         <v>25</v>
       </c>
       <c r="R11" t="s">
         <v>24</v>
       </c>
       <c r="S11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="B12">
-        <v>60</v>
+        <v>785</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="D12" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="H12" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="L12" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="P12" t="s">
         <v>24</v>
       </c>
       <c r="Q12" t="s">
         <v>25</v>
       </c>
       <c r="R12" t="s">
         <v>24</v>
       </c>
       <c r="S12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="B13">
         <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D13" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="H13" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="L13" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="P13" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="Q13" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="R13" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="S13" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="B14">
         <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D14" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="H14" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="L14" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="P14" t="s">
         <v>24</v>
       </c>
       <c r="Q14" t="s">
         <v>25</v>
       </c>
       <c r="R14" t="s">
         <v>24</v>
       </c>
       <c r="S14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="B15">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="D15" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="H15" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="L15" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="P15" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="Q15" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="R15" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="S15" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>71</v>
       </c>
       <c r="B16">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C16" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D16" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="H16" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="L16" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="P16" t="s">
         <v>24</v>
       </c>
       <c r="Q16" t="s">
         <v>25</v>
       </c>
       <c r="R16" t="s">
         <v>24</v>
       </c>
       <c r="S16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="B17">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C17" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="D17" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="H17" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="L17" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="P17" t="s">
         <v>24</v>
       </c>
       <c r="Q17" t="s">
         <v>25</v>
       </c>
       <c r="R17" t="s">
         <v>24</v>
       </c>
       <c r="S17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="B18">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="D18" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="H18" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="L18" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="P18" t="s">
         <v>24</v>
       </c>
       <c r="Q18" t="s">
         <v>25</v>
       </c>
       <c r="R18" t="s">
         <v>24</v>
       </c>
       <c r="S18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="B19">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="C19" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="D19" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="H19" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="L19" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="P19" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="Q19" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="R19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="S19" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>71</v>
       </c>
       <c r="B20">
-        <v>633</v>
+        <v>686</v>
       </c>
       <c r="C20" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="D20" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="H20" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="L20" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="P20" t="s">
         <v>24</v>
       </c>
       <c r="Q20" t="s">
         <v>25</v>
       </c>
       <c r="R20" t="s">
         <v>24</v>
       </c>
       <c r="S20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>71</v>
       </c>
       <c r="B21">
         <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="D21" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="H21" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="L21" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="P21" t="s">
         <v>24</v>
       </c>
       <c r="Q21" t="s">
         <v>25</v>
       </c>
       <c r="R21" t="s">
         <v>24</v>
       </c>
       <c r="S21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="B22">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C22" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="D22" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="H22" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="L22" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="P22" t="s">
         <v>24</v>
       </c>
       <c r="Q22" t="s">
         <v>25</v>
       </c>
       <c r="R22" t="s">
         <v>24</v>
       </c>
       <c r="S22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="B23">
-        <v>167</v>
+        <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="D23" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="H23" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="L23" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="P23" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="Q23" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="R23" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="S23" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B24">
         <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>145</v>
+        <v>112</v>
       </c>
       <c r="D24" t="s">
-        <v>146</v>
+        <v>113</v>
       </c>
       <c r="H24" t="s">
-        <v>147</v>
+        <v>125</v>
       </c>
       <c r="L24" t="s">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="P24" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="Q24" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="R24" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="S24" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B25">
         <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>149</v>
+        <v>128</v>
       </c>
       <c r="D25" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="H25" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
       <c r="L25" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="P25" t="s">
         <v>24</v>
       </c>
       <c r="Q25" t="s">
         <v>25</v>
       </c>
       <c r="R25" t="s">
         <v>24</v>
       </c>
       <c r="S25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B26">
+        <v>73</v>
+      </c>
+      <c r="C26" t="s">
         <v>132</v>
       </c>
-      <c r="B26">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="H26" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="L26" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="P26" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="Q26" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="R26" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="S26" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B27">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>161</v>
+        <v>136</v>
       </c>
       <c r="D27" t="s">
-        <v>162</v>
+        <v>137</v>
       </c>
       <c r="H27" t="s">
-        <v>163</v>
+        <v>138</v>
       </c>
       <c r="L27" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="P27" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="Q27" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="R27" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="S27" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="B28">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="C28" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="D28" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="H28" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
       <c r="L28" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="P28" t="s">
-        <v>66</v>
+        <v>145</v>
       </c>
       <c r="Q28" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="R28" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="S28" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="B29">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>169</v>
+        <v>141</v>
       </c>
       <c r="D29" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="H29" t="s">
-        <v>171</v>
+        <v>147</v>
       </c>
       <c r="L29" t="s">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="P29" t="s">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="Q29" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="R29" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="S29" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>60</v>
       </c>
       <c r="C30" t="s">
-        <v>174</v>
+        <v>132</v>
       </c>
       <c r="D30" t="s">
-        <v>175</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="L30" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="P30" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="Q30" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="R30" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="S30" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="B31">
-        <v>77</v>
+        <v>665</v>
       </c>
       <c r="C31" t="s">
-        <v>178</v>
+        <v>108</v>
       </c>
       <c r="D31" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="H31" t="s">
-        <v>180</v>
+        <v>154</v>
       </c>
       <c r="L31" t="s">
-        <v>181</v>
+        <v>155</v>
       </c>
       <c r="P31" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q31" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R31" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S31" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="B32">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C32" t="s">
-        <v>182</v>
+        <v>156</v>
       </c>
       <c r="D32" t="s">
-        <v>183</v>
+        <v>157</v>
       </c>
       <c r="H32" t="s">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="L32" t="s">
-        <v>185</v>
+        <v>159</v>
       </c>
       <c r="P32" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q32" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R32" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S32" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="B33">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="C33" t="s">
-        <v>186</v>
+        <v>160</v>
       </c>
       <c r="D33" t="s">
-        <v>187</v>
+        <v>161</v>
       </c>
       <c r="H33" t="s">
-        <v>188</v>
+        <v>162</v>
       </c>
       <c r="L33" t="s">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="P33" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q33" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R33" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S33" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>164</v>
       </c>
       <c r="B34">
-        <v>403</v>
+        <v>68</v>
       </c>
       <c r="C34" t="s">
-        <v>190</v>
+        <v>165</v>
       </c>
       <c r="D34" t="s">
-        <v>191</v>
+        <v>166</v>
       </c>
       <c r="H34" t="s">
-        <v>192</v>
+        <v>167</v>
       </c>
       <c r="L34" t="s">
-        <v>193</v>
+        <v>168</v>
       </c>
       <c r="P34" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="Q34" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="R34" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="S34" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>169</v>
       </c>
       <c r="B35">
-        <v>133</v>
+        <v>639</v>
       </c>
       <c r="C35" t="s">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="D35" t="s">
-        <v>195</v>
+        <v>171</v>
       </c>
       <c r="H35" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="L35" t="s">
-        <v>197</v>
+        <v>173</v>
       </c>
       <c r="P35" t="s">
         <v>24</v>
       </c>
       <c r="Q35" t="s">
         <v>25</v>
       </c>
       <c r="R35" t="s">
         <v>24</v>
       </c>
       <c r="S35" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>132</v>
+        <v>174</v>
       </c>
       <c r="B36">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="C36" t="s">
-        <v>198</v>
+        <v>92</v>
       </c>
       <c r="D36" t="s">
-        <v>199</v>
+        <v>93</v>
       </c>
       <c r="H36" t="s">
-        <v>200</v>
+        <v>175</v>
       </c>
       <c r="L36" t="s">
-        <v>201</v>
+        <v>176</v>
       </c>
       <c r="P36" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q36" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R36" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S36" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
       <c r="B37">
         <v>60</v>
       </c>
       <c r="C37" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="D37" t="s">
-        <v>203</v>
+        <v>179</v>
       </c>
       <c r="H37" t="s">
-        <v>204</v>
+        <v>180</v>
       </c>
       <c r="L37" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="P37" t="s">
-        <v>206</v>
+        <v>24</v>
       </c>
       <c r="Q37" t="s">
-        <v>207</v>
+        <v>25</v>
       </c>
       <c r="R37" t="s">
-        <v>206</v>
+        <v>24</v>
       </c>
       <c r="S37" t="s">
-        <v>208</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
       <c r="B38">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C38" t="s">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="D38" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="H38" t="s">
-        <v>211</v>
+        <v>184</v>
       </c>
       <c r="L38" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="P38" t="s">
-        <v>24</v>
+        <v>145</v>
       </c>
       <c r="Q38" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="R38" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="S38" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>132</v>
+        <v>186</v>
       </c>
       <c r="B39">
         <v>60</v>
       </c>
       <c r="C39" t="s">
-        <v>213</v>
+        <v>100</v>
       </c>
       <c r="D39" t="s">
-        <v>214</v>
+        <v>101</v>
       </c>
       <c r="H39" t="s">
-        <v>215</v>
+        <v>187</v>
       </c>
       <c r="L39" t="s">
-        <v>216</v>
+        <v>188</v>
       </c>
       <c r="P39" t="s">
         <v>24</v>
       </c>
       <c r="Q39" t="s">
         <v>25</v>
       </c>
       <c r="R39" t="s">
         <v>24</v>
       </c>
       <c r="S39" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>217</v>
+        <v>186</v>
       </c>
       <c r="B40">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="C40" t="s">
-        <v>218</v>
+        <v>104</v>
       </c>
       <c r="D40" t="s">
-        <v>219</v>
+        <v>105</v>
       </c>
       <c r="H40" t="s">
-        <v>220</v>
+        <v>189</v>
       </c>
       <c r="L40" t="s">
-        <v>221</v>
+        <v>190</v>
       </c>
       <c r="P40" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="Q40" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="R40" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="S40" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>217</v>
+        <v>191</v>
       </c>
       <c r="B41">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="C41" t="s">
-        <v>222</v>
+        <v>96</v>
       </c>
       <c r="D41" t="s">
-        <v>223</v>
+        <v>97</v>
       </c>
       <c r="H41" t="s">
-        <v>224</v>
+        <v>192</v>
       </c>
       <c r="L41" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="P41" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q41" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R41" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S41" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>217</v>
+        <v>191</v>
       </c>
       <c r="B42">
-        <v>119</v>
+        <v>62</v>
       </c>
       <c r="C42" t="s">
-        <v>226</v>
+        <v>194</v>
       </c>
       <c r="D42" t="s">
-        <v>227</v>
+        <v>195</v>
       </c>
       <c r="H42" t="s">
-        <v>228</v>
+        <v>196</v>
       </c>
       <c r="L42" t="s">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="P42" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q42" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R42" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S42" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>230</v>
+        <v>198</v>
       </c>
       <c r="B43">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="C43" t="s">
-        <v>231</v>
+        <v>62</v>
       </c>
       <c r="D43" t="s">
-        <v>232</v>
+        <v>63</v>
       </c>
       <c r="H43" t="s">
-        <v>233</v>
+        <v>199</v>
       </c>
       <c r="L43" t="s">
-        <v>234</v>
+        <v>200</v>
       </c>
       <c r="P43" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q43" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R43" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S43" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>235</v>
+        <v>201</v>
       </c>
       <c r="B44">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C44" t="s">
-        <v>236</v>
+        <v>88</v>
       </c>
       <c r="D44" t="s">
-        <v>237</v>
+        <v>89</v>
       </c>
       <c r="H44" t="s">
-        <v>238</v>
+        <v>202</v>
       </c>
       <c r="L44" t="s">
-        <v>239</v>
+        <v>203</v>
       </c>
       <c r="P44" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="Q44" t="s">
-        <v>67</v>
+        <v>205</v>
       </c>
       <c r="R44" t="s">
-        <v>67</v>
+        <v>204</v>
       </c>
       <c r="S44" t="s">
-        <v>67</v>
+        <v>205</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>206</v>
       </c>
       <c r="C45" t="s">
-        <v>240</v>
+        <v>207</v>
       </c>
       <c r="D45" t="s">
-        <v>241</v>
+        <v>208</v>
+      </c>
+      <c r="E45" t="s">
+        <v>209</v>
+      </c>
+      <c r="F45" t="s">
+        <v>210</v>
+      </c>
+      <c r="G45" t="s">
+        <v>211</v>
       </c>
       <c r="H45" t="s">
-        <v>242</v>
+        <v>212</v>
+      </c>
+      <c r="I45" t="s">
+        <v>213</v>
+      </c>
+      <c r="J45" t="s">
+        <v>214</v>
+      </c>
+      <c r="K45" t="s">
+        <v>215</v>
       </c>
       <c r="L45" t="s">
-        <v>243</v>
+        <v>216</v>
+      </c>
+      <c r="M45" t="s">
+        <v>217</v>
+      </c>
+      <c r="N45" t="s">
+        <v>218</v>
+      </c>
+      <c r="O45" t="s">
+        <v>219</v>
       </c>
       <c r="P45" t="s">
-        <v>66</v>
+        <v>220</v>
       </c>
       <c r="Q45" t="s">
-        <v>67</v>
+        <v>221</v>
       </c>
       <c r="R45" t="s">
-        <v>67</v>
+        <v>222</v>
       </c>
       <c r="S45" t="s">
-        <v>67</v>
+        <v>223</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>235</v>
+        <v>206</v>
       </c>
       <c r="B46">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="C46" t="s">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="D46" t="s">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="H46" t="s">
-        <v>246</v>
+        <v>226</v>
       </c>
       <c r="L46" t="s">
-        <v>247</v>
+        <v>227</v>
       </c>
       <c r="P46" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="Q46" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="R46" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="S46" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>248</v>
+        <v>228</v>
       </c>
       <c r="B47">
         <v>60</v>
       </c>
       <c r="C47" t="s">
-        <v>249</v>
+        <v>84</v>
       </c>
       <c r="D47" t="s">
-        <v>250</v>
+        <v>85</v>
       </c>
       <c r="H47" t="s">
-        <v>251</v>
+        <v>229</v>
       </c>
       <c r="L47" t="s">
-        <v>252</v>
+        <v>230</v>
       </c>
       <c r="P47" t="s">
         <v>24</v>
       </c>
       <c r="Q47" t="s">
         <v>25</v>
       </c>
       <c r="R47" t="s">
         <v>24</v>
       </c>
       <c r="S47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>248</v>
+        <v>228</v>
       </c>
       <c r="B48">
-        <v>598</v>
+        <v>60</v>
       </c>
       <c r="C48" t="s">
-        <v>253</v>
+        <v>231</v>
       </c>
       <c r="D48" t="s">
-        <v>254</v>
+        <v>232</v>
       </c>
       <c r="H48" t="s">
-        <v>255</v>
+        <v>233</v>
       </c>
       <c r="L48" t="s">
-        <v>256</v>
+        <v>234</v>
       </c>
       <c r="P48" t="s">
         <v>24</v>
       </c>
       <c r="Q48" t="s">
         <v>25</v>
       </c>
       <c r="R48" t="s">
         <v>24</v>
       </c>
       <c r="S48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>257</v>
+        <v>235</v>
       </c>
       <c r="B49">
         <v>60</v>
       </c>
       <c r="C49" t="s">
-        <v>258</v>
+        <v>236</v>
       </c>
       <c r="D49" t="s">
-        <v>259</v>
+        <v>27</v>
       </c>
       <c r="H49" t="s">
-        <v>260</v>
+        <v>237</v>
       </c>
       <c r="L49" t="s">
-        <v>261</v>
+        <v>238</v>
       </c>
       <c r="P49" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="Q49" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="R49" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="S49" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="B50">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="C50" t="s">
-        <v>262</v>
+        <v>240</v>
       </c>
       <c r="D50" t="s">
-        <v>263</v>
+        <v>241</v>
       </c>
       <c r="H50" t="s">
-        <v>264</v>
+        <v>242</v>
       </c>
       <c r="L50" t="s">
-        <v>265</v>
+        <v>243</v>
       </c>
       <c r="P50" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q50" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R50" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S50" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="B51">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="C51" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="D51" t="s">
-        <v>267</v>
+        <v>81</v>
       </c>
       <c r="H51" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="L51" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="P51" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="Q51" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="R51" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="S51" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>270</v>
+        <v>248</v>
       </c>
       <c r="B52">
-        <v>60</v>
+        <v>788</v>
       </c>
       <c r="C52" t="s">
-        <v>271</v>
+        <v>249</v>
       </c>
       <c r="D52" t="s">
-        <v>272</v>
+        <v>77</v>
       </c>
       <c r="H52" t="s">
-        <v>273</v>
+        <v>250</v>
       </c>
       <c r="L52" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
       <c r="P52" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q52" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R52" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S52" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>275</v>
+        <v>248</v>
       </c>
       <c r="B53">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="C53" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="D53" t="s">
-        <v>277</v>
+        <v>73</v>
       </c>
       <c r="H53" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="L53" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="P53" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q53" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R53" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S53" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="B54">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C54" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="D54" t="s">
-        <v>280</v>
+        <v>257</v>
       </c>
       <c r="H54" t="s">
-        <v>281</v>
+        <v>258</v>
       </c>
       <c r="L54" t="s">
-        <v>282</v>
+        <v>259</v>
       </c>
       <c r="P54" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="Q54" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="R54" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="S54" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>283</v>
+        <v>255</v>
       </c>
       <c r="B55">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C55" t="s">
-        <v>284</v>
+        <v>260</v>
       </c>
       <c r="D55" t="s">
-        <v>285</v>
+        <v>261</v>
       </c>
       <c r="H55" t="s">
-        <v>286</v>
+        <v>262</v>
       </c>
       <c r="L55" t="s">
-        <v>287</v>
+        <v>263</v>
       </c>
       <c r="P55" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q55" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R55" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S55" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="B56">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C56" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="D56" t="s">
-        <v>289</v>
+        <v>266</v>
       </c>
       <c r="H56" t="s">
-        <v>290</v>
+        <v>267</v>
       </c>
       <c r="L56" t="s">
-        <v>291</v>
+        <v>268</v>
       </c>
       <c r="P56" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q56" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R56" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S56" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>292</v>
+        <v>264</v>
       </c>
       <c r="B57">
-        <v>189</v>
+        <v>60</v>
       </c>
       <c r="C57" t="s">
-        <v>293</v>
+        <v>269</v>
       </c>
       <c r="D57" t="s">
-        <v>294</v>
+        <v>270</v>
       </c>
       <c r="H57" t="s">
-        <v>295</v>
+        <v>271</v>
       </c>
       <c r="L57" t="s">
-        <v>296</v>
+        <v>272</v>
       </c>
       <c r="P57" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q57" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R57" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S57" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>297</v>
+        <v>273</v>
       </c>
       <c r="B58">
         <v>60</v>
       </c>
       <c r="C58" t="s">
-        <v>298</v>
+        <v>274</v>
       </c>
       <c r="D58" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="H58" t="s">
-        <v>300</v>
+        <v>276</v>
       </c>
       <c r="L58" t="s">
-        <v>301</v>
+        <v>277</v>
       </c>
       <c r="P58" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q58" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R58" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S58" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>302</v>
+        <v>278</v>
       </c>
       <c r="B59">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C59" t="s">
-        <v>303</v>
+        <v>279</v>
       </c>
       <c r="D59" t="s">
-        <v>304</v>
+        <v>280</v>
       </c>
       <c r="H59" t="s">
-        <v>305</v>
+        <v>281</v>
       </c>
       <c r="L59" t="s">
-        <v>306</v>
+        <v>282</v>
       </c>
       <c r="P59" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q59" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R59" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S59" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>302</v>
+        <v>283</v>
       </c>
       <c r="B60">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="C60" t="s">
-        <v>307</v>
+        <v>284</v>
       </c>
       <c r="D60" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>285</v>
       </c>
       <c r="H60" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>286</v>
       </c>
       <c r="L60" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>287</v>
       </c>
       <c r="P60" t="s">
-        <v>314</v>
+        <v>24</v>
       </c>
       <c r="Q60" t="s">
-        <v>315</v>
+        <v>25</v>
       </c>
       <c r="R60" t="s">
-        <v>316</v>
+        <v>24</v>
       </c>
       <c r="S60" t="s">
-        <v>317</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="B61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="D61" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="H61" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="L61" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="P61" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q61" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R61" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S61" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>318</v>
+        <v>288</v>
       </c>
       <c r="B62">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="C62" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
       <c r="D62" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
       <c r="H62" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="L62" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="P62" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q62" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R62" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S62" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>318</v>
+        <v>288</v>
       </c>
       <c r="B63">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="C63" t="s">
-        <v>323</v>
+        <v>297</v>
       </c>
       <c r="D63" t="s">
-        <v>324</v>
+        <v>298</v>
       </c>
       <c r="H63" t="s">
-        <v>325</v>
+        <v>299</v>
       </c>
       <c r="L63" t="s">
-        <v>326</v>
+        <v>300</v>
       </c>
       <c r="P63" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q63" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R63" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S63" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>327</v>
+        <v>301</v>
       </c>
       <c r="B64">
-        <v>60</v>
+        <v>633</v>
       </c>
       <c r="C64" t="s">
-        <v>218</v>
+        <v>302</v>
       </c>
       <c r="D64" t="s">
-        <v>328</v>
+        <v>303</v>
       </c>
       <c r="H64" t="s">
-        <v>220</v>
+        <v>304</v>
       </c>
       <c r="L64" t="s">
-        <v>329</v>
+        <v>305</v>
       </c>
       <c r="P64" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q64" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R64" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S64" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>327</v>
+        <v>301</v>
       </c>
       <c r="B65">
-        <v>175</v>
+        <v>60</v>
       </c>
       <c r="C65" t="s">
-        <v>330</v>
+        <v>178</v>
       </c>
       <c r="D65" t="s">
-        <v>331</v>
+        <v>306</v>
       </c>
       <c r="H65" t="s">
-        <v>332</v>
+        <v>307</v>
       </c>
       <c r="L65" t="s">
-        <v>333</v>
+        <v>308</v>
       </c>
       <c r="P65" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q65" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R65" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S65" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>334</v>
+        <v>309</v>
       </c>
       <c r="B66">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C66" t="s">
-        <v>335</v>
+        <v>310</v>
       </c>
       <c r="D66" t="s">
-        <v>336</v>
+        <v>311</v>
       </c>
       <c r="H66" t="s">
-        <v>337</v>
+        <v>312</v>
       </c>
       <c r="L66" t="s">
-        <v>338</v>
+        <v>313</v>
       </c>
       <c r="P66" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q66" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R66" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S66" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>339</v>
+        <v>309</v>
       </c>
       <c r="B67">
-        <v>91</v>
+        <v>167</v>
       </c>
       <c r="C67" t="s">
-        <v>340</v>
+        <v>314</v>
       </c>
       <c r="D67" t="s">
-        <v>341</v>
+        <v>315</v>
       </c>
       <c r="H67" t="s">
-        <v>342</v>
+        <v>316</v>
       </c>
       <c r="L67" t="s">
-        <v>343</v>
+        <v>317</v>
       </c>
       <c r="P67" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="Q67" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="R67" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="S67" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>339</v>
+        <v>309</v>
       </c>
       <c r="B68">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="C68" t="s">
-        <v>344</v>
+        <v>318</v>
       </c>
       <c r="D68" t="s">
-        <v>345</v>
+        <v>319</v>
       </c>
       <c r="H68" t="s">
-        <v>346</v>
+        <v>320</v>
       </c>
       <c r="L68" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="P68" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="Q68" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="R68" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="S68" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="B69">
-        <v>602</v>
+        <v>60</v>
       </c>
       <c r="C69" t="s">
-        <v>349</v>
+        <v>322</v>
       </c>
       <c r="D69" t="s">
-        <v>350</v>
+        <v>323</v>
       </c>
       <c r="H69" t="s">
-        <v>351</v>
+        <v>324</v>
       </c>
       <c r="L69" t="s">
-        <v>352</v>
+        <v>325</v>
       </c>
       <c r="P69" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="Q69" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="R69" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="S69" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>353</v>
+        <v>309</v>
       </c>
       <c r="B70">
-        <v>60</v>
+        <v>136</v>
       </c>
       <c r="C70" t="s">
-        <v>354</v>
+        <v>326</v>
       </c>
       <c r="D70" t="s">
-        <v>355</v>
+        <v>327</v>
       </c>
       <c r="H70" t="s">
-        <v>356</v>
+        <v>328</v>
       </c>
       <c r="L70" t="s">
-        <v>357</v>
+        <v>329</v>
       </c>
       <c r="P70" t="s">
-        <v>66</v>
+        <v>330</v>
       </c>
       <c r="Q70" t="s">
-        <v>67</v>
+        <v>331</v>
       </c>
       <c r="R70" t="s">
-        <v>67</v>
+        <v>332</v>
       </c>
       <c r="S70" t="s">
-        <v>67</v>
+        <v>333</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>353</v>
+        <v>309</v>
       </c>
       <c r="B71">
-        <v>759</v>
+        <v>68</v>
       </c>
       <c r="C71" t="s">
-        <v>358</v>
+        <v>334</v>
       </c>
       <c r="D71" t="s">
-        <v>359</v>
+        <v>335</v>
       </c>
       <c r="H71" t="s">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="L71" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="P71" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="Q71" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="R71" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="S71" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>362</v>
+        <v>309</v>
       </c>
       <c r="B72">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="C72" t="s">
-        <v>363</v>
+        <v>338</v>
       </c>
       <c r="D72" t="s">
-        <v>364</v>
+        <v>41</v>
       </c>
       <c r="H72" t="s">
-        <v>365</v>
+        <v>339</v>
       </c>
       <c r="L72" t="s">
-        <v>366</v>
+        <v>340</v>
       </c>
       <c r="P72" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="Q72" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="R72" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="S72" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
+        <v>309</v>
+      </c>
+      <c r="B73">
+        <v>66</v>
+      </c>
+      <c r="C73" t="s">
+        <v>341</v>
+      </c>
+      <c r="D73" t="s">
+        <v>342</v>
+      </c>
+      <c r="H73" t="s">
+        <v>343</v>
+      </c>
+      <c r="L73" t="s">
+        <v>344</v>
+      </c>
+      <c r="P73" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>45</v>
+      </c>
+      <c r="R73" t="s">
+        <v>45</v>
+      </c>
+      <c r="S73" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19">
+      <c r="A74" t="s">
+        <v>309</v>
+      </c>
+      <c r="B74">
+        <v>60</v>
+      </c>
+      <c r="C74" t="s">
+        <v>346</v>
+      </c>
+      <c r="D74" t="s">
+        <v>51</v>
+      </c>
+      <c r="H74" t="s">
+        <v>347</v>
+      </c>
+      <c r="L74" t="s">
+        <v>348</v>
+      </c>
+      <c r="P74" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>55</v>
+      </c>
+      <c r="R74" t="s">
+        <v>56</v>
+      </c>
+      <c r="S74" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19">
+      <c r="A75" t="s">
+        <v>309</v>
+      </c>
+      <c r="B75">
+        <v>77</v>
+      </c>
+      <c r="C75" t="s">
+        <v>349</v>
+      </c>
+      <c r="D75" t="s">
+        <v>350</v>
+      </c>
+      <c r="H75" t="s">
+        <v>351</v>
+      </c>
+      <c r="L75" t="s">
+        <v>352</v>
+      </c>
+      <c r="P75" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>45</v>
+      </c>
+      <c r="R75" t="s">
+        <v>45</v>
+      </c>
+      <c r="S75" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
+      <c r="A76" t="s">
+        <v>309</v>
+      </c>
+      <c r="B76">
+        <v>60</v>
+      </c>
+      <c r="C76" t="s">
+        <v>353</v>
+      </c>
+      <c r="D76" t="s">
+        <v>354</v>
+      </c>
+      <c r="H76" t="s">
+        <v>355</v>
+      </c>
+      <c r="L76" t="s">
+        <v>356</v>
+      </c>
+      <c r="P76" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>45</v>
+      </c>
+      <c r="R76" t="s">
+        <v>45</v>
+      </c>
+      <c r="S76" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19">
+      <c r="A77" t="s">
+        <v>309</v>
+      </c>
+      <c r="B77">
+        <v>83</v>
+      </c>
+      <c r="C77" t="s">
+        <v>357</v>
+      </c>
+      <c r="D77" t="s">
+        <v>358</v>
+      </c>
+      <c r="H77" t="s">
+        <v>359</v>
+      </c>
+      <c r="L77" t="s">
+        <v>360</v>
+      </c>
+      <c r="P77" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>45</v>
+      </c>
+      <c r="R77" t="s">
+        <v>45</v>
+      </c>
+      <c r="S77" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
+      <c r="A78" t="s">
+        <v>309</v>
+      </c>
+      <c r="B78">
+        <v>403</v>
+      </c>
+      <c r="C78" t="s">
+        <v>361</v>
+      </c>
+      <c r="D78" t="s">
+        <v>362</v>
+      </c>
+      <c r="H78" t="s">
+        <v>363</v>
+      </c>
+      <c r="L78" t="s">
+        <v>364</v>
+      </c>
+      <c r="P78" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>55</v>
+      </c>
+      <c r="R78" t="s">
+        <v>56</v>
+      </c>
+      <c r="S78" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" t="s">
+        <v>309</v>
+      </c>
+      <c r="B79">
+        <v>133</v>
+      </c>
+      <c r="C79" t="s">
+        <v>365</v>
+      </c>
+      <c r="D79" t="s">
+        <v>366</v>
+      </c>
+      <c r="H79" t="s">
         <v>367</v>
       </c>
-      <c r="B73">
+      <c r="L79" t="s">
+        <v>368</v>
+      </c>
+      <c r="P79" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>25</v>
+      </c>
+      <c r="R79" t="s">
+        <v>24</v>
+      </c>
+      <c r="S79" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" t="s">
+        <v>309</v>
+      </c>
+      <c r="B80">
+        <v>72</v>
+      </c>
+      <c r="C80" t="s">
+        <v>369</v>
+      </c>
+      <c r="D80" t="s">
+        <v>370</v>
+      </c>
+      <c r="H80" t="s">
+        <v>371</v>
+      </c>
+      <c r="L80" t="s">
+        <v>372</v>
+      </c>
+      <c r="P80" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>45</v>
+      </c>
+      <c r="R80" t="s">
+        <v>45</v>
+      </c>
+      <c r="S80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
+      <c r="A81" t="s">
+        <v>309</v>
+      </c>
+      <c r="B81">
+        <v>60</v>
+      </c>
+      <c r="C81" t="s">
+        <v>373</v>
+      </c>
+      <c r="D81" t="s">
+        <v>374</v>
+      </c>
+      <c r="H81" t="s">
+        <v>375</v>
+      </c>
+      <c r="L81" t="s">
+        <v>376</v>
+      </c>
+      <c r="P81" t="s">
+        <v>377</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>378</v>
+      </c>
+      <c r="R81" t="s">
+        <v>377</v>
+      </c>
+      <c r="S81" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
+      <c r="A82" t="s">
+        <v>309</v>
+      </c>
+      <c r="B82">
+        <v>60</v>
+      </c>
+      <c r="C82" t="s">
+        <v>380</v>
+      </c>
+      <c r="D82" t="s">
+        <v>381</v>
+      </c>
+      <c r="H82" t="s">
+        <v>382</v>
+      </c>
+      <c r="L82" t="s">
+        <v>383</v>
+      </c>
+      <c r="P82" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>25</v>
+      </c>
+      <c r="R82" t="s">
+        <v>24</v>
+      </c>
+      <c r="S82" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" t="s">
+        <v>309</v>
+      </c>
+      <c r="B83">
+        <v>60</v>
+      </c>
+      <c r="C83" t="s">
+        <v>384</v>
+      </c>
+      <c r="D83" t="s">
+        <v>385</v>
+      </c>
+      <c r="H83" t="s">
+        <v>386</v>
+      </c>
+      <c r="L83" t="s">
+        <v>387</v>
+      </c>
+      <c r="P83" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>25</v>
+      </c>
+      <c r="R83" t="s">
+        <v>24</v>
+      </c>
+      <c r="S83" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" t="s">
+        <v>388</v>
+      </c>
+      <c r="B84">
+        <v>67</v>
+      </c>
+      <c r="C84" t="s">
+        <v>346</v>
+      </c>
+      <c r="D84" t="s">
+        <v>51</v>
+      </c>
+      <c r="H84" t="s">
+        <v>52</v>
+      </c>
+      <c r="L84" t="s">
+        <v>53</v>
+      </c>
+      <c r="P84" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>55</v>
+      </c>
+      <c r="R84" t="s">
+        <v>56</v>
+      </c>
+      <c r="S84" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19">
+      <c r="A85" t="s">
+        <v>388</v>
+      </c>
+      <c r="B85">
+        <v>60</v>
+      </c>
+      <c r="C85" t="s">
+        <v>389</v>
+      </c>
+      <c r="D85" t="s">
+        <v>390</v>
+      </c>
+      <c r="H85" t="s">
+        <v>391</v>
+      </c>
+      <c r="L85" t="s">
+        <v>392</v>
+      </c>
+      <c r="P85" t="s">
+        <v>377</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>378</v>
+      </c>
+      <c r="R85" t="s">
+        <v>377</v>
+      </c>
+      <c r="S85" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19">
+      <c r="A86" t="s">
+        <v>393</v>
+      </c>
+      <c r="B86">
+        <v>60</v>
+      </c>
+      <c r="C86" t="s">
+        <v>394</v>
+      </c>
+      <c r="D86" t="s">
+        <v>395</v>
+      </c>
+      <c r="H86" t="s">
+        <v>396</v>
+      </c>
+      <c r="L86" t="s">
+        <v>397</v>
+      </c>
+      <c r="P86" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>45</v>
+      </c>
+      <c r="R86" t="s">
+        <v>45</v>
+      </c>
+      <c r="S86" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" t="s">
+        <v>393</v>
+      </c>
+      <c r="B87">
+        <v>115</v>
+      </c>
+      <c r="C87" t="s">
+        <v>398</v>
+      </c>
+      <c r="D87" t="s">
+        <v>399</v>
+      </c>
+      <c r="H87" t="s">
+        <v>400</v>
+      </c>
+      <c r="L87" t="s">
+        <v>401</v>
+      </c>
+      <c r="P87" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>45</v>
+      </c>
+      <c r="R87" t="s">
+        <v>45</v>
+      </c>
+      <c r="S87" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19">
+      <c r="A88" t="s">
+        <v>393</v>
+      </c>
+      <c r="B88">
+        <v>119</v>
+      </c>
+      <c r="C88" t="s">
+        <v>402</v>
+      </c>
+      <c r="D88" t="s">
+        <v>403</v>
+      </c>
+      <c r="H88" t="s">
+        <v>404</v>
+      </c>
+      <c r="L88" t="s">
+        <v>405</v>
+      </c>
+      <c r="P88" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>45</v>
+      </c>
+      <c r="R88" t="s">
+        <v>45</v>
+      </c>
+      <c r="S88" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19">
+      <c r="A89" t="s">
+        <v>406</v>
+      </c>
+      <c r="B89">
+        <v>88</v>
+      </c>
+      <c r="C89" t="s">
+        <v>407</v>
+      </c>
+      <c r="D89" t="s">
+        <v>408</v>
+      </c>
+      <c r="H89" t="s">
+        <v>409</v>
+      </c>
+      <c r="L89" t="s">
+        <v>410</v>
+      </c>
+      <c r="P89" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>45</v>
+      </c>
+      <c r="R89" t="s">
+        <v>45</v>
+      </c>
+      <c r="S89" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" t="s">
+        <v>411</v>
+      </c>
+      <c r="B90">
+        <v>65</v>
+      </c>
+      <c r="C90" t="s">
+        <v>412</v>
+      </c>
+      <c r="D90" t="s">
+        <v>413</v>
+      </c>
+      <c r="H90" t="s">
+        <v>414</v>
+      </c>
+      <c r="L90" t="s">
+        <v>415</v>
+      </c>
+      <c r="P90" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>45</v>
+      </c>
+      <c r="R90" t="s">
+        <v>45</v>
+      </c>
+      <c r="S90" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19">
+      <c r="A91" t="s">
+        <v>411</v>
+      </c>
+      <c r="B91">
+        <v>379</v>
+      </c>
+      <c r="C91" t="s">
+        <v>416</v>
+      </c>
+      <c r="D91" t="s">
+        <v>417</v>
+      </c>
+      <c r="H91" t="s">
+        <v>418</v>
+      </c>
+      <c r="L91" t="s">
+        <v>419</v>
+      </c>
+      <c r="P91" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>45</v>
+      </c>
+      <c r="R91" t="s">
+        <v>45</v>
+      </c>
+      <c r="S91" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19">
+      <c r="A92" t="s">
+        <v>411</v>
+      </c>
+      <c r="B92">
+        <v>69</v>
+      </c>
+      <c r="C92" t="s">
+        <v>420</v>
+      </c>
+      <c r="D92" t="s">
+        <v>421</v>
+      </c>
+      <c r="H92" t="s">
+        <v>422</v>
+      </c>
+      <c r="L92" t="s">
+        <v>423</v>
+      </c>
+      <c r="P92" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>25</v>
+      </c>
+      <c r="R92" t="s">
+        <v>24</v>
+      </c>
+      <c r="S92" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19">
+      <c r="A93" t="s">
+        <v>424</v>
+      </c>
+      <c r="B93">
+        <v>60</v>
+      </c>
+      <c r="C93" t="s">
+        <v>425</v>
+      </c>
+      <c r="D93" t="s">
+        <v>426</v>
+      </c>
+      <c r="H93" t="s">
+        <v>427</v>
+      </c>
+      <c r="L93" t="s">
+        <v>428</v>
+      </c>
+      <c r="P93" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>25</v>
+      </c>
+      <c r="R93" t="s">
+        <v>24</v>
+      </c>
+      <c r="S93" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
+      <c r="A94" t="s">
+        <v>424</v>
+      </c>
+      <c r="B94">
+        <v>598</v>
+      </c>
+      <c r="C94" t="s">
+        <v>429</v>
+      </c>
+      <c r="D94" t="s">
+        <v>430</v>
+      </c>
+      <c r="H94" t="s">
+        <v>431</v>
+      </c>
+      <c r="L94" t="s">
+        <v>432</v>
+      </c>
+      <c r="P94" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>25</v>
+      </c>
+      <c r="R94" t="s">
+        <v>24</v>
+      </c>
+      <c r="S94" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19">
+      <c r="A95" t="s">
+        <v>433</v>
+      </c>
+      <c r="B95">
+        <v>60</v>
+      </c>
+      <c r="C95" t="s">
+        <v>434</v>
+      </c>
+      <c r="D95" t="s">
+        <v>435</v>
+      </c>
+      <c r="H95" t="s">
+        <v>436</v>
+      </c>
+      <c r="L95" t="s">
+        <v>437</v>
+      </c>
+      <c r="P95" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>45</v>
+      </c>
+      <c r="R95" t="s">
+        <v>45</v>
+      </c>
+      <c r="S95" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19">
+      <c r="A96" t="s">
+        <v>433</v>
+      </c>
+      <c r="B96">
+        <v>90</v>
+      </c>
+      <c r="C96" t="s">
+        <v>438</v>
+      </c>
+      <c r="D96" t="s">
+        <v>439</v>
+      </c>
+      <c r="H96" t="s">
+        <v>440</v>
+      </c>
+      <c r="L96" t="s">
+        <v>441</v>
+      </c>
+      <c r="P96" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>45</v>
+      </c>
+      <c r="R96" t="s">
+        <v>45</v>
+      </c>
+      <c r="S96" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="97" spans="1:19">
+      <c r="A97" t="s">
+        <v>433</v>
+      </c>
+      <c r="B97">
+        <v>72</v>
+      </c>
+      <c r="C97" t="s">
+        <v>442</v>
+      </c>
+      <c r="D97" t="s">
+        <v>443</v>
+      </c>
+      <c r="H97" t="s">
+        <v>444</v>
+      </c>
+      <c r="L97" t="s">
+        <v>445</v>
+      </c>
+      <c r="P97" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>45</v>
+      </c>
+      <c r="R97" t="s">
+        <v>45</v>
+      </c>
+      <c r="S97" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="98" spans="1:19">
+      <c r="A98" t="s">
+        <v>446</v>
+      </c>
+      <c r="B98">
+        <v>60</v>
+      </c>
+      <c r="C98" t="s">
+        <v>447</v>
+      </c>
+      <c r="D98" t="s">
+        <v>448</v>
+      </c>
+      <c r="H98" t="s">
+        <v>449</v>
+      </c>
+      <c r="L98" t="s">
+        <v>450</v>
+      </c>
+      <c r="P98" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>45</v>
+      </c>
+      <c r="R98" t="s">
+        <v>45</v>
+      </c>
+      <c r="S98" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="99" spans="1:19">
+      <c r="A99" t="s">
+        <v>451</v>
+      </c>
+      <c r="B99">
+        <v>71</v>
+      </c>
+      <c r="C99" t="s">
+        <v>452</v>
+      </c>
+      <c r="D99" t="s">
+        <v>453</v>
+      </c>
+      <c r="H99" t="s">
+        <v>444</v>
+      </c>
+      <c r="L99" t="s">
+        <v>454</v>
+      </c>
+      <c r="P99" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>45</v>
+      </c>
+      <c r="R99" t="s">
+        <v>45</v>
+      </c>
+      <c r="S99" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="100" spans="1:19">
+      <c r="A100" t="s">
+        <v>451</v>
+      </c>
+      <c r="B100">
+        <v>60</v>
+      </c>
+      <c r="C100" t="s">
+        <v>455</v>
+      </c>
+      <c r="D100" t="s">
+        <v>456</v>
+      </c>
+      <c r="H100" t="s">
+        <v>457</v>
+      </c>
+      <c r="L100" t="s">
+        <v>458</v>
+      </c>
+      <c r="P100" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>45</v>
+      </c>
+      <c r="R100" t="s">
+        <v>45</v>
+      </c>
+      <c r="S100" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="101" spans="1:19">
+      <c r="A101" t="s">
+        <v>459</v>
+      </c>
+      <c r="B101">
+        <v>62</v>
+      </c>
+      <c r="C101" t="s">
+        <v>460</v>
+      </c>
+      <c r="D101" t="s">
+        <v>461</v>
+      </c>
+      <c r="H101" t="s">
+        <v>462</v>
+      </c>
+      <c r="L101" t="s">
+        <v>463</v>
+      </c>
+      <c r="P101" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>45</v>
+      </c>
+      <c r="R101" t="s">
+        <v>45</v>
+      </c>
+      <c r="S101" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="102" spans="1:19">
+      <c r="A102" t="s">
+        <v>459</v>
+      </c>
+      <c r="B102">
+        <v>65</v>
+      </c>
+      <c r="C102" t="s">
+        <v>464</v>
+      </c>
+      <c r="D102" t="s">
+        <v>465</v>
+      </c>
+      <c r="H102" t="s">
+        <v>466</v>
+      </c>
+      <c r="L102" t="s">
+        <v>467</v>
+      </c>
+      <c r="P102" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>45</v>
+      </c>
+      <c r="R102" t="s">
+        <v>45</v>
+      </c>
+      <c r="S102" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="103" spans="1:19">
+      <c r="A103" t="s">
+        <v>468</v>
+      </c>
+      <c r="B103">
+        <v>189</v>
+      </c>
+      <c r="C103" t="s">
+        <v>469</v>
+      </c>
+      <c r="D103" t="s">
+        <v>470</v>
+      </c>
+      <c r="H103" t="s">
+        <v>471</v>
+      </c>
+      <c r="L103" t="s">
+        <v>472</v>
+      </c>
+      <c r="P103" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>45</v>
+      </c>
+      <c r="R103" t="s">
+        <v>45</v>
+      </c>
+      <c r="S103" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19">
+      <c r="A104" t="s">
+        <v>473</v>
+      </c>
+      <c r="B104">
+        <v>60</v>
+      </c>
+      <c r="C104" t="s">
+        <v>474</v>
+      </c>
+      <c r="D104" t="s">
+        <v>475</v>
+      </c>
+      <c r="H104" t="s">
+        <v>476</v>
+      </c>
+      <c r="L104" t="s">
+        <v>477</v>
+      </c>
+      <c r="P104" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>45</v>
+      </c>
+      <c r="R104" t="s">
+        <v>45</v>
+      </c>
+      <c r="S104" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19">
+      <c r="A105" t="s">
+        <v>478</v>
+      </c>
+      <c r="B105">
+        <v>60</v>
+      </c>
+      <c r="C105" t="s">
+        <v>479</v>
+      </c>
+      <c r="D105" t="s">
+        <v>480</v>
+      </c>
+      <c r="H105" t="s">
+        <v>481</v>
+      </c>
+      <c r="L105" t="s">
+        <v>482</v>
+      </c>
+      <c r="P105" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>45</v>
+      </c>
+      <c r="R105" t="s">
+        <v>45</v>
+      </c>
+      <c r="S105" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19">
+      <c r="A106" t="s">
+        <v>478</v>
+      </c>
+      <c r="B106">
         <v>1</v>
       </c>
-      <c r="C73" t="s">
-[...48 lines deleted...]
-        <v>383</v>
+      <c r="C106" t="s">
+        <v>483</v>
+      </c>
+      <c r="D106" t="s">
+        <v>484</v>
+      </c>
+      <c r="E106" t="s">
+        <v>485</v>
+      </c>
+      <c r="H106" t="s">
+        <v>486</v>
+      </c>
+      <c r="I106" t="s">
+        <v>487</v>
+      </c>
+      <c r="L106" t="s">
+        <v>488</v>
+      </c>
+      <c r="M106" t="s">
+        <v>489</v>
+      </c>
+      <c r="P106" t="s">
+        <v>490</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>491</v>
+      </c>
+      <c r="R106" t="s">
+        <v>492</v>
+      </c>
+      <c r="S106" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19">
+      <c r="A107" t="s">
+        <v>478</v>
+      </c>
+      <c r="B107">
+        <v>60</v>
+      </c>
+      <c r="C107" t="s">
+        <v>479</v>
+      </c>
+      <c r="D107" t="s">
+        <v>480</v>
+      </c>
+      <c r="H107" t="s">
+        <v>481</v>
+      </c>
+      <c r="L107" t="s">
+        <v>482</v>
+      </c>
+      <c r="P107" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>45</v>
+      </c>
+      <c r="R107" t="s">
+        <v>45</v>
+      </c>
+      <c r="S107" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="108" spans="1:19">
+      <c r="A108" t="s">
+        <v>494</v>
+      </c>
+      <c r="B108">
+        <v>108</v>
+      </c>
+      <c r="C108" t="s">
+        <v>495</v>
+      </c>
+      <c r="D108" t="s">
+        <v>496</v>
+      </c>
+      <c r="H108" t="s">
+        <v>497</v>
+      </c>
+      <c r="L108" t="s">
+        <v>498</v>
+      </c>
+      <c r="P108" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>45</v>
+      </c>
+      <c r="R108" t="s">
+        <v>45</v>
+      </c>
+      <c r="S108" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="109" spans="1:19">
+      <c r="A109" t="s">
+        <v>494</v>
+      </c>
+      <c r="B109">
+        <v>140</v>
+      </c>
+      <c r="C109" t="s">
+        <v>499</v>
+      </c>
+      <c r="D109" t="s">
+        <v>500</v>
+      </c>
+      <c r="H109" t="s">
+        <v>501</v>
+      </c>
+      <c r="L109" t="s">
+        <v>502</v>
+      </c>
+      <c r="P109" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>45</v>
+      </c>
+      <c r="R109" t="s">
+        <v>45</v>
+      </c>
+      <c r="S109" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19">
+      <c r="A110" t="s">
+        <v>503</v>
+      </c>
+      <c r="B110">
+        <v>60</v>
+      </c>
+      <c r="C110" t="s">
+        <v>394</v>
+      </c>
+      <c r="D110" t="s">
+        <v>504</v>
+      </c>
+      <c r="H110" t="s">
+        <v>396</v>
+      </c>
+      <c r="L110" t="s">
+        <v>505</v>
+      </c>
+      <c r="P110" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>45</v>
+      </c>
+      <c r="R110" t="s">
+        <v>45</v>
+      </c>
+      <c r="S110" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19">
+      <c r="A111" t="s">
+        <v>503</v>
+      </c>
+      <c r="B111">
+        <v>175</v>
+      </c>
+      <c r="C111" t="s">
+        <v>506</v>
+      </c>
+      <c r="D111" t="s">
+        <v>507</v>
+      </c>
+      <c r="H111" t="s">
+        <v>508</v>
+      </c>
+      <c r="L111" t="s">
+        <v>509</v>
+      </c>
+      <c r="P111" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>45</v>
+      </c>
+      <c r="R111" t="s">
+        <v>45</v>
+      </c>
+      <c r="S111" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19">
+      <c r="A112" t="s">
+        <v>510</v>
+      </c>
+      <c r="B112">
+        <v>60</v>
+      </c>
+      <c r="C112" t="s">
+        <v>511</v>
+      </c>
+      <c r="D112" t="s">
+        <v>512</v>
+      </c>
+      <c r="H112" t="s">
+        <v>513</v>
+      </c>
+      <c r="L112" t="s">
+        <v>514</v>
+      </c>
+      <c r="P112" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>45</v>
+      </c>
+      <c r="R112" t="s">
+        <v>45</v>
+      </c>
+      <c r="S112" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19">
+      <c r="A113" t="s">
+        <v>515</v>
+      </c>
+      <c r="B113">
+        <v>91</v>
+      </c>
+      <c r="C113" t="s">
+        <v>516</v>
+      </c>
+      <c r="D113" t="s">
+        <v>517</v>
+      </c>
+      <c r="H113" t="s">
+        <v>518</v>
+      </c>
+      <c r="L113" t="s">
+        <v>519</v>
+      </c>
+      <c r="P113" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>45</v>
+      </c>
+      <c r="R113" t="s">
+        <v>45</v>
+      </c>
+      <c r="S113" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19">
+      <c r="A114" t="s">
+        <v>515</v>
+      </c>
+      <c r="B114">
+        <v>87</v>
+      </c>
+      <c r="C114" t="s">
+        <v>520</v>
+      </c>
+      <c r="D114" t="s">
+        <v>521</v>
+      </c>
+      <c r="H114" t="s">
+        <v>522</v>
+      </c>
+      <c r="L114" t="s">
+        <v>523</v>
+      </c>
+      <c r="P114" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>45</v>
+      </c>
+      <c r="R114" t="s">
+        <v>45</v>
+      </c>
+      <c r="S114" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="115" spans="1:19">
+      <c r="A115" t="s">
+        <v>524</v>
+      </c>
+      <c r="B115">
+        <v>602</v>
+      </c>
+      <c r="C115" t="s">
+        <v>525</v>
+      </c>
+      <c r="D115" t="s">
+        <v>526</v>
+      </c>
+      <c r="H115" t="s">
+        <v>527</v>
+      </c>
+      <c r="L115" t="s">
+        <v>528</v>
+      </c>
+      <c r="P115" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>45</v>
+      </c>
+      <c r="R115" t="s">
+        <v>45</v>
+      </c>
+      <c r="S115" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19">
+      <c r="A116" t="s">
+        <v>529</v>
+      </c>
+      <c r="B116">
+        <v>60</v>
+      </c>
+      <c r="C116" t="s">
+        <v>530</v>
+      </c>
+      <c r="D116" t="s">
+        <v>531</v>
+      </c>
+      <c r="H116" t="s">
+        <v>532</v>
+      </c>
+      <c r="L116" t="s">
+        <v>533</v>
+      </c>
+      <c r="P116" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>45</v>
+      </c>
+      <c r="R116" t="s">
+        <v>45</v>
+      </c>
+      <c r="S116" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19">
+      <c r="A117" t="s">
+        <v>529</v>
+      </c>
+      <c r="B117">
+        <v>759</v>
+      </c>
+      <c r="C117" t="s">
+        <v>534</v>
+      </c>
+      <c r="D117" t="s">
+        <v>535</v>
+      </c>
+      <c r="H117" t="s">
+        <v>536</v>
+      </c>
+      <c r="L117" t="s">
+        <v>537</v>
+      </c>
+      <c r="P117" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>45</v>
+      </c>
+      <c r="R117" t="s">
+        <v>45</v>
+      </c>
+      <c r="S117" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19">
+      <c r="A118" t="s">
+        <v>538</v>
+      </c>
+      <c r="B118">
+        <v>3</v>
+      </c>
+      <c r="C118" t="s">
+        <v>539</v>
+      </c>
+      <c r="D118" t="s">
+        <v>540</v>
+      </c>
+      <c r="H118" t="s">
+        <v>541</v>
+      </c>
+      <c r="L118" t="s">
+        <v>542</v>
+      </c>
+      <c r="P118" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>25</v>
+      </c>
+      <c r="R118" t="s">
+        <v>24</v>
+      </c>
+      <c r="S118" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19">
+      <c r="A119" t="s">
+        <v>543</v>
+      </c>
+      <c r="B119">
+        <v>1</v>
+      </c>
+      <c r="C119" t="s">
+        <v>544</v>
+      </c>
+      <c r="D119" t="s">
+        <v>545</v>
+      </c>
+      <c r="E119" t="s">
+        <v>546</v>
+      </c>
+      <c r="F119" t="s">
+        <v>547</v>
+      </c>
+      <c r="G119" t="s">
+        <v>548</v>
+      </c>
+      <c r="H119" t="s">
+        <v>549</v>
+      </c>
+      <c r="I119" t="s">
+        <v>550</v>
+      </c>
+      <c r="J119" t="s">
+        <v>551</v>
+      </c>
+      <c r="K119" t="s">
+        <v>552</v>
+      </c>
+      <c r="L119" t="s">
+        <v>553</v>
+      </c>
+      <c r="M119" t="s">
+        <v>554</v>
+      </c>
+      <c r="N119" t="s">
+        <v>555</v>
+      </c>
+      <c r="O119" t="s">
+        <v>556</v>
+      </c>
+      <c r="P119" t="s">
+        <v>557</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>558</v>
+      </c>
+      <c r="R119" t="s">
+        <v>557</v>
+      </c>
+      <c r="S119" t="s">
+        <v>559</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>