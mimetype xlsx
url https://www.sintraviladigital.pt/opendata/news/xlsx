--- v3 (2026-05-02)
+++ v4 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="560">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="752">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
@@ -71,267 +71,1181 @@
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_dias-da-idade_junho.jpg</t>
+  </si>
+  <si>
+    <t>“Rodopios” leva a tradição portuguesa ao palco do Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O espetáculo de dança “Rodopios” sobe ao palco do Centro Cultural Olga Cadaval, no dia 24 de junho, pelas 14h30.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; Integrado no programa Os Dias da Idade, convida o p&amp;uacute;blico a viajar pelas ra&amp;iacute;zes culturais portuguesas atrav&amp;eacute;s de uma abordagem contempor&amp;acirc;nea da dan&amp;ccedil;a tradicional.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com a participa&amp;ccedil;&amp;atilde;o de dez bailarinos e quatro m&amp;uacute;sicos, &amp;ldquo;Rodopios&amp;rdquo;, interpretado pelo Grupo Nossas Dan&amp;ccedil;as, cruza identidade, tradi&amp;ccedil;&amp;atilde;o e modernidade numa hora de m&amp;uacute;sica, movimento e emo&amp;ccedil;&amp;atilde;o. Inspirado nas dan&amp;ccedil;as dos Pauliteiros, dos A&amp;ccedil;ores, da Madeira e do Algarve, o espet&amp;aacute;culo revisita mem&amp;oacute;rias, costumes e express&amp;otilde;es populares, dando-lhes uma nova vida atrav&amp;eacute;s de uma linguagem art&amp;iacute;stica atual e envolvente.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Dirigido aos seniores Sintrenses e com entrada gratuita, o espet&amp;aacute;culo refor&amp;ccedil;a a aposta na promo&amp;ccedil;&amp;atilde;o do envelhecimento ativo, proporcionando momentos de conv&amp;iacute;vio, cultura e bem-estar, num encontro entre o patrim&amp;oacute;nio, a arte e a comunidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/dia_do-municipio_banner.jpg</t>
+  </si>
+  <si>
+    <t>Sintra em festa de 17 a 29 de junho</t>
+  </si>
+  <si>
+    <t>Sintra prepara-se para as Festas do Município com um programa descentralizado que decorre de 17 a 29 de junho, reunindo feiras temáticas, marchas populares, concertos, exposições e a cerimónia oficial do Dia do Município.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo destes dias, o concelho Sintrense, presidido por Marco Almeida, oferece diversas iniciativas gratuitas que refor&amp;ccedil;am a identidade local e valorizam o patrim&amp;oacute;nio cultural, ambiental e social.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;At&amp;eacute; 21 de junho, a Quinta da Ribafria recebe a Feira Sintr'Ambiente, dedicada &amp;agrave; sustentabilidade, com atividades para fam&amp;iacute;lias, demonstra&amp;ccedil;&amp;otilde;es e projetos ambientais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;De 19 a 21 de junho, Aruil, em Almargem do Bispo, recebe a AGROARUIL &amp;ndash; Feira Agr&amp;iacute;cola de Sintra, que destaca a produ&amp;ccedil;&amp;atilde;o local, maquinaria agr&amp;iacute;cola e gastronomia regional, e que conta com a atua&amp;ccedil;&amp;atilde;o do grupo D.A.M.A, com entrada livre.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A 27 de junho, pelas 21h00, assista ao concerto da artista Sintrense, Rita Laranjeira, com a Banda &amp;ldquo;Os Aliados&amp;rdquo;, no Largo D. Fernando II, em Sintra.&amp;nbsp;&lt;br&gt;&lt;br&gt;No mesmo dia, mas pelas 17h00,&amp;nbsp;o Cac&amp;eacute;m recebe o desfile das Marchas Populares Sintrenses que vai percorrer a Avenida dos Bons Amigos, num momento que promete animar toda a zona com a energia e a tradi&amp;ccedil;&amp;atilde;o das coletividades do concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Nesse mesmo dia, a Casa da Cultura L&amp;iacute;vio de Morais inaugura a exposi&amp;ccedil;&amp;atilde;o Coletiva de Pintura e Artes Decorativas dos artistas pl&amp;aacute;sticos residentes na Uni&amp;atilde;o de Freguesias de Agualva e Mira Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As Marchas Populares Sintrenses regressam no dia seguinte, 28 de junho, pelas 17h00, &amp;agrave; Volta do Duche, trazendo ao centro hist&amp;oacute;rico a cor, a m&amp;uacute;sica e tradi&amp;ccedil;&amp;atilde;o, num dos desfiles mais emblem&amp;aacute;ticos e participados das Festas do Munic&amp;iacute;pio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Um dos momentos mais aguardados da programa&amp;ccedil;&amp;atilde;o acontece tamb&amp;eacute;m a 28 de junho, quando as Orquestras Escolares de Sintra sobem ao palco do Centro Cultural Olga Cadaval, num concerto especial que conta com a participa&amp;ccedil;&amp;atilde;o especial de Tiago Bettencourt.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As celebra&amp;ccedil;&amp;otilde;es culminam a 29 de junho, pelas 10h00, feriado municipal, com a cerim&amp;oacute;nia comemorativa do Dia do Munic&amp;iacute;pio, em S&amp;atilde;o Marcos, assinalando de forma solene e participada o momento central das festividades. A sess&amp;atilde;o inclui a entrega de medalhas, que ter&amp;aacute; lugar na Rotunda Jos&amp;eacute; Estrela Duarte, reunindo a comunidade e distinguindo personalidades e entidades que se destacaram no concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Tamb&amp;eacute;m no dia 29 de junho assinala-se o 18.&amp;ordm; anivers&amp;aacute;rio da Casa da Cultura L&amp;iacute;vio de Morais, que celebra a data com uma programa&amp;ccedil;&amp;atilde;o especial.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para encerrar as comemora&amp;ccedil;&amp;otilde;es, Cuca Roseta atua no Terreiro do Pal&amp;aacute;cio Nacional de Sintra, oferecendo uma noite &amp;uacute;nica num dos cen&amp;aacute;rios mais emblem&amp;aacute;ticos do concelho e marcando de forma memor&amp;aacute;vel o final das festividades.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_00403_rb.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bibliotecas de Sintra promovem sessões de “Leituras em Família” </t>
+  </si>
+  <si>
+    <t>As Bibliotecas Municipais de Sintra recebem um conjunto de sessões integradas no projeto “Leituras em Família”, uma iniciativa que convida famílias e crianças a partilharem momentos de descoberta, imaginação e prazer pela leitura.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Atrav&amp;eacute;s de sess&amp;otilde;es de contos dinamizadas por contadores de hist&amp;oacute;rias convidados, a programa&amp;ccedil;&amp;atilde;o pretende fortalecer o papel das bibliotecas enquanto espa&amp;ccedil;os de encontro, aprendizagem e partilha, promovendo a literacia, o gosto pela leitura e o envolvimento das comunidades em atividades culturais e educativas desde as idades mais precoces.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A programa&amp;ccedil;&amp;atilde;o para os meses de junho e julho conta com duas sess&amp;otilde;es dinamizadas por Paulinho de Oliveira. No dia 20 de junho, a Biblioteca Municipal de Sintra acolhe a sess&amp;atilde;o &amp;ldquo;Est&amp;oacute;rias que o Cora&amp;ccedil;&amp;atilde;o Conta &amp;ndash; O Cavaleiro Coruja&amp;rdquo;, uma hist&amp;oacute;ria sobre sonhos, perseveran&amp;ccedil;a e amizade. J&amp;aacute; no dia 27 de junho, a Biblioteca Municipal &amp;ndash; Polo de Queluz recebe &amp;ldquo;Est&amp;oacute;rias que o Cora&amp;ccedil;&amp;atilde;o Conta &amp;ndash; A Semente M&amp;aacute;: Somos o que semeamos, mas muito mais o que regamos&amp;rdquo;, uma narrativa que convida &amp;agrave; reflex&amp;atilde;o sobre crescimento pessoal e mudan&amp;ccedil;a.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em julho, a programa&amp;ccedil;&amp;atilde;o prossegue com quatro novas sess&amp;otilde;es. No dia 4, a Biblioteca Municipal &amp;ndash; Polo Tapada das Merc&amp;ecirc;s recebe &amp;ldquo;O Muro&amp;rdquo;, conto dinamizado por Paulinho de Oliveira, que aborda a import&amp;acirc;ncia das rela&amp;ccedil;&amp;otilde;es humanas e da partilha. A 11 de julho, Carina Novo apresenta, no Polo Agualva-Cac&amp;eacute;m, &amp;ldquo;A Menina que Tinha Medo de C&amp;atilde;es&amp;rdquo;, uma sess&amp;atilde;o dedicada &amp;agrave; supera&amp;ccedil;&amp;atilde;o dos medos atrav&amp;eacute;s da imagina&amp;ccedil;&amp;atilde;o e da participa&amp;ccedil;&amp;atilde;o do p&amp;uacute;blico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No dia 18 de julho, a Biblioteca Municipal de Sintra acolhe &amp;ldquo;O Viajante de Hist&amp;oacute;rias&amp;rdquo;, uma viagem por contos do mundo conduzida por Rui Beato. A encerrar o m&amp;ecirc;s, no dia 25 de julho, Edite Gil apresenta &amp;ldquo;Hist&amp;oacute;rias Tecidas no Fio da Mem&amp;oacute;ria &amp;ndash; Viajar com Imagina&amp;ccedil;&amp;atilde;o&amp;rdquo;, uma sess&amp;atilde;o que convida fam&amp;iacute;lias e crian&amp;ccedil;as a embarcarem numa viagem repleta de fantasia, humor e recorda&amp;ccedil;&amp;otilde;es.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As atividades s&amp;atilde;o dirigidas a fam&amp;iacute;lias com crian&amp;ccedil;as e t&amp;ecirc;m participa&amp;ccedil;&amp;atilde;o gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via junto de cada biblioteca.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa integra-se na estrat&amp;eacute;gia de promo&amp;ccedil;&amp;atilde;o de atividades culturais e educativas dirigidas a p&amp;uacute;blicos diversificados, refor&amp;ccedil;ando a proximidade das Bibliotecas Municipais de Sintra junto das fam&amp;iacute;lias.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_leitores_de_sintra3_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Biblioteca Municipal de Sintra recebe encontros de leitura</t>
+  </si>
+  <si>
+    <t>A Biblioteca Municipal de Sintra vai acolher, entre junho e dezembro, o Clube de Leitura “Comunidade de Leitores de Sintra”, uma iniciativa aberta à comunidade e dinamizada por Adelaide Bernardo e Carlos Brandão.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A primeira sess&amp;atilde;o realiza-se j&amp;aacute; no dia 11 de junho, com a leitura e discuss&amp;atilde;o da obra &amp;ldquo;A Filha do Samurai&amp;rdquo;, de Etsu Inagaki Sugimoto, dando in&amp;iacute;cio a um ciclo de encontros dedicados &amp;agrave; partilha de leituras e ao di&amp;aacute;logo em torno da literatura.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo do programa, ser&amp;atilde;o dinamizadas v&amp;aacute;rias sess&amp;otilde;es tem&amp;aacute;ticas de discuss&amp;atilde;o de obras liter&amp;aacute;rias, num ambiente de di&amp;aacute;logo e descoberta conjunta, aberto a todos os interessados, independentemente da sua experi&amp;ecirc;ncia enquanto leitores.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a as&amp;nbsp;Bibliotecas&amp;nbsp;Municipais&amp;nbsp;de&amp;nbsp;Sintra,&amp;nbsp;&lt;a title="https://cm-sintra.pt/atualidade/cultura/bibliotecas-municipais" href="atualidade/cultura/bibliotecas-municipais" target="_blank" rel="noopener" target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;img style="display: block; margin-left: auto; margin-right: auto;" src="images/2026/06/09/Redes_Sociais_leitores_de_sintra.jpg" width="748" height="935" loading="lazy" data-path="local-images:/2026/06/09/Redes_Sociais_leitores_de_sintra.jpg"&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_livro-romarias.jpg</t>
+  </si>
+  <si>
+    <t>Apresentação do livro “ROMARIAS - Maravilhas de Portugal”</t>
+  </si>
+  <si>
+    <t>Sintra acolhe, no dia 11 de junho, às 17h00, no MU.SA – Museu das Artes de Sintra, a sessão de apresentação da obra “ROMARIAS – Maravilhas de Portugal – Meu Querido Mês de Agosto" A iniciativa resulta de uma parceria entre o Município de Sintra, a editora Centro Atlântico, reunindo numa publicação um conjunto de romarias emblemáticas que integram o património cultural e identitário do país.  Com uma abordagem visual e editorial de elevada qualidade, a obra destaca 20 romarias portuguesas, entre as quais a tradicional Festa em Honra de Nossa Senhora da Praia, contribuindo para a valorização das tradições, da memória coletiva e do património imaterial.  Esta sessão assume-se como um momento de celebração da cultura popular e do território Sintrense, reforçando o compromisso do Município de Sintra na promoção e divulgação das suas tradições, enquanto fator de identidade e atratividade turística.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;Sintra acolhe, no dia 11 de junho, &amp;agrave;s 17h00, no MU.SA &amp;ndash; Museu das Artes de Sintra, a sess&amp;atilde;o de apresenta&amp;ccedil;&amp;atilde;o da obra &amp;ldquo;ROMARIAS &amp;ndash; Maravilhas de Portugal &amp;ndash; Meu Querido M&amp;ecirc;s de Agosto"&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa resulta de uma parceria entre o Munic&amp;iacute;pio de Sintra, a editora Centro Atl&amp;acirc;ntico, reunindo numa publica&amp;ccedil;&amp;atilde;o um conjunto de romarias emblem&amp;aacute;ticas que integram o patrim&amp;oacute;nio cultural e identit&amp;aacute;rio do pa&amp;iacute;s.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com uma abordagem visual e editorial de elevada qualidade, a obra destaca 20 romarias portuguesas, entre as quais a tradicional Festa em Honra de Nossa Senhora da Praia, contribuindo para a valoriza&amp;ccedil;&amp;atilde;o das tradi&amp;ccedil;&amp;otilde;es, da mem&amp;oacute;ria coletiva e do patrim&amp;oacute;nio imaterial.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta sess&amp;atilde;o assume-se como um momento de celebra&amp;ccedil;&amp;atilde;o da cultura popular e do territ&amp;oacute;rio Sintrense, refor&amp;ccedil;ando o compromisso do Munic&amp;iacute;pio de Sintra na promo&amp;ccedil;&amp;atilde;o e divulga&amp;ccedil;&amp;atilde;o das suas tradi&amp;ccedil;&amp;otilde;es, enquanto fator de identidade e atratividade tur&amp;iacute;stica.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_sons-e-compassos_2.jpg</t>
+  </si>
+  <si>
+    <t>Sons e Compassos sobe ao palco do Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval vai ser palco para teatro, criatividade e muita imaginação, com duas apresentações protagonizadas pelos alunos do Curso de Teatro do Conservatório de Música e Teatro Sons e Compassos, no próximo dia 11 de junho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa come&amp;ccedil;a &amp;agrave;s 18h00, com o espet&amp;aacute;culo &amp;ldquo;Em Linha Reta at&amp;eacute; ao Mar&amp;rdquo;, criado pela professora Mafalda Covas com alunos do 1&amp;ordm; e 2&amp;ordm; anos. A pe&amp;ccedil;a leva o p&amp;uacute;blico para um mundo muito organizado, onde tudo parece funcionar na perfei&amp;ccedil;&amp;atilde;o, at&amp;eacute; que come&amp;ccedil;am a surgir falhas. A partir da&amp;iacute;, as personagens come&amp;ccedil;am a questionar as regras e embarcam numa viagem simb&amp;oacute;lica em dire&amp;ccedil;&amp;atilde;o ao mar, um espa&amp;ccedil;o de liberdade e descoberta.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Inspirado nas formas geom&amp;eacute;tricas de Piet Mondrian e no universo visual de Jacques Tati, o espet&amp;aacute;culo mistura movimento, interpreta&amp;ccedil;&amp;atilde;o e cria&amp;ccedil;&amp;atilde;o coreogr&amp;aacute;fica para falar sobre liberdade, identidade e transforma&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Logo de seguida, pelas 19h15, sobe ao palco &amp;ldquo;A Boda de Isilda&amp;rdquo;, orientado pela professora Liliana Dias e interpretado por alunos do 3&amp;ordm; e 4&amp;ordm; anos de forma&amp;ccedil;&amp;atilde;o. Aqui, o ponto de partida s&amp;atilde;o as m&amp;aacute;scaras expressivas, criadas pelos pr&amp;oacute;prios alunos com inspira&amp;ccedil;&amp;atilde;o no trabalho de Jacques Lecoq. Atrav&amp;eacute;s dessas m&amp;aacute;scaras, nascem personagens &amp;uacute;nicas, constru&amp;iacute;das em conjunto e exploradas em exerc&amp;iacute;cios de improvisa&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O resultado &amp;eacute; uma com&amp;eacute;dia divertida sobre um casamento cheio de situa&amp;ccedil;&amp;otilde;es inesperadas, momentos c&amp;oacute;micos e personagens muito especiais. Entre risos e surpresas, o espet&amp;aacute;culo mostra o talento, a imagina&amp;ccedil;&amp;atilde;o e o trabalho em equipa dos alunos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Duas pe&amp;ccedil;as que convidam o p&amp;uacute;blico a celebrar o teatro, a criatividade e o conv&amp;iacute;vio num ambiente de partilha e alegria.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes podem ser levantados no local, uma hora antes do espet&amp;aacute;culo, e s&amp;atilde;o limitados aos lugares dispon&amp;iacute;veis.&lt;/p&gt;
+&lt;p&gt;Mais informa&amp;ccedil;&amp;otilde;es &lt;a id="menur16md" title="https://sonsecompassos.pt/" href="https://sonsecompassos.pt/" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI" target="_blank"&gt;AQUI&lt;/a&gt;.&amp;nbsp;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400-16.jpg</t>
+  </si>
+  <si>
+    <t>MU.SA apresenta duas novas exposições de entrada gratuita</t>
+  </si>
+  <si>
+    <t>O MU.SA inaugura duas novas exposições dedicadas à reflexão sobre condição humana e transformação, no dia 19 de junho, convidando Sintrenses e visitantes a descobrir novas perspetivas sobre a identidade.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As exposi&amp;ccedil;&amp;otilde;es tempor&amp;aacute;rias &amp;ldquo;As Obscenas&amp;rdquo;, de In&amp;ecirc;s Pargana, e &amp;ldquo;Zona de Passagem&amp;rdquo;, de Susana Moreira, podem ser visitadas at&amp;eacute; 30 de agosto, com entrada gratuita.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em &amp;ldquo;As Obscenas&amp;rdquo;, In&amp;ecirc;s Pargana explora gestos &amp;iacute;ntimos e autom&amp;aacute;ticos que habitualmente permanecem ocultos, revelando comportamentos instintivos que desafiam a imagem consciente e controlada que constru&amp;iacute;mos de n&amp;oacute;s pr&amp;oacute;prios. Atrav&amp;eacute;s da divulga&amp;ccedil;&amp;atilde;o dessas a&amp;ccedil;&amp;otilde;es quotidianas, a artista reflete sobre a fragilidade da identidade e a dimens&amp;atilde;o f&amp;iacute;sica que escapa &amp;agrave;s conven&amp;ccedil;&amp;otilde;es sociais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;J&amp;aacute; a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Zona de Passagem&amp;rdquo;, de Susana Moreira, cria um espa&amp;ccedil;o de transi&amp;ccedil;&amp;atilde;o e transforma&amp;ccedil;&amp;atilde;o, explorando os limites entre diferentes estados da mat&amp;eacute;ria e da perce&amp;ccedil;&amp;atilde;o. Partindo de elementos como o gelo, o ar, a luz e o calor, a artista cria uma experi&amp;ecirc;ncia sensorial da atmosfera, convidando o p&amp;uacute;blico a refletir sobre a mudan&amp;ccedil;a, o tempo e aquilo que est&amp;aacute; em permanente transforma&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Saiba mais sobre o &lt;a id="menur13d3" title="https://cm-sintra.pt/sintra/cultura/museus-municipais" href="sintra/cultura/museus-municipais" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o MU.SA." target="_blank"&gt;MU.SA.&lt;/a&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal&amp;nbsp;&lt;mark data-markjs="true"&gt;de&lt;/mark&gt;&amp;nbsp;&lt;mark data-markjs="true"&gt;Sintra&lt;/mark&gt;&amp;nbsp;relembra que a entrada nos&amp;nbsp;&lt;mark data-markjs="true"&gt;museu&lt;/mark&gt;s municipais &amp;eacute; gratuita durante todo o ano.&lt;/p&gt;
+&lt;p&gt;De recordar que o edif&amp;iacute;cio do MU.SA &amp;ndash; Museu Das Artes de Sintra encontra-se nomeado para as Novas 7 Maravilhas de Portugal, na categoria S&amp;eacute;culo XX, e que poder&amp;aacute; votar atrav&amp;eacute;s do n&amp;uacute;mero: 761 207&amp;nbsp;056.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/fs2026_750x400_21-06_19h00.jpg</t>
+  </si>
+  <si>
+    <t>Festival de Sintra recebe Valter Hugo Mãe e Lucas Debargue</t>
+  </si>
+  <si>
+    <t>O Festival de Sintra encerra a sua programação no dia 21 de junho, no Centro Cultural Olga Cadaval, com um conjunto de propostas que cruzam teatro e música e um concerto de grande intensidade artística, com entrada gratuita e lotação limitada.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Pelas 16h00, &amp;eacute; apresentado o espet&amp;aacute;culo &amp;ldquo;Partitura da Guerra&amp;rdquo;, uma cria&amp;ccedil;&amp;atilde;o com texto original de Valter Hugo M&amp;atilde;e, encena&amp;ccedil;&amp;atilde;o de Eduardo Faria e m&amp;uacute;sica ao piano de Ra&amp;uacute;l da Costa. &amp;nbsp;A pe&amp;ccedil;a mergulha numa narrativa intimista sobre a guerra, a sobreviv&amp;ecirc;ncia e a fragilidade humana, numa Ucr&amp;acirc;nia marcada pelo conflito, onde o piano surge como presen&amp;ccedil;a constante e simb&amp;oacute;lica.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Nesse mesmo dia, ter&amp;aacute; lugar concerto de encerramento, marcado para as 19h00, onde o pianista franc&amp;ecirc;s Lucas Debargue se apresenta com a Orquestra Sinf&amp;oacute;nica Portuguesa, sob dire&amp;ccedil;&amp;atilde;o do maestro Miguel Sep&amp;uacute;lveda. O programa re&amp;uacute;ne duas obras maiores do romantismo: o Concerto para Piano n.&amp;ordm; 2 de Sergei Rachmaninov e a Sinfonia n.&amp;ordm; 5 de Pyotr Ilyich Tchaikovsky, num fecho que promete unir virtuosismo t&amp;eacute;cnico e profundidade emocional. Conhecido pela sua abordagem intensa e pouco convencional, Lucas Debargue traz ao palco uma interpreta&amp;ccedil;&amp;atilde;o singular.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com este alinhamento, o Festival de Sintra encerra a sua 60.&amp;ordf; edi&amp;ccedil;&amp;atilde;o com um dia que cruza diferentes linguagens art&amp;iacute;sticas.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_beethoven-01.jpg</t>
+  </si>
+  <si>
+    <t>Beethoven interpretado por jovens músicos no Olga Cadaval</t>
+  </si>
+  <si>
+    <t>A Orquestra e Coro Juvenil do Conservatório de Música e Teatro Sons e Compassos apresentam “Beethoven: da Fantasia à Sinfonia”, um concerto dedicado à obra de Ludwig van Beethoven, no dia 9 de junho, às 21h00, no Centro Cultural Olga Cadaval.  O programa reúne algumas das suas obras mais emblemáticas, começando com a intensa Abertura Egmont, símbolo de coragem e resistência.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;A Orquestra e Coro Juvenil do Conservat&amp;oacute;rio de M&amp;uacute;sica e Teatro Sons e Compassos apresentam &lt;em&gt;&amp;ldquo;Beethoven: da Fantasia &amp;agrave; Sinfonia&amp;rdquo;&lt;/em&gt;, um concerto dedicado &amp;agrave; obra de Ludwig van Beethoven, no dia 9 de junho, &amp;agrave;s 21h00, no Centro Cultural Olga Cadaval.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa re&amp;uacute;ne algumas das suas obras mais emblem&amp;aacute;ticas, come&amp;ccedil;ando com a intensa &lt;em&gt;Abertura Egmont&lt;/em&gt;, s&amp;iacute;mbolo de coragem e resist&amp;ecirc;ncia. Segue-se a inspiradora &lt;em&gt;Fantasia Coral&lt;/em&gt;, para piano, coro e orquestra, cuja melodia antecipa o c&amp;eacute;lebre &lt;em&gt;Hino &amp;agrave; Alegria&lt;/em&gt; da 9.&amp;ordf; Sinfonia. Esse tema ser&amp;aacute; tamb&amp;eacute;m interpretado num momento especial que junta em palco os m&amp;uacute;sicos da Orquestra Juvenil e da Orquestra Infantil.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O concerto termina com a grandiosa &lt;em&gt;5.&amp;ordf; Sinfonia&lt;/em&gt;, uma das obras mais reconhecidas do repert&amp;oacute;rio cl&amp;aacute;ssico, marcada pelo seu ic&amp;oacute;nico motivo inicial e pela for&amp;ccedil;a expressiva que revolucionou a m&amp;uacute;sica sinf&amp;oacute;nica.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Uma viagem pela genialidade de Beethoven, interpretada com a energia, o entusiasmo e o talento das novas gera&amp;ccedil;&amp;otilde;es de m&amp;uacute;sicos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&lt;a id="menurvvs" title="https://www.ticketline.pt/evento/beethoven-da-fantasia-a-sinfonia-105406" href="https://www.ticketline.pt/evento/beethoven-da-fantasia-a-sinfonia-105406" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o  Ticketline" target="_blank"&gt; Ticketline&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner1_750x400-1_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Sintra recebe final que vai eleger o Chefe do Ano 2026</t>
+  </si>
+  <si>
+    <t>Sintra acolhe a final nacional do Chefe do Ano 2026, que decorrerá no dia 18 de junho, na antiga Fábrica Pardal Monteiro, em Pêro Pinheiro, reunindo os melhores chefs do país na mais antiga e prestigiada competição de cozinha profissional em Portugal.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A disputar o t&amp;iacute;tulo estar&amp;atilde;o seis finalistas, selecionados entre 18 concorrentes que participaram nas eliminat&amp;oacute;rias regionais e alcan&amp;ccedil;aram as melhores classifica&amp;ccedil;&amp;otilde;es ao longo da competi&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os menus concebidos durante as etapas regionais voltar&amp;atilde;o a ser preparados e apresentados ao j&amp;uacute;ri na final, onde ser&amp;atilde;o sujeitos a nova avalia&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Paralelamente &amp;agrave; competi&amp;ccedil;&amp;atilde;o, decorrer&amp;aacute; o f&amp;oacute;rum &amp;ldquo;Pensar Cozinha&amp;rdquo;, que proporcionar&amp;aacute; ao p&amp;uacute;blico momentos de partilha e reflex&amp;atilde;o atrav&amp;eacute;s de demonstra&amp;ccedil;&amp;otilde;es culin&amp;aacute;rias e conversas com chefs de reconhecido m&amp;eacute;rito no panorama gastron&amp;oacute;mico nacional.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A realiza&amp;ccedil;&amp;atilde;o do evento conta com o apoio da C&amp;acirc;mara Municipal de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o no evento &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o&amp;nbsp;&lt;a id="menurvum" title="https://www.eventbrite.pt/e/bilhetes-chefe-do-ano-final-nacional-forum-pensar-cozinha-1988090683753?aff=eemailordconf&amp;amp;ref=eemailordconf&amp;amp;utm_campaign=order-confirm-bcc&amp;amp;utm_medium=email&amp;amp;utm_source=eventbrite&amp;amp;utm_term=viewevent" href="https://www.eventbrite.pt/e/bilhetes-chefe-do-ano-final-nacional-forum-pensar-cozinha-1988090683753?aff=eemailordconf&amp;amp;ref=eemailordconf&amp;amp;utm_campaign=order-confirm-bcc&amp;amp;utm_medium=email&amp;amp;utm_source=eventbrite&amp;amp;utm_term=viewevent" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;img style="display: block; margin-left: auto; margin-right: auto;" src="images/689821872_122300965502232209_131819435752966603_n.jpg" alt="cartaz" width="388" height="481" loading="lazy"&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Turismo"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Tourism"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Tourisme"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/fs2026_750x400_20-06_21h30_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Festival de Sintra apresenta concertos para famílias e grandes nomes da música internacional</t>
+  </si>
+  <si>
+    <t>O Festival de Sintra apresenta, no dia 20 de junho, um conjunto de propostas que atravessam diferentes públicos e gerações, da música para famílias aos grandes intérpretes do panorama internacional.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Centro Cultural Olga Cadaval acolhe, pelas 12h00, o &amp;ldquo;Concerto para Fam&amp;iacute;lias&amp;rdquo;, com Bumba na Fofinha na narra&amp;ccedil;&amp;atilde;o do c&amp;eacute;lebre conto musical &amp;ldquo;Pedro e o Lobo&amp;rdquo;, de Prokofiev. Antes da apresenta&amp;ccedil;&amp;atilde;o, a Orquestra Gera&amp;ccedil;&amp;atilde;o, sob dire&amp;ccedil;&amp;atilde;o de Jos&amp;eacute; Eduardo Gomes, interpreta a &amp;ldquo;Abertura Festiva&amp;rdquo; de Dmitri Shostakovich.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao final do dia, o mesmo equipamento cultural recebe um &amp;ldquo;Concerto de estrelas&amp;rdquo;, protagonizado pela Mahler Chamber Orchestra, uma das mais prestigiadas forma&amp;ccedil;&amp;otilde;es do panorama internacional, sob dire&amp;ccedil;&amp;atilde;o de Daniel Harding. A este concerto junta-se o lend&amp;aacute;rio trompetista H&amp;aring;kan Hardenberger, numa apresenta&amp;ccedil;&amp;atilde;o de elevada qualidade art&amp;iacute;stica.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa do dia inclui ainda a caminhada-concerto do Maat Saxophone Quartet, na Serra de Sintra, uma experi&amp;ecirc;ncia ao nascer do sol que se encontra j&amp;aacute; esgotada.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na sua 60.&amp;ordf; edi&amp;ccedil;&amp;atilde;o, o Festival de Sintra afirma-se uma vez mais como uma refer&amp;ecirc;ncia da m&amp;uacute;sica erudita, reunindo grandes int&amp;eacute;rpretes internacionais e jovens talentos nacionais em ascens&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Sob dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Martim Sousa Tavares, de 11 a 21 de junho, o p&amp;uacute;blico &amp;eacute; convidado a descobrir um programa que cruza tradi&amp;ccedil;&amp;atilde;o e inova&amp;ccedil;&amp;atilde;o, em palcos de exce&amp;ccedil;&amp;atilde;o como o Pal&amp;aacute;cio Nacional de Sintra, o Pal&amp;aacute;cio Nacional de Queluz e a Serra de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Programa completo em&amp;nbsp;&lt;a title="https://festivaldesintra.pt/" href="https://festivaldesintra.pt/" target="_blank" rel="noopener" target="_blank"&gt;festivaldesintra.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a title="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" href="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt;&amp;nbsp;e nos locais habituais.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_acontece-camoes6.jpg</t>
+  </si>
+  <si>
+    <t>“Acontece Camões” no palco do Olga Cadaval com Lídia Franco e convidados</t>
+  </si>
+  <si>
+    <t>O espetáculo “Acontece Camões”, sobe ao palco do Centro Cultural Olga Cadaval no próximo dia 10 de junho, às 16h00, com interpretação de Lídia Franco, Paulo Filipe Monteiro e convidados.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Concebido e encenado por Paulo Filipe Monteiro, o espet&amp;aacute;culo prop&amp;otilde;e uma abordagem contempor&amp;acirc;nea &amp;agrave; obra de Lu&amp;iacute;s de Cam&amp;otilde;es, procurando aproximar o poeta do p&amp;uacute;blico atrav&amp;eacute;s da oralidade, da interpreta&amp;ccedil;&amp;atilde;o e da presen&amp;ccedil;a em palco.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Partindo da ideia de que &amp;ldquo;&amp;eacute; preciso tirar Cam&amp;otilde;es dos livros&amp;rdquo;, o espet&amp;aacute;culo d&amp;aacute; voz n&amp;atilde;o apenas aos textos do autor, incluindo poesia l&amp;iacute;rica, &amp;eacute;pica e correspond&amp;ecirc;ncia, mas tamb&amp;eacute;m a escritores contempor&amp;acirc;neos que dialogaram com a sua obra ao longo dos s&amp;eacute;culos.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Entre os autores evocados encontram-se Jorge de Sena, Eug&amp;eacute;nio de Andrade, Sophia de Mello Breyner Andresen, Miguel Torga, Guerra Junqueiro, Jos&amp;eacute; Saramago, Manuel Alegre, Jorge Sousa Braga e Ernesto Melo e Castro.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Afastando-se do formato tradicional de recital, os criadores apresentam um &amp;ldquo;Cam&amp;otilde;es falado&amp;rdquo;, onde os textos surgem como pensamentos, emo&amp;ccedil;&amp;otilde;es, traumas e sonhos expressos por personagens com corpo e fisicalidade, numa procura de imagens visuais e c&amp;eacute;nicas capazes de situar Cam&amp;otilde;es num contexto contempor&amp;acirc;neo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Os bilhetes encontram-se dispon&amp;iacute;veis atrav&amp;eacute;s da &lt;/span&gt;&lt;a title="https://www.ticketline.pt/evento/acontece-camoes-paulo-monteiro-e-lidia-fran-104735" href="https://www.ticketline.pt/evento/acontece-camoes-paulo-monteiro-e-lidia-fran-104735" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; color: blue; mso-ligatures: none; mso-fareast-language: PT;"&gt;Ticketline&lt;/span&gt;&lt;/a&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Toda a programa&amp;ccedil;&amp;atilde;o em &lt;/span&gt;&lt;a title="https://ccolgacadaval.pt/" href="https://ccolgacadaval.pt/" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; color: blue; mso-ligatures: none; mso-fareast-language: PT;"&gt;ccolgacadaval.pt&lt;/span&gt;&lt;/a&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_laginha_camane_ofp6.jpg</t>
+  </si>
+  <si>
+    <t>Orquestra Filarmónica Portuguesa com Mário Laginha e Camané no Olga Cadaval</t>
+  </si>
+  <si>
+    <t>A Orquestra Filarmónica Portuguesa apresenta no próximo dia 7 de junho, às 18h00, no Centro Cultural Olga Cadaval, um concerto especial integrado na série “Concertos da Europa”, com a participação de Mário Laginha e Camané.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Criada em 2021, o ciclo &amp;ldquo;Concertos da Europa&amp;rdquo; tem levado a Orquestra Filarm&amp;oacute;nica Portuguesa em itiner&amp;acirc;ncia por v&amp;aacute;rias cidades portuguesas e tamb&amp;eacute;m por algumas das principais capitais europeias. Depois de atua&amp;ccedil;&amp;otilde;es em Paris (2022 e 2023), Berlim (2024) e Madrid (2025), a orquestra regressa em 2026 a Paris e Luxemburgo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O projeto procura promover a m&amp;uacute;sica e os int&amp;eacute;rpretes portugueses al&amp;eacute;m-fronteiras, destacando compositores e artistas de refer&amp;ecirc;ncia da cultura nacional junto dos principais centros culturais europeus.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Nesta edi&amp;ccedil;&amp;atilde;o, o programa re&amp;uacute;ne duas figuras incontorn&amp;aacute;veis da m&amp;uacute;sica portuguesa contempor&amp;acirc;nea. A primeira parte ser&amp;aacute; dedicada ao &amp;ldquo;Concerto para Piano&amp;rdquo;, de M&amp;aacute;rio Laginha, interpretado pelo pr&amp;oacute;prio compositor ao piano.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;J&amp;aacute; na segunda parte, Caman&amp;eacute; sobe ao palco para apresentar &amp;ldquo;Fados Orquestrados&amp;rdquo;, acompanhado pela Orquestra Filarm&amp;oacute;nica Portuguesa sob dire&amp;ccedil;&amp;atilde;o do maestro Osvaldo Ferreira.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca esta oportunidade &amp;uacute;nica de assistir a um encontro raro entre a intensidade do fado e a linguagem do piano contempor&amp;acirc;neo, num concerto que promete emo&amp;ccedil;&amp;atilde;o, virtuosismo e momentos inesquec&amp;iacute;veis.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes encontram-se dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/mario-laginha-e-camane-10-aniversario-da-of-101660?_gl=1*1xbopj4*_up*MQ..*_gs*MQ..&amp;amp;gclid=EAIaIQobChMI19CGprTlkgMVz6iDBx0mYxS0EAAYASAAEgIfIvD_BwE&amp;amp;gbraid=0AAAABBz4ZPPzBoJtxU-qMc72vRHL0f_R0" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/fs2026_750x400_17-06_21h00.jpg</t>
+  </si>
+  <si>
+    <t>Duelo de Pianistas regressa ao Festival de Sintra com Frank Dupree e Yeol Eum Son</t>
+  </si>
+  <si>
+    <t>O emblemático “Duelo de Pianistas” volta a integrar a programação do 60.º Festival de Sintra no próximo dia 17 de junho, às 21h00, no Centro Cultural Olga Cadaval, em Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Nesta edi&amp;ccedil;&amp;atilde;o de 2026, o p&amp;uacute;blico ser&amp;aacute; convidado a assistir ao encontro de dois nomes incontorn&amp;aacute;veis do panorama pian&amp;iacute;stico internacional, Frank Dupree e Yeol Eum Son.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Reconhecido como um dos momentos mais aguardados do festival, o &amp;ldquo;Duelo de Pianistas&amp;rdquo; distingue-se pelo seu formato inesperado e interativo, onde os artistas alternam interpreta&amp;ccedil;&amp;otilde;es ao mesmo piano, num desafio musical marcado pela espontaneidade, virtuosismo e proximidade com o p&amp;uacute;blico. Como habitualmente, a decis&amp;atilde;o final pertence &amp;agrave; audi&amp;ecirc;ncia presente na sala.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Este ano, o espet&amp;aacute;culo assume uma configura&amp;ccedil;&amp;atilde;o especial, em que o palco principal do Centro Cultural Olga Cadaval ser&amp;aacute; transformado numa verdadeira arena musical, com o p&amp;uacute;blico disposto em 360 graus em redor dos pianistas, criando uma experi&amp;ecirc;ncia imersiva e &amp;uacute;nica.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;O programa da noite ser&amp;aacute; anunciado pelos pr&amp;oacute;prios solistas momentos antes do in&amp;iacute;cio do concerto, mantendo o suspense que caracteriza este conceito j&amp;aacute; emblem&amp;aacute;tico do Festival de Sintra. Tamb&amp;eacute;m as regras do duelo ser&amp;atilde;o reveladas ao p&amp;uacute;blico no arranque da atua&amp;ccedil;&amp;atilde;o.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Com carreiras internacionais consolidadas e presen&amp;ccedil;a regular nas mais prestigiadas salas de concerto do mundo, Frank Dupree e Yeol Eum Son prometem uma noite de elevado n&amp;iacute;vel art&amp;iacute;stico, marcada pela criatividade, emo&amp;ccedil;&amp;atilde;o e di&amp;aacute;logo musical entre dois virtuosos do piano.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Sob a dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Martim Sousa Tavares, o Festival de Sintra decorre de 11 a 21 de junho, com espet&amp;aacute;culos em diversos espa&amp;ccedil;os culturais do concelho e fora de portas, promovendo o encontro entre a m&amp;uacute;sica cl&amp;aacute;ssica, o patrim&amp;oacute;nio hist&amp;oacute;rico e a natureza &amp;uacute;nica de Sintra.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Consulte o programa completo e mais informa&amp;ccedil;&amp;otilde;es em &lt;/span&gt;&lt;a title="https://festivaldesintra.pt/index.html" href="https://festivaldesintra.pt/index.html" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-family: 'Arial',sans-serif; color: blue; mso-ligatures: none;"&gt;Festival de Sintra&lt;/span&gt;&lt;/a&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;/span&gt;&lt;a title="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" href="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-family: 'Arial',sans-serif; color: blue;"&gt;Ticketline&lt;/span&gt;&lt;/a&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;e nos locais habituais.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/fs2026_750x400_ccoc-1.jpg</t>
+  </si>
+  <si>
+    <t>Festival de Sintra leva espetáculos de excelência ao Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval recebe cinco espetáculos imperdíveis do Festival de Sintra 2026, reunindo grandes nomes da música clássica, propostas para toda a família e concertos de entrada gratuita.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; O festival regressa de 11 a 21 de junho para celebrar seis d&amp;eacute;cadas de m&amp;uacute;sica e cultura.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Festival de Sintra, o mais antigo festival de m&amp;uacute;sica erudita em Portugal, celebra seis d&amp;eacute;cadas de hist&amp;oacute;ria com uma programa&amp;ccedil;&amp;atilde;o de excel&amp;ecirc;ncia que promete emocionar, surpreender e inspirar. Durante 10 dias Sintra transforma-se num palco m&amp;aacute;gico onde a arte, a beleza e a m&amp;uacute;sica se encontram em perfeita harmonia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O centro Cultural Olga Cadaval abre portas para acolher alguns dos momentos desta edi&amp;ccedil;&amp;atilde;o:&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No dia 17 de junho, &amp;agrave;s 21h00, sobe ao palco o &amp;ldquo;Duelo de Pianistas&amp;rdquo;, uma noite de virtuosismo e emo&amp;ccedil;&amp;atilde;o com os extraordin&amp;aacute;rios Frank Dupree e Yeol Eum Son, num encontro art&amp;iacute;stico vibrante onde t&amp;eacute;cnica e paix&amp;atilde;o se fundem ao piano.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A 20 de junho, &amp;agrave;s 12h00, Bumba na Fofinha narra &amp;ldquo;Pedro e o Lobo&amp;rdquo;, num espet&amp;aacute;culo de entrada gratuita pensado para toda a fam&amp;iacute;lia. Uma experi&amp;ecirc;ncia encantadora que aproxima os mais pequenos do universo da m&amp;uacute;sica cl&amp;aacute;ssica atrav&amp;eacute;s da irrever&amp;ecirc;ncia e do humor.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ainda no dia 20 de junho, &amp;agrave;s 21h30, acontece o aguardado &amp;ldquo;Concerto de Estrelas&amp;rdquo;, protagonizado pela prestigiada Mahler Chamber Orchestra, sob dire&amp;ccedil;&amp;atilde;o do maestro Daniel Harding, com participa&amp;ccedil;&amp;atilde;o do consagrado trompetista H&amp;aring;kan Hardenberger. Uma noite de rara intensidade art&amp;iacute;stica e beleza musical.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No dia 21 de junho, &amp;agrave;s 16h00, &amp;eacute; apresentada &amp;ldquo;Partitura da Guerra&amp;rdquo;, de Valter Hugo M&amp;atilde;e, numa cria&amp;ccedil;&amp;atilde;o profundamente sens&amp;iacute;vel onde a for&amp;ccedil;a da palavra encontra a emo&amp;ccedil;&amp;atilde;o da m&amp;uacute;sica, com piano de Ra&amp;uacute;l da Costa e encena&amp;ccedil;&amp;atilde;o de Eduardo Faria.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O encerramento realiza-se a 21 de junho, &amp;agrave;s 19h00, com entrada gratuita. O pianista Lucas Debargue interpreta Rachmaninov acompanhado pela Orquestra Sinf&amp;oacute;nica Portuguesa, num concerto grandioso que promete encerrar o festival de forma memor&amp;aacute;vel.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Sob dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Martim Sousa Tavares, o festival re&amp;uacute;ne grandes nomes da cena internacional e talentos nacionais emergentes, levando o p&amp;uacute;blico numa viagem sonora inesquec&amp;iacute;vel pelos espa&amp;ccedil;os emblem&amp;aacute;ticos Sintrenses. Mais do que concertos, o Festival de Sintra oferece experi&amp;ecirc;ncias &amp;uacute;nicas em cen&amp;aacute;rios de sonho como o Pal&amp;aacute;cio Nacional de Sintra, o Pal&amp;aacute;cio Nacional de Queluz e a deslumbrante Serra de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Programa completo em &lt;a title="https://festivaldesintra.pt/" href="https://festivaldesintra.pt/" target="_blank" rel="noopener" target="_blank"&gt;festivaldesintra.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na &amp;nbsp;&lt;a title="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" href="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais. Os espet&amp;aacute;culos de entrada gratuita requerem levantamento pr&amp;eacute;vio de bilhete, exclusivamente na bilheteira do Centro Cultural Olga Cadaval.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/675.jpg</t>
+  </si>
+  <si>
+    <t>Sintra em dose tripla nas Novas 7 Maravilhas de Portugal</t>
+  </si>
+  <si>
+    <t>A apresentação oficial da segunda fase das Novas 7 Maravilhas de Portugal decorreu no Palácio Nacional de Queluz, confirmando a presença de três patrimónios de Sintra entre os candidatos selecionados para esta nova etapa do concurso nacional.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Entre os locais em destaque encontram-se o emblem&amp;aacute;tico Castelo dos Mouros, na categoria Castelos, e a ic&amp;oacute;nica Quinta da Regaleira, integrada na categoria Hist&amp;oacute;ria, dois dos espa&amp;ccedil;os patrimoniais mais visitados e reconhecidos do concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O concurso, organizado em sete categorias, Castelos, Religi&amp;atilde;o, Hist&amp;oacute;ria, S&amp;eacute;culo XX, S&amp;eacute;culo XXI, Grandes Obras e Turismo, pretende eleger os mais not&amp;aacute;veis exemplos do patrim&amp;oacute;nio constru&amp;iacute;do em Portugal, promovendo simultaneamente a valoriza&amp;ccedil;&amp;atilde;o cultural, hist&amp;oacute;rica e tur&amp;iacute;stica do pa&amp;iacute;s.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Al&amp;eacute;m do Castelo dos Mouros e da Quinta da Regaleira, Sintra candidatou a Capela de Janas, a Camiliana de Sintra, o MU.SA &amp;ndash; Museu das Artes de Sintra, o Museu da Albuquerque Foundation &amp;ndash; Cer&amp;acirc;mica Chinesa e a Adega Regional de Colares.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As vota&amp;ccedil;&amp;otilde;es para esta segunda fase j&amp;aacute; est&amp;atilde;o a decorrer, permitindo ao p&amp;uacute;blico participar diretamente na escolha dos patrim&amp;oacute;nios que avan&amp;ccedil;am no concurso.&amp;nbsp;&lt;br&gt;&lt;br&gt;Para votar no Castelo dos Mouros, os interessados podem ligar para o n&amp;uacute;mero 761 207&amp;nbsp;045.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para votar na Quinta da Regaleira deve ligar: 761 207&amp;nbsp;051.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para votar no MUSA &amp;ndash; Museu das Artes de Sintra deve ligar: 761 207&amp;nbsp;056.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa pretende refor&amp;ccedil;ar o reconhecimento do patrim&amp;oacute;nio portugu&amp;ecirc;s junto do p&amp;uacute;blico nacional e internacional, dando maior proje&amp;ccedil;&amp;atilde;o aos monumentos e espa&amp;ccedil;os culturais que marcam a identidade do territ&amp;oacute;rio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;a href="https://7maravilhas.pt/patrimonios/regiao/lisboa" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/671_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Exposição "Reverdecer" para ver no Museu da Água e Resíduos</t>
+  </si>
+  <si>
+    <t>O Museu da Água e Resíduos (MAR), em Sintra, inaugura a exposição “Reverdecer”, da artista e artesã alemã Milena Kalte, a 3 de junho, pelas 17h00.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A exposi&amp;ccedil;&amp;atilde;o re&amp;uacute;ne um conjunto de pe&amp;ccedil;as produzidas a partir do reaproveitamento de res&amp;iacute;duos verdes recolhidos na regi&amp;atilde;o de Sintra, promovendo uma reflex&amp;atilde;o sobre sustentabilidade, transforma&amp;ccedil;&amp;atilde;o e cria&amp;ccedil;&amp;atilde;o art&amp;iacute;stica. Recorrendo &amp;agrave; utiliza&amp;ccedil;&amp;atilde;o de fibras vegetais, a artista explora novas possibilidades est&amp;eacute;ticas e funcionais para materiais habitualmente considerados desperd&amp;iacute;cio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O projeto integrou oficinas de cestaria, direcionadas a todas as faixas et&amp;aacute;rias e desenvolvidas com a comunidade local, promovendo o cruzamento de conhecimentos e pr&amp;aacute;ticas artesanais. Da recolha da mat&amp;eacute;ria-prima &amp;agrave; elabora&amp;ccedil;&amp;atilde;o final das pe&amp;ccedil;as, todo o processo criativo assenta numa abordagem sustent&amp;aacute;vel e consciente da valoriza&amp;ccedil;&amp;atilde;o dos recursos naturais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A mostra inclui ainda visitas guiadas e atividades educativas, promovendo o di&amp;aacute;logo entre diferentes p&amp;uacute;blicos e incentivando uma leitura cr&amp;iacute;tica sobre o consumo e a rela&amp;ccedil;&amp;atilde;o com a natureza.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, o MAR, polo museol&amp;oacute;gico dos SMAS de Sintra, refor&amp;ccedil;a a aposta na arte ambiental, assumindo-se cada vez mais como um espa&amp;ccedil;o de excel&amp;ecirc;ncia na &amp;aacute;rea da educa&amp;ccedil;&amp;atilde;o e sensibiliza&amp;ccedil;&amp;atilde;o ambiental.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A exposi&amp;ccedil;&amp;atilde;o estar&amp;aacute; patente ao p&amp;uacute;blico at&amp;eacute; 3 de agosto.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/651.jpg</t>
+  </si>
+  <si>
+    <t>Inquérito sobre mobilidade para trabalhadores em Pêro Pinheiro, Terrugem, S. João das Lampas</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra e o ISCTE-Sintra estão a realizar um inquérito sobre as deslocações casa - trabalho, dirigido aos trabalhadores de empresas localizadas na Reta da Granja, Ral, Campo Raso, A-dos-Ralhados, Terrugem, Fervença e Pêro Pinheiro.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O objetivo deste levantamento &amp;eacute; caracterizar os h&amp;aacute;bitos de mobilidade dos trabalhadores destas zonas do concelho, identificar constrangimentos no acesso ao transporte p&amp;uacute;blico e recolher contributos que permitam desenvolver solu&amp;ccedil;&amp;otilde;es mais eficientes, sustent&amp;aacute;veis e ajustadas &amp;agrave;s necessidades reais da popula&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; an&amp;oacute;nima, r&amp;aacute;pida e essencial para apoiar a defini&amp;ccedil;&amp;atilde;o de medidas que promovam uma mobilidade mais acess&amp;iacute;vel, segura e sustent&amp;aacute;vel. O inqu&amp;eacute;rito pode ser respondido at&amp;eacute; 29 de maio, &lt;a id="menur4l7" title="https://forms.office.com/pages/responsepage.aspx?id=yogwysw_lucmvbbhia3w5ncvac-mkxfcrnho_ubq3hfum0fbrenfvfhnsjvtselltja3ufi4tfpors4u&amp;amp;route=shorturl" href="https://forms.office.com/pages/responsepage.aspx?id=YOgwYsW_lUCmvBBHIa3W5ncVaC-MkxFCrNhO_UBq3hFUM0FBRENFVFhNSjVTSElLTjA3UFI4TFpORS4u&amp;amp;route=shorturl" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Institucional"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/13-06_19h30.jpg</t>
+  </si>
+  <si>
+    <t>Festival de Sintra leva dois concertos imperdíveis a Colares</t>
+  </si>
+  <si>
+    <t>O Festival de Sintra apresenta, a 13 de junho, dois concertos de exceção que reforçam a diversidade e a qualidade artística da programação deste ano, levando a Colares propostas que cruzam património, excelência interpretativa e experiências únicas.   A Igreja de Colares recebe, pelas 19h30, um dos pontos altos da programação com a atuação da Akademie für Alte Musik Berlin, referência mundial na interpretação, em conjunto com o agrupamento vocal Voces Suaves.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;O Festival de Sintra apresenta, a 13 de junho, dois concertos de exce&amp;ccedil;&amp;atilde;o que refor&amp;ccedil;am a diversidade e a qualidade art&amp;iacute;stica da programa&amp;ccedil;&amp;atilde;o deste ano, levando a Colares propostas que cruzam patrim&amp;oacute;nio, excel&amp;ecirc;ncia interpretativa e experi&amp;ecirc;ncias &amp;uacute;nicas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Igreja de Colares recebe, pelas 19h30, um dos pontos altos da programa&amp;ccedil;&amp;atilde;o com a atua&amp;ccedil;&amp;atilde;o da Akademie f&amp;uuml;r Alte Musik Berlin, refer&amp;ecirc;ncia mundial na interpreta&amp;ccedil;&amp;atilde;o, em conjunto com o agrupamento vocal Voces Suaves. Num concerto gratuito pensado para os amantes da m&amp;uacute;sica barroca, o p&amp;uacute;blico &amp;eacute; convidado a descobrir uma verdadeira p&amp;eacute;rola esquecida, num programa que tra&amp;ccedil;a a genealogia do estilo de Bach e revela a riqueza est&amp;eacute;tica e espiritual deste per&amp;iacute;odo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Pelas 21h30, na Adega Regional de Colares, volta a transformar&amp;#8209;se num espa&amp;ccedil;o de concerto late night pelas melodias do Jazz e Swing. O ambiente intimista da adega acolhe a estreia em Portugal do Vintage Vocal Quartet, grupo sediado em Boston e especializado no repert&amp;oacute;rio norte&amp;#8209;americano das d&amp;eacute;cadas de 1930 a 1950, uma era em que o jazz e a m&amp;uacute;sica pop eram uma s&amp;oacute;, num tempo em que todas as r&amp;aacute;dios passavam m&amp;uacute;sica que era, ao mesmo tempo, dan&amp;ccedil;&amp;aacute;vel e sofisticada.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com seis d&amp;eacute;cadas de exist&amp;ecirc;ncia, o Festival de Sintra, o mais antigo do g&amp;eacute;nero em Portugal, volta a afirmar&amp;#8209;se como refer&amp;ecirc;ncia da m&amp;uacute;sica erudita, reunindo grandes int&amp;eacute;rpretes internacionais e talentos nacionais emergentes.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Sob a dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Martim Sousa Tavares,&amp;nbsp;de 11 a 21 de junho, o p&amp;uacute;blico &amp;eacute; convidado a descobrir um programa que combina tradi&amp;ccedil;&amp;atilde;o e inova&amp;ccedil;&amp;atilde;o, em palcos de exce&amp;ccedil;&amp;atilde;o como o Pal&amp;aacute;cio Nacional de Sintra, o Pal&amp;aacute;cio Nacional de Queluz e a Serra de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Programa completo em&amp;nbsp;&lt;a title="https://festivaldesintra.pt/" href="https://festivaldesintra.pt/" target="_blank" rel="noopener" target="_blank"&gt;festivaldesintra.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a title="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" href="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt;&amp;nbsp;e nos locais habituais.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/677_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>INFO | Mercado Brocante realiza-se excecionalmente Av. Heliodoro Salgado</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra informa que o Mercado Brocante, habitualmente realizado no Jardim da Correnteza, na Alameda dos Combatentes da Grande Guerra, decorrerá excecionalmente na Avenida Heliodoro Salgado, em Sintra, no próximo sábado, dia 30 de maio.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O mercado, que se realiza no 1.&amp;ordm;, 3.&amp;ordm; e 5.&amp;ordm; s&amp;aacute;bados de cada m&amp;ecirc;s, disponibiliza uma grande variedade de artigos, nomeadamente antiguidades, livros, discos, bijuteria, artesanato, vestu&amp;aacute;rio e outros objetos em segunda m&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Promovido pela C&amp;acirc;mara Municipal de Sintra, o Mercado Brocante contribui para a valoriza&amp;ccedil;&amp;atilde;o e reutiliza&amp;ccedil;&amp;atilde;o de objetos antigos, promovendo simultaneamente a anima&amp;ccedil;&amp;atilde;o e dinamiza&amp;ccedil;&amp;atilde;o da Vila de Sintra.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/28-05-presidente_750x400.jpg</t>
+  </si>
+  <si>
+    <t>Sintra recebe Final do concurso Chefe do Ano</t>
+  </si>
+  <si>
+    <t>A Pousada de Jovens de Sintra recebeu a apresentação da Final do concurso Chefe do Ano, cuja última etapa está marcada para 18 de junho, na freguesia de Pêro Pinheiro, em Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Munic&amp;iacute;pio de Sintra assume o papel de anfitri&amp;atilde;o da edi&amp;ccedil;&amp;atilde;o deste ano, acolhendo a final na Antiga F&amp;aacute;brica Pardal Monteiro, recuperando um espa&amp;ccedil;o municipal abandonado h&amp;aacute; muito.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa incluiu a exibi&amp;ccedil;&amp;atilde;o do v&amp;iacute;deo&amp;#8209;teaser da final e um almo&amp;ccedil;o preparado pelos chefs Lu&amp;iacute;s Gaspar (Chefe do Ano 2017) e Jo&amp;atilde;o S&amp;aacute; (restaurante S&amp;aacute;la, uma estrela Michelin). O menu apresentado deu destaque a produtos emblem&amp;aacute;ticos Sintrenses, como leit&amp;atilde;o, p&amp;atilde;o e do&amp;ccedil;aria tradicional, refor&amp;ccedil;ando a liga&amp;ccedil;&amp;atilde;o do territ&amp;oacute;rio &amp;agrave; gastronomia contempor&amp;acirc;nea.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Final do concurso Chefe do Ano promete reunir alguns dos mais talentosos cozinheiros do pa&amp;iacute;s num momento de celebra&amp;ccedil;&amp;atilde;o da criatividade e identidade culin&amp;aacute;ria portuguesa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O concurso &amp;ldquo;Chefe do Ano&amp;rdquo; encontra-se na sua 37.&amp;ordf; edi&amp;ccedil;&amp;atilde;o e &amp;eacute; o mais antigo concurso de cozinha profissional em Portugal, que promove a valoriza&amp;ccedil;&amp;atilde;o da gastronomia nacional, a inova&amp;ccedil;&amp;atilde;o no setor e o reconhecimento do talento dos profissionais de cozinha.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Este evento conta com o apoio da C&amp;acirc;mara Municipal de Sintra e da Associa&amp;ccedil;&amp;atilde;o Empresarial de Sintra, entre outros.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/dia-mundial-da-crianca_banner_geral.jpg</t>
+  </si>
+  <si>
+    <t>Sintra assinala Dia da Criança com atividades gratuitas</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra celebra o Dia Mundial da Criança com um programa de atividades educativas, culturais e lúdicas, nos dias 31 de maio e 1 de junho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa passa pelos Pa&amp;ccedil;os do Concelho, museus, espa&amp;ccedil;os culturais e mercados municipais e, adicionalmente, pela Quinta da Ribafria, o programa convida &amp;agrave; descoberta e &amp;agrave; criatividade, proporcionando experi&amp;ecirc;ncias que refor&amp;ccedil;am o contacto com o patrim&amp;oacute;nio e valorizam a oferta cultural municipal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Tamb&amp;eacute;m o Mercado da Estef&amp;acirc;nia se junta &amp;agrave; comemora&amp;ccedil;&amp;atilde;o do Dia Mundial da Crian&amp;ccedil;a, no dia 31 de maio, com atividades de anima&amp;ccedil;&amp;atilde;o, entre as 11h00 e as 15h00, que incluem jogos l&amp;uacute;dicos e a sess&amp;atilde;o &amp;ldquo;Contar um Conto&amp;rdquo;. Em articula&amp;ccedil;&amp;atilde;o, os restaurantes do Mercado disponibilizam um Menu Familiar e um Menu Infantil com pre&amp;ccedil;o especial.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;De 1 a 14 de junho, visite gratuitamente a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Sintra recebe Portugal em LEGO&amp;rdquo;, nos Pa&amp;ccedil;os do Concelho. Esta mostra acolhe maquetes constru&amp;iacute;das, por Pedro Nascimento, inteiramente em pe&amp;ccedil;as LEGO, inspiradas em locais e elementos de territ&amp;oacute;rio, incluindo refer&amp;ecirc;ncias a Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A 1 de junho, a Casa da Cultura L&amp;iacute;vio de Morais, em Mira Sintra, oferece um programa de anima&amp;ccedil;&amp;atilde;o que inclui um espet&amp;aacute;culo de magia, pinturas faciais, bal&amp;otilde;es mold&amp;aacute;veis, insufl&amp;aacute;veis, pista de obst&amp;aacute;culos &amp;ldquo;Color Run&amp;rdquo;, atividades recreativas e anima&amp;ccedil;&amp;atilde;o musical.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As celebra&amp;ccedil;&amp;otilde;es incluem ainda a entrega de pr&amp;eacute;mios do Concurso de Express&amp;atilde;o Pl&amp;aacute;stica Raposa Chama, na Quinta da Ribafria, num encontro que promove criatividade e participa&amp;ccedil;&amp;atilde;o das crian&amp;ccedil;as. O programa de 1 de junho come&amp;ccedil;a &amp;agrave;s 10h00, com a rece&amp;ccedil;&amp;atilde;o dos participantes e inaugura&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o dos trabalhos, seguindo&amp;#8209;se momentos de anima&amp;ccedil;&amp;atilde;o, jogos tradicionais, atividades l&amp;uacute;dicas e intera&amp;ccedil;&amp;atilde;o com mascotes, culminando com a cerim&amp;oacute;nia de entrega de pr&amp;eacute;mios. A iniciativa &amp;eacute; dirigida &amp;agrave; comunidade escolar, mas aberta ao p&amp;uacute;blico em geral, e pretende proporcionar um dia de celebra&amp;ccedil;&amp;atilde;o e divers&amp;atilde;o &amp;agrave;s crian&amp;ccedil;as Sintrenses.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destaca-se ainda a iniciativa &amp;ldquo;Kids Dive - Literacia do Oceano na Praia do Magoito&amp;rdquo;, a decorrer no dia 1 de junho, entre as 10h00 e as 12h00, na Praia do Magoito, proporcionando &amp;agrave;s escolas uma experi&amp;ecirc;ncia imersiva de descoberta da biodiversidade da zona entremar&amp;eacute;s e sensibiliza&amp;ccedil;&amp;atilde;o para a preserva&amp;ccedil;&amp;atilde;o dos ecossistemas marinhos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Pa&amp;ccedil;os do Concelho&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01 a 14.JUN&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Sintra recebe Portugal em LEGO&amp;rdquo;&lt;/strong&gt;&lt;br&gt;Uma mostra de maquetes constru&amp;iacute;das inteiramente em pe&amp;ccedil;as LEGO, da autoria do Sintrense Pedro Nascimento. Apresenta um conjunto de trabalhos desenvolvidos a partir de refer&amp;ecirc;ncias reais, sendo cada pe&amp;ccedil;a concebida atrav&amp;eacute;s de um processo rigoroso que come&amp;ccedil;a na fotografia, passa pelo desenho t&amp;eacute;cnico e culmina na constru&amp;ccedil;&amp;atilde;o manual, pe&amp;ccedil;a a pe&amp;ccedil;a, em LEGO. O p&amp;uacute;blico ter&amp;aacute; a oportunidade de observar diferentes maquetes inspiradas em locais e elementos de territ&amp;oacute;rio, incluindo refer&amp;ecirc;ncias a Sintra, revelando o detalhe, a criatividade e o cuidado presentes em cada constru&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Mercado da Estef&amp;acirc;nia&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;31.MAI, 11h00 &amp;agrave;s 15h00&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Dia da Crian&amp;ccedil;a no Mercado&lt;/strong&gt;&lt;br&gt;Dinamiza&amp;ccedil;&amp;atilde;o especial do Dia Mundial da Crian&amp;ccedil;a, com atividades de anima&amp;ccedil;&amp;atilde;o que incluem jogos l&amp;uacute;dicos e a sess&amp;atilde;o &amp;ldquo;Contar um Conto&amp;rdquo;; em articula&amp;ccedil;&amp;atilde;o, a restaura&amp;ccedil;&amp;atilde;o do mercado ir&amp;aacute; disponibilizar um Menu Familiar e um Menu Infantil com pre&amp;ccedil;o especial.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;MASMO - Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 16h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;laquo;Romano por um dia!&amp;raquo;&amp;nbsp;&lt;/strong&gt;&lt;br&gt;Aprender a brincar! A partir de uma visita &amp;agrave;s ru&amp;iacute;nas da villa romana de S&amp;atilde;o Miguel de Odrinhas, as crian&amp;ccedil;as v&amp;atilde;o entender como se vivia a inf&amp;acirc;ncia na &amp;eacute;poca romana e encontrar semelhan&amp;ccedil;as e diferen&amp;ccedil;as entre o presente e o passado.&lt;br&gt;Brincar com os mesmos jogos das crian&amp;ccedil;as romanas e usar ao pesco&amp;ccedil;o uma bulla, ser&amp;atilde;o algumas das atividades propostas. Neste dia t&amp;atilde;o especial o Museu pretende proporcionar momentos de alegria, emo&amp;ccedil;&amp;atilde;o, criatividade e partilha.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;MHNS - Museu de Hist&amp;oacute;ria Natural de Sintra&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 16h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;O Vulc&amp;atilde;o&amp;rdquo;&lt;/strong&gt;&lt;br&gt;H&amp;aacute; 95 milh&amp;otilde;es de anos, uma serra come&amp;ccedil;ava a sua forma&amp;ccedil;&amp;atilde;o. A Serra de Sintra deve a sua origem ao fen&amp;oacute;meno geol&amp;oacute;gico denominado intrus&amp;atilde;o magm&amp;aacute;tica, quer isto dizer que o magma ao atingir temperaturas elevad&amp;iacute;ssimas provoca vulc&amp;otilde;es.De forma divertida vamos provocar erup&amp;ccedil;&amp;otilde;es vulc&amp;acirc;nicas a partir da utiliza&amp;ccedil;&amp;atilde;o de materiais dom&amp;eacute;sticos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;MU.SA - Museu das Artes de Sintra&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;31.MAI, das 12h00 &amp;agrave;s 18h00&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;1.JUN, 10h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 16h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;Art Zone&amp;rdquo;&lt;/strong&gt;&lt;br&gt;Atividades l&amp;uacute;dicas de interpreta&amp;ccedil;&amp;atilde;o e explora&amp;ccedil;&amp;atilde;o das obras de arte em exposi&amp;ccedil;&amp;atilde;o, a acontecer no hor&amp;aacute;rio de funcionamento do museu. A arte contempor&amp;acirc;nea inspira experi&amp;ecirc;ncias criativas, cr&amp;iacute;ticas e din&amp;acirc;micas que tornam esta visita-jogo uma atividade imperd&amp;iacute;vel.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;MAT - Museu Anjos Teixeira&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;31.MAI, 12h00 &amp;agrave;s 18h00&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 16h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;Miss&amp;atilde;o alinhar&amp;rdquo;&amp;nbsp;&lt;/strong&gt;&lt;br&gt;Aproveitando o cl&amp;aacute;ssico jogo do galo e o interesse de Mestre Pedro Anjos Teixeira pelos animais, os participantes s&amp;atilde;o convidados a criar o seu pr&amp;oacute;prio jogo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;MFC - Museu Ferreira de Castro&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;31.MAI, 12h00 &amp;agrave;s 17h30&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 16h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;A Cor da Escrita&amp;rdquo;&lt;/strong&gt;&lt;br&gt;Os participantes assumem o papel de designers editoriais para dar uma nova identidade visual &amp;agrave;s obras de um dos maiores rostos da nossa literatura: o escritor Ferreira de Castro.&lt;br&gt;O objetivo n&amp;atilde;o &amp;eacute; apenas ilustrar, mas sim interpretar. As crian&amp;ccedil;as s&amp;atilde;o desafiadas a mergulhar no universo de Ferreira de Castro, identificar os temas centrais, as emo&amp;ccedil;&amp;otilde;es e os s&amp;iacute;mbolos das suas hist&amp;oacute;rias, e traduzi-los num desenho original, para ilustrar a obra escolhida.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;CMLC - Casa-Museu Leal da C&amp;acirc;mara&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;31.MAI, 14h00 &amp;agrave;s 17h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 16h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;A Arte de Bem Jogar com Leal da C&amp;acirc;mara&amp;rdquo;&lt;/strong&gt;&lt;br&gt;O Museu transforma-se num espa&amp;ccedil;o de descoberta, brincadeira e imagina&amp;ccedil;&amp;atilde;o. Nesta experi&amp;ecirc;ncia especial, as crian&amp;ccedil;as s&amp;atilde;o convidadas a explorar o universo art&amp;iacute;stico de Leal da C&amp;acirc;mara, atrav&amp;eacute;s de jogos e criatividade. Entre partidas de jogo do galo, com pe&amp;ccedil;as inspiradas nas suas obras, desafios de domin&amp;oacute; e puzzles divertidos, cada momento ser&amp;aacute; uma forma de aproximar a arte do brincar.&amp;nbsp;Mais do que jogar, este &amp;eacute; um convite para olhar, sentir e descobrir a arte de uma forma leve e participativa, onde o museu se torna um verdadeiro espa&amp;ccedil;o de encontro entre cultura e divers&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Biblioteca Municipal de Sintra&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 14h30 | Conto/ateli&amp;ecirc; &amp;ndash; Uma casa cheia de surpresas&amp;nbsp;&lt;/strong&gt;&lt;br&gt;Numa tarde fora do comum, a casa e uma menina come&amp;ccedil;a a crescer e a encher-se de visitas inesperadas e divertidas. Sem que ningu&amp;eacute;m se espante, entram e saem personagens curiosas, criando um verdadeiro turbilh&amp;atilde;o de brincadeira e imagina&amp;ccedil;&amp;atilde;o. Entre surpresas atr&amp;aacute;s de surpresas, esta hist&amp;oacute;ria convida a mergulhar num mundo onde tudo pode acontecer e a divers&amp;atilde;o n&amp;atilde;o tem fim.Atividade baseada no livro Quem quer brincar&amp;nbsp;&lt;br&gt;comigo?, de Ivan Zigg&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Biblioteca Polo da Tapada das Merc&amp;ecirc;s&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 14h30 | Conto /Ateli&amp;ecirc; &amp;ndash; Troca-Tintas&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Era uma vez um mundo onde tudo parecia come&amp;ccedil;ar&amp;hellip; mas nunca da forma esperada! Entre recome&amp;ccedil;os divertidos e imagina&amp;ccedil;&amp;atilde;o sem limites, cores, formas e personagens v&amp;atilde;o-se transformando a cada nova tentativa, dando origem a situa&amp;ccedil;&amp;otilde;es inesperadas e cheias de humor. Ap&amp;oacute;s a leitura da hist&amp;oacute;ria, cada participante &amp;eacute; desafiado a criar uma p&amp;aacute;gina de um &amp;ldquo;livro troca-tintas&amp;rdquo;, com ilustra&amp;ccedil;&amp;atilde;o e pequeno texto, trocando as cores normais por vers&amp;otilde;es inesperadas. No final, as p&amp;aacute;ginas s&amp;atilde;o reunidas num livro coletivo cheio de imagina&amp;ccedil;&amp;atilde;o.&amp;nbsp;Atividade baseada no livro Troca-Tintas, de Gon&amp;ccedil;alo Viana&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Biblioteca Polo de Agualva-Cac&amp;eacute;m&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 14h30 | Conto/ateli&amp;ecirc;: Qual ser&amp;aacute; o segredo da Tartaruga Huga?&amp;nbsp;&lt;/strong&gt;&lt;br&gt;Num descampado, situado entre a Vila do Campo e o Bosque dos Carvalhos, h&amp;aacute; um pequeno animal que n&amp;atilde;o regressou a casa depois de brincar. &amp;Eacute; a Huga, a tartaruga, que enfrenta um problema, mas teve uma grande ideia para o resolver&amp;hellip; Qual ser&amp;aacute; o segredo da Huga? Ap&amp;oacute;s a leitura da hist&amp;oacute;ria e a descoberta desse segredo, vamos p&amp;ocirc;r m&amp;atilde;os &amp;agrave; obra e ajud&amp;aacute;-la na resolu&amp;ccedil;&amp;atilde;o do seu problema.Atividade baseada no livro O segredo da&amp;nbsp;&lt;br&gt;Huga, de Anna Obiols e Subi&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Biblioteca Ruy Belo - Polo de Queluz&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 14h30 | Conto / Ateli&amp;ecirc; &amp;ndash; Oficina de cora&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;/strong&gt;&lt;br&gt;Numa oficina muito especial, os cora&amp;ccedil;&amp;otilde;es s&amp;atilde;o cuidadosamente criados, reparados e preparados para seguir viagem. Cada cora&amp;ccedil;&amp;atilde;o tem a sua forma, o seu ritmo e a sua hist&amp;oacute;ria, revelando emo&amp;ccedil;&amp;otilde;es, afetos e fragilidades. Ao longo da narrativa, somos convidados a descobrir a import&amp;acirc;ncia de cuidar dos sentimentos, compreender o outro e valorizar aquilo que nos torna &amp;uacute;nicos, numa viagem sens&amp;iacute;vel e po&amp;eacute;tica pelo mundo das emo&amp;ccedil;&amp;otilde;es.&lt;br&gt;Atividade baseada no livro Oficina de cora&amp;ccedil;&amp;otilde;es, de Arturo Abad.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;br&gt;&lt;strong&gt;CCLM - Casa da Cultura L&amp;iacute;vio de Morais&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00 &amp;agrave;s 12h00&lt;/strong&gt;&lt;br&gt;Uma manh&amp;atilde; com um conjunto de atividades, nomeadamente, um espet&amp;aacute;culo de magia &amp;ldquo;As magias da palha&amp;ccedil;a Mimi&amp;rdquo;, uma tenda infantojuvenil, onde ser&amp;atilde;o realizadas pinturas faciais e concebidos bal&amp;otilde;es mold&amp;aacute;veis, insufl&amp;aacute;vel e pista de obst&amp;aacute;culos &amp;ldquo;Collor Run&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;br&gt;&lt;strong&gt;Quinta da Ribafria&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Concurso de Express&amp;atilde;o Pl&amp;aacute;stica Raposa Chama&lt;/strong&gt;&lt;br&gt;O dia ser&amp;aacute; marcado por momentos de anima&amp;ccedil;&amp;atilde;o, m&amp;uacute;sica, jogos tradicionais, atividades l&amp;uacute;dicas e de conv&amp;iacute;vio, incluindo a apresenta&amp;ccedil;&amp;atilde;o do RAP &amp;ldquo;Raposa Chama&amp;rdquo;, intera&amp;ccedil;&amp;atilde;o com mascotes, espa&amp;ccedil;os de divers&amp;atilde;o e a entrega de pr&amp;eacute;mios do Concurso de Express&amp;atilde;o Pl&amp;aacute;stica &amp;ldquo;Raposa Chama&amp;rdquo; &amp;agrave;s turmas participantes, pelas 15h15.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Praia do Magoito&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN., 10h00 &amp;agrave;s 12h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;KIDS DIVE&amp;rdquo;&amp;nbsp;&lt;/strong&gt;&lt;br&gt;Atividade de educa&amp;ccedil;&amp;atilde;o ambiental e literacia do oceano, proporcionando uma experi&amp;ecirc;ncia imersiva de descoberta da biodiversidade da zona entremar&amp;eacute;s e sensibiliza&amp;ccedil;&amp;atilde;o para a preserva&amp;ccedil;&amp;atilde;o dos ecossistemas marinhos.&lt;br&gt;A a&amp;ccedil;&amp;atilde;o ser&amp;aacute; acompanhada por bi&amp;oacute;logos marinhos da associa&amp;ccedil;&amp;atilde;o MARDIVE, entidade parceira especializada em conserva&amp;ccedil;&amp;atilde;o marinha e educa&amp;ccedil;&amp;atilde;o ambiental, permitindo aos participantes explorar esp&amp;eacute;cies marinhas e compreender a import&amp;acirc;ncia da sustentabilidade e prote&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio natural costeiro.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/bannerlego.png</t>
+  </si>
+  <si>
+    <t>Sintra recebe Portugal em LEGO nos Paços do Concelho</t>
+  </si>
+  <si>
+    <t>De 1 a 14 de junho, das 10h00 às 16h00, os Paços do Concelho recebem a exposição “Sintra recebe Portugal em LEGO”, uma mostra de maquetes construídas inteiramente em peças LEGO, da autoria do Sintrense Pedro Nascimento.  A exposição pode ser visitada todos os dias incluindo feriado, tolerância de ponto e fim de semana.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;De 1 a 14 de junho, das 10h00 &amp;agrave;s 16h00, os Pa&amp;ccedil;os do Concelho recebem a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Sintra recebe Portugal em LEGO&amp;rdquo;, uma mostra de maquetes constru&amp;iacute;das inteiramente em pe&amp;ccedil;as LEGO, da autoria do Sintrense Pedro Nascimento.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A exposi&amp;ccedil;&amp;atilde;o pode ser visitada todos os dias incluindo feriado, toler&amp;acirc;ncia de ponto e fim de semana. Re&amp;uacute;ne um conjunto de trabalhos desenvolvidos a partir de refer&amp;ecirc;ncias reais, sendo cada pe&amp;ccedil;a concebida atrav&amp;eacute;s de um processo rigoroso que come&amp;ccedil;a na fotografia, passa pelo desenho t&amp;eacute;cnico e culmina na constru&amp;ccedil;&amp;atilde;o manual, pe&amp;ccedil;a a pe&amp;ccedil;a, em LEGO.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O p&amp;uacute;blico ter&amp;aacute; a oportunidade de observar diferentes maquetes inspiradas em locais e elementos de territ&amp;oacute;rio, incluindo refer&amp;ecirc;ncias a Sintra, revelando o detalhe, a criatividade e o cuidado presentes em cada constru&amp;ccedil;&amp;atilde;o.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa &amp;eacute; organizada pela C&amp;acirc;mara Municipal de Sintra, em parceria com Pedro Nascimento, e tem entrada livre, convidando todos os Sintrenses e visitantes a descobrir uma forma original de representa&amp;ccedil;&amp;atilde;o art&amp;iacute;stica e t&amp;eacute;cnica atrav&amp;eacute;s das pe&amp;ccedil;as LEGO e os Pa&amp;ccedil;os do Concelho.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/conservatorio_conexao6_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Conservatório de Música de Sintra apresenta dois concertos no Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Conservatório de Música de Sintra apresenta dois concertos no Centro Cultural Olga Cadaval, no dia 31 de maio, numa celebração que reúne diferentes gerações e formações musicais da escola.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O primeiro momento, &amp;ldquo;Em Conex&amp;atilde;o&amp;rdquo;, realiza-se &amp;agrave;s 11h45 e re&amp;uacute;ne diversas forma&amp;ccedil;&amp;otilde;es do Conservat&amp;oacute;rio, num programa centrado no trabalho conjunto entre diferentes &amp;aacute;reas musicais. Participam os Coros dos Cursos B&amp;aacute;sico e Secund&amp;aacute;rio de M&amp;uacute;sica + Pais, o Jazz Ensemble, a Orquestra de C&amp;acirc;mara, a Orquestra de Sopros e Percuss&amp;atilde;o e a Orquestra de Sopros de Adultos, num encontro que valoriza a articula&amp;ccedil;&amp;atilde;o entre alunos, projetos e fam&amp;iacute;lias.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Da parte da tarde, &amp;agrave;s 17h00, acontece o segundo momento do dia, com o concerto &amp;ldquo;Em Crescendo&amp;rdquo;, que sublinha o crescimento art&amp;iacute;stico dos alunos atrav&amp;eacute;s de um programa diversificado e colaborativo. Integram este concerto o Coro Leal da C&amp;acirc;mara, o Coro Shantara + Pais, as Turmas de Improvisa&amp;ccedil;&amp;atilde;o, as Turmas de Inicia&amp;ccedil;&amp;atilde;o Musical + 1.&amp;ordm; CEB, o projeto Coro e Movimento, Criar e Improvisar e a Orquestra Juvenil, envolvendo diferentes n&amp;iacute;veis de aprendizagem e express&amp;atilde;o musical.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em ambos os concertos, o conceito &amp;ldquo;Pontes&amp;rdquo; assume particular relev&amp;acirc;ncia, promovendo n&amp;atilde;o apenas atua&amp;ccedil;&amp;otilde;es conjuntas entre grupos, mas tamb&amp;eacute;m a participa&amp;ccedil;&amp;atilde;o ativa das fam&amp;iacute;lias, que s&amp;atilde;o convidadas a integrar o palco em momentos do espet&amp;aacute;culo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O evento conta com o apoio da C&amp;acirc;mara Municipal de Sintra, que refor&amp;ccedil;a assim o compromisso com a promo&amp;ccedil;&amp;atilde;o da educa&amp;ccedil;&amp;atilde;o art&amp;iacute;stica e da pr&amp;aacute;tica musical em comunidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis atrav&amp;eacute;s da plataforma Ticketline:&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/concerto-em-conexao-104593" target="_blank"&gt;Concerto &amp;ldquo;Em conex&amp;atilde;o&amp;rdquo;&lt;/a&gt; e &lt;a href="https://www.ticketline.pt/evento/concerto-em-crescendo-104595" target="_blank"&gt;Concerto &amp;ldquo;Em Crescendo&amp;rdquo;&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Imagem DR: Facebook Conservat&amp;oacute;rio de M&amp;uacute;sica de Sintra&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_casa_amalia6.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> “Em Casa d’Amália” ao vivo no Centro Cultural Olga Cadaval </t>
+  </si>
+  <si>
+    <t>O espetáculo “Em Casa d’Amália” vai subir ao palco no dia 3 de junho, pelas 21h00, no Centro Cultural Olga Cadaval, levando ao público a recriação ao vivo do ambiente intimista que marca o icónico programa televisivo.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Inspirado nas c&amp;eacute;lebres reuni&amp;otilde;es musicais promovidas por Am&amp;aacute;lia Rodrigues, o formato recupera o esp&amp;iacute;rito das noites de fado, onde a improvisa&amp;ccedil;&amp;atilde;o, a partilha e a emo&amp;ccedil;&amp;atilde;o ocupam o centro da experi&amp;ecirc;ncia art&amp;iacute;stica. Desde a sua estreia televisiva em 2019, o programa tem vindo a afirmar-se como uma refer&amp;ecirc;ncia na divulga&amp;ccedil;&amp;atilde;o do fado e da cultura musical portuguesa.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;A vers&amp;atilde;o ao vivo traz agora essa atmosfera para o palco, aproximando artistas e p&amp;uacute;blico numa experi&amp;ecirc;ncia mais direta e imersiva.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;O elenco conta com nomes reconhecidos da m&amp;uacute;sica portuguesa, incluindo Lenita Gentil, Andr&amp;eacute; Amaro, FF, Jorge Fernando, al&amp;eacute;m de Lu&amp;iacute;s Guerreiro e da dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Jos&amp;eacute; Gon&amp;ccedil;alez.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Com uma dura&amp;ccedil;&amp;atilde;o de 75 minutos o espet&amp;aacute;culo promete uma viagem emotiva pelo fado, celebrando a sua tradi&amp;ccedil;&amp;atilde;o e contemporaneidade.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&lt;a href="https://www.ticketline.pt/evento/em-casa-d-amalia-103587" target="_blank"&gt; Ticketline&lt;/a&gt;. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Programa&amp;ccedil;&amp;atilde;o completa em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 11.0pt;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/mundo_sem_tempo.jpg</t>
+  </si>
+  <si>
+    <t>“O Mundo Está Sem Tempo” para ver no Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval recebe, a 29 de maio, pelas 20h00, o espetáculo “O Mundo Está Sem Tempo”, da Oficina de Criação Teatral, do Chão de Oliva, inspirada na obra Climate Change Theatre Action.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Criado, adaptado e desenvolvido pelos alunos da Oficina de Cria&amp;ccedil;&amp;atilde;o Teatral, promovida pelo Ch&amp;atilde;o de Oliva &amp;ndash; Centro de Difus&amp;atilde;o Cultural em Sintra, o espet&amp;aacute;culo prop&amp;otilde;e uma reflex&amp;atilde;o sens&amp;iacute;vel e provocadora sobre as consequ&amp;ecirc;ncias das escolhas humanas e os desafios ambientais da atualidade.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Ao longo da apresenta&amp;ccedil;&amp;atilde;o, o p&amp;uacute;blico ser&amp;aacute; conduzido por diferentes momentos e personagens improv&amp;aacute;veis, como humanos do futuro, &amp;aacute;guias cr&amp;iacute;ticas da a&amp;ccedil;&amp;atilde;o humana e sapos em luta pela sobreviv&amp;ecirc;ncia, numa viagem que atravessa o tempo, desde a descoberta do fogo at&amp;eacute; aos dilemas do presente.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Com uma linguagem pr&amp;oacute;xima, momentos de humor e uma mensagem atual e impactante, &amp;ldquo;O Mundo Est&amp;aacute; Sem Tempo&amp;rdquo; promete envolver o p&amp;uacute;blico numa experi&amp;ecirc;ncia teatral intensa e reflexiva, tornando-se uma oportunidade imperd&amp;iacute;vel para quem procura teatro contempor&amp;acirc;neo com emo&amp;ccedil;&amp;atilde;o, criatividade e consci&amp;ecirc;ncia social.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a title="https://www.ticketline.pt/evento/o-mundo-esta-sem-tempo-104788" href="https://www.ticketline.pt/evento/o-mundo-esta-sem-tempo-104788" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Conhe&amp;ccedil;a a toda a programa&amp;ccedil;&amp;atilde;o em &lt;a title="https://ccolgacadaval.pt/" href="https://ccolgacadaval.pt/" target="_blank" rel="noopener" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/vila.jpg</t>
+  </si>
+  <si>
+    <t>Sintra promove um fim de semana dedicado à cultura</t>
+  </si>
+  <si>
+    <t>De 22 a 24 de maio, Sintra acolhe um fim de semana dedicado à dinamização cultural e à participação da comunidade, com uma programação diversificada que se estende por vários equipamentos culturais do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bibliotecas, museus, igrejas e outros espa&amp;ccedil;os culturais recebem iniciativas dirigidas a diferentes p&amp;uacute;blicos e faixas et&amp;aacute;rias, promovendo o acesso &amp;agrave; cultura, a valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio e o envolvimento ativo da comunidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo de todo o fim de semana, poder&amp;aacute; visitar gratuitamente os Museus Municipais de Sintra, e ficar a descobrir o patrim&amp;oacute;nio cultural Sintrense.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sexta-feira | 22 de maio &lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As Bibliotecas Municipais de Sintra realizam v&amp;aacute;rios contos e ateli&amp;ecirc;s infantis nos seus diferentes polos, com propostas que estimulam a imagina&amp;ccedil;&amp;atilde;o e a criatividade dos mais novos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao final da tarde, pelas 18h30, assinalam-se as Comemora&amp;ccedil;&amp;otilde;es do 101.&amp;ordm; anivers&amp;aacute;rio do Grupo Bandolinista 22 de Maio de 1925, na sede da associa&amp;ccedil;&amp;atilde;o, em Idanha, Belas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A noite cultural prossegue &amp;agrave;s 21h00 com o espet&amp;aacute;culo de M&amp;oacute;nica Vale de Gato, no Centro Cultural Olga Cadaval, seguindo-se, &amp;agrave;s 21h30, os Concertos de Primavera, na Igreja Paroquial de Nossa Senhora da Miseric&amp;oacute;rdia, em Belas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;S&amp;aacute;bado | 23 de maio&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O s&amp;aacute;bado integra dois momentos musicais em espa&amp;ccedil;os de refer&amp;ecirc;ncia do concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Pelas 18h30, o Centro Cultural Olga Cadaval recebe a atua&amp;ccedil;&amp;atilde;o da Orquestra Europeia Jovem, num concerto que destaca o talento e a energia de jovens m&amp;uacute;sicos em palco. J&amp;aacute; pelas 21h30, os Concertos de Primavera chegam at&amp;eacute; &amp;agrave; Igreja de S&amp;atilde;o Jos&amp;eacute;, em Vila Verde.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo | 24 de maio&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Quinta da Regaleira recebe &amp;agrave;s 16h00, um Recital de Guitarra Cl&amp;aacute;ssica por Jo&amp;atilde;o Loureiro, com o programa &amp;ldquo;A M&amp;uacute;sica de Espanha Atrav&amp;eacute;s dos S&amp;eacute;culos&amp;rdquo;, que percorre obras de Narv&amp;aacute;ez, Sor, Arcas, T&amp;aacute;rrega, Alb&amp;eacute;niz, Granados, repert&amp;oacute;rio tradicional catal&amp;atilde;o e Manuel de Falla.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Centro Cultural Olga Cadaval &amp;eacute; palco para a Gala de &amp;Oacute;pera da Orquestra Municipal de Sintra - D. Fernando II. Um concerto que celebra os grandes momentos do repert&amp;oacute;rio l&amp;iacute;rico, com obras de Verdi, Puccini, Donizetti, Rossini, Gounod, Massenet e Augusto Machado.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_electricodesintra_thumbnail.png</t>
+  </si>
+  <si>
+    <t>INFO | Eléctrico de Sintra regressa aos carris a 23 de maio</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra informa que a circulação do Eléctrico de Sintra será retomada no próximo dia 23 de maio, após um período de suspensão temporária destinado a trabalhos de manutenção da linha.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com um percurso de cerca de 13 quil&amp;oacute;metros, o hist&amp;oacute;rico el&amp;eacute;ctrico liga a vila de Sintra &amp;agrave; Praia das Ma&amp;ccedil;&amp;atilde;s, proporcionando uma viagem &amp;uacute;nica entre a Serra de Sintra e o Oceano Atl&amp;acirc;ntico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo de aproximadamente 45 minutos, passageiros e visitantes podem desfrutar de um dos mais emblem&amp;aacute;ticos passeios tur&amp;iacute;sticos do concelho, atravessando paisagens naturais de rara beleza.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Saiba mais sobre o El&amp;eacute;ctrico de Sintra &lt;a href="https://visitsintra.travel/pt/descobrir/electrico-de-sintra" target="_blank"&gt;AQUI&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/636_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Sintra recebe festival literário que dá voz a jovens autores</t>
+  </si>
+  <si>
+    <t>A Biblioteca de Sintra recebe, a 30 de maio, o Festival Literário “Palavras que Contam”, uma iniciativa da Fundação Aga Khan Portugal, em parceria com a Câmara Municipal de Sintra, dedicada à promoção da criatividade, da literacia e da inclusão através da palavra e da expressão artística.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O evento assinala o encerramento do projeto &amp;ldquo;Palavras que Contam&amp;rdquo;, desenvolvido com jovens de diferentes comunidades do concelho de Sintra, desafiando-os a explorar a escrita, a ilustra&amp;ccedil;&amp;atilde;o e a constru&amp;ccedil;&amp;atilde;o de narrativas pr&amp;oacute;prias. O trabalho desenvolvido ao longo do projeto culmina agora na publica&amp;ccedil;&amp;atilde;o das primeiras obras destes jovens autores, editadas em parceria com a Almedina e apresentadas publicamente no festival.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo do dia, o programa re&amp;uacute;ne atividades que aproximam autores e p&amp;uacute;blico, promovendo o di&amp;aacute;logo entre literatura e outras formas de cria&amp;ccedil;&amp;atilde;o art&amp;iacute;stica. Entre os destaques encontram-se as apresenta&amp;ccedil;&amp;otilde;es das obras dos participantes, oficinas de escrita criativa e ilustra&amp;ccedil;&amp;atilde;o, tert&amp;uacute;lia liter&amp;aacute;ria, exposi&amp;ccedil;&amp;otilde;es e o concerto de encerramento com a artista Merai.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para al&amp;eacute;m do trabalho realizado com os jovens autores, o projeto tem vindo tamb&amp;eacute;m a desenvolver um trabalho em contexto escolar, envolvendo os jovens em experi&amp;ecirc;ncias criativas ligadas &amp;agrave; escrita e &amp;agrave; ilustra&amp;ccedil;&amp;atilde;o, incluindo a cria&amp;ccedil;&amp;atilde;o de minizines e pequenas publica&amp;ccedil;&amp;otilde;es originais.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Apoiado pela Portugal Inova&amp;ccedil;&amp;atilde;o Social, no &amp;acirc;mbito do Portugal 2030, o projeto conta igualmente com o apoio da C&amp;acirc;mara Municipal de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O festival &amp;eacute; de entrada gratuita, sujeito a registo pr&amp;eacute;vio dispon&amp;iacute;vel&amp;nbsp;&lt;a title="https://forms.cloud.microsoft/pages/responsepage.aspx?id=xnkugfi7e0axcgzghaxl_89sfrd-h6nag2qqjnt_6chundlinuxosugzm0frufrbrtvrnfmxmzdqqi4u" href="https://forms.cloud.microsoft/Pages/ResponsePage.aspx?id=xNkuGFI7e0aXcGzGHAXl_89sfRD-h6NAg2QQjnt_6chUNDlINUxOSUgzM0FRUFRBRTVRNFMxMzdQQi4u" target="_blank" rel="noopener" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/0000308.jpg</t>
+  </si>
+  <si>
+    <t>Sintra requalifica iluminação pública no centro histórico</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra está a substituir as luminárias existentes no Centro Histórico de Sintra por novos equipamentos com tecnologia LED. As novas luminárias irão preservar a imagem e identidade visual dos equipamentos tradicionais, garantindo a manutenção da estética característica desta zona de elevado valor patrimonial e arquitetónico.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra est&amp;aacute; a substituir as lumin&amp;aacute;rias existentes no Centro Hist&amp;oacute;rico de Sintra por novos equipamentos com tecnologia LED.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As novas lumin&amp;aacute;rias ir&amp;atilde;o preservar a imagem e identidade visual dos equipamentos tradicionais, garantindo a manuten&amp;ccedil;&amp;atilde;o da est&amp;eacute;tica caracter&amp;iacute;stica desta zona de elevado valor patrimonial e arquitet&amp;oacute;nico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta interven&amp;ccedil;&amp;atilde;o permitir&amp;aacute; melhorar significativamente a qualidade da ilumina&amp;ccedil;&amp;atilde;o p&amp;uacute;blica, refor&amp;ccedil;ando os n&amp;iacute;veis de luminosidade, a uniformidade da ilumina&amp;ccedil;&amp;atilde;o e a valoriza&amp;ccedil;&amp;atilde;o da ambi&amp;ecirc;ncia urbana.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;De forma a minimizar eventuais constrangimentos no quotidiano dos residentes, comerciantes e visitantes, os trabalhos, que decorrem esta semana, ser&amp;atilde;o realizados ao final do dia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A implementa&amp;ccedil;&amp;atilde;o da tecnologia LED contribuir&amp;aacute; igualmente para uma maior efici&amp;ecirc;ncia energ&amp;eacute;tica, atrav&amp;eacute;s da redu&amp;ccedil;&amp;atilde;o dos consumos de eletricidade e das necessidades de manuten&amp;ccedil;&amp;atilde;o futura, promovendo uma maior sustentabilidade ambiental e a melhoria da qualidade do servi&amp;ccedil;o prestado &amp;agrave; popula&amp;ccedil;&amp;atilde;o e aos visitantes. A interven&amp;ccedil;&amp;atilde;o permitir&amp;aacute; ainda refor&amp;ccedil;ar as condi&amp;ccedil;&amp;otilde;es de conforto e seguran&amp;ccedil;a no espa&amp;ccedil;o p&amp;uacute;blico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra agradece a compreens&amp;atilde;o e colabora&amp;ccedil;&amp;atilde;o dos Sintrenses e de todos os visitantes durante o per&amp;iacute;odo de execu&amp;ccedil;&amp;atilde;o dos trabalhos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;a href="https://www.google.com/maps/d/u/1/embed?mid=1eatgCKobpKZEinMaV1vgxR9nIHLrFo4&amp;amp;ehbc=2E312F&amp;amp;z=19" target="_blank" rel="noopener" target="_blank"&gt;Mapa de Localiza&amp;ccedil;&amp;atilde;o&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Espaço Público"}]</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/32.jpg</t>
+  </si>
+  <si>
+    <t>Corrida Fim da Europa reúne milhares de atletas em Sintra</t>
+  </si>
+  <si>
+    <t>Com mais de 2.900 atletas já inscritos, a 35.ª edição da Corrida “Fim da Europa” realiza-se já no dia 24 de maio, prometendo transformar novamente a Serra de Sintra num cenário de superação, desafio e paisagens únicas.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Reconhecida como uma das provas de estrada mais belas e exigentes do pa&amp;iacute;s, a corrida volta a afirmar&amp;#8209;se como um dos grandes momentos do calend&amp;aacute;rio desportivo nacional.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A prova percorrer&amp;aacute; algumas das mais emblem&amp;aacute;ticas estradas da Serra de Sintra, conduzindo os atletas desde o centro hist&amp;oacute;rico da Vila at&amp;eacute; ao Cabo da Roca, com partida marcada para as 10h00, na emblem&amp;aacute;tica Volta do Duche.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O percurso, com uma extens&amp;atilde;o total de 17 km, passar&amp;aacute; pelo Largo Rainha Dona Am&amp;eacute;lia, seguindo pela Rampa da Pena e pela zona florestal da Peninha, serpenteando a Serra de Sintra. O final da corrida decorre com o Oceano Atl&amp;acirc;ntico como pano de fundo, terminando junto ao Farol do Cabo da Roca, local da meta da prova e mundialmente conhecido como o ponto mais ocidental do continente europeu.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Organizada pela C&amp;acirc;mara Municipal de Sintra, a Corrida &amp;ldquo;Fim da Europa&amp;rdquo; consolidou-se, ao longo de mais de tr&amp;ecirc;s d&amp;eacute;cadas, como um dos maiores eventos promovidos pelo munic&amp;iacute;pio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Reconhecida pela extraordin&amp;aacute;ria beleza natural e pela exig&amp;ecirc;ncia do seu tra&amp;ccedil;ado, a prova integra o livro&amp;nbsp;World&amp;rsquo;s Ultimate Running Races, da Harper Collins Publishers, figurando entre as 10 corridas mais marcantes do mundo, numa sele&amp;ccedil;&amp;atilde;o das 500 provas internacionais mais emblem&amp;aacute;ticas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Informa&amp;ccedil;&amp;otilde;es adicionais&amp;nbsp;&lt;a href="https://fimdaeuropa.com/" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Desporto"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Sports"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Deporte"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Sport"}]</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/587.jpg</t>
+  </si>
+  <si>
+    <t>Fim de semana com programação cultural alargada em Sintra</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra preparou um conjunto diversificado de iniciativas culturais e de lazer, dirigidas a públicos de todas as idades, este fim de semana, que decorrem em vários equipamentos e espaços do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo do fim de semana, a programa&amp;ccedil;&amp;atilde;o re&amp;uacute;ne atividades que cruzam &amp;aacute;reas art&amp;iacute;sticas, educativas e patrimoniais, com propostas que v&amp;atilde;o da m&amp;uacute;sica ao teatro, passando por visitas guiadas, oficinas, exposi&amp;ccedil;&amp;otilde;es e iniciativas ao ar livre, dinamizadas em v&amp;aacute;rios espa&amp;ccedil;os municipais como bibliotecas, museus e equipamentos culturais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;br&gt;&lt;strong&gt;Sexta-feira | 15 de maio&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A programa&amp;ccedil;&amp;atilde;o arranca com propostas dedicadas ao patrim&amp;oacute;nio, &amp;agrave; literatura e &amp;agrave;s artes performativas, entre as quais o Roteiro Queirosiano no Centro Hist&amp;oacute;rico de Sintra, entre as 10h00 e as 12h30, e v&amp;aacute;rias sess&amp;otilde;es de teatro e contos nas bibliotecas municipais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;Agrave; noite, &amp;agrave;s 21h00, o Centro Cultural Olga Cadaval recebe o concerto de Lu&amp;iacute;s Represas, enquanto a iniciativa Concertos de Primavera chega &amp;agrave; Igreja Matriz de S&amp;atilde;o Jo&amp;atilde;o Baptista, em S&amp;atilde;o Jo&amp;atilde;o das Lampas, pelas 21h30.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;S&amp;aacute;bado | 16 de maio&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A oferta cultural intensifica-se com atividades ao longo de todo o dia em diversos espa&amp;ccedil;os culturais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No Museu de Hist&amp;oacute;ria Natural de Sintra decorrem iniciativas como a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Mordidas do Tempo&amp;rdquo;, das 10h00 &amp;agrave;s 18h00, e o ateli&amp;ecirc; de moldagem de dentes de dinossauro, entre as 12h00 e as 21h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No MU.SA &amp;ndash; Museu das Artes de Sintra realizam-se v&amp;aacute;rias atividades, incluindo &amp;ldquo;Arte que nos Liga&amp;rdquo;, sess&amp;otilde;es de fotografia hist&amp;oacute;rica, a performance participativa &amp;ldquo;O Lugar vazio&amp;rdquo; e o DJ set &amp;ldquo;MU.SA Beat&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas acolhe a iniciativa &amp;ldquo;Visita Dan&amp;ccedil;ada&amp;rdquo;, &amp;agrave;s 11h00, e a visita-descoberta &amp;ldquo;Unir fios e tecer mem&amp;oacute;rias&amp;rdquo;, &amp;agrave;s 15h00, bem como o espet&amp;aacute;culo &amp;ldquo;Dan&amp;ccedil;a da Terra e do Tempo&amp;rdquo;, pelas 21h30.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Nas bibliotecas municipais decorrem iniciativas como jogos tradicionais, &amp;agrave;s 14h00, e sess&amp;otilde;es de contos &amp;agrave;s 16h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O dia inclui ainda o espet&amp;aacute;culo &amp;ldquo;Alice no Pa&amp;iacute;s das Maravilhas&amp;rdquo;, &amp;agrave;s 16h00, no Centro Cultural Olga Cadaval, e a iniciativa &amp;ldquo;Concertos da Primavera&amp;rdquo;, &amp;agrave;s 21h30, desta vez na Igreja de S&amp;atilde;o Pedro, em Almargem do Bispo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo | 17 de maio&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa inclui a Oficina de Cria&amp;ccedil;&amp;atilde;o Liter&amp;aacute;ria &amp;ldquo;A Casa que Escreve&amp;rdquo;, &amp;agrave;s 10h00, no Museu Ferreira de Castro, mantendo-se em paralelo diversas iniciativas que decorrem ao longo dos tr&amp;ecirc;s dias, nomeadamente workshops de croch&amp;ecirc;, pintura e costura criativa na Casa da Cultura L&amp;iacute;vio de Morais, bem como um conjunto alargado de exposi&amp;ccedil;&amp;otilde;es patentes em v&amp;aacute;rios equipamentos municipais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo de todo o fim de semana, poder&amp;aacute; visitar gratuitamente os Museus Municipais de Sintra, e ficar a descobrir o patrim&amp;oacute;nio cultural Sintrense.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/606.jpg</t>
+  </si>
+  <si>
+    <t>Serra de Sintra com vigilância reforçada</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra assinou protocolos de colaboração destinados ao reforço da vigilância, prevenção e primeira intervenção na Serra de Sintra durante o período de maior risco de incêndios rurais.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta parceria refor&amp;ccedil;a a uni&amp;atilde;o da autarquia Sintrense &amp;agrave; Guarda Nacional Republicana, ao Ex&amp;eacute;rcito Portugu&amp;ecirc;s, a Parques de Sintra - Monte da Lua e &amp;agrave;s Associa&amp;ccedil;&amp;otilde;es Humanit&amp;aacute;rias de Bombeiros Volunt&amp;aacute;rios de Almo&amp;ccedil;ageme, Colares, S&amp;atilde;o Pedro de Sintra e Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Marco Almeida, presidente da C&amp;acirc;mara Municipal de Sintra, salienta que &amp;ldquo;a prote&amp;ccedil;&amp;atilde;o da Serra de Sintra ser&amp;aacute; sempre uma prioridade absoluta&amp;rdquo;, refor&amp;ccedil;ando que &amp;ldquo;a vigil&amp;acirc;ncia e a capacidade de preven&amp;ccedil;&amp;atilde;o durante o per&amp;iacute;odo mais cr&amp;iacute;tico de inc&amp;ecirc;ndios s&amp;atilde;o essenciais para salvaguardar a popula&amp;ccedil;&amp;atilde;o, os bens e o patrim&amp;oacute;nio natural que pertence a todos os Sintrenses.&amp;rdquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Estes protocolos asseguram o funcionamento e o prolongamento dos postos de vigia, bem como a implementa&amp;ccedil;&amp;atilde;o de um sistema operacional de pr&amp;eacute;-posicionamento de meios e de primeira interven&amp;ccedil;&amp;atilde;o na Serra de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A vigil&amp;acirc;ncia ser&amp;aacute; refor&amp;ccedil;ada atrav&amp;eacute;s de patrulhamento m&amp;oacute;vel permanente assegurado pelo Ex&amp;eacute;rcito Portugu&amp;ecirc;s, no &amp;acirc;mbito do Sistema de Gest&amp;atilde;o Integrada de Fogos Rurais, garantindo uma presen&amp;ccedil;a cont&amp;iacute;nua durante os meses mais cr&amp;iacute;ticos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A autarquia e a Parques de Sintra asseguram igualmente o apoio log&amp;iacute;stico necess&amp;aacute;rio ao desenvolvimento das opera&amp;ccedil;&amp;otilde;es, refor&amp;ccedil;ando a capacidade de dete&amp;ccedil;&amp;atilde;o precoce e de resposta r&amp;aacute;pida a ocorr&amp;ecirc;ncias.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, o Munic&amp;iacute;pio de Sintra reafirma o seu compromisso com a prote&amp;ccedil;&amp;atilde;o civil, a valoriza&amp;ccedil;&amp;atilde;o ambiental e a preserva&amp;ccedil;&amp;atilde;o da Serra de Sintra, patrim&amp;oacute;nio classificado pela UNESCO como Patrim&amp;oacute;nio Mundial.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/612_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Sintra reforça reconhecimento aos enfermeiros</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra associou-se às comemorações do Dia Internacional do Enfermeiro com um encontro realizado no Centro Cultural Olga Cadaval.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa integrou a semana comemorativa promovida pela ULS Amadora/Sintra, subordinada ao mote &amp;ldquo;Enfermeiros Empoderados Salvam Vidas&amp;rdquo;, que tem vindo a promover v&amp;aacute;rias a&amp;ccedil;&amp;otilde;es de valoriza&amp;ccedil;&amp;atilde;o e reconhecimento do papel dos enfermeiros.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A sess&amp;atilde;o contou com a presen&amp;ccedil;a de Marco Almeida, presidente da autarquia Sintrense, e de Andreia Bernardo, vice-presidente e respons&amp;aacute;vel pelo pelouro da sa&amp;uacute;de.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na sess&amp;atilde;o de abertura, Marco Almeida sublinhou a import&amp;acirc;ncia de valorizar um setor profissional essencial, como o da enfermagem, &amp;ldquo;temos centenas de enfermeiros no concelho e queria deixar uma palavra de reconhecimento pelo vosso empenho na presta&amp;ccedil;&amp;atilde;o de cuidados de sa&amp;uacute;de, um trabalho que a autarquia tem procurado valorizar em todas as dimens&amp;otilde;es da &amp;aacute;rea da sa&amp;uacute;de&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O evento integrado na programa&amp;ccedil;&amp;atilde;o da semana dedicada aos enfermeiros, teve como objetivo proporcionar um momento de conv&amp;iacute;vio e descontra&amp;ccedil;&amp;atilde;o, refor&amp;ccedil;ando o reconhecimento p&amp;uacute;blico do contributo destes profissionais para o bem&amp;#8209;estar da comunidade.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Saúde"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Health"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Salud"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Santé"}]</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_opera6.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orquestra Municipal de Sintra apresenta Gala de Ópera  </t>
+  </si>
+  <si>
+    <t>A Orquestra Municipal de Sintra - D. Fernando II sobe ao palco do Centro Cultural Olga Cadaval, no dia 24 de maio, às 16h00, para apresentar a Gala de Ópera, um concerto inteiramente dedicado aos grandes momentos do repertório lírico.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa prop&amp;otilde;e uma viagem pela &amp;oacute;pera atrav&amp;eacute;s de &amp;aacute;rias e excertos orquestrais de compositores incontorn&amp;aacute;veis como Giuseppe Verdi, Giacomo Puccini, Jules Massenet, Charles Gounod, Gaetano Donizetti, Gioachino Rossini e Augusto Machado. Entre lirismo e virtuosismo, o concerto percorre diferentes estilos e tradi&amp;ccedil;&amp;otilde;es, celebrando a riqueza dram&amp;aacute;tica e emocional da &amp;oacute;pera, frequentemente considerada como &amp;ldquo;Arte Total&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A componente vocal estar&amp;aacute; a cargo da soprano Sofia Marafona, do tenor Marco Alves dos Santos e do bar&amp;iacute;tono Jos&amp;eacute; Corvelo, sob dire&amp;ccedil;&amp;atilde;o musical do maestro Ces&amp;aacute;rio Costa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; gratuita, mediante levantamento de bilhetes na bilheteira do Centro Cultural Olga Cadaval, limitada &amp;agrave; lota&amp;ccedil;&amp;atilde;o dispon&amp;iacute;vel e com o m&amp;aacute;ximo de dois bilhetes por pessoa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;img style="display: block; margin-left: auto; margin-right: auto;" src="images/2026/05/13/Redes_Sociais_Opera2.jpg" width="1060" height="1440" loading="lazy" data-path="local-images:/2026/05/13/Redes_Sociais_Opera2.jpg"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/fc6adf55-419e-4c04-bc3c-75fa023cbfa4.jpg</t>
+  </si>
+  <si>
+    <t>Orquestra Jovem Europeia traz a Sintra um encontro de culturas e emoções</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval, em Sintra, abre portas a uma celebração única da música e da diversidade cultural, com o concerto “Raízes”, interpretado pela Orquestra Jovem Europeia, no dia 23 de maio, pelas 19h00.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em palco estar&amp;atilde;o cerca de 90 jovens m&amp;uacute;sicos vindos de Fontainebleau (Fran&amp;ccedil;a), Lodi (It&amp;aacute;lia), Konstanz (Alemanha), Alba Iulia (Rom&amp;eacute;nia) e Richmond (Reino Unido), que encontram em Sintra um territ&amp;oacute;rio comum onde a m&amp;uacute;sica se torna linguagem universal. Durante dias, partilharam ensaios, hist&amp;oacute;rias e identidades e agora, partilham com o p&amp;uacute;blico o resultado dessa energia coletiva, que culmina num concerto que assinala o 13.&amp;ordm; Encontro Orquestra Jovem Europeia e o 10.&amp;ordm; anivers&amp;aacute;rio da gemina&amp;ccedil;&amp;atilde;o entre Sintra e Fontainebleau.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa cruza universos sonoros e mem&amp;oacute;rias do imagin&amp;aacute;rio cinematogr&amp;aacute;fico, com obras de Nino Rota, Riz Ortolani, Klaus Badelt e Vladimir Cosma, evocando emo&amp;ccedil;&amp;otilde;es que o p&amp;uacute;blico vai reconhecer desde os primeiros acordes. Mas &amp;eacute; nas ra&amp;iacute;zes culturais que o concerto encontra a sua ess&amp;ecirc;ncia, com obras de Anne Victorino d'Almeida, Frederico de Freitas, Eugen Doga, Grigora&amp;#537; Dinicu e Luiz de Freitas Branco, e que ir&amp;aacute; transportar o p&amp;uacute;blico por diferentes paisagens sonoras da Europa, entre tradi&amp;ccedil;&amp;atilde;o e identidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O fim de dia ganha um brilho especial com a voz da soprano Emilia Azierska, com a interpreta&amp;ccedil;&amp;atilde;o da intemporal Summertime, de George Gershwin, e Amor a Portugal, inspirada na m&amp;uacute;sica de Ennio Morricone, com letra de Dulce Pontes e Carlos Vargas, este ser&amp;aacute; um momento de grande carga emotiva que promete tocar toda a plateia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Sob dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Miguel &amp;Acirc;ngelo Concei&amp;ccedil;&amp;atilde;o, e com a colabora&amp;ccedil;&amp;atilde;o dos maestros internacionais Fabrice Fortin, Sorin Dumitru, Charlotte O'Brien, Emanuele Crepet e Petru Mazilu, o concerto integra cl&amp;aacute;ssicos como o Hino Europeu de Ludwig van Beethoven, La Clemenza di Tito de Wolfgang Amadeus Mozart, Jupiter de Gustav Holst e a Hungarian March de Hector Berlioz.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa conta com o apoio da C&amp;acirc;mara Municipal de Sintra e da Funda&amp;ccedil;&amp;atilde;o CulturSintra, refor&amp;ccedil;ando o compromisso com a promo&amp;ccedil;&amp;atilde;o cultural e a coopera&amp;ccedil;&amp;atilde;o europeia atrav&amp;eacute;s da m&amp;uacute;sica.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais do que um concerto, este &amp;eacute; um encontro vivo de gera&amp;ccedil;&amp;otilde;es, culturas e sonhos, um momento &amp;uacute;nico que convida o p&amp;uacute;blico a sentir cada nota, a partilhar emo&amp;ccedil;&amp;otilde;es e a celebrar a m&amp;uacute;sica como uma ponte entre povos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes devem ser levantados exclusivamente na bilheteira do Centro Cultural Olga de Cadaval.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sintra_agenda3.jpg</t>
+  </si>
+  <si>
+    <t>Sintra promove encontro de grupos corais seniores Sintrenses</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra volta a apostar na inclusão e no envelhecimento ativo com a realização do Encontro de Grupos Corais de Reformados e Idosos do concelho, que terá lugar entre 19 e 21 de maio, às 14h30, no Centro Cultural Olga Cadaval.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais do que um evento cultural, esta iniciativa assume-se como um momento de partilha, solidariedade e conv&amp;iacute;vio entre gera&amp;ccedil;&amp;otilde;es. Ao longo de tr&amp;ecirc;s dias, cerca de 700 participantes sobem ao palco em 38 atua&amp;ccedil;&amp;otilde;es, representando associa&amp;ccedil;&amp;otilde;es de reformados pensionistas e idosos, institui&amp;ccedil;&amp;otilde;es sociais e universidades seniores, num ambiente marcado pela entreajuda e pelo sentido de comunidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa integra tamb&amp;eacute;m grupos convidados que refor&amp;ccedil;am a dimens&amp;atilde;o inclusiva do encontro. No dia 19 de maio, a abertura fica a cargo do Conservat&amp;oacute;rio de M&amp;uacute;sica e Teatro Sons &amp;amp; Compassos, no dia 20, destaca-se o &amp;ldquo;Coro Inclusivo&amp;rdquo; do C.E.C.D &amp;ndash; Centro de Educa&amp;ccedil;&amp;atilde;o para o Cidad&amp;atilde;o com Defici&amp;ecirc;ncia, e, no dia 21, o &amp;uacute;ltimo dia do encontro ser&amp;aacute; feito pelo Coro Infantil do Jardim-Escola Jo&amp;atilde;o de Deus de Albarraque, promovendo o di&amp;aacute;logo entre diferentes idades.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Atrav&amp;eacute;s desta iniciativa, o munic&amp;iacute;pio procura n&amp;atilde;o s&amp;oacute; valorizar o papel das institui&amp;ccedil;&amp;otilde;es Sintrenses e dos seus grupos corais, mas tamb&amp;eacute;m combater o isolamento social, fomentar o bem-estar emocional e refor&amp;ccedil;ar os la&amp;ccedil;os de solidariedade, mostrando como a cultura pode ser um instrumento poderoso de inclus&amp;atilde;o e qualidade de vida.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;O programa completo pode ser consultado&amp;nbsp;&lt;span style="color: #219cbc;"&gt;&lt;a style="color: #219cbc;" href="https://cloud.cm-sintra.pt/s/osXyd3XmbSt3SLb" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/span&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 0cm; line-height: normal;"&gt;&lt;span style="font-family: 'Aptos',serif; mso-fareast-font-family: Aptos; mso-bidi-font-family: Aptos; mso-ligatures: standardcontextual;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_monica-vale-de-gato6_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Mónica Vale de Gato com espetáculo esgotado no Olga Cadaval</t>
+  </si>
+  <si>
+    <t>A humorista Sintrense, Mónica Vale de Gato, regressa ao palco do Centro Cultural Olga Cadaval com o seu novo solo de stand-up comedy, “Próxima Paragem”, já com o espetáculo esgotado.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;A sess&amp;atilde;o marcada para o dia 22 de maio, &amp;agrave;s 21h00, no Audit&amp;oacute;rio Ac&amp;aacute;cio Barreiros, confirma o forte interesse do p&amp;uacute;blico no regresso da comediante ao Olga Cadaval e ao concelho que a viu crescer.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;Neste novo espet&amp;aacute;culo, M&amp;oacute;nica Vale de Gato explora, com humor autobiogr&amp;aacute;fico e olhar cr&amp;iacute;tico, temas como casamento, maternidade, redes sociais, desigualdades sociais e os desafios da vida adulta. O solo mant&amp;eacute;m o registo sarc&amp;aacute;stico e observacional que caracteriza o seu trabalho, transformando as &amp;ldquo;esta&amp;ccedil;&amp;otilde;es&amp;rdquo; da vida numa viagem c&amp;oacute;mica sobre o quotidiano.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&amp;ldquo;Pr&amp;oacute;xima Paragem&amp;rdquo; conta com texto e interpreta&amp;ccedil;&amp;atilde;o da pr&amp;oacute;pria humorista, num regresso que refor&amp;ccedil;a a sua liga&amp;ccedil;&amp;atilde;o ao p&amp;uacute;blico e ao circuito nacional de stand-up comedy.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;Os bilhetes para o espet&amp;aacute;culo no Centro Cultural Olga Cadaval encontram-se esgotados.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o no&amp;nbsp;&lt;a title="https://ccolgacadaval.pt/" href="https://ccolgacadaval.pt/" target="_blank" rel="noopener" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;. &amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/422.jpg</t>
+  </si>
+  <si>
+    <t>Sintra oferece propostas culturais para vários públicos ao longo do fim de semana</t>
+  </si>
+  <si>
+    <t>Sintra apresenta um fim de semana cultural marcado por literatura, música, exposições e atividades ao ar livre, com propostas distribuídas por vários equipamentos do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo de tr&amp;ecirc;s dias, a programa&amp;ccedil;&amp;atilde;o destaca iniciativas para diferentes p&amp;uacute;blicos, refor&amp;ccedil;ando a vitalidade cultural e a diversidade de experi&amp;ecirc;ncias dispon&amp;iacute;veis no munic&amp;iacute;pio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sexta-feira | 08 de maio&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O arranque do fim de semana cultural acontece com mais uma sess&amp;atilde;o do clube de leitura do Museu Ferreira de Castro, com o livro &lt;span style="mso-fareast-font-family: 'Times New Roman'; mso-bidi-font-family: Calibri; color: black; mso-fareast-language: PT;"&gt;"As Velas Ardem at&amp;eacute; ao Fim", de S&amp;aacute;ndor M&amp;aacute;rai. Mais tarde, pelas 21h30, acontece o concerto &amp;ldquo;Entre Altares&amp;rdquo;, integrado nos Concertos de Primavera &amp;ndash; M&amp;uacute;sica e Patrim&amp;oacute;nio, na Igreja de S&amp;atilde;o Martinho, em Sintra.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="mso-fareast-font-family: 'Times New Roman'; mso-bidi-font-family: Calibri; color: black; mso-fareast-language: PT;"&gt;S&amp;aacute;bado | 09 de maio&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O s&amp;aacute;bado apresenta uma agenda diversificada, com destaque para inaugura&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o comemorativa do 40.&amp;ordm; anivers&amp;aacute;rio do Rotaract Club de Sintra, na Biblioteca Municipal de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo da tarde, h&amp;aacute; propostas para diferentes p&amp;uacute;blicos, incluindo atividades de leitura nas bibliotecas municipais, Festival dos Cavaquinhos, na Casa da Cultura L&amp;iacute;vio de Morais, apresenta&amp;ccedil;&amp;atilde;o do rancho folcl&amp;oacute;rico &amp;ldquo;As Lavadeiras do Sabugo", na Carlucci American International School of Lisbon.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O dia termina com mais um Concerto de Primavera, na Capela do Regimento de Artilharia Antia&amp;eacute;rea n.&amp;ordm; 1, em Queluz, onde Sofia Diniz apresenta &amp;ldquo;The spirit of gambo&amp;rdquo;, um concerto inteiramente dedicado &amp;agrave; viola da gamba solo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo | 10 de maio&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Durante todo o dia, o Parque Urbano Fel&amp;iacute;cio Loureiro, em Queluz, acolhe o projeto Sintra+Ativa 2026, proporcionando um ambiente vibrante com atividades f&amp;iacute;sicas gratuitas ao ar livre, abertas a toda a comunidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Quinta da Regaleira recebe, &amp;agrave;s 16h00, um Recital de Violino e Piano pela Sintra Est&amp;uacute;dio &amp;Oacute;pera, com interpreta&amp;ccedil;&amp;otilde;es de Nelson Nogueira (violino) e Ana Mendon&amp;ccedil;a (piano). Pelas 18h00, o concerto Carmina Burana promete marcar o final do dia no Centro Cultural Olga Cadaval, num momento de grande intensidade musical.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Entre sexta e domingo, &amp;eacute; ainda poss&amp;iacute;vel visitar v&amp;aacute;rias exposi&amp;ccedil;&amp;otilde;es tempor&amp;aacute;rias e permanentes nos museus municipais Sintrenses, nomeadamente no MU.SA &amp;ndash; Museu das Artes de Sintra, no Museu Ferreira de Castro, na Casa&amp;#8209;Museu Leal da C&amp;acirc;mara e no Museu de Hist&amp;oacute;ria Natural de Sintra, todos com entrada gratuita.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_mostra-de-teatro-das-escolas-sintrenses_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Mostra de Teatro das Escolas Sintrenses no Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval, em Sintra, será palco para a 34.ª Mostra de Teatro das Escolas de Sintra 2025/2026, no dia 17 de maio, às 14h30, como celebração do talento, criatividade e dedicação dos alunos.  Mais do que uma apresentação artística, este encontro afirma-se como um verdadeiro tributo ao trabalho desenvolvido nas escolas, onde o teatro tem vindo a afirmar-se como uma ferramenta essencial de expressão, descoberta e crescimento pessoal.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;O Centro Cultural Olga Cadaval, em Sintra, ser&amp;aacute; palco para a 34.&amp;ordf; Mostra de Teatro das Escolas de Sintra 2025/2026, no dia 17 de maio, &amp;agrave;s 14h30, como celebra&amp;ccedil;&amp;atilde;o do talento, criatividade e dedica&amp;ccedil;&amp;atilde;o dos alunos.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais do que uma apresenta&amp;ccedil;&amp;atilde;o art&amp;iacute;stica, este encontro afirma-se como um verdadeiro tributo ao trabalho desenvolvido nas escolas, onde o teatro tem vindo a afirmar-se como uma ferramenta essencial de express&amp;atilde;o, descoberta e crescimento pessoal. Ao longo desta edi&amp;ccedil;&amp;atilde;o, 13 grupos de teatro de escolas do ensino b&amp;aacute;sico, da rede p&amp;uacute;blica e privada, v&amp;atilde;o subir ao palco para dar vida a hist&amp;oacute;rias, emo&amp;ccedil;&amp;otilde;es e interpreta&amp;ccedil;&amp;otilde;es constru&amp;iacute;das com empenho e sensibilidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa valoriza igualmente o papel fundamental de professores, educadores, monitores de ATL e respons&amp;aacute;veis pelos grupos, cujo acompanhamento cont&amp;iacute;nuo torna poss&amp;iacute;vel este percurso art&amp;iacute;stico, refor&amp;ccedil;ando o teatro como espa&amp;ccedil;o de aprendizagem, partilha e forma&amp;ccedil;&amp;atilde;o humana.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O encerramento ir&amp;aacute; reunir todos os participantes para a cerim&amp;oacute;nia simb&amp;oacute;lica de reconhecimento, com a entrega de diplomas de participa&amp;ccedil;&amp;atilde;o celebrando o esfor&amp;ccedil;o coletivo e a entrega de cada grupo ao longo do projeto. O programa integra ainda o espet&amp;aacute;culo de clown &amp;ldquo;Chou!&amp;rdquo;, de Catarina Mota, um espet&amp;aacute;culo de Clown e Teatro f&amp;iacute;sico, que ir&amp;aacute; proporcionar um momento de proximidade genu&amp;iacute;na, emo&amp;ccedil;&amp;atilde;o com o p&amp;uacute;blico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Este trabalho resulta da parceria entre a C&amp;acirc;mara Municipal de Sintra e o Ch&amp;atilde;o de Oliva, numa aposta na promo&amp;ccedil;&amp;atilde;o da express&amp;atilde;o dram&amp;aacute;tica e na valoriza&amp;ccedil;&amp;atilde;o da cultura nas escolas do concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra refor&amp;ccedil;a, assim, o seu compromisso com a promo&amp;ccedil;&amp;atilde;o das artes e da educa&amp;ccedil;&amp;atilde;o, investindo em projetos que envolvem ativamente alunos, professores e agentes educativos, e que incentivam a criatividade, o trabalho colaborativo e a forma&amp;ccedil;&amp;atilde;o integral dos jovens Sintrenses.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es sobre o projeto &lt;a href="https://chaodeoliva.com/" target="_blank"&gt;AQUI&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sintra_agenda_20263-1.jpg</t>
+  </si>
+  <si>
+    <t>Consulte a Agenda Cultural Sintrense para 2026</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra apresenta a Agenda Cultural Sintrense 2026, um programa abrangente e diversificado que reforça a cultura como pilar central do desenvolvimento do concelho, promovendo o acesso democrático à criação artística, a valorização do património e a proximidade com os munícipes.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo de todo o ano, Sintra afirma-se como um territ&amp;oacute;rio vivo, criativo e ligado &amp;agrave;s pessoas, com uma programa&amp;ccedil;&amp;atilde;o cont&amp;iacute;nua que integra m&amp;uacute;sica, teatro, dan&amp;ccedil;a, cinema, exposi&amp;ccedil;&amp;otilde;es, literatura e grandes eventos culturais, distribu&amp;iacute;dos por todo o concelho e pelas suas 15 freguesias.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Centro Cultural Olga Cadaval assume-se como o principal palco desta agenda, acolhendo uma programa&amp;ccedil;&amp;atilde;o plural e de refer&amp;ecirc;ncia nacional, com nomes marcantes da m&amp;uacute;sica portuguesa e internacional, grandes produ&amp;ccedil;&amp;otilde;es de teatro, ciclos dedicados &amp;agrave; m&amp;uacute;sica cl&amp;aacute;ssica, ao fado e &amp;agrave; cria&amp;ccedil;&amp;atilde;o contempor&amp;acirc;nea, bem como iniciativas dirigidas a p&amp;uacute;blicos espec&amp;iacute;ficos, da inf&amp;acirc;ncia &amp;agrave; popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Paralelamente, a estrat&amp;eacute;gia cultural municipal estende-se a igrejas, museus, bibliotecas, escolas, espa&amp;ccedil;os p&amp;uacute;blicos e equipamentos culturais de todo o concelho, levando a cultura a cada comunidade e refor&amp;ccedil;ando a identidade local, a participa&amp;ccedil;&amp;atilde;o c&amp;iacute;vica e o envolvimento intergeracional.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para Marco Almeida, presidente da C&amp;acirc;mara Municipal de Sintra, esta agenda traduz "uma vis&amp;atilde;o clara para o futuro cultural do concelho: uma cultura que honra o patrim&amp;oacute;nio, promove a cria&amp;ccedil;&amp;atilde;o contempor&amp;acirc;nea, envolve a comunidade e projeta Sintra no panorama nacional e internacional, contribuindo para a coes&amp;atilde;o social e para a qualidade de vida dos Sintrenses".&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Agenda Cultural Sintrense 2026 convida todos os Sintrenses e visitantes a viverem a cultura em Sintra, ao longo de todo o ano, com propostas para todas as idades, gostos e sensibilidades.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Consulte &lt;a href="https://cloud.cm-sintra.pt/s/ymHHq7FERRmto96" target="_blank"&gt;AQUI &lt;/a&gt;a Agenda Cultural Sintrense 2026.&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_gnr-1.jpg</t>
+  </si>
+  <si>
+    <t>Comando Territorial de Lisboa da GNR assinala aniversário em Sintra</t>
+  </si>
+  <si>
+    <t>O Terreiro Rainha D. Amélia, na Vila de Sintra, recebe no próximo dia 8 de maio, às 11h00, a cerimónia comemorativa do VII aniversário do Comando Territorial de Lisboa da GNR.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A cerim&amp;oacute;nia contar&amp;aacute; com a presen&amp;ccedil;a de respons&amp;aacute;veis da estrutura de comando da GNR, bem como de diversas entidades militares, civis e religiosas dos v&amp;aacute;rios concelhos do distrito de Lisboa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A parada militar integrar&amp;aacute; uma formatura representativa das diferentes val&amp;ecirc;ncias e meios da Guarda Nacional Republicana. Durante a sess&amp;atilde;o ser&amp;atilde;o tamb&amp;eacute;m impostas condecora&amp;ccedil;&amp;otilde;es e prestada homenagem aos militares falecidos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As comemora&amp;ccedil;&amp;otilde;es prosseguem no dia 10 de maio, &amp;agrave;s 11h30, com a celebra&amp;ccedil;&amp;atilde;o de uma missa em mem&amp;oacute;ria dos militares do Comando Territorial de Lisboa j&amp;aacute; falecidos, na Igreja de S&amp;atilde;o Miguel, em Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;DR: Guarda Nacional Republicana&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_sara-correia6.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESGOTADO | Sara Correia leva a “Tempestade TOUR” ao Olga Cadaval </t>
+  </si>
+  <si>
+    <t>A “Tempestade TOUR” de Sara Correia chega ao Centro Cultural Olga Cadaval no dia 29 de maio, às 21h00, no Auditório Jorge Sampaio, e os bilhetes já estão disponíveis.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Depois de esgotar salas por todo o pa&amp;iacute;s e consolidar-se como uma das vozes mais marcantes do fado contempor&amp;acirc;neo, Sara Correia apresenta um espet&amp;aacute;culo intenso, inspirado no &amp;aacute;lbum&amp;nbsp;&lt;em&gt;Tempestade&lt;/em&gt;. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Produzido por Diogo Clemente,&amp;nbsp;&lt;em&gt;Tempestade&lt;/em&gt; constr&amp;oacute;i-se ao longo de 11 can&amp;ccedil;&amp;otilde;es escritas exclusivamente por mulheres, entre elas Carolina Deslandes, Mila Dores, Florbela Espanca, A Garota N&amp;atilde;o, Sophia de Mello Breyner Andresen, M&amp;aacute;rcia, Mafalda Arnauth, Beatriz Pessoa e Aldina Duarte.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;No disco, Sara Correia percorre emo&amp;ccedil;&amp;otilde;es profundas como o amor e a f&amp;uacute;ria, a saudade e a rutura, a ternura e a for&amp;ccedil;a, o medo e a esperan&amp;ccedil;a. Em concerto, essas emo&amp;ccedil;&amp;otilde;es ganham corpo, respira&amp;ccedil;&amp;atilde;o e intensidade, criando uma experi&amp;ecirc;ncia imersiva para o p&amp;uacute;blico.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Assista a concerto que promete uma experi&amp;ecirc;ncia emocional forte, onde tradi&amp;ccedil;&amp;atilde;o e modernidade se cruzam num registo &amp;uacute;nico ao vivo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Os bilhetes podem ser adquiridos na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/sara-correia-tour-tempestade-103844" target="_blank"&gt;Ticketline&lt;/a&gt; ou nos locais habituais. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Mais informa&amp;ccedil;&amp;otilde;es e programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccoclgacadaval.pt&lt;/a&gt;.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-04-30</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_alice6.jpg?width=750&amp;height=400</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_alice6.jpg</t>
   </si>
   <si>
     <t>Espetáculo infantil “Alice no País das Maravilhas” no Olga Cadaval</t>
   </si>
   <si>
     <t>O Centro Cultural Olga Cadaval, em Sintra, abre portas a uma viagem mágica com o espetáculo infantil “Alice no País das Maravilhas”, no dia 16 de maio, pelas 16h00.  Produzido pelo Teatro Reflexo e adaptado por Michel Simeão, este espetáculo leva os mais novos a um mundo onde tudo é possível e onde cada encontro traz uma nova descoberta.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;O Centro Cultural Olga Cadaval, em Sintra, abre portas a uma viagem m&amp;aacute;gica com o espet&amp;aacute;culo infantil &amp;ldquo;Alice no Pa&amp;iacute;s das Maravilhas&amp;rdquo;, no dia 16 de maio, pelas 16h00.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Produzido pelo Teatro Reflexo e adaptado por Michel Sime&amp;atilde;o, este espet&amp;aacute;culo leva os mais novos a um mundo onde tudo &amp;eacute; poss&amp;iacute;vel e onde cada encontro traz uma nova descoberta. Pelo caminho, surgem reflex&amp;otilde;es sobre amizade, diferen&amp;ccedil;a, escolhas e o medo do desconhecido, de forma simples e tocante.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com muita cor, fantasia e momentos surpreendentes, o espet&amp;aacute;culo promete encantar do in&amp;iacute;cio ao fim, uma experi&amp;ecirc;ncia perfeita para partilhar fam&amp;iacute;lia onde os mais pequenos s&amp;atilde;o levados a despertar emo&amp;ccedil;&amp;otilde;es, imaginar, sentir e crescer.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/alice-no-pais-das-maravilhas-104429" target="_blank"&gt;Ticketline&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"Cultura"}]</t>
-[...5 lines deleted...]
-    <t>https://www.sintraviladigital.pt/files/images/blog/museudaagua.jpg?width=750&amp;height=400</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/museudaagua.jpg</t>
   </si>
   <si>
     <t>Inscrições abertas para “Férias Ativas da Páscoa” no Museu da Água e Resíduos</t>
   </si>
   <si>
     <t>Estão abertas as inscrições para a iniciativa “Férias Ativas da Páscoa”, que terá lugar no Museu da Água e Resíduos (MAR), em Sintra, nos dias 30 e 31 de março e 1, 6, 7, 8, 9 e 10 de abril, entre as 09h00 e as 18h00.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Durante a pausa escolar, o MAR volta a abrir portas &amp;agrave; descoberta e &amp;agrave; criatividade com o programa &amp;ldquo;F&amp;eacute;rias Ativas&amp;rdquo;, uma iniciativa que pretende proporcionar experi&amp;ecirc;ncias educativas e divertidas a crian&amp;ccedil;as e jovens.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com uma programa&amp;ccedil;&amp;atilde;o diversificada, estruturada por temas di&amp;aacute;rios, o programa integra atividades cient&amp;iacute;ficas din&amp;acirc;micas e participativas. Cada sess&amp;atilde;o apresenta novos desafios e experi&amp;ecirc;ncias pr&amp;aacute;ticas, estimulando a curiosidade, o pensamento cr&amp;iacute;tico e a criatividade dos participantes. Este conjunto de atividades enriquecedoras promove a consci&amp;ecirc;ncia ambiental e contribui para o desenvolvimento pessoal dos jovens envolvidos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, o MAR refor&amp;ccedil;a o seu compromisso com a promo&amp;ccedil;&amp;atilde;o da educa&amp;ccedil;&amp;atilde;o ambiental, tecnol&amp;oacute;gica e cient&amp;iacute;fica, aliando aprendizagem e divers&amp;atilde;o. Atrav&amp;eacute;s de atividades l&amp;uacute;dicas e pedag&amp;oacute;gicas, os participantes ter&amp;atilde;o a oportunidade de explorar temas atuais, experimentar, questionar e desenvolver compet&amp;ecirc;ncias essenciais para o futuro.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;a href="https://www.smas-sintra.pt/mar/ferias-ativas/" target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Juventude"}]</t>
   </si>
   <si>
     <t>[{"name":"Youth"}]</t>
   </si>
   <si>
     <t>[{"name":"Juventud"}]</t>
   </si>
   <si>
     <t>[{"name":"Jeunesse"}]</t>
   </si>
   <si>
     <t>2026-04-29</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/musa_noite.jpg?width=750&amp;height=400</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/musa_noite.jpg</t>
   </si>
   <si>
     <t>Sintra assinala Dia e Noite dos Museus com  programa gratuito</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra associa-se ao Dia e Noite Internacional dos Museus com um programa de atividades gratuitas nos seus museus municipais, entre 15 e 19 de maio.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Assinalado a 18 de maio, o Dia e Noite Internacional dos Museus tem este ano como tema &amp;ldquo;Museus a unir um mundo dividido&amp;rdquo;, destacando o papel destes espa&amp;ccedil;os como locais de di&amp;aacute;logo, inclus&amp;atilde;o e encontro de diferentes narrativas e perspetivas.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Sintra volta a associar-se a esta iniciativa, refor&amp;ccedil;ando a import&amp;acirc;ncia destes equipamentos culturais na sociedade atual, com diversas propostas culturais gratuitas pensadas para todos os p&amp;uacute;blicos.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;A C&amp;acirc;mara Municipal de Sintra, liderada por Marco Almeida, recorda que o acesso aos museus municipais &amp;eacute; gratuito durante todo o ano.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;img src="images/2026/04/29/Cartaz_Dia%20Museus.jpg" width="568" height="803" loading="lazy" data-path="local-images:/2026/04/29/Cartaz_Dia Museus.jpg"&gt;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/881.jpg?width=750&amp;height=400</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/881.jpg</t>
   </si>
   <si>
     <t>AVISO | Encerramento preventivo de Parques Municipais e Monumentos</t>
   </si>
   <si>
     <t>As previsões de ventos fortes e persistentes, com velocidades estimadas entre 50 e 60 km/h e rajadas que poderão atingir entre 80 e 110 km/h, levam a Câmara Municipal de Sintra a aplicar medidas preventivas de segurança a partir de hoje, 23 de janeiro.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Tendo em conta a salvaguardar e seguran&amp;ccedil;a dos Sintrenses e visitantes, ficar&amp;atilde;o temporariamente encerrados os parques da Liberdade, em Sintra, e Quinta Nova da Assun&amp;ccedil;&amp;atilde;o, em Belas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O per&amp;iacute;odo de encerramento prolonga-se at&amp;eacute; &amp;agrave;s 08h00 de 26 de janeiro, altura prevista para a reabertura caso as condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas o permitam.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Devido &amp;agrave;s condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas adversas, estar&amp;atilde;o encerrados nesta sexta-feira, 23 de janeiro, os seguintes monumentos geridos pela Parques de Sintra: Castelo dos Mouros; Convento dos Capuchos e o Chalet da Condessa d&amp;rsquo;Edla, no Parque da Pena.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A autarquia Sintrense, liderada por Marco Almeida, acompanha de forma permanente a evolu&amp;ccedil;&amp;atilde;o das condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas e mant&amp;eacute;m ativa a articula&amp;ccedil;&amp;atilde;o com as entidades de prote&amp;ccedil;&amp;atilde;o civil, apelando &amp;agrave; popula&amp;ccedil;&amp;atilde;o para que adote comportamentos preventivos e siga as recomenda&amp;ccedil;&amp;otilde;es das autoridades.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"Institucional"}]</t>
-[...5 lines deleted...]
-    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_peste-e-sida6.jpg?width=750&amp;height=400</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_peste-e-sida6.jpg</t>
   </si>
   <si>
     <t>Peste &amp; Sida ao vivo em Sintra no dia 30 de abril</t>
   </si>
   <si>
     <t>Os icónicos Peste &amp; Sida sobem ao palco do Centro Cultural Olga Cadaval no próximo dia 30 de abril, às 21h00, para um concerto muito especial integrado no ciclo “Sextas do Rock”.</t>
   </si>
   <si>
     <t>&lt;p&gt;Os ic&amp;oacute;nicos Peste &amp;amp; Sida sobem ao palco do Centro Cultural Olga Cadaval no pr&amp;oacute;ximo dia 30 de abril, &amp;agrave;s 21h00, para um concerto muito especial integrado no ciclo &amp;ldquo;Sextas do Rock&amp;rdquo;.&lt;/p&gt;
 &lt;p&gt;A digress&amp;atilde;o &amp;ldquo;40 Anos e Eu Ralado!&amp;rdquo; assinala quatro d&amp;eacute;cadas de carreira de uma das bandas mais marcantes do rock portugu&amp;ecirc;s. Com uma energia inconfund&amp;iacute;vel e temas que atravessaram gera&amp;ccedil;&amp;otilde;es, os Peste &amp;amp; Sida prometem uma noite intensa, repleta de &amp;ecirc;xitos e momentos memor&amp;aacute;veis.&lt;/p&gt;
 &lt;p&gt;Este espet&amp;aacute;culo &amp;eacute; mais do que uma viagem pela hist&amp;oacute;ria da banda, &amp;eacute; uma celebra&amp;ccedil;&amp;atilde;o da atitude, da liberdade e do esp&amp;iacute;rito irreverente que continuam a conquistar novos f&amp;atilde;s.&lt;/p&gt;
 &lt;p&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/peste-e-sida-40-anos-e-eu-ralado-102996" target="_blank"&gt;Ticketline&lt;/a&gt;&amp;nbsp;e nos locais habituais.&lt;/p&gt;
 &lt;p&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/fim_europa.jpg?width=750&amp;height=400</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/fim_europa.jpg</t>
   </si>
   <si>
     <t>Depressão Ingrid obriga ao adiamento da Corrida Fim da Europa</t>
   </si>
   <si>
     <t>A 35.ª edição da “Corrida Fim da Europa” vai ser adiada para 1 de março tendo em conta os alertas emitidos e após a realização de uma reunião com as várias entidades envolvidas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta decis&amp;atilde;o da prova que junta atletas nacionais e internacionais, prevista para este domingo, surge com o objetivo de colocar em seguran&amp;ccedil;a todos os participantes e tem por base as condi&amp;ccedil;&amp;otilde;es climat&amp;eacute;ricas adversas provocadas pela depress&amp;atilde;o Ingrid.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Tendo em conta esta decis&amp;atilde;o, todos os alimentos adquiridos, cerca de 6 mil pe&amp;ccedil;as de fruta e sandes, ser&amp;atilde;o agora distribu&amp;iacute;das por bombeiros, for&amp;ccedil;as de seguran&amp;ccedil;a e associa&amp;ccedil;&amp;otilde;es de apoio &amp;agrave; comunidade em situa&amp;ccedil;&amp;atilde;o de sem&amp;#8209;abrigo, todas institui&amp;ccedil;&amp;otilde;es Sintrenses, garantindo que os bens alimentares t&amp;ecirc;m um destino &amp;uacute;til e imediato, refor&amp;ccedil;ando o compromisso social do munic&amp;iacute;pio.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A autarquia Sintrense est&amp;aacute; a acompanhar permanentemente a evolu&amp;ccedil;&amp;atilde;o meteorol&amp;oacute;gica, mantendo ativa a articula&amp;ccedil;&amp;atilde;o com todas as entidades de prote&amp;ccedil;&amp;atilde;o civil.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Recorde-se que esta prova liga o centro da vila de Sintra ao Cabo da Roca, passando pelo centro da serra de Sintra.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"Desporto"}]</t>
-[...13 lines deleted...]
-  <si>
     <t>Inscrições para a Corrida Fim da Europa abertas</t>
   </si>
   <si>
     <t>As inscrições para a 35.ª Corrida Fim da Europa continuam abertas, permitindo a todos os interessados a oportunidade de garantir presença nesta prova emblemática, agendada para o próximo dia 1 de março.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Todas as inscri&amp;ccedil;&amp;otilde;es j&amp;aacute; efetuadas mant&amp;ecirc;m-se v&amp;aacute;lidas, assim como os dorsais que j&amp;aacute; foram levantados.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A emblem&amp;aacute;tica corrida pelas mais ic&amp;oacute;nicas estradas Sintrenses levar&amp;aacute; centenas de atletas do centro hist&amp;oacute;rico de Sintra at&amp;eacute; ao Cabo da Roca, com partida na Vila de Sintra, junto &amp;agrave; Fonte Mourisca, pelas 10h00.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O percurso, com uma extens&amp;atilde;o total de 17 km, passar&amp;aacute; pelo Largo Rainha Dona Am&amp;eacute;lia, seguindo pela Rampa da Pena e pela zona florestal da Peninha, serpenteando a Serra de Sintra. O final da corrida decorre com o Oceano Atl&amp;acirc;ntico como pano de fundo, terminando junto ao Farol do Cabo da Roca, local da meta da prova e mundialmente conhecido como o ponto mais ocidental do continente europeu.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As caracter&amp;iacute;sticas da Corrida Fim da Europa, de inigual&amp;aacute;vel beleza, conferem&amp;#8209;lhe a distin&amp;ccedil;&amp;atilde;o de figurar entre os 10 primeiros lugares do livro World&amp;rsquo;s Ultimate Running Races, da Harper Collins Publishers, que destaca as 500 provas mais emblem&amp;aacute;ticas a n&amp;iacute;vel mundial.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/cultura_nos_mercados_banner_jg.jpg</t>
   </si>
   <si>
     <t>Cultura nos Mercados traz concerto ao Mercado da Estefânia</t>
   </si>
   <si>
     <t>A Câmara de Sintra promove, no próximo dia 28 de março, pelas 11h00, no Mercado Municipal da Estefânia, o segundo momento cultural integrado na iniciativa de dinamização dos mercados municipais “Cultura nos Mercados”.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A sess&amp;atilde;o conta com a atua&amp;ccedil;&amp;atilde;o do Conservat&amp;oacute;rio de M&amp;uacute;sica e Teatro Sons e Compassos, que apresentar&amp;aacute; um concerto de m&amp;uacute;sica de c&amp;acirc;mara.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O concerto ser&amp;aacute; interpretado por um ensemble de quarteto de cordas e piano, oferecendo ao p&amp;uacute;blico uma experi&amp;ecirc;ncia musical de elevada qualidade num ambiente informal.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O p&amp;uacute;blico ser&amp;aacute; tamb&amp;eacute;m surpreendido com uma interven&amp;ccedil;&amp;atilde;o performativa de marimba, a decorrer no primeiro andar do mercado. Este momento pretende estimular a descoberta de novas sonoridades e convidar os Sintrenses e visitantes a explorar diferentes espa&amp;ccedil;os do mercado, refor&amp;ccedil;ando a liga&amp;ccedil;&amp;atilde;o entre cultura, comunidade e com&amp;eacute;rcio local.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, a C&amp;acirc;mara de Sintra reafirma o compromisso de promover a frui&amp;ccedil;&amp;atilde;o cultural em espa&amp;ccedil;os do quotidiano, aproximando a arte dos cidad&amp;atilde;os e contribuindo para a vitalidade dos Mercados Municipais.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-27</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_represas6.jpg?width=750&amp;height=400</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_represas6.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Luís Represas celebra 50 anos de carreira no Centro Cultural Olga Cadaval </t>
   </si>
   <si>
     <t>O Centro Cultural Olga Cadaval recebe o concerto de comemoração dos 50 anos de carreira de Luís Represas, um dos maiores nomes da música portuguesa, no dia 15 de maio, às 21h00.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao longo de cinco d&amp;eacute;cadas, Represas tem marcado a hist&amp;oacute;ria da m&amp;uacute;sica portuguesa, tanto como membro do ic&amp;oacute;nico grupo Trovante como na sua carreira a solo. Para celebrar o artista concerto onde revisitar&amp;aacute; grandes cl&amp;aacute;ssicos que marcaram gera&amp;ccedil;&amp;otilde;es, proporcionando ao p&amp;uacute;blico Sintrense uma viagem musical recheada de emo&amp;ccedil;&amp;atilde;o, mem&amp;oacute;rias e a autenticidade que sempre caracterizou o seu trabalho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Lu&amp;iacute;s Represas promete um espet&amp;aacute;culo com muitas surpresas, interpreta&amp;ccedil;&amp;otilde;es especiais e momentos que ir&amp;atilde;o emocionar os f&amp;atilde;s e as novas audi&amp;ecirc;ncias, reafirmando a sua influ&amp;ecirc;ncia e relev&amp;acirc;ncia na m&amp;uacute;sica portuguesa contempor&amp;acirc;nea.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o &amp;agrave; venda na &lt;a href="https://www.ticketline.pt/evento/luis-represas-50-anos-de-carreira-101728" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Acompanhe toda a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_carta_de_amor7_thumbnail.jpg?width=600&amp;height=340</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_carta_de_amor7_thumbnail.jpg</t>
   </si>
   <si>
     <t>Fátinha Moura no Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>Fátinha Moura, artista Sintrense, sobe ao palco do Centro Cultural Olga Cadaval no dia 28 de março, às 21h00, para a estreia absoluta do seu álbum “Cartas de Amor”.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A cantora de origem cabo-verdiana e residente em Sintra, F&amp;aacute;tinha Moura, destaca-se no panorama lus&amp;oacute;fono pela sua voz &amp;uacute;nica, que combina as sonoridades tradicionais de Cabo Verde com influ&amp;ecirc;ncias contempor&amp;acirc;neas. A sua interpreta&amp;ccedil;&amp;atilde;o intensa e emotiva reflete uma liga&amp;ccedil;&amp;atilde;o profunda &amp;agrave; m&amp;uacute;sica crioula, ao amor, &amp;agrave; saudade e &amp;agrave; gratid&amp;atilde;o, temas que permeiam este novo trabalho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O &amp;aacute;lbum &amp;ldquo;Cartas de Amor&amp;rdquo;, conta com a colabora&amp;ccedil;&amp;atilde;o de produtores de renome, como Guga Dias, Alex Furtado, Tiago Ferreira e Lejemea, um dos mais importantes produtores de Cabo Verde.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com o apoio da C&amp;acirc;mara Municipal de Sintra, este espet&amp;aacute;culo &amp;eacute; uma verdadeira &amp;ldquo;Carta de Amor&amp;rdquo;, uma homenagem &amp;agrave; vila de Sintra que acolheu a artista e &amp;agrave; comunidade que acompanha o seu percurso art&amp;iacute;stico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ser&amp;aacute; uma noite de celebra&amp;ccedil;&amp;atilde;o da identidade, da cultura e da m&amp;uacute;sica, protagonizada por uma artista Sintrense.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes encontram-se dispon&amp;iacute;veis nos locais habituais e na&amp;nbsp;&lt;a href="https://www.ticketline.pt/pesquisa?query=centro+cultural+olga+cadaval&amp;amp;district=&amp;amp;venue=&amp;amp;category=&amp;amp;from=&amp;amp;to=&amp;amp;_gl=1*xzcnk1*_up*MQ..*_gs*MQ..&amp;amp;gclid=EAIaIQobChMI-Lqa-5yBkwMVhPZ5BB3jXitQEAAYASAAEgKhUfD_BwE&amp;amp;gbraid=0AAAABBz4ZPPGJz0BBxIHFppqViRWwMNeY" target="_blank"&gt;Ticketline.&lt;/a&gt;&amp;nbsp;Para conhecer toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval, visite&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/284_thumbnail.jpg?width=600&amp;height=340</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/284_thumbnail.jpg</t>
   </si>
   <si>
     <t>Museus de Sintra com cultura gratuita para todos</t>
   </si>
   <si>
     <t>Em março, os Museus Municipais de Sintra abrem portas para que Sintrenses e visitantes conheçam o património do concelho através de uma programação cultural gratuita e diversificada, que inclui exposições, visitas temáticas e iniciativas especiais para todas as idades.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No MASMO - Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas, descubra o fascinante mundo da Antiguidade com visitas orientadas e atividades culturais &amp;uacute;nicas. &amp;nbsp;Destaque para o Dia da Mulher com a visita tem&amp;aacute;tica &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o do Museu &amp;ndash; Um percurso no feminino&amp;rdquo;, e para fam&amp;iacute;lias, a visita-descoberta &amp;ldquo;Ludi Cereales &amp;ndash; Vem decorar ovos para Ceres!&amp;rdquo;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O MU.SA &amp;ndash; Museu das Artes de Sintra, espa&amp;ccedil;o dedicado &amp;agrave; cria&amp;ccedil;&amp;atilde;o contempor&amp;acirc;nea, recebe duas exposi&amp;ccedil;&amp;otilde;es: &amp;ldquo;Uma Borboleta nos Escombros&amp;rdquo;, inserida no Festival Periferias 2026, e &amp;ldquo;Matter of Choice&amp;rdquo;, de Lu&amp;iacute;sa Ramires.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No MHNS - Museu de Hist&amp;oacute;ria Natural de Sintra, viaje pelas civiliza&amp;ccedil;&amp;otilde;es antigas e explore o patrim&amp;oacute;nio natural com a exposi&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria &amp;ldquo;Entre o Egeu e o Mar J&amp;oacute;nico, as marcas de uma Nova Civiliza&amp;ccedil;&amp;atilde;o&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Casa-Museu Leal da C&amp;acirc;mara convida &amp;agrave; descoberta do universo criativo de Leal da C&amp;acirc;mara, com a visita tem&amp;aacute;tica &amp;ldquo;Lisboa e Porto &amp;ndash; Paisagens&amp;rdquo; e a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Poetas e Escritores Portugueses por Leal da C&amp;acirc;mara&amp;rdquo; onde arte e literatura se encontram.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;J&amp;aacute; no MFC - Museu Ferreira de Castro participe no Clube de Leitura com &amp;ldquo;L&amp;eacute;ah e Outras Hist&amp;oacute;rias&amp;rdquo;, de Jos&amp;eacute; Rodrigues Migu&amp;eacute;is, explore a atividade &amp;ldquo;Conversas sobre Ferreira de Castro &amp;ndash; A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;, conduzida por Ana Cristina Carvalho, e descubra a rica cole&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa &amp;ndash; Um Portugal que nos Une&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra relembra que a entrada nos museus municipais &amp;eacute; gratuita durante todo o ano, sendo que algumas atividades requerem inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via por telefone.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para conhecer o programa completo de mar&amp;ccedil;o, consulte os canais oficiais dos Museus Municipais de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;MASMO &amp;ndash; Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;07.MAR, 15h00 | Visita tem&amp;aacute;tica &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o do Museu &amp;ndash; Um percurso no feminino&amp;rdquo; Comemora&amp;ccedil;&amp;atilde;o do Dia Internacional da Mulher&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Falar-se-&amp;aacute; sobre o estatuto social da Mulher, tendo como ponto de partida a cole&amp;ccedil;&amp;atilde;o do Museu. Esta visita ter&amp;aacute; o seu in&amp;iacute;cio na sala tem&amp;aacute;tica &amp;ldquo;Cripta Etrusca&amp;rdquo; e percorrer&amp;aacute; alguns dos espa&amp;ccedil;os mais emblem&amp;aacute;ticos da exposi&amp;ccedil;&amp;atilde;o, ilustrando o papel multifacetado das mulheres atrav&amp;eacute;s do tempo.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Acesso gratuito, mediante marca&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;28.MAR, 15h00 | Visita-descoberta Fam&amp;iacute;lias no Museu &amp;ldquo;Ludi Cereales &amp;ndash; Vem decorar ovos para Ceres!&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
@@ -378,51 +1292,51 @@
 &lt;p style="text-align: justify;"&gt;Convivendo de perto com meios intelectuais em Portugal, Madrid e Paris, o artista retratou figuras marcantes da literatura, desde autores cl&amp;aacute;ssicos como Gil Vicente e Padre Ant&amp;oacute;nio Vieira at&amp;eacute; contempor&amp;acirc;neos como Ramalho Ortig&amp;atilde;o, Fialho de Almeida e Guerra Junqueiro. Muitas destas obras foram criadas para jornais, revistas e projetos editoriais, destacando-se tamb&amp;eacute;m a sua colabora&amp;ccedil;&amp;atilde;o no cat&amp;aacute;logo da Sec&amp;ccedil;&amp;atilde;o Portuguesa da Exposi&amp;ccedil;&amp;atilde;o Internacional do Rio de Janeiro (1922/23).&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A mostra d&amp;aacute; a conhecer alguns desses trabalhos, evocando personalidades e obras fundamentais da literatura portuguesa, e sublinhando o seu legado de cidadania e humanismo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Como atividade complementar, decorre a proposta educativa &amp;ldquo;O Meu Escritor&amp;rdquo;, que convida os participantes a criarem o seu pr&amp;oacute;prio retrato caricatural inspirado nos autores expostos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;MFC- Museu Ferreira de Castro&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;06.MAR, 18h00 | Clube de Leitura &amp;ldquo;L&amp;eacute;ah e Outras Hist&amp;oacute;rias&amp;rdquo;, de Jos&amp;eacute; Rodrigues Migu&amp;eacute;is&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No m&amp;ecirc;s de mar&amp;ccedil;o o Clube de Leitura debater&amp;aacute; o livro &amp;ldquo;L&amp;eacute;ah e Outras Hist&amp;oacute;rias (1958), provavelmente o mais querido e conhecido livro de Jos&amp;eacute; Rodrigues Migu&amp;eacute;is, d&amp;aacute;-nos a s&amp;iacute;ntese perfeita da vida e da obra deste autor. Dez retratos ambulantes, por entre a Beira Interior, Lisboa e a sua prov&amp;iacute;ncia, Nova Iorque, Bruxelas, ou algures num misterioso pa&amp;iacute;s europeu tomado pela autoritarite no ar dos tempos. Dez viagens de partida e chegada &amp;agrave;s mem&amp;oacute;rias de um amor perdido ou preterido pelo dinheiro, &amp;agrave;s guerras de faca e alguidar camilianas, ao estudo sociol&amp;oacute;gico das gentes da capital, das passeatas da burguesia regadas a vinho e petiscos, das aventuras de espi&amp;otilde;es ou das grandes recorda&amp;ccedil;&amp;otilde;es no ex&amp;iacute;lio, aterrando por fim nesse nervo do passado como rel&amp;iacute;quia que &amp;eacute; a Av. Almirante Reis: &amp;laquo;Quem quiser saber a hist&amp;oacute;ria toda deste s&amp;iacute;tio n&amp;atilde;o tem sen&amp;atilde;o que vir bater &amp;agrave; minha porta.&amp;raquo;&amp;rdquo;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta ser&amp;aacute; a obra a explorar no &amp;acirc;mbito do Clube de Leitura do Museu Ferreira de Castro.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;27.MAR, 18h00 | Conversas sobre Ferreira de Castro &amp;ldquo;A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;, por Ana Cristina Carvalho&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Tema: Literatura e ambiente &amp;ndash; nos ambientes Ferreira de Castro&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;ldquo;A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;, dia 27 de mar&amp;ccedil;o, &amp;agrave;s 18 horas, a partir de Ferreira de Castro e os romances A Selva (1930) e O Instinto Supremo (1968), com base na obra que co-coordenou, Amaz&amp;oacute;nia &amp;ndash; Reflexos do Lugar nas Literaturas Portuguesa e Brasileira (2020).&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;At&amp;eacute; data a definir | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa um Portugal que nos Une&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta exposi&amp;ccedil;&amp;atilde;o apresenta uma valiosa cole&amp;ccedil;&amp;atilde;o etnogr&amp;aacute;fica composta maioritariamente por cer&amp;acirc;mica decorativa e utilit&amp;aacute;ria, proveniente de v&amp;aacute;rias regi&amp;otilde;es de Portugal.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Organizada em n&amp;uacute;cleos tem&amp;aacute;ticos como &amp;ldquo;O P&amp;atilde;o&amp;rdquo;, &amp;ldquo;A Economia Dom&amp;eacute;stica&amp;rdquo;, &amp;ldquo;A Cozinha&amp;rdquo;, &amp;ldquo;O Vinho e o Azeite&amp;rdquo; e &amp;ldquo;A Inf&amp;acirc;ncia&amp;rdquo;, a mostra re&amp;uacute;ne pe&amp;ccedil;as que testemunham tradi&amp;ccedil;&amp;otilde;es, t&amp;eacute;cnicas ancestrais e modos de vida de norte a sul do pa&amp;iacute;s. Entre os objetos expostos destacam-se utens&amp;iacute;lios dom&amp;eacute;sticos, brinquedos tradicionais e exemplares singulares como a enigm&amp;aacute;tica &amp;ldquo;Bilha do Segredo&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Merecem especial relevo produ&amp;ccedil;&amp;otilde;es emblem&amp;aacute;ticas como os Barros Negros de Molelos e de Tourencinho, o Pedrado de Nisa e a tradi&amp;ccedil;&amp;atilde;o oleira de Mafra, bem como o figurado de barro oriundo de diversas localidades, com representa&amp;ccedil;&amp;otilde;es de trajes, profiss&amp;otilde;es e cenas do quotidiano &amp;mdash; incluindo o Pres&amp;eacute;pio de Estremoz e os Galos de Barcelos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais do que evidenciar diferen&amp;ccedil;as regionais, esta cole&amp;ccedil;&amp;atilde;o convida a redescobrir a cultura popular portuguesa e aquilo que une o pa&amp;iacute;s na sua diversidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/137.jpg?width=750&amp;height=400</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/137.jpg</t>
   </si>
   <si>
     <t>Sintra aprova Relatório sobre o Estado do Ordenamento do Território</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra aprovou o Relatório sobre o Estado do Ordenamento do Território (REOT) 2024, documento que avalia a evolução do ordenamento do território no concelho e acompanha a implementação dos instrumentos de gestão territorial.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O relat&amp;oacute;rio esteve em discuss&amp;atilde;o p&amp;uacute;blica durante 60 dias &amp;uacute;teis e, ap&amp;oacute;s an&amp;aacute;lise dos contributos recebidos, a C&amp;acirc;mara Municipal aprovou a vers&amp;atilde;o final do REOT 2024 e o respetivo Relat&amp;oacute;rio de Pondera&amp;ccedil;&amp;atilde;o da Discuss&amp;atilde;o P&amp;uacute;blica, que foram posteriormente submetidos &amp;agrave; aprecia&amp;ccedil;&amp;atilde;o da Assembleia Municipal de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O REOT constitui um instrumento fundamental para o acompanhamento das pol&amp;iacute;ticas municipais de ordenamento do territ&amp;oacute;rio, permitindo avaliar a execu&amp;ccedil;&amp;atilde;o das estrat&amp;eacute;gias definidas, identificar din&amp;acirc;micas territoriais e apoiar a tomada de decis&amp;otilde;es futuras no planeamento e desenvolvimento sustent&amp;aacute;vel do concelho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O REOT 2024 e o respetivo Relat&amp;oacute;rio de Pondera&amp;ccedil;&amp;atilde;o da Discuss&amp;atilde;o P&amp;uacute;blica encontram-se dispon&amp;iacute;veis para consulta&amp;nbsp;&lt;a href="territorial/planos-territoriais-e-estrategicos/relatorio-sobre-o-estado-do-ordenamento-do-territorio-de-sintra" target="_blank"&gt;aqui&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_oms3.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Sintra assinala Páscoa com concerto pela Orquestra Municipal e Cátia Moreso </t>
   </si>
   <si>
     <t>O Centro Cultural Olga Cadaval recebe um concerto emocionante com a Orquestra Municipal de Sintra - D. Fernando II, sob a direção de Cesário Costa, e com a participação da renomada mezzo-soprano Cátia Moreso, no dia 2 de abril, às 21h00, com entrada gratuita.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
@@ -625,51 +1539,51 @@
 &lt;p style="text-align: justify;"&gt;Esta obra ic&amp;oacute;nica, composta nos anos 1930, &amp;eacute; famosa pelo coro O Fortuna, que retrata a roda da fortuna e os altos e baixos da vida. Composta a partir de poemas medievais, a cantata mistura momentos grandiosos, celebra&amp;ccedil;&amp;otilde;es da primavera, do amor e da alegria, numa experi&amp;ecirc;ncia musical &amp;uacute;nica.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo conta com tr&amp;ecirc;s solistas (soprano, tenor e bar&amp;iacute;tono), dois coros e uma grande orquestra, oferecendo ao p&amp;uacute;blico Sintrense uma experi&amp;ecirc;ncia intensa e emocionante.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca a oportunidade de ver esta obra-prima ao vivo, interpretada por m&amp;uacute;sicos de excel&amp;ecirc;ncia, e celebrar a m&amp;uacute;sica com a Orquestra Filarm&amp;oacute;nica Portuguesa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/carmina-burana-10-aniversario-da-ofp-101659" target="_blank"&gt;Ticketline&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Toda a programa&amp;ccedil;&amp;atilde;o de espet&amp;aacute;culos em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank" rel="noopener noreferrer" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/bibliotecas_abril_banner_dia_do_livro.jpg</t>
   </si>
   <si>
     <t>Biblioteca de Sintra assinala Dia do Livro com performance literária</t>
   </si>
   <si>
     <t>Nesta sessão, textos adormecidos despertam para se transformarem em som, emoção e movimento, revelando sentidos inesperados e tocando quem os escuta.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Obras de Florbela Espanca, J&amp;uacute;lio Cort&amp;aacute;zar, Eduardo Galeano, Lu&amp;iacute;s de Cam&amp;otilde;es e Eug&amp;eacute;nio de Andrade ganham nova vida, numa viagem sensorial onde a palavra se liberta e se reinventa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A performance conta com m&amp;uacute;sica de Miguel Berkemeier e narra&amp;ccedil;&amp;atilde;o de Rosa Gon&amp;ccedil;alves, numa combina&amp;ccedil;&amp;atilde;o que dar&amp;aacute; corpo e emo&amp;ccedil;&amp;atilde;o &amp;agrave;s palavras apresentadas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, a Biblioteca Municipal de Sintra convida os Sintrenses e visitantes a redescobrir a palavra atrav&amp;eacute;s da sua express&amp;atilde;o em voz, m&amp;uacute;sica e emo&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via atrav&amp;eacute;s dos telefones 219 236 171 ou 219 236 190.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/cm-sintra.pt</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/6a0c8bb6cb1451779207094.jpg</t>
   </si>
   <si>
     <t>A Biblioteca Municipal de Sintra acolhe a sessão de performance literária “Palavras Livradas”, integrada nas comemorações do Dia Mundial do Livro e dos Direitos de Autor, no próximo dia 23 de abril, pelas 18h00.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Nesta sess&amp;atilde;o, textos adormecidos despertam para se transformarem em som, emo&amp;ccedil;&amp;atilde;o e movimento, revelando sentidos inesperados e tocando quem os escuta. Obras de Florbela Espanca, J&amp;uacute;lio Cort&amp;aacute;zar, Eduardo Galeano, Lu&amp;iacute;s de Cam&amp;otilde;es e Eug&amp;eacute;nio de Andrade ganham nova vida, numa viagem sensorial onde a palavra se liberta e se reinventa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A performance conta com m&amp;uacute;sica de Miguel Berkemeier e narra&amp;ccedil;&amp;atilde;o de Rosa Gon&amp;ccedil;alves, numa combina&amp;ccedil;&amp;atilde;o que dar&amp;aacute; corpo e emo&amp;ccedil;&amp;atilde;o &amp;agrave;s palavras apresentadas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, a Biblioteca Municipal de Sintra convida os Sintrenses e visitantes a redescobrir a palavra atrav&amp;eacute;s da sua express&amp;atilde;o em voz, m&amp;uacute;sica e emo&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via atrav&amp;eacute;s dos telefones 219 236 171 ou 219 236 190.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
     <t>Esta obra icónica, composta nos anos 1930, é famosa pelo coro O Fortuna, que retrata a roda da fortuna e os altos e baixos da vida.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Composta a partir de poemas medievais, a cantata mistura momentos grandiosos, celebra&amp;ccedil;&amp;otilde;es da primavera, do amor e da alegria, numa experi&amp;ecirc;ncia musical &amp;uacute;nica.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo conta com tr&amp;ecirc;s solistas (soprano, tenor e bar&amp;iacute;tono), dois coros e uma grande orquestra, oferecendo ao p&amp;uacute;blico Sintrense uma experi&amp;ecirc;ncia intensa e emocionante.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca a oportunidade de ver esta obra-prima ao vivo, interpretada por m&amp;uacute;sicos de excel&amp;ecirc;ncia, e celebrar a m&amp;uacute;sica com a Orquestra Filarm&amp;oacute;nica Portuguesa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/carmina-burana-10-aniversario-da-ofp-101659" target="_blank"&gt;Ticketline&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Toda a programa&amp;ccedil;&amp;atilde;o de espet&amp;aacute;culos em &lt;a href="https://ccolgacadaval.pt/" target="_blank" rel="noopener noreferrer" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
@@ -720,53 +1634,50 @@
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A competi&amp;ccedil;&amp;atilde;o consiste num percurso com cerca de 600 metros, desenhado para testar a capacidade f&amp;iacute;sica e a resist&amp;ecirc;ncia dos bombeiros numa fase crucial de prepara&amp;ccedil;&amp;atilde;o para a &amp;eacute;poca de inc&amp;ecirc;ndios rurais. A prova ser&amp;aacute; disputada em equipas de dois elementos, sendo o tempo final contabilizado com base na chegada do &amp;uacute;ltimo bombeiro &amp;agrave; meta.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os participantes cumprem o percurso obrigatoriamente com o equipamento b&amp;aacute;sico de combate a inc&amp;ecirc;ndios urbanos, incluindo botas, cogula, d&amp;oacute;lman (casaco), cal&amp;ccedil;as, luvas, capacete urbano e pe&amp;ccedil;a facial/m&amp;aacute;scara a tiracolo, o que aumenta significativamente o grau de exig&amp;ecirc;ncia f&amp;iacute;sica. Mais do que uma competi&amp;ccedil;&amp;atilde;o, &amp;ldquo;Bombeiros em A&amp;ccedil;&amp;atilde;o&amp;rdquo; pretende refor&amp;ccedil;ar a import&amp;acirc;ncia do trabalho em equipa e da aplica&amp;ccedil;&amp;atilde;o de t&amp;eacute;cnicas operacionais do dia a dia, promovendo simultaneamente o bom condicionamento f&amp;iacute;sico dos operacionais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinada exclusivamente a Corpora&amp;ccedil;&amp;otilde;es de Bombeiros, esta iniciativa pretende valorizar a prepara&amp;ccedil;&amp;atilde;o f&amp;iacute;sica dos operacionais, essencial para enfrentar os desafios cada vez mais exigentes no &amp;acirc;mbito do socorro e combate a inc&amp;ecirc;ndios.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara de Sintra, liderada por Marco Almeida, convida todos os Sintrenses a assistir a este desafio e conhecer de perto o trabalho dos bombeiros e a import&amp;acirc;ncia da sua atua&amp;ccedil;&amp;atilde;o na seguran&amp;ccedil;a da comunidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;Mais informa&amp;ccedil;&amp;otilde;es sobre a prova atrav&amp;eacute;s de&amp;nbsp;&lt;span id="cloak172ef86450909344b98278dda60f37fc"&gt;&lt;a href="mailto:scomando@abvsintra.pt" target="_blank"&gt;e-mail&lt;/a&gt;&lt;/span&gt; ou do telefone 96 809 97 02.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/afonsov.jpg</t>
   </si>
   <si>
     <t>Sintra renova arborização da Portela com foco na segurança</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra iniciou os trabalhos de manutenção do coberto arbóreo na Praça D. Afonso V, na Portela de Sintra.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A interven&amp;ccedil;&amp;atilde;o contempla a planta&amp;ccedil;&amp;atilde;o de 12 &amp;aacute;rvores na envolvente da Pra&amp;ccedil;a D. Afonso V e na &amp;aacute;rea envolvente ao Tribunal de Sintra, prevendo-se ainda o revestimento das caldeiras com pavimento perme&amp;aacute;vel, de modo a assegurar boas condi&amp;ccedil;&amp;otilde;es de drenagem e circula&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Na sequ&amp;ecirc;ncia de avalia&amp;ccedil;&amp;otilde;es t&amp;eacute;cnicas realizadas pelos servi&amp;ccedil;os municipais, complementadas pelo Laborat&amp;oacute;rio de Patologia Vegetal &amp;ldquo;Ver&amp;iacute;ssimo de Almeida&amp;rdquo;, do Instituto Superior de Agronomia, foi identificado um grau de risco fitossanit&amp;aacute;rio m&amp;aacute;ximo em seis exemplares. Atendendo &amp;agrave; sua localiza&amp;ccedil;&amp;atilde;o numa zona de elevada circula&amp;ccedil;&amp;atilde;o pedonal, ser&amp;aacute; necess&amp;aacute;ria a remo&amp;ccedil;&amp;atilde;o destes exemplares para salvaguarda de pessoas e bens.&lt;br&gt;&lt;br&gt;Com esta interven&amp;ccedil;&amp;atilde;o, a autarquia pretende refor&amp;ccedil;ar a seguran&amp;ccedil;a dos Sintrenses e dos seus respetivos bens, atrav&amp;eacute;s da remo&amp;ccedil;&amp;atilde;o e substitui&amp;ccedil;&amp;atilde;o de exemplares arb&amp;oacute;reos identificados, promovendo simultaneamente a requalifica&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o p&amp;uacute;blico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;a href="https://www.google.com/maps/d/u/1/embed?mid=1C1HqaVCM58V4XR5EJTwGGqrKcYfqmEI&amp;amp;ehbc=2E312F&amp;amp;z=17" target="_blank" rel="noopener" target="_blank"&gt;Mapa de Localiza&amp;ccedil;&amp;atilde;o&lt;/a&gt;&lt;/p&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>[{"name":"Espaço Público"}]</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
     <t>A intervenção contempla a plantação de 12 árvores na envolvente da Praça D. Afonso V e na área envolvente ao Tribunal de Sintra, prevendo-se ainda o revestimento das caldeiras com pavimento permeável, de modo a assegurar boas condições de drenagem e circulação.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;br&gt; &lt;br&gt; Na sequ&amp;ecirc;ncia de avalia&amp;ccedil;&amp;otilde;es t&amp;eacute;cnicas realizadas pelos servi&amp;ccedil;os municipais, complementadas pelo Laborat&amp;oacute;rio de Patologia Vegetal &amp;ldquo;Ver&amp;iacute;ssimo de Almeida&amp;rdquo;, do Instituto Superior de Agronomia, foi identificado um grau de risco fitossanit&amp;aacute;rio m&amp;aacute;ximo em seis exemplares. Atendendo &amp;agrave; sua localiza&amp;ccedil;&amp;atilde;o numa zona de elevada circula&amp;ccedil;&amp;atilde;o pedonal, ser&amp;aacute; necess&amp;aacute;ria a remo&amp;ccedil;&amp;atilde;o destes exemplares para salvaguarda de pessoas e bens.&lt;br&gt; &lt;br&gt; Com esta interven&amp;ccedil;&amp;atilde;o, a autarquia pretende refor&amp;ccedil;ar a seguran&amp;ccedil;a dos Sintrenses e dos seus respetivos bens, atrav&amp;eacute;s da remo&amp;ccedil;&amp;atilde;o e substitui&amp;ccedil;&amp;atilde;o de exemplares arb&amp;oacute;reos identificados, promovendo simultaneamente a requalifica&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o p&amp;uacute;blico.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.google.com/maps/d/u/1/embed?mid=1C1HqaVCM58V4XR5EJTwGGqrKcYfqmEI&amp;amp;ehbc=2E312F&amp;amp;z=17" target="_blank" rel="noopener noreferrer" target="_blank"&gt;Mapa de Localiza&amp;ccedil;&amp;atilde;o&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Intervenções No Espaço Público"}]</t>
   </si>
   <si>
     <t>2026-04-06</t>
   </si>
   <si>
     <t>A adaptação teatral apresenta os principais momentos da narrativa, centrada na relação entre Carlos da Maia e Maria Eduarda, e retrata, ao mesmo tempo, de forma crítica a sociedade lisboeta do século XIX.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; O espet&amp;aacute;culo combina teatro, cinema e m&amp;uacute;sica, proporcionando uma abordagem din&amp;acirc;mica e pedag&amp;oacute;gica aos conte&amp;uacute;dos liter&amp;aacute;rios.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em palco estar&amp;atilde;o personagens como Jo&amp;atilde;o da Ega, Carlos da Maia, Maria Eduarda, D&amp;acirc;maso Salcede, a Condessa de Gouvarinho e Cruges, enquanto outras figuras surgem em formato audiovisual.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, o Centro Cultural Olga Cadaval refor&amp;ccedil;a a aposta na promo&amp;ccedil;&amp;atilde;o da cultura e da literatura junto do p&amp;uacute;blico escolar Sintrense, aproximando os jovens dos grandes cl&amp;aacute;ssicos portugueses atrav&amp;eacute;s das artes performativas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es e reservas&amp;nbsp;atrav&amp;eacute;s de &lt;a href="mailto:escolas@virtualeter.com" target="_blank" rel="noopener noreferrer" target="_blank"&gt;e-mail&lt;/a&gt;, ou pelo telefone: 911 906&amp;nbsp;778.&amp;nbsp;Conhe&amp;ccedil;a a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
@@ -879,53 +1790,50 @@
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_os_vizinhos6.jpg</t>
   </si>
   <si>
     <t>Os Vizinhos esgotam o grande auditório do Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>Formada por David Mendonça, Francisco Cartaxo, Tomás Cartaxo e Miguel Brites, a banda afirmou-se em 2025 como um dos fenómenos mais marcantes da música portuguesa, conquistando sobretudo o público mais jovem através de uma presença dinâmica nas redes sociais e de uma forte ligação com os fãs.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O tema de estreia, &amp;ldquo;P&amp;ocirc;r do Sol&amp;rdquo;, alcan&amp;ccedil;ou o primeiro lugar dos tops nacionais, tornando-se rapidamente um dos maiores sucessos do ano. Seguiram-se &amp;ldquo;Pobre Ex-Namorado&amp;rdquo; e &amp;ldquo;Casar &amp;Eacute; Para Esquecer&amp;rdquo;, consolidando o crescimento e a popularidade do projeto.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com ra&amp;iacute;zes alentejanas e uma energia descontra&amp;iacute;da e pr&amp;oacute;xima, &amp;ldquo;Os Vizinhos&amp;rdquo; t&amp;ecirc;m vindo a destacar-se tamb&amp;eacute;m nas atua&amp;ccedil;&amp;otilde;es ao vivo, reunindo multid&amp;otilde;es em festivais e eventos por todo o pa&amp;iacute;s e criando uma liga&amp;ccedil;&amp;atilde;o especial com uma nova gera&amp;ccedil;&amp;atilde;o de p&amp;uacute;blico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta atua&amp;ccedil;&amp;atilde;o no grande audit&amp;oacute;rio Sintrense do Centro Cultural Olga Cadaval est&amp;aacute; integrada nas comemora&amp;ccedil;&amp;otilde;es do 25 de Abril promovidas pela C&amp;acirc;mara Municipal de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/422.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>Sintra com iniciativas gratuitas para as férias da páscoa</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra apresenta um conjunto de atividades culturais e educativas destinadas a crianças, jovens, famílias e comunidade escolar, a decorrer entre 30 de março e 10 de abril, durante a interrupção letiva.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com entrada gratuita e distribu&amp;iacute;das pelos museus e bibliotecas do concelho, as iniciativas incluem ateli&amp;ecirc;s criativos, visitas-jogo, sess&amp;otilde;es de contos, jogos de pistas e atividades de media&amp;ccedil;&amp;atilde;o cultural, promovendo momentos de lazer, aprendizagem e contacto com o patrim&amp;oacute;nio cultural Sintrense.&lt;br&gt;&lt;br&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MASMO - Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Visita-descoberta |&amp;nbsp;&lt;em&gt;Ludi Cereales&lt;/em&gt;&amp;nbsp;&amp;ndash; Vem decorar ovos para Ceres!&lt;br&gt;&lt;/strong&gt;Na Antiga Roma e nesta precisa &amp;eacute;poca do ano, ofereciam-se a Ceres &amp;ndash; a principal deusa que tutelava o &amp;laquo;renascimento&amp;raquo; da Natureza por ocasi&amp;atilde;o do despontar da Primavera &amp;ndash; ovos, s&amp;iacute;mbolo de fecundidade, de fertilidade e do pr&amp;oacute;prio mundo, que a deusa tinha de novo enriquecido com a germina&amp;ccedil;&amp;atilde;o dos cereais. No final desta atividade, todos v&amp;atilde;o compreender que muitos dos costumes atuais t&amp;ecirc;m a sua origem nos festivais pag&amp;atilde;os da Antiguidade Greco-Romana, e como esta velha pr&amp;aacute;tica passou a fazer parte de uma das mais importantes celebra&amp;ccedil;&amp;otilde;es do Ano Crist&amp;atilde;o.&lt;br&gt;Sess&amp;otilde;es: dia 31 de mar&amp;ccedil;o, 1, 7, 8, 9 e 10 de abril, das 10h00 &amp;agrave;s 12h00 ou das 14h00 &amp;agrave;s 16h00. Sess&amp;atilde;o &amp;uacute;nica para Fam&amp;iacute;lias: dia 29 de mar&amp;ccedil;o, das 15h00 &amp;agrave;s 17h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MU.SA &amp;ndash; Museu das Artes de Sintra&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Ateli&amp;ecirc; Livre | &amp;ldquo;Ovos com Arte&amp;rdquo;&lt;br&gt;&lt;/strong&gt;Atividade para visitantes de todas as idades inspirada na exposi&amp;ccedil;&amp;atilde;o Ponto de Inflex&amp;atilde;o &amp;ndash; Novos olhares sobre a cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada, patente no museu. A proposta consiste em decorar ovos da P&amp;aacute;scoa tomando como refer&amp;ecirc;ncia algumas das obras mais marcantes da exposi&amp;ccedil;&amp;atilde;o. No Espa&amp;ccedil;o de Media&amp;ccedil;&amp;atilde;o Cultural estar&amp;atilde;o dispon&amp;iacute;veis imagens de obras selecionadas, bem como materiais de pintura e colagem. A partir da observa&amp;ccedil;&amp;atilde;o das cores, formas, padr&amp;otilde;es ou composi&amp;ccedil;&amp;otilde;es presentes nas obras, cada participante poder&amp;aacute; reinterpret&amp;aacute;-las e aplic&amp;aacute;-las na decora&amp;ccedil;&amp;atilde;o do seu ovo. Ao longo dos dias da atividade, os ovos realizados pelos participantes poder&amp;atilde;o integrar uma pequena instala&amp;ccedil;&amp;atilde;o coletiva, criando um conjunto inspirado nas obras do museu.&lt;br&gt;Sess&amp;otilde;es para fam&amp;iacute;lias, crian&amp;ccedil;as, jovens e visitantes individuais, nos dias 28, 29 e 31 de mar&amp;ccedil;o e 1 e 4 de abril, durante o hor&amp;aacute;rio de funcionamento do Museu.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Visita-jogo | Ovos com Arte&lt;br&gt;&lt;/strong&gt;Nesta visita-jogo os alunos s&amp;atilde;o desafiados a descobrir os mais encantadores recantos do Museu e algumas das obras da exposi&amp;ccedil;&amp;atilde;o Ponto de Inflex&amp;atilde;o &amp;ndash; Novos olhares sobre a cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada&lt;em&gt;&amp;nbsp;&lt;/em&gt;a partir de pistas escondidas em ovos da P&amp;aacute;scoa. Ao longo do percurso guiado pelo museu, os alunos procuram nas salas de exposi&amp;ccedil;&amp;atilde;o que correspondem &amp;agrave;s pistas, exercitando a observa&amp;ccedil;&amp;atilde;o e a interpreta&amp;ccedil;&amp;atilde;o, assim como o sentido est&amp;eacute;tico e cr&amp;iacute;tico. No final da visita, cada participante &amp;eacute; convidado a decorar o seu pr&amp;oacute;prio ovo, inspirado na obra mist&amp;eacute;rio a descobrir durante o percurso.&lt;br&gt;Sess&amp;otilde;es para escolas (pr&amp;eacute;-escolar, 1.&amp;ordm; e 2.&amp;ordm; CEB), nos dias 24 e 26 de mar&amp;ccedil;o, &amp;agrave;s 10h30 e 14h30.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MAT - Museu Anjos Teixeira&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Ateli&amp;ecirc; | &amp;ldquo;F&amp;eacute;rias no MAT&amp;rdquo;&lt;br&gt;&lt;/strong&gt;Durante as f&amp;eacute;rias da P&amp;aacute;scoa, o Museu Anjos Teixeira disponibiliza ateli&amp;ecirc;s criativos para crian&amp;ccedil;as e jovens, especificamente dedicados &amp;agrave; cria&amp;ccedil;&amp;atilde;o de decora&amp;ccedil;&amp;otilde;es tem&amp;aacute;ticas de P&amp;aacute;scoa, como a pintura de ovos e de coelhos ou decora&amp;ccedil;&amp;atilde;o de velas.&lt;br&gt;Sess&amp;otilde;es: 31 de mar&amp;ccedil;o, 1, 7, 8, 9 e 10 de abril, das 10h00 &amp;agrave;s 12h00 ou das 14h00 &amp;agrave;s 16h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;CMLC - Casa-Museu de Leal da C&amp;acirc;mara&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Jogo de pistas | CARICATOVO &amp;ndash; Jogo da ca&amp;ccedil;a ao ovo&lt;br&gt;&lt;/strong&gt;Consiste num Jogo de Pistas, em que, por cada pista ou adivinha decifrada, cada equipa ganha um &amp;lsquo;ovo&amp;rsquo; que, no conjunto de 10, cont&amp;eacute;m um enigma. Estes enigmas s&amp;atilde;o referentes &amp;agrave; Caricatura de Leal da C&amp;acirc;mara e ao Mobili&amp;aacute;rio desenhado pelo Mestre. A conquista de todos os &amp;lsquo;ovos&amp;rsquo; permitir&amp;aacute; a cada equipa tentar decifrar as palavras encriptadas nos enigmas, sempre relacionados com a vida e a obra do Patrono da Casa-Museu de Leal da C&amp;acirc;mara. O Jogo da Ca&amp;ccedil;a ao Ovo&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;n&amp;atilde;o dispensa uma pr&amp;eacute;via visita guiada &amp;agrave; CMLC e, posteriormente, um ateli&amp;ecirc; de pintura.&lt;br&gt;Sess&amp;otilde;es: 31 de mar&amp;ccedil;o, 1, 7, 8, 9 e 10 de abril, das 10h00 &amp;agrave;s 12h00 ou das 14h00 &amp;agrave;s 16h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MHNS - Museu de Hist&amp;oacute;ria Natural de Sintra&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Jogo | Quem nasceu primeiro, o ovo ou o dinossauro?&lt;br&gt;&lt;/strong&gt;Depois da visita atenta ao Museu os visitantes mais novos s&amp;atilde;o desafiados a tirar o ovo da sorte e a responder &amp;agrave;s perguntas.&lt;br&gt;Sess&amp;otilde;es: 31 de mar&amp;ccedil;o e 1 de abril, das 10h00 &amp;agrave;s 17h00 e 4 de abril, das 12h00 &amp;agrave;s 17h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;MFC - Museu Ferreira de Castro&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Ateli&amp;ecirc; | A L&amp;atilde; e as Hist&amp;oacute;rias&lt;br&gt;&lt;/strong&gt;Partindo da emblem&amp;aacute;tica obra de Ferreira de Castro, A L&amp;atilde; e a Neve, e da P&amp;aacute;scoa da inf&amp;acirc;ncia do escritor, em Oliveira de Azem&amp;eacute;is, onde a figura da ovelha ganha significado religioso, o Museu Ferreira de Castro convida as crian&amp;ccedil;as a, atrav&amp;eacute;s de recortes, colagens e pinturas, recriar uma imagem do d&amp;oacute;cil animal, que terminar&amp;aacute; como um marcador de livros, para as acompanhar nas leituras das suas hist&amp;oacute;rias favoritas.&lt;br&gt;Sess&amp;otilde;es: 31 de mar&amp;ccedil;o e 1 de abril, &amp;agrave;s 14h30 e de 7 a 10 de abril &amp;agrave;s 10h30.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;Biblioteca Municipal de Sintra&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Conto/Ateli&amp;ecirc; | Uma Hist&amp;oacute;ria de Monstros&lt;br&gt;&lt;/strong&gt;Uma hist&amp;oacute;ria divertida que ensina como as apar&amp;ecirc;ncias iludem atrav&amp;eacute;s de uma aventura misteriosa e c&amp;oacute;mica. Uma simples ida &amp;agrave;s compras de dois irm&amp;atilde;os que rapidamente se transforma na descoberta de um segredo... monstruoso. O que pode ser t&amp;atilde;o assustador numa banca de mercado?&lt;br&gt;Destinat&amp;aacute;rios: Comunidade Educativa - Alunos do pr&amp;eacute;-escolar e 1&amp;ordm; ciclo.&lt;br&gt;De ter&amp;ccedil;a a sexta, de 1 a 10 de abril, &amp;agrave;s 10h30 e 14h30.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sess&amp;atilde;o de contos | Palavra de livro!&lt;br&gt;&lt;/strong&gt;Narra&amp;ccedil;&amp;atilde;o oral dos livros&amp;nbsp;&lt;em&gt;Estes &amp;eacute; que s&amp;atilde;o os contos, estes contos &amp;eacute; que s&amp;atilde;o&lt;/em&gt;, e&amp;nbsp;&lt;em&gt;Dois contos maravilhosos e uma macacada&lt;/em&gt;, com pezinho no cancioneiro popular. Os livros re&amp;uacute;nem a adapta&amp;ccedil;&amp;atilde;o de contos&lt;em&gt;&amp;nbsp;&lt;/em&gt;tradicionais, colhidos por Jaime Lopes Dias entre a popula&amp;ccedil;&amp;atilde;o beir&amp;atilde;.&lt;br&gt;Destinat&amp;aacute;rios: Fam&amp;iacute;lias com crian&amp;ccedil;as e comunidade em geral, dia 10 de abril, &amp;agrave;s 15h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sess&amp;atilde;o da Hora do Conto | O duende que caiu da lua&lt;br&gt;&lt;/strong&gt;O duende que caiu da lua, &amp;eacute; uma hist&amp;oacute;ria que coloca &amp;agrave; prova a imagina&amp;ccedil;&amp;atilde;o, a determina&amp;ccedil;&amp;atilde;o e a amizade do personagem principal, numa miss&amp;atilde;o com um final pouco prov&amp;aacute;vel, mas que acaba por acontecer. Uma hist&amp;oacute;ria que encantar&amp;aacute; todas as crian&amp;ccedil;as, mesmo aquelas que nunca imaginaram poder ir &amp;agrave; Lua ou conhecer um duende de verdade.&lt;br&gt;Destinat&amp;aacute;rios: fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos, dia 11 de abril, &amp;agrave;s 16h00.&lt;/p&gt;
@@ -1170,87 +2078,81 @@
     <t>&lt;p style="text-align: justify;"&gt; A estas p&amp;aacute;ginas marcantes juntam-se as Dolorosas n.&amp;ordm; 2 e 3 de &amp;Oacute;scar da Silva, proporcionando momentos de profunda interioridade e lirismo, numa reflex&amp;atilde;o musical sobre a dor e a transcend&amp;ecirc;ncia.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Assista a esta experi&amp;ecirc;ncia musical que combina emo&amp;ccedil;&amp;atilde;o, espiritualidade e virtuosismo, perfeita para celebrar a P&amp;aacute;scoa em Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; gratuita, com levantamento exclusivo de bilhetes na bilheteira do Centro Cultural Olga Cadaval.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para mais informa&amp;ccedil;&amp;otilde;es, consulte &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_brancura6.jpg</t>
   </si>
   <si>
     <t>“Uma Brancura Luminosa” em cena no Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>Na mais recente obra de ficção do escritor norueguês Jon Fosse, Prémio Nobel da Literatura 2023, acompanhamos um homem perdido na neve e no silêncio da floresta, confrontado com memórias, dúvidas e hesitações num jogo entre passado, presente e futuro.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Entre realidade e espectro, surge uma misteriosa brancura luminosa que ilumina esta viagem existencial.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca este espet&amp;aacute;culo intenso e reflexivo, onde o imagin&amp;aacute;rio e a realidade se encontram em cena.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/pt/evento/uma-brancura-luminosa-ricardo-pereira-sandr-102423" target="_blank"&gt;Ticketline&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/museudaagua.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>Durante a pausa escolar, o MAR volta a abrir portas à descoberta e à criatividade com o programa “Férias Ativas”, uma iniciativa que pretende proporcionar experiências educativas e divertidas a crianças e jovens.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com uma programa&amp;ccedil;&amp;atilde;o diversificada, estruturada por temas di&amp;aacute;rios, o programa integra atividades cient&amp;iacute;ficas din&amp;acirc;micas e participativas. Cada sess&amp;atilde;o apresenta novos desafios e experi&amp;ecirc;ncias pr&amp;aacute;ticas, estimulando a curiosidade, o pensamento cr&amp;iacute;tico e a criatividade dos participantes. Este conjunto de atividades enriquecedoras promove a consci&amp;ecirc;ncia ambiental e contribui para o desenvolvimento pessoal dos jovens envolvidos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, o MAR refor&amp;ccedil;a o seu compromisso com a promo&amp;ccedil;&amp;atilde;o da educa&amp;ccedil;&amp;atilde;o ambiental, tecnol&amp;oacute;gica e cient&amp;iacute;fica, aliando aprendizagem e divers&amp;atilde;o. Atrav&amp;eacute;s de atividades l&amp;uacute;dicas e pedag&amp;oacute;gicas, os participantes ter&amp;atilde;o a oportunidade de explorar temas atuais, experimentar, questionar e desenvolver compet&amp;ecirc;ncias essenciais para o futuro.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es &lt;a href="https://www.smas-sintra.pt/mar/ferias-ativas/" target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_periferias_1.jpg</t>
   </si>
   <si>
     <t>Espetáculo inspirado em José Saramago no Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>A peça baseia-se em dois textos do escritor português José Saramago: o conto infantil “A Maior Flor do Mundo” e o livro autobiográfico “As Pequenas Memórias”.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; A dramaturgia combina a imagina&amp;ccedil;&amp;atilde;o do menino protagonista com as recorda&amp;ccedil;&amp;otilde;es da inf&amp;acirc;ncia do autor, criando uma viagem po&amp;eacute;tica sobre a descoberta do mundo, a mem&amp;oacute;ria e a rela&amp;ccedil;&amp;atilde;o com a natureza.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinado a crian&amp;ccedil;as a partir dos 3 anos, o espet&amp;aacute;culo utiliza uma linguagem visual inspirada nos livros pop-up, com movimento, voz e m&amp;uacute;sica ao vivo, proporcionando uma experi&amp;ecirc;ncia c&amp;eacute;nica pensada para as fam&amp;iacute;lias Sintrenses.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A apresenta&amp;ccedil;&amp;atilde;o integra a 15.&amp;ordf; edi&amp;ccedil;&amp;atilde;o do Festival Periferias, que decorre at&amp;eacute; 15 de mar&amp;ccedil;o em v&amp;aacute;rios espa&amp;ccedil;os do concelho de Sintra. O festival re&amp;uacute;ne teatro, dan&amp;ccedil;a, m&amp;uacute;sica, cinema e outras express&amp;otilde;es art&amp;iacute;sticas, com uma programa&amp;ccedil;&amp;atilde;o voltada para p&amp;uacute;blicos de todas as idades.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/a-maior-flor-do-mundo-e-as-pequenas-coisas-102366" target="_blank"&gt;Ticketline&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.sintraviladigital.pt/files/images/blog/137.jpg</t>
   </si>
   <si>
     <t>O relatório esteve em discussão pública durante 60 dias úteis e, após análise dos contributos recebidos, a Câmara Municipal aprovou a versão final do REOT 2024 e o respetivo Relatório de Ponderação da Discussão Pública, que foram posteriormente submetidos à apreciação da Assembleia Municipal de Sintra.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O REOT constitui um instrumento fundamental para o acompanhamento das pol&amp;iacute;ticas municipais de ordenamento do territ&amp;oacute;rio, permitindo avaliar a execu&amp;ccedil;&amp;atilde;o das estrat&amp;eacute;gias definidas, identificar din&amp;acirc;micas territoriais e apoiar a tomada de decis&amp;otilde;es futuras no planeamento e desenvolvimento sustent&amp;aacute;vel do concelho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O REOT 2024 e o respetivo Relat&amp;oacute;rio de Pondera&amp;ccedil;&amp;atilde;o da Discuss&amp;atilde;o P&amp;uacute;blica encontram-se dispon&amp;iacute;veis para consulta &lt;a href="territorial/planos-territoriais-e-estrategicos/relatorio-sobre-o-estado-do-ordenamento-do-territorio-de-sintra" target="_blank"&gt;aqui&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/284.jpg</t>
   </si>
   <si>
     <t>No MASMO - Museu Arqueológico de São Miguel de Odrinhas, descubra o fascinante mundo da Antiguidade com visitas orientadas e atividades culturais únicas.  Destaque para o Dia da Mulher com a visita temática “A Coleção do Museu – Um percurso no feminino”, e para famílias, a visita-descoberta “Ludi Cereales – Vem decorar ovos para Ceres!”.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;No MASMO - Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas, descubra o fascinante mundo da Antiguidade com visitas orientadas e atividades culturais &amp;uacute;nicas. &amp;nbsp;Destaque para o Dia da Mulher com a visita tem&amp;aacute;tica &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o do Museu &amp;ndash; Um percurso no feminino&amp;rdquo;, e para fam&amp;iacute;lias, a visita-descoberta &amp;ldquo;Ludi Cereales &amp;ndash; Vem decorar ovos para Ceres!&amp;rdquo;&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O MU.SA &amp;ndash; Museu das Artes de Sintra, espa&amp;ccedil;o dedicado &amp;agrave; cria&amp;ccedil;&amp;atilde;o contempor&amp;acirc;nea, recebe duas exposi&amp;ccedil;&amp;otilde;es: &amp;ldquo;Uma Borboleta nos Escombros&amp;rdquo;, inserida no Festival Periferias 2026, e &amp;ldquo;Matter of Choice&amp;rdquo;, de Lu&amp;iacute;sa Ramires.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No MHNS - Museu de Hist&amp;oacute;ria Natural de Sintra, viaje pelas civiliza&amp;ccedil;&amp;otilde;es antigas e explore o patrim&amp;oacute;nio natural com a exposi&amp;ccedil;&amp;atilde;o tempor&amp;aacute;ria &amp;ldquo;Entre o Egeu e o Mar J&amp;oacute;nico, as marcas de uma Nova Civiliza&amp;ccedil;&amp;atilde;o&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Casa-Museu Leal da C&amp;acirc;mara convida &amp;agrave; descoberta do universo criativo de Leal da C&amp;acirc;mara, com a visita tem&amp;aacute;tica &amp;ldquo;Lisboa e Porto &amp;ndash; Paisagens&amp;rdquo; e a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Poetas e Escritores Portugueses por Leal da C&amp;acirc;mara&amp;rdquo; onde arte e literatura se encontram.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;J&amp;aacute; no MFC - Museu Ferreira de Castro participe no Clube de Leitura com &amp;ldquo;L&amp;eacute;ah e Outras Hist&amp;oacute;rias&amp;rdquo;, de Jos&amp;eacute; Rodrigues Migu&amp;eacute;is, explore a atividade &amp;ldquo;Conversas sobre Ferreira de Castro &amp;ndash; A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;, conduzida por Ana Cristina Carvalho, e descubra a rica cole&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa &amp;ndash; Um Portugal que nos Une&amp;rdquo;.&lt;/p&gt;
@@ -1672,78 +2574,72 @@
     <t>[{"name":"Education"}]</t>
   </si>
   <si>
     <t>[{"name":"Educación"}]</t>
   </si>
   <si>
     <t>[{"name":"Éducation"}]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/80.jpg</t>
   </si>
   <si>
     <t>Sintra reforça fiscalização contra descargas ilegais</t>
   </si>
   <si>
     <t>Uma operação que surge no seguimento do reforço das ações das equipas da Polícia Municipal através de uma vigilância ativa em várias zonas consideradas sensíveis do território.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As infra&amp;ccedil;&amp;otilde;es agora identificadas constituem uma viola&amp;ccedil;&amp;atilde;o grave das normas ambientais e urban&amp;iacute;sticas em vigor. Os respons&amp;aacute;veis ser&amp;atilde;o autuados e poder&amp;atilde;o enfrentar coimas que podem atingir os 37.500 euros.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Marco Almeida, presidente da C&amp;acirc;mara Municipal de Sintra, destaca a import&amp;acirc;ncia desta atua&amp;ccedil;&amp;atilde;o cont&amp;iacute;nua e sublinha que &amp;ldquo;estamos firmemente empenhados em proteger o nosso territ&amp;oacute;rio e assegurar o bem-estar dos Sintrenses. As descargas ilegais prejudicam o ambiente, afetam a qualidade de vida e representam um desrespeito por todos os que cumprem as regras&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Marco Almeida salientou ainda que &amp;ldquo;vamos continuar a agir com determina&amp;ccedil;&amp;atilde;o e a intensificar a fiscaliza&amp;ccedil;&amp;atilde;o, garantindo que Sintra &amp;eacute; um concelho mais cuidado e mais seguro&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra continuar&amp;aacute; a promover a&amp;ccedil;&amp;otilde;es de sensibiliza&amp;ccedil;&amp;atilde;o e vigil&amp;acirc;ncia, refor&amp;ccedil;ando o compromisso de defesa do espa&amp;ccedil;o p&amp;uacute;blico, do ambiente e da sa&amp;uacute;de dos mun&amp;iacute;cipes.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/881.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>Tendo em conta a salvaguardar e segurança dos Sintrenses e visitantes, ficarão temporariamente encerrados os parques da Liberdade e a Quinta da Ribafria, em Sintra, e Quinta Nova da Assunção, em Belas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O per&amp;iacute;odo de encerramento prolonga-se at&amp;eacute; &amp;agrave;s 08h00 de 26 de janeiro, altura prevista para a reabertura caso as condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas o permitam.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Devido &amp;agrave;s condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas adversas, estar&amp;atilde;o encerrados nesta sexta-feira, 23 de janeiro, os seguintes monumentos geridos pela Parques de Sintra: Castelo dos Mouros; Convento dos Capuchos e o Chalet da Condessa d&amp;rsquo;Edla, no Parque da Pena.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A autarquia Sintrense, liderada por Marco Almeida, acompanha de forma permanente a evolu&amp;ccedil;&amp;atilde;o das condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas e mant&amp;eacute;m ativa a articula&amp;ccedil;&amp;atilde;o com as entidades de prote&amp;ccedil;&amp;atilde;o civil, apelando &amp;agrave; popula&amp;ccedil;&amp;atilde;o para que adote comportamentos preventivos e siga as recomenda&amp;ccedil;&amp;otilde;es das autoridades.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/84.jpg</t>
   </si>
   <si>
     <t>Sintra divulga estudo sobre comunidades muçulmanas no concelho</t>
   </si>
   <si>
     <t>Este trabalho de investigação assenta em três eixos fundamentais, habitação, trabalho e escola, analisando as dinâmicas a partir das associações islâmicas do Cacém e da Tapada das Mercês, a precarização da vida nas esferas laboral e habitacional, e as relações estabelecidas no contexto escolar com as comunidades muçulmanas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;br&gt; &lt;br&gt; Andreia Bernardo destacou que &amp;ldquo;n&amp;atilde;o existem pol&amp;iacute;ticas eficazes sem um conhecimento rigoroso da nossa realidade. Este livro constitui uma ferramenta essencial para aprofundarmos essa compreens&amp;atilde;o. O trabalho de investiga&amp;ccedil;&amp;atilde;o que aqui se apresenta &amp;eacute; uma verdadeira troca de experi&amp;ecirc;ncias e um exerc&amp;iacute;cio de reflex&amp;atilde;o que nos ajuda a construir pol&amp;iacute;ticas p&amp;uacute;blicas que tornem Sintra mais coesa e mais justa&amp;rdquo;.&lt;br&gt; &lt;br&gt; &amp;ldquo;Cidadanias Perif&amp;eacute;ricas. Mu&amp;ccedil;ulmanos em Sintra&amp;rdquo; resulta de uma investiga&amp;ccedil;&amp;atilde;o promovida pela C&amp;acirc;mara Municipal de Sintra, com o cofinanciamento do Fundo Asilo, Migra&amp;ccedil;&amp;atilde;o e Integra&amp;ccedil;&amp;atilde;o, e desenvolvido pelo CRIA - Centro em Rede de Investiga&amp;ccedil;&amp;atilde;o em Antropologia. A obra &amp;eacute; resultado de uma pesquisa conduzida ao longo de 2023 e que envolveu um trabalho no terreno com as comunidades mu&amp;ccedil;ulmanas de Sintra.&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Solidariedade Social"}]</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.sintraviladigital.pt/files/images/blog/fim_europa.jpg</t>
   </si>
   <si>
     <t>Esta decisão da prova que junta atletas nacionais e internacionais, prevista para este domingo, surge com o objetivo de colocar em segurança todos os participantes e tem por base as condições climatéricas adversas provocadas pela depressão Ingrid.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Tendo em conta esta decis&amp;atilde;o, todos os alimentos adquiridos, cerca de 6 mil pe&amp;ccedil;as de fruta e sandes, ser&amp;atilde;o agora distribu&amp;iacute;das por bombeiros, for&amp;ccedil;as de seguran&amp;ccedil;a e associa&amp;ccedil;&amp;otilde;es de apoio &amp;agrave; comunidade em situa&amp;ccedil;&amp;atilde;o de sem&amp;#8209;abrigo, todas institui&amp;ccedil;&amp;otilde;es Sintrenses, garantindo que os bens alimentares t&amp;ecirc;m um destino &amp;uacute;til e imediato, refor&amp;ccedil;ando o compromisso social do munic&amp;iacute;pio.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A autarquia Sintrense est&amp;aacute; a acompanhar permanentemente a evolu&amp;ccedil;&amp;atilde;o meteorol&amp;oacute;gica, mantendo ativa a articula&amp;ccedil;&amp;atilde;o com todas as entidades de prote&amp;ccedil;&amp;atilde;o civil.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Recorde-se que esta prova liga o centro da vila de Sintra ao Cabo da Roca, passando pelo centro da serra de Sintra.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_serra.png</t>
   </si>
   <si>
     <t>AVISO | Encerramento dos acessos à Serra de Sintra devido a condições meteorológicas adversas</t>
   </si>
   <si>
     <t>A decisão tomada por Marco Almeida, presidente da Câmara Municipal de Sintra, em articulação com o os agentes de proteção civil de Sintra, visa garantir a proteção da população Sintrense e dos visitantes.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;As previs&amp;otilde;es meteorol&amp;oacute;gicas apontam para vento de oeste, com rajadas que poder&amp;atilde;o atingir os 110 km/h, sobretudo no litoral e nas zonas de maior altitude. Estas condi&amp;ccedil;&amp;otilde;es aumentam significativamente o risco de queda de &amp;aacute;rvores e ramos, instabilidade de elementos soltos e fragilidade de estruturas.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Acessos encerrados:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Cancela na Az&amp;oacute;ia&lt;/li&gt;
@@ -1855,59 +2751,50 @@
     <t>A sessão solene, que aconteceu no Centro Cultural Olga Cadaval, contou com a presença de Marco Almeida, presidente da Câmara Municipal de Sintra, e de Paulo Simões Ribeiro, secretário de Estado adjunto e da Administração Interna.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Marco Almeida, presidente da C&amp;acirc;mara Municipal de Sintra sublinhou que &amp;ldquo;os 25 anos da Pol&amp;iacute;cia Municipal simbolizam uma for&amp;ccedil;a essencial para o concelho, marcada pela proximidade &amp;agrave; comunidade, pelo elevado profissionalismo e pela dedica&amp;ccedil;&amp;atilde;o di&amp;aacute;ria &amp;agrave; seguran&amp;ccedil;a e ao bem-estar dos Sintrenses&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Paulo Sim&amp;otilde;es Ribeiro, secret&amp;aacute;rio de Estado Adjunto e da Administra&amp;ccedil;&amp;atilde;o Interna, referiu-se &amp;agrave; Pol&amp;iacute;cia Municipal de Sintra &amp;ldquo;como um exemplo de for&amp;ccedil;a de proximidade&amp;rdquo; salientando o papel relevante das pol&amp;iacute;cias municipais na seguran&amp;ccedil;a interna e no refor&amp;ccedil;o da confian&amp;ccedil;a dos cidad&amp;atilde;os.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta cerim&amp;oacute;nia permitiu tamb&amp;eacute;m reconhecer publicamente o trabalho desenvolvido por cinco agentes municipais pelos seus 25 anos ao servi&amp;ccedil;o dos Sintrenses.&lt;br&gt; &lt;br&gt; Recorde-se que a partir de 2026, o dia 16 de janeiro passa a ser assinalado, em Sintra, como o Dia Municipal da Seguran&amp;ccedil;a, numa iniciativa que pretende valorizar o trabalho das for&amp;ccedil;as de seguran&amp;ccedil;a e aproximar a comunidade das entidades que diariamente olham pelo concelho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_vila-sintra.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Empresas de Sintra distinguidas com estatuto PME Excelência </t>
   </si>
   <si>
     <t>As empresas distinguidas em Sintra representam setores como indústria, comércio, serviços, turismo, construção e transportes, evidenciando a diversidade e o dinamismo do tecido empresarial Sintrense.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Este reconhecimento evidencia o papel das PME na cria&amp;ccedil;&amp;atilde;o de valor e na competitividade da economia nacional, refor&amp;ccedil;ando a relev&amp;acirc;ncia e o dinamismo do tecido empresarial do concelho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O PME Excel&amp;ecirc;ncia &amp;eacute; um selo de reputa&amp;ccedil;&amp;atilde;o atribu&amp;iacute;do desde 2009 pelo IAPMEI e pelo Turismo de Portugal, em parceria com o sistema financeiro e o Banco Portugu&amp;ecirc;s de Fomento, que distingue empresas com solidez financeira, capacidade de inova&amp;ccedil;&amp;atilde;o e um contributo relevante para o desenvolvimento econ&amp;oacute;mico nacional.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Saiba mais &lt;a href="https://www.iapmei.pt/PRODUTOS-E-SERVICOS/Qualificacao-Certificacao/PME-Lider/PME-Excelencia.aspx" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
-  </si>
-[...7 lines deleted...]
-    <t>[{"name":"Tourisme"}]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_desassossego6.jpg</t>
   </si>
   <si>
     <t>“Desassossego” traz dança, teatro e música ao Olga Cadaval</t>
   </si>
   <si>
     <t>Interpretado por alunos do Estúdio 3 Academia, o espetáculo propõe uma travessia emocional pelos conflitos internos e coletivos, explorando temas como a identidade, empatia e transformação.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Entre movimento, palavra e som, &amp;ldquo;Desassossego&amp;rdquo; convida o p&amp;uacute;blico a refletir sobre o equil&amp;iacute;brio entre o individuo e o todo, num di&amp;aacute;logo marcado pela inquieta&amp;ccedil;&amp;atilde;o e pela mudan&amp;ccedil;a.&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Este espet&amp;aacute;culo oferece ao p&amp;uacute;blico uma verdadeira viagem art&amp;iacute;stica e emocional, sobre identidade, empatia e transforma&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/desassossego-100797" target="_blank"&gt;Ticketline&lt;/a&gt;. A programa&amp;ccedil;&amp;atilde;o completa pode ser consultada em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_grease_26.jpg</t>
   </si>
   <si>
     <t>Grease – O Musical chega ao Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>O espetáculo sobe ao palco a 6 de março, às 21h00, e a 7 de março, às 16h00 e às 21h00, trazendo ao concelho a icónica história de Danny e Sandy, marcada pela energia contagiante dos anos 50.</t>
   </si>
@@ -3092,51 +3979,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S119"/>
+  <dimension ref="A1:S162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3164,3879 +4051,5255 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
       <c r="Q2" t="s">
         <v>25</v>
       </c>
       <c r="R2" t="s">
         <v>24</v>
       </c>
       <c r="S2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3">
-        <v>71</v>
+        <v>153</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="H3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>29</v>
       </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="R3" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="S3" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="B4">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P4" t="s">
         <v>24</v>
       </c>
       <c r="Q4" t="s">
         <v>25</v>
       </c>
       <c r="R4" t="s">
         <v>24</v>
       </c>
       <c r="S4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B5">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="H5" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P5" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q5" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R5" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S5" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="H6" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="P6" t="s">
         <v>24</v>
       </c>
       <c r="Q6" t="s">
         <v>25</v>
       </c>
       <c r="R6" t="s">
         <v>24</v>
       </c>
       <c r="S6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="H7" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="P7" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="Q7" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="R7" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="S7" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="H8" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="L8" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="P8" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="Q8" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="R8" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="S8" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="B9">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="H9" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="L9" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="P9" t="s">
         <v>24</v>
       </c>
       <c r="Q9" t="s">
         <v>25</v>
       </c>
       <c r="R9" t="s">
         <v>24</v>
       </c>
       <c r="S9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="B10">
+        <v>80</v>
+      </c>
+      <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" t="s">
+        <v>58</v>
+      </c>
+      <c r="H10" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
       <c r="P10" t="s">
         <v>24</v>
       </c>
       <c r="Q10" t="s">
         <v>25</v>
       </c>
       <c r="R10" t="s">
         <v>24</v>
       </c>
       <c r="S10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="B11">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="C11" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="D11" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="H11" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="L11" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="P11" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="Q11" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="R11" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="S11" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12">
+        <v>96</v>
+      </c>
+      <c r="C12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D12" t="s">
+        <v>69</v>
+      </c>
+      <c r="H12" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P12" t="s">
         <v>24</v>
       </c>
       <c r="Q12" t="s">
         <v>25</v>
       </c>
       <c r="R12" t="s">
         <v>24</v>
       </c>
       <c r="S12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B13">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C13" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="D13" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="H13" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="L13" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="P13" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q13" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R13" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S13" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B14">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C14" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="D14" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="H14" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="L14" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="P14" t="s">
         <v>24</v>
       </c>
       <c r="Q14" t="s">
         <v>25</v>
       </c>
       <c r="R14" t="s">
         <v>24</v>
       </c>
       <c r="S14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="B15">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C15" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D15" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H15" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="L15" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="P15" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q15" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R15" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S15" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="B16">
-        <v>74</v>
+        <v>158</v>
       </c>
       <c r="C16" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D16" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="H16" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="L16" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="P16" t="s">
         <v>24</v>
       </c>
       <c r="Q16" t="s">
         <v>25</v>
       </c>
       <c r="R16" t="s">
         <v>24</v>
       </c>
       <c r="S16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="B17">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="C17" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="D17" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="H17" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="L17" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="P17" t="s">
         <v>24</v>
       </c>
       <c r="Q17" t="s">
         <v>25</v>
       </c>
       <c r="R17" t="s">
         <v>24</v>
       </c>
       <c r="S17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="B18">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C18" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D18" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H18" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="L18" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="P18" t="s">
         <v>24</v>
       </c>
       <c r="Q18" t="s">
         <v>25</v>
       </c>
       <c r="R18" t="s">
         <v>24</v>
       </c>
       <c r="S18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="B19">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" t="s">
+        <v>101</v>
+      </c>
+      <c r="H19" t="s">
+        <v>102</v>
+      </c>
+      <c r="L19" t="s">
+        <v>103</v>
+      </c>
+      <c r="P19" t="s">
         <v>104</v>
       </c>
-      <c r="D19" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q19" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="R19" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="S19" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="B20">
-        <v>686</v>
+        <v>139</v>
       </c>
       <c r="C20" t="s">
+        <v>106</v>
+      </c>
+      <c r="D20" t="s">
+        <v>107</v>
+      </c>
+      <c r="H20" t="s">
         <v>108</v>
       </c>
-      <c r="D20" t="s">
+      <c r="L20" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="P20" t="s">
         <v>24</v>
       </c>
       <c r="Q20" t="s">
         <v>25</v>
       </c>
       <c r="R20" t="s">
         <v>24</v>
       </c>
       <c r="S20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="B21">
         <v>60</v>
       </c>
       <c r="C21" t="s">
+        <v>110</v>
+      </c>
+      <c r="D21" t="s">
+        <v>111</v>
+      </c>
+      <c r="H21" t="s">
         <v>112</v>
       </c>
-      <c r="D21" t="s">
+      <c r="L21" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="P21" t="s">
         <v>24</v>
       </c>
       <c r="Q21" t="s">
         <v>25</v>
       </c>
       <c r="R21" t="s">
         <v>24</v>
       </c>
       <c r="S21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22">
+        <v>80</v>
+      </c>
+      <c r="C22" t="s">
+        <v>114</v>
+      </c>
+      <c r="D22" t="s">
+        <v>115</v>
+      </c>
+      <c r="H22" t="s">
         <v>116</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="L22" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
       <c r="P22" t="s">
         <v>24</v>
       </c>
       <c r="Q22" t="s">
         <v>25</v>
       </c>
       <c r="R22" t="s">
         <v>24</v>
       </c>
       <c r="S22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
-        <v>60</v>
+        <v>642</v>
       </c>
       <c r="C23" t="s">
+        <v>119</v>
+      </c>
+      <c r="D23" t="s">
+        <v>120</v>
+      </c>
+      <c r="H23" t="s">
         <v>121</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="H23" t="s">
+      <c r="L23" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="P23" t="s">
         <v>24</v>
       </c>
       <c r="Q23" t="s">
         <v>25</v>
       </c>
       <c r="R23" t="s">
         <v>24</v>
       </c>
       <c r="S23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B24">
+        <v>86</v>
+      </c>
+      <c r="C24" t="s">
+        <v>123</v>
+      </c>
+      <c r="D24" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="H24" t="s">
         <v>125</v>
       </c>
       <c r="L24" t="s">
         <v>126</v>
       </c>
       <c r="P24" t="s">
         <v>24</v>
       </c>
       <c r="Q24" t="s">
         <v>25</v>
       </c>
       <c r="R24" t="s">
         <v>24</v>
       </c>
       <c r="S24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25">
+        <v>112</v>
+      </c>
+      <c r="C25" t="s">
         <v>127</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>128</v>
       </c>
-      <c r="D25" t="s">
+      <c r="H25" t="s">
         <v>129</v>
       </c>
-      <c r="H25" t="s">
+      <c r="L25" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="P25" t="s">
         <v>24</v>
       </c>
       <c r="Q25" t="s">
         <v>25</v>
       </c>
       <c r="R25" t="s">
         <v>24</v>
       </c>
       <c r="S25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B26">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C26" t="s">
         <v>132</v>
       </c>
       <c r="D26" t="s">
         <v>133</v>
       </c>
       <c r="H26" t="s">
         <v>134</v>
       </c>
       <c r="L26" t="s">
         <v>135</v>
       </c>
       <c r="P26" t="s">
         <v>24</v>
       </c>
       <c r="Q26" t="s">
         <v>25</v>
       </c>
       <c r="R26" t="s">
         <v>24</v>
       </c>
       <c r="S26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="B27">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="C27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="P27" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="Q27" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="R27" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="S27" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B28">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="C28" t="s">
         <v>141</v>
       </c>
       <c r="D28" t="s">
         <v>142</v>
       </c>
       <c r="H28" t="s">
         <v>143</v>
       </c>
       <c r="L28" t="s">
         <v>144</v>
       </c>
       <c r="P28" t="s">
-        <v>145</v>
+        <v>24</v>
       </c>
       <c r="Q28" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R28" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S28" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D29" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="H29" t="s">
         <v>147</v>
       </c>
       <c r="L29" t="s">
         <v>148</v>
       </c>
       <c r="P29" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="Q29" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="R29" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="S29" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
+        <v>149</v>
+      </c>
+      <c r="B30">
+        <v>92</v>
+      </c>
+      <c r="C30" t="s">
         <v>150</v>
       </c>
-      <c r="B30">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="H30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="P30" t="s">
         <v>24</v>
       </c>
       <c r="Q30" t="s">
         <v>25</v>
       </c>
       <c r="R30" t="s">
         <v>24</v>
       </c>
       <c r="S30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B31">
-        <v>665</v>
+        <v>101</v>
       </c>
       <c r="C31" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="H31" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="L31" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="P31" t="s">
-        <v>24</v>
+        <v>159</v>
       </c>
       <c r="Q31" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="R31" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="S31" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B32">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="C32" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="D32" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="H32" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="L32" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="P32" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q32" t="s">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="R32" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="S32" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>153</v>
+        <v>169</v>
       </c>
       <c r="B33">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="C33" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="D33" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="H33" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="L33" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="P33" t="s">
         <v>24</v>
       </c>
       <c r="Q33" t="s">
         <v>25</v>
       </c>
       <c r="R33" t="s">
         <v>24</v>
       </c>
       <c r="S33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B34">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="C34" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="D34" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="H34" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="L34" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="P34" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="Q34" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="R34" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="S34" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>169</v>
       </c>
       <c r="B35">
-        <v>639</v>
+        <v>66</v>
       </c>
       <c r="C35" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="D35" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="H35" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="L35" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="P35" t="s">
-        <v>24</v>
+        <v>182</v>
       </c>
       <c r="Q35" t="s">
-        <v>25</v>
+        <v>183</v>
       </c>
       <c r="R35" t="s">
-        <v>24</v>
+        <v>184</v>
       </c>
       <c r="S35" t="s">
-        <v>25</v>
+        <v>185</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="B36">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>187</v>
       </c>
       <c r="D36" t="s">
-        <v>93</v>
+        <v>188</v>
       </c>
       <c r="H36" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="L36" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="P36" t="s">
         <v>24</v>
       </c>
       <c r="Q36" t="s">
         <v>25</v>
       </c>
       <c r="R36" t="s">
         <v>24</v>
       </c>
       <c r="S36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B37">
-        <v>60</v>
+        <v>147</v>
       </c>
       <c r="C37" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="D37" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="H37" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="L37" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="P37" t="s">
         <v>24</v>
       </c>
       <c r="Q37" t="s">
         <v>25</v>
       </c>
       <c r="R37" t="s">
         <v>24</v>
       </c>
       <c r="S37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="B38">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C38" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="D38" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="H38" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="L38" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="P38" t="s">
-        <v>145</v>
+        <v>24</v>
       </c>
       <c r="Q38" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R38" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S38" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="B39">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C39" t="s">
-        <v>100</v>
+        <v>202</v>
       </c>
       <c r="D39" t="s">
-        <v>101</v>
+        <v>203</v>
       </c>
       <c r="H39" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="L39" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="P39" t="s">
         <v>24</v>
       </c>
       <c r="Q39" t="s">
         <v>25</v>
       </c>
       <c r="R39" t="s">
         <v>24</v>
       </c>
       <c r="S39" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="B40">
-        <v>81</v>
+        <v>132</v>
       </c>
       <c r="C40" t="s">
-        <v>104</v>
+        <v>206</v>
       </c>
       <c r="D40" t="s">
-        <v>105</v>
+        <v>207</v>
       </c>
       <c r="H40" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="L40" t="s">
-        <v>190</v>
+        <v>209</v>
       </c>
       <c r="P40" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="Q40" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="R40" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="S40" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="B41">
-        <v>98</v>
+        <v>140</v>
       </c>
       <c r="C41" t="s">
-        <v>96</v>
+        <v>211</v>
       </c>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>212</v>
       </c>
       <c r="H41" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="L41" t="s">
-        <v>193</v>
+        <v>214</v>
       </c>
       <c r="P41" t="s">
         <v>24</v>
       </c>
       <c r="Q41" t="s">
         <v>25</v>
       </c>
       <c r="R41" t="s">
         <v>24</v>
       </c>
       <c r="S41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="B42">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="C42" t="s">
-        <v>194</v>
+        <v>215</v>
       </c>
       <c r="D42" t="s">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="H42" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
       <c r="L42" t="s">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="P42" t="s">
         <v>24</v>
       </c>
       <c r="Q42" t="s">
         <v>25</v>
       </c>
       <c r="R42" t="s">
         <v>24</v>
       </c>
       <c r="S42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>198</v>
+        <v>219</v>
       </c>
       <c r="B43">
         <v>60</v>
       </c>
       <c r="C43" t="s">
-        <v>62</v>
+        <v>220</v>
       </c>
       <c r="D43" t="s">
-        <v>63</v>
+        <v>221</v>
       </c>
       <c r="H43" t="s">
-        <v>199</v>
+        <v>222</v>
       </c>
       <c r="L43" t="s">
-        <v>200</v>
+        <v>223</v>
       </c>
       <c r="P43" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="Q43" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="R43" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="S43" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>201</v>
+        <v>224</v>
       </c>
       <c r="B44">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C44" t="s">
-        <v>88</v>
+        <v>225</v>
       </c>
       <c r="D44" t="s">
-        <v>89</v>
+        <v>226</v>
       </c>
       <c r="H44" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
       <c r="L44" t="s">
-        <v>203</v>
+        <v>228</v>
       </c>
       <c r="P44" t="s">
-        <v>204</v>
+        <v>24</v>
       </c>
       <c r="Q44" t="s">
-        <v>205</v>
+        <v>25</v>
       </c>
       <c r="R44" t="s">
-        <v>204</v>
+        <v>24</v>
       </c>
       <c r="S44" t="s">
-        <v>205</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>206</v>
+        <v>229</v>
+      </c>
+      <c r="B45">
+        <v>68</v>
       </c>
       <c r="C45" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="D45" t="s">
-        <v>208</v>
-[...8 lines deleted...]
-        <v>211</v>
+        <v>231</v>
       </c>
       <c r="H45" t="s">
-        <v>212</v>
-[...8 lines deleted...]
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="L45" t="s">
-        <v>216</v>
-[...8 lines deleted...]
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="P45" t="s">
-        <v>220</v>
+        <v>24</v>
       </c>
       <c r="Q45" t="s">
-        <v>221</v>
+        <v>25</v>
       </c>
       <c r="R45" t="s">
-        <v>222</v>
+        <v>24</v>
       </c>
       <c r="S45" t="s">
-        <v>223</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="B46">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="C46" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="D46" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="H46" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="L46" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="P46" t="s">
-        <v>44</v>
+        <v>238</v>
       </c>
       <c r="Q46" t="s">
-        <v>45</v>
+        <v>239</v>
       </c>
       <c r="R46" t="s">
-        <v>45</v>
+        <v>240</v>
       </c>
       <c r="S46" t="s">
-        <v>45</v>
+        <v>241</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="B47">
         <v>60</v>
       </c>
       <c r="C47" t="s">
-        <v>84</v>
+        <v>243</v>
       </c>
       <c r="D47" t="s">
-        <v>85</v>
+        <v>244</v>
       </c>
       <c r="H47" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="L47" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="P47" t="s">
         <v>24</v>
       </c>
       <c r="Q47" t="s">
         <v>25</v>
       </c>
       <c r="R47" t="s">
         <v>24</v>
       </c>
       <c r="S47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="B48">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C48" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="D48" t="s">
-        <v>232</v>
+        <v>249</v>
       </c>
       <c r="H48" t="s">
-        <v>233</v>
+        <v>250</v>
       </c>
       <c r="L48" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="P48" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="Q48" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="R48" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="S48" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="B49">
         <v>60</v>
       </c>
       <c r="C49" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="D49" t="s">
-        <v>27</v>
+        <v>253</v>
       </c>
       <c r="H49" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="L49" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="P49" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="Q49" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="R49" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="S49" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="B50">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C50" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="D50" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="H50" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="L50" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="P50" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q50" t="s">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="R50" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="S50" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B51">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C51" t="s">
-        <v>245</v>
+        <v>161</v>
       </c>
       <c r="D51" t="s">
-        <v>81</v>
+        <v>260</v>
       </c>
       <c r="H51" t="s">
-        <v>246</v>
+        <v>261</v>
       </c>
       <c r="L51" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="P51" t="s">
-        <v>44</v>
+        <v>165</v>
       </c>
       <c r="Q51" t="s">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="R51" t="s">
-        <v>45</v>
+        <v>167</v>
       </c>
       <c r="S51" t="s">
-        <v>45</v>
+        <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B52">
-        <v>788</v>
+        <v>63</v>
       </c>
       <c r="C52" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="D52" t="s">
-        <v>77</v>
+        <v>264</v>
       </c>
       <c r="H52" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="L52" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="P52" t="s">
         <v>24</v>
       </c>
       <c r="Q52" t="s">
         <v>25</v>
       </c>
       <c r="R52" t="s">
         <v>24</v>
       </c>
       <c r="S52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="B53">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C53" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="D53" t="s">
-        <v>73</v>
+        <v>269</v>
       </c>
       <c r="H53" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="L53" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="P53" t="s">
         <v>24</v>
       </c>
       <c r="Q53" t="s">
         <v>25</v>
       </c>
       <c r="R53" t="s">
         <v>24</v>
       </c>
       <c r="S53" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="B54">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C54" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="D54" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="H54" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="L54" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="P54" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q54" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R54" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S54" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="B55">
-        <v>60</v>
+        <v>785</v>
       </c>
       <c r="C55" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="D55" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="H55" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="L55" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="P55" t="s">
         <v>24</v>
       </c>
       <c r="Q55" t="s">
         <v>25</v>
       </c>
       <c r="R55" t="s">
         <v>24</v>
       </c>
       <c r="S55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="B56">
         <v>60</v>
       </c>
       <c r="C56" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="D56" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="H56" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
       <c r="L56" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="P56" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="Q56" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="R56" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="S56" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="B57">
         <v>60</v>
       </c>
       <c r="C57" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="D57" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="H57" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="L57" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="P57" t="s">
         <v>24</v>
       </c>
       <c r="Q57" t="s">
         <v>25</v>
       </c>
       <c r="R57" t="s">
         <v>24</v>
       </c>
       <c r="S57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B58">
         <v>60</v>
       </c>
       <c r="C58" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="D58" t="s">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="H58" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="L58" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="P58" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="Q58" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="R58" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="S58" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="B59">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="C59" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="D59" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="H59" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="L59" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="P59" t="s">
         <v>24</v>
       </c>
       <c r="Q59" t="s">
         <v>25</v>
       </c>
       <c r="R59" t="s">
         <v>24</v>
       </c>
       <c r="S59" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="B60">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C60" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="D60" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
       <c r="H60" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="L60" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="P60" t="s">
         <v>24</v>
       </c>
       <c r="Q60" t="s">
         <v>25</v>
       </c>
       <c r="R60" t="s">
         <v>24</v>
       </c>
       <c r="S60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="B61">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C61" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="D61" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="H61" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="L61" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="P61" t="s">
         <v>24</v>
       </c>
       <c r="Q61" t="s">
         <v>25</v>
       </c>
       <c r="R61" t="s">
         <v>24</v>
       </c>
       <c r="S61" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="B62">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="C62" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="D62" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="H62" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="L62" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="P62" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q62" t="s">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="R62" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="S62" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="B63">
-        <v>60</v>
+        <v>686</v>
       </c>
       <c r="C63" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="D63" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="H63" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="L63" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="P63" t="s">
         <v>24</v>
       </c>
       <c r="Q63" t="s">
         <v>25</v>
       </c>
       <c r="R63" t="s">
         <v>24</v>
       </c>
       <c r="S63" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>301</v>
+        <v>272</v>
       </c>
       <c r="B64">
-        <v>633</v>
+        <v>60</v>
       </c>
       <c r="C64" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="D64" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="H64" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="L64" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="P64" t="s">
         <v>24</v>
       </c>
       <c r="Q64" t="s">
         <v>25</v>
       </c>
       <c r="R64" t="s">
         <v>24</v>
       </c>
       <c r="S64" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="B65">
         <v>60</v>
       </c>
       <c r="C65" t="s">
-        <v>178</v>
+        <v>318</v>
       </c>
       <c r="D65" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="H65" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="L65" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="P65" t="s">
         <v>24</v>
       </c>
       <c r="Q65" t="s">
         <v>25</v>
       </c>
       <c r="R65" t="s">
         <v>24</v>
       </c>
       <c r="S65" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="B66">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C66" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="D66" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="H66" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="L66" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="P66" t="s">
         <v>24</v>
       </c>
       <c r="Q66" t="s">
         <v>25</v>
       </c>
       <c r="R66" t="s">
         <v>24</v>
       </c>
       <c r="S66" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="B67">
-        <v>167</v>
+        <v>60</v>
       </c>
       <c r="C67" t="s">
+        <v>313</v>
+      </c>
+      <c r="D67" t="s">
         <v>314</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H67" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="L67" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="P67" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="Q67" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="R67" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="S67" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="B68">
         <v>60</v>
       </c>
       <c r="C68" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="D68" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="H68" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="L68" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="P68" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="Q68" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="R68" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="S68" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="B69">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C69" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="D69" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="H69" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="L69" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="P69" t="s">
         <v>24</v>
       </c>
       <c r="Q69" t="s">
         <v>25</v>
       </c>
       <c r="R69" t="s">
         <v>24</v>
       </c>
       <c r="S69" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="B70">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="C70" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="D70" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="H70" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="L70" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="P70" t="s">
-        <v>330</v>
+        <v>165</v>
       </c>
       <c r="Q70" t="s">
-        <v>331</v>
+        <v>166</v>
       </c>
       <c r="R70" t="s">
-        <v>332</v>
+        <v>167</v>
       </c>
       <c r="S70" t="s">
-        <v>333</v>
+        <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>309</v>
+        <v>341</v>
       </c>
       <c r="B71">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C71" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="D71" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="H71" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="L71" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="P71" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="Q71" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="R71" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="S71" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>309</v>
+        <v>346</v>
       </c>
       <c r="B72">
         <v>60</v>
       </c>
       <c r="C72" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D72" t="s">
-        <v>41</v>
+        <v>343</v>
       </c>
       <c r="H72" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="L72" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="P72" t="s">
-        <v>44</v>
+        <v>349</v>
       </c>
       <c r="Q72" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="R72" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="S72" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>309</v>
+        <v>350</v>
       </c>
       <c r="B73">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C73" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="D73" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="H73" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="L73" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="P73" t="s">
-        <v>345</v>
+        <v>24</v>
       </c>
       <c r="Q73" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R73" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S73" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
+        <v>353</v>
+      </c>
+      <c r="B74">
+        <v>665</v>
+      </c>
+      <c r="C74" t="s">
         <v>309</v>
       </c>
-      <c r="B74">
-[...4 lines deleted...]
-      </c>
       <c r="D74" t="s">
-        <v>51</v>
+        <v>310</v>
       </c>
       <c r="H74" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="L74" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="P74" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="Q74" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="R74" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="S74" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>309</v>
+        <v>353</v>
       </c>
       <c r="B75">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="C75" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="D75" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="H75" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="L75" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="P75" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q75" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R75" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S75" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>309</v>
+        <v>353</v>
       </c>
       <c r="B76">
         <v>60</v>
       </c>
       <c r="C76" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="D76" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="H76" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="L76" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="P76" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q76" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R76" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S76" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>309</v>
+        <v>364</v>
       </c>
       <c r="B77">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="C77" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="D77" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="H77" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="L77" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="P77" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q77" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R77" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S77" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>309</v>
+        <v>369</v>
       </c>
       <c r="B78">
-        <v>403</v>
+        <v>639</v>
       </c>
       <c r="C78" t="s">
-        <v>361</v>
+        <v>206</v>
       </c>
       <c r="D78" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="H78" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="L78" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="P78" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="Q78" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="R78" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="S78" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>309</v>
+        <v>373</v>
       </c>
       <c r="B79">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="C79" t="s">
-        <v>365</v>
+        <v>293</v>
       </c>
       <c r="D79" t="s">
-        <v>366</v>
+        <v>294</v>
       </c>
       <c r="H79" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="L79" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="P79" t="s">
         <v>24</v>
       </c>
       <c r="Q79" t="s">
         <v>25</v>
       </c>
       <c r="R79" t="s">
         <v>24</v>
       </c>
       <c r="S79" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>309</v>
+        <v>376</v>
       </c>
       <c r="B80">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="C80" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="D80" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="H80" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="L80" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="P80" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q80" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R80" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S80" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>309</v>
+        <v>376</v>
       </c>
       <c r="B81">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C81" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="D81" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="H81" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="L81" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="P81" t="s">
-        <v>377</v>
+        <v>159</v>
       </c>
       <c r="Q81" t="s">
-        <v>378</v>
+        <v>105</v>
       </c>
       <c r="R81" t="s">
-        <v>377</v>
+        <v>105</v>
       </c>
       <c r="S81" t="s">
-        <v>379</v>
+        <v>105</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>309</v>
+        <v>385</v>
       </c>
       <c r="B82">
         <v>60</v>
       </c>
       <c r="C82" t="s">
-        <v>380</v>
+        <v>301</v>
       </c>
       <c r="D82" t="s">
-        <v>381</v>
+        <v>302</v>
       </c>
       <c r="H82" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="L82" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="P82" t="s">
         <v>24</v>
       </c>
       <c r="Q82" t="s">
         <v>25</v>
       </c>
       <c r="R82" t="s">
         <v>24</v>
       </c>
       <c r="S82" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>309</v>
+        <v>385</v>
       </c>
       <c r="B83">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="C83" t="s">
-        <v>384</v>
+        <v>305</v>
       </c>
       <c r="D83" t="s">
-        <v>385</v>
+        <v>306</v>
       </c>
       <c r="H83" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="L83" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="P83" t="s">
-        <v>24</v>
+        <v>165</v>
       </c>
       <c r="Q83" t="s">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="R83" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="S83" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B84">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="C84" t="s">
-        <v>346</v>
+        <v>297</v>
       </c>
       <c r="D84" t="s">
-        <v>51</v>
+        <v>298</v>
       </c>
       <c r="H84" t="s">
-        <v>52</v>
+        <v>391</v>
       </c>
       <c r="L84" t="s">
-        <v>53</v>
+        <v>392</v>
       </c>
       <c r="P84" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="Q84" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="R84" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="S84" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B85">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C85" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="D85" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="H85" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="L85" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="P85" t="s">
-        <v>377</v>
+        <v>24</v>
       </c>
       <c r="Q85" t="s">
-        <v>378</v>
+        <v>25</v>
       </c>
       <c r="R85" t="s">
-        <v>377</v>
+        <v>24</v>
       </c>
       <c r="S85" t="s">
-        <v>379</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B86">
         <v>60</v>
       </c>
       <c r="C86" t="s">
-        <v>394</v>
+        <v>263</v>
       </c>
       <c r="D86" t="s">
-        <v>395</v>
+        <v>264</v>
       </c>
       <c r="H86" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="L86" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="P86" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q86" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R86" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S86" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="B87">
-        <v>115</v>
+        <v>60</v>
       </c>
       <c r="C87" t="s">
-        <v>398</v>
+        <v>289</v>
       </c>
       <c r="D87" t="s">
-        <v>399</v>
+        <v>290</v>
       </c>
       <c r="H87" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="L87" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="P87" t="s">
-        <v>44</v>
+        <v>403</v>
       </c>
       <c r="Q87" t="s">
-        <v>45</v>
+        <v>404</v>
       </c>
       <c r="R87" t="s">
-        <v>45</v>
+        <v>403</v>
       </c>
       <c r="S87" t="s">
-        <v>45</v>
+        <v>404</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>405</v>
       </c>
       <c r="C88" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="D88" t="s">
-        <v>403</v>
+        <v>407</v>
+      </c>
+      <c r="E88" t="s">
+        <v>408</v>
+      </c>
+      <c r="F88" t="s">
+        <v>409</v>
+      </c>
+      <c r="G88" t="s">
+        <v>410</v>
       </c>
       <c r="H88" t="s">
-        <v>404</v>
+        <v>411</v>
+      </c>
+      <c r="I88" t="s">
+        <v>412</v>
+      </c>
+      <c r="J88" t="s">
+        <v>413</v>
+      </c>
+      <c r="K88" t="s">
+        <v>414</v>
       </c>
       <c r="L88" t="s">
-        <v>405</v>
+        <v>415</v>
+      </c>
+      <c r="M88" t="s">
+        <v>416</v>
+      </c>
+      <c r="N88" t="s">
+        <v>417</v>
+      </c>
+      <c r="O88" t="s">
+        <v>418</v>
       </c>
       <c r="P88" t="s">
-        <v>44</v>
+        <v>419</v>
       </c>
       <c r="Q88" t="s">
-        <v>45</v>
+        <v>420</v>
       </c>
       <c r="R88" t="s">
-        <v>45</v>
+        <v>421</v>
       </c>
       <c r="S88" t="s">
-        <v>45</v>
+        <v>422</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B89">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C89" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
       <c r="D89" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="H89" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
       <c r="L89" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="P89" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="Q89" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="R89" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="S89" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="B90">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C90" t="s">
-        <v>412</v>
+        <v>285</v>
       </c>
       <c r="D90" t="s">
-        <v>413</v>
+        <v>286</v>
       </c>
       <c r="H90" t="s">
-        <v>414</v>
+        <v>428</v>
       </c>
       <c r="L90" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="P90" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q90" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R90" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S90" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="B91">
-        <v>379</v>
+        <v>60</v>
       </c>
       <c r="C91" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
       <c r="D91" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="H91" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="L91" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
       <c r="P91" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q91" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R91" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S91" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
-        <v>411</v>
+        <v>434</v>
       </c>
       <c r="B92">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C92" t="s">
-        <v>420</v>
+        <v>234</v>
       </c>
       <c r="D92" t="s">
-        <v>421</v>
+        <v>235</v>
       </c>
       <c r="H92" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
       <c r="L92" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="P92" t="s">
-        <v>24</v>
+        <v>238</v>
       </c>
       <c r="Q92" t="s">
-        <v>25</v>
+        <v>239</v>
       </c>
       <c r="R92" t="s">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="S92" t="s">
-        <v>25</v>
+        <v>241</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>424</v>
+        <v>437</v>
       </c>
       <c r="B93">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C93" t="s">
-        <v>425</v>
+        <v>438</v>
       </c>
       <c r="D93" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="H93" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="L93" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="P93" t="s">
         <v>24</v>
       </c>
       <c r="Q93" t="s">
         <v>25</v>
       </c>
       <c r="R93" t="s">
         <v>24</v>
       </c>
       <c r="S93" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>424</v>
+        <v>442</v>
       </c>
       <c r="B94">
-        <v>598</v>
+        <v>60</v>
       </c>
       <c r="C94" t="s">
-        <v>429</v>
+        <v>281</v>
       </c>
       <c r="D94" t="s">
-        <v>430</v>
+        <v>282</v>
       </c>
       <c r="H94" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="L94" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="P94" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="Q94" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="R94" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="S94" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="B95">
-        <v>60</v>
+        <v>788</v>
       </c>
       <c r="C95" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="D95" t="s">
-        <v>435</v>
+        <v>278</v>
       </c>
       <c r="H95" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="L95" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="P95" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q95" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R95" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S95" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="B96">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="C96" t="s">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="D96" t="s">
-        <v>439</v>
+        <v>274</v>
       </c>
       <c r="H96" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="L96" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="P96" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q96" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R96" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S96" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>433</v>
+        <v>452</v>
       </c>
       <c r="B97">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C97" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="D97" t="s">
-        <v>443</v>
+        <v>454</v>
       </c>
       <c r="H97" t="s">
-        <v>444</v>
+        <v>455</v>
       </c>
       <c r="L97" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="P97" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="Q97" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="R97" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="S97" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B98">
         <v>60</v>
       </c>
       <c r="C98" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="D98" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="H98" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="L98" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="P98" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q98" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R98" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S98" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="B99">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C99" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="D99" t="s">
-        <v>453</v>
+        <v>463</v>
       </c>
       <c r="H99" t="s">
-        <v>444</v>
+        <v>464</v>
       </c>
       <c r="L99" t="s">
-        <v>454</v>
+        <v>465</v>
       </c>
       <c r="P99" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q99" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R99" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S99" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="B100">
         <v>60</v>
       </c>
       <c r="C100" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="D100" t="s">
-        <v>456</v>
+        <v>467</v>
       </c>
       <c r="H100" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
       <c r="L100" t="s">
-        <v>458</v>
+        <v>469</v>
       </c>
       <c r="P100" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q100" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R100" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S100" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="B101">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C101" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="D101" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="H101" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="L101" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="P101" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q101" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R101" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S101" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="B102">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C102" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="D102" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="H102" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
       <c r="L102" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="P102" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q102" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R102" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S102" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="B103">
-        <v>189</v>
+        <v>60</v>
       </c>
       <c r="C103" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="D103" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="H103" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="L103" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="P103" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q103" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R103" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S103" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="B104">
         <v>60</v>
       </c>
       <c r="C104" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="D104" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="H104" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="L104" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="P104" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q104" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R104" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S104" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="B105">
         <v>60</v>
       </c>
       <c r="C105" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="D105" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="H105" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="L105" t="s">
-        <v>482</v>
+        <v>493</v>
       </c>
       <c r="P105" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q105" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R105" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S105" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="B106">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="C106" t="s">
-        <v>483</v>
+        <v>494</v>
       </c>
       <c r="D106" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="H106" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="L106" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="P106" t="s">
-        <v>490</v>
+        <v>24</v>
       </c>
       <c r="Q106" t="s">
-        <v>491</v>
+        <v>25</v>
       </c>
       <c r="R106" t="s">
-        <v>492</v>
+        <v>24</v>
       </c>
       <c r="S106" t="s">
-        <v>493</v>
+        <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="B107">
-        <v>60</v>
+        <v>633</v>
       </c>
       <c r="C107" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="D107" t="s">
-        <v>480</v>
+        <v>500</v>
       </c>
       <c r="H107" t="s">
-        <v>481</v>
+        <v>501</v>
       </c>
       <c r="L107" t="s">
-        <v>482</v>
+        <v>502</v>
       </c>
       <c r="P107" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q107" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R107" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S107" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B108">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="C108" t="s">
-        <v>495</v>
+        <v>377</v>
       </c>
       <c r="D108" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="H108" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="L108" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="P108" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q108" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R108" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S108" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="B109">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="C109" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="D109" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="H109" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="L109" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="P109" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q109" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R109" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S109" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B110">
-        <v>60</v>
+        <v>167</v>
       </c>
       <c r="C110" t="s">
-        <v>394</v>
+        <v>511</v>
       </c>
       <c r="D110" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="H110" t="s">
-        <v>396</v>
+        <v>513</v>
       </c>
       <c r="L110" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="P110" t="s">
-        <v>44</v>
+        <v>165</v>
       </c>
       <c r="Q110" t="s">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="R110" t="s">
-        <v>45</v>
+        <v>167</v>
       </c>
       <c r="S110" t="s">
-        <v>45</v>
+        <v>168</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B111">
-        <v>175</v>
+        <v>60</v>
       </c>
       <c r="C111" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="D111" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="H111" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="L111" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="P111" t="s">
-        <v>44</v>
+        <v>165</v>
       </c>
       <c r="Q111" t="s">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="R111" t="s">
-        <v>45</v>
+        <v>167</v>
       </c>
       <c r="S111" t="s">
-        <v>45</v>
+        <v>168</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="B112">
         <v>60</v>
       </c>
       <c r="C112" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="D112" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="H112" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="L112" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="P112" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="Q112" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="R112" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="S112" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="B113">
-        <v>91</v>
+        <v>136</v>
       </c>
       <c r="C113" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="D113" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="H113" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="L113" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="P113" t="s">
-        <v>44</v>
+        <v>527</v>
       </c>
       <c r="Q113" t="s">
-        <v>45</v>
+        <v>528</v>
       </c>
       <c r="R113" t="s">
-        <v>45</v>
+        <v>529</v>
       </c>
       <c r="S113" t="s">
-        <v>45</v>
+        <v>530</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="B114">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="C114" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="D114" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
       <c r="H114" t="s">
-        <v>522</v>
+        <v>533</v>
       </c>
       <c r="L114" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="P114" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="Q114" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="R114" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="S114" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>524</v>
+        <v>506</v>
       </c>
       <c r="B115">
-        <v>602</v>
+        <v>60</v>
       </c>
       <c r="C115" t="s">
-        <v>525</v>
+        <v>248</v>
       </c>
       <c r="D115" t="s">
-        <v>526</v>
+        <v>249</v>
       </c>
       <c r="H115" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="L115" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="P115" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="Q115" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="R115" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="S115" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>529</v>
+        <v>506</v>
       </c>
       <c r="B116">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C116" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="D116" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="H116" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="L116" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="P116" t="s">
-        <v>44</v>
+        <v>541</v>
       </c>
       <c r="Q116" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="R116" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="S116" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>529</v>
+        <v>506</v>
       </c>
       <c r="B117">
-        <v>759</v>
+        <v>60</v>
       </c>
       <c r="C117" t="s">
-        <v>534</v>
+        <v>256</v>
       </c>
       <c r="D117" t="s">
-        <v>535</v>
+        <v>257</v>
       </c>
       <c r="H117" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="L117" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="P117" t="s">
-        <v>44</v>
+        <v>165</v>
       </c>
       <c r="Q117" t="s">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="R117" t="s">
-        <v>45</v>
+        <v>167</v>
       </c>
       <c r="S117" t="s">
-        <v>45</v>
+        <v>168</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>538</v>
+        <v>506</v>
       </c>
       <c r="B118">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="C118" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="D118" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="H118" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="L118" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="P118" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="Q118" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
       <c r="R118" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="S118" t="s">
-        <v>25</v>
+        <v>105</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>543</v>
+        <v>506</v>
       </c>
       <c r="B119">
+        <v>60</v>
+      </c>
+      <c r="C119" t="s">
+        <v>548</v>
+      </c>
+      <c r="D119" t="s">
+        <v>549</v>
+      </c>
+      <c r="H119" t="s">
+        <v>550</v>
+      </c>
+      <c r="L119" t="s">
+        <v>551</v>
+      </c>
+      <c r="P119" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>105</v>
+      </c>
+      <c r="R119" t="s">
+        <v>105</v>
+      </c>
+      <c r="S119" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19">
+      <c r="A120" t="s">
+        <v>506</v>
+      </c>
+      <c r="B120">
+        <v>83</v>
+      </c>
+      <c r="C120" t="s">
+        <v>552</v>
+      </c>
+      <c r="D120" t="s">
+        <v>553</v>
+      </c>
+      <c r="H120" t="s">
+        <v>554</v>
+      </c>
+      <c r="L120" t="s">
+        <v>555</v>
+      </c>
+      <c r="P120" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>105</v>
+      </c>
+      <c r="R120" t="s">
+        <v>105</v>
+      </c>
+      <c r="S120" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19">
+      <c r="A121" t="s">
+        <v>506</v>
+      </c>
+      <c r="B121">
+        <v>403</v>
+      </c>
+      <c r="C121" t="s">
+        <v>556</v>
+      </c>
+      <c r="D121" t="s">
+        <v>557</v>
+      </c>
+      <c r="H121" t="s">
+        <v>558</v>
+      </c>
+      <c r="L121" t="s">
+        <v>559</v>
+      </c>
+      <c r="P121" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>166</v>
+      </c>
+      <c r="R121" t="s">
+        <v>167</v>
+      </c>
+      <c r="S121" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="122" spans="1:19">
+      <c r="A122" t="s">
+        <v>506</v>
+      </c>
+      <c r="B122">
+        <v>133</v>
+      </c>
+      <c r="C122" t="s">
+        <v>560</v>
+      </c>
+      <c r="D122" t="s">
+        <v>561</v>
+      </c>
+      <c r="H122" t="s">
+        <v>562</v>
+      </c>
+      <c r="L122" t="s">
+        <v>563</v>
+      </c>
+      <c r="P122" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>25</v>
+      </c>
+      <c r="R122" t="s">
+        <v>24</v>
+      </c>
+      <c r="S122" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="123" spans="1:19">
+      <c r="A123" t="s">
+        <v>506</v>
+      </c>
+      <c r="B123">
+        <v>72</v>
+      </c>
+      <c r="C123" t="s">
+        <v>564</v>
+      </c>
+      <c r="D123" t="s">
+        <v>565</v>
+      </c>
+      <c r="H123" t="s">
+        <v>566</v>
+      </c>
+      <c r="L123" t="s">
+        <v>567</v>
+      </c>
+      <c r="P123" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>105</v>
+      </c>
+      <c r="R123" t="s">
+        <v>105</v>
+      </c>
+      <c r="S123" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="124" spans="1:19">
+      <c r="A124" t="s">
+        <v>506</v>
+      </c>
+      <c r="B124">
+        <v>60</v>
+      </c>
+      <c r="C124" t="s">
+        <v>568</v>
+      </c>
+      <c r="D124" t="s">
+        <v>569</v>
+      </c>
+      <c r="H124" t="s">
+        <v>570</v>
+      </c>
+      <c r="L124" t="s">
+        <v>571</v>
+      </c>
+      <c r="P124" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>66</v>
+      </c>
+      <c r="R124" t="s">
+        <v>65</v>
+      </c>
+      <c r="S124" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19">
+      <c r="A125" t="s">
+        <v>506</v>
+      </c>
+      <c r="B125">
+        <v>60</v>
+      </c>
+      <c r="C125" t="s">
+        <v>572</v>
+      </c>
+      <c r="D125" t="s">
+        <v>573</v>
+      </c>
+      <c r="H125" t="s">
+        <v>574</v>
+      </c>
+      <c r="L125" t="s">
+        <v>575</v>
+      </c>
+      <c r="P125" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>25</v>
+      </c>
+      <c r="R125" t="s">
+        <v>24</v>
+      </c>
+      <c r="S125" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19">
+      <c r="A126" t="s">
+        <v>506</v>
+      </c>
+      <c r="B126">
+        <v>60</v>
+      </c>
+      <c r="C126" t="s">
+        <v>576</v>
+      </c>
+      <c r="D126" t="s">
+        <v>577</v>
+      </c>
+      <c r="H126" t="s">
+        <v>578</v>
+      </c>
+      <c r="L126" t="s">
+        <v>579</v>
+      </c>
+      <c r="P126" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>25</v>
+      </c>
+      <c r="R126" t="s">
+        <v>24</v>
+      </c>
+      <c r="S126" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="127" spans="1:19">
+      <c r="A127" t="s">
+        <v>580</v>
+      </c>
+      <c r="B127">
+        <v>67</v>
+      </c>
+      <c r="C127" t="s">
+        <v>256</v>
+      </c>
+      <c r="D127" t="s">
+        <v>257</v>
+      </c>
+      <c r="H127" t="s">
+        <v>258</v>
+      </c>
+      <c r="L127" t="s">
+        <v>259</v>
+      </c>
+      <c r="P127" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>166</v>
+      </c>
+      <c r="R127" t="s">
+        <v>167</v>
+      </c>
+      <c r="S127" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="128" spans="1:19">
+      <c r="A128" t="s">
+        <v>580</v>
+      </c>
+      <c r="B128">
+        <v>60</v>
+      </c>
+      <c r="C128" t="s">
+        <v>581</v>
+      </c>
+      <c r="D128" t="s">
+        <v>582</v>
+      </c>
+      <c r="H128" t="s">
+        <v>583</v>
+      </c>
+      <c r="L128" t="s">
+        <v>584</v>
+      </c>
+      <c r="P128" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>66</v>
+      </c>
+      <c r="R128" t="s">
+        <v>65</v>
+      </c>
+      <c r="S128" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19">
+      <c r="A129" t="s">
+        <v>585</v>
+      </c>
+      <c r="B129">
+        <v>60</v>
+      </c>
+      <c r="C129" t="s">
+        <v>586</v>
+      </c>
+      <c r="D129" t="s">
+        <v>587</v>
+      </c>
+      <c r="H129" t="s">
+        <v>588</v>
+      </c>
+      <c r="L129" t="s">
+        <v>589</v>
+      </c>
+      <c r="P129" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>105</v>
+      </c>
+      <c r="R129" t="s">
+        <v>105</v>
+      </c>
+      <c r="S129" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19">
+      <c r="A130" t="s">
+        <v>585</v>
+      </c>
+      <c r="B130">
+        <v>115</v>
+      </c>
+      <c r="C130" t="s">
+        <v>590</v>
+      </c>
+      <c r="D130" t="s">
+        <v>591</v>
+      </c>
+      <c r="H130" t="s">
+        <v>592</v>
+      </c>
+      <c r="L130" t="s">
+        <v>593</v>
+      </c>
+      <c r="P130" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>105</v>
+      </c>
+      <c r="R130" t="s">
+        <v>105</v>
+      </c>
+      <c r="S130" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19">
+      <c r="A131" t="s">
+        <v>585</v>
+      </c>
+      <c r="B131">
+        <v>119</v>
+      </c>
+      <c r="C131" t="s">
+        <v>594</v>
+      </c>
+      <c r="D131" t="s">
+        <v>595</v>
+      </c>
+      <c r="H131" t="s">
+        <v>596</v>
+      </c>
+      <c r="L131" t="s">
+        <v>597</v>
+      </c>
+      <c r="P131" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>105</v>
+      </c>
+      <c r="R131" t="s">
+        <v>105</v>
+      </c>
+      <c r="S131" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19">
+      <c r="A132" t="s">
+        <v>598</v>
+      </c>
+      <c r="B132">
+        <v>88</v>
+      </c>
+      <c r="C132" t="s">
+        <v>599</v>
+      </c>
+      <c r="D132" t="s">
+        <v>600</v>
+      </c>
+      <c r="H132" t="s">
+        <v>601</v>
+      </c>
+      <c r="L132" t="s">
+        <v>602</v>
+      </c>
+      <c r="P132" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>105</v>
+      </c>
+      <c r="R132" t="s">
+        <v>105</v>
+      </c>
+      <c r="S132" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19">
+      <c r="A133" t="s">
+        <v>603</v>
+      </c>
+      <c r="B133">
+        <v>65</v>
+      </c>
+      <c r="C133" t="s">
+        <v>604</v>
+      </c>
+      <c r="D133" t="s">
+        <v>605</v>
+      </c>
+      <c r="H133" t="s">
+        <v>606</v>
+      </c>
+      <c r="L133" t="s">
+        <v>607</v>
+      </c>
+      <c r="P133" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>105</v>
+      </c>
+      <c r="R133" t="s">
+        <v>105</v>
+      </c>
+      <c r="S133" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="134" spans="1:19">
+      <c r="A134" t="s">
+        <v>603</v>
+      </c>
+      <c r="B134">
+        <v>379</v>
+      </c>
+      <c r="C134" t="s">
+        <v>608</v>
+      </c>
+      <c r="D134" t="s">
+        <v>609</v>
+      </c>
+      <c r="H134" t="s">
+        <v>610</v>
+      </c>
+      <c r="L134" t="s">
+        <v>611</v>
+      </c>
+      <c r="P134" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>105</v>
+      </c>
+      <c r="R134" t="s">
+        <v>105</v>
+      </c>
+      <c r="S134" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="135" spans="1:19">
+      <c r="A135" t="s">
+        <v>603</v>
+      </c>
+      <c r="B135">
+        <v>69</v>
+      </c>
+      <c r="C135" t="s">
+        <v>612</v>
+      </c>
+      <c r="D135" t="s">
+        <v>613</v>
+      </c>
+      <c r="H135" t="s">
+        <v>614</v>
+      </c>
+      <c r="L135" t="s">
+        <v>615</v>
+      </c>
+      <c r="P135" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>25</v>
+      </c>
+      <c r="R135" t="s">
+        <v>24</v>
+      </c>
+      <c r="S135" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="136" spans="1:19">
+      <c r="A136" t="s">
+        <v>616</v>
+      </c>
+      <c r="B136">
+        <v>60</v>
+      </c>
+      <c r="C136" t="s">
+        <v>617</v>
+      </c>
+      <c r="D136" t="s">
+        <v>618</v>
+      </c>
+      <c r="H136" t="s">
+        <v>619</v>
+      </c>
+      <c r="L136" t="s">
+        <v>620</v>
+      </c>
+      <c r="P136" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>25</v>
+      </c>
+      <c r="R136" t="s">
+        <v>24</v>
+      </c>
+      <c r="S136" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="137" spans="1:19">
+      <c r="A137" t="s">
+        <v>616</v>
+      </c>
+      <c r="B137">
+        <v>598</v>
+      </c>
+      <c r="C137" t="s">
+        <v>621</v>
+      </c>
+      <c r="D137" t="s">
+        <v>622</v>
+      </c>
+      <c r="H137" t="s">
+        <v>623</v>
+      </c>
+      <c r="L137" t="s">
+        <v>624</v>
+      </c>
+      <c r="P137" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>25</v>
+      </c>
+      <c r="R137" t="s">
+        <v>24</v>
+      </c>
+      <c r="S137" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19">
+      <c r="A138" t="s">
+        <v>625</v>
+      </c>
+      <c r="B138">
+        <v>60</v>
+      </c>
+      <c r="C138" t="s">
+        <v>626</v>
+      </c>
+      <c r="D138" t="s">
+        <v>627</v>
+      </c>
+      <c r="H138" t="s">
+        <v>628</v>
+      </c>
+      <c r="L138" t="s">
+        <v>629</v>
+      </c>
+      <c r="P138" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>105</v>
+      </c>
+      <c r="R138" t="s">
+        <v>105</v>
+      </c>
+      <c r="S138" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19">
+      <c r="A139" t="s">
+        <v>625</v>
+      </c>
+      <c r="B139">
+        <v>90</v>
+      </c>
+      <c r="C139" t="s">
+        <v>630</v>
+      </c>
+      <c r="D139" t="s">
+        <v>631</v>
+      </c>
+      <c r="H139" t="s">
+        <v>632</v>
+      </c>
+      <c r="L139" t="s">
+        <v>633</v>
+      </c>
+      <c r="P139" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>105</v>
+      </c>
+      <c r="R139" t="s">
+        <v>105</v>
+      </c>
+      <c r="S139" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="140" spans="1:19">
+      <c r="A140" t="s">
+        <v>625</v>
+      </c>
+      <c r="B140">
+        <v>72</v>
+      </c>
+      <c r="C140" t="s">
+        <v>634</v>
+      </c>
+      <c r="D140" t="s">
+        <v>635</v>
+      </c>
+      <c r="H140" t="s">
+        <v>636</v>
+      </c>
+      <c r="L140" t="s">
+        <v>637</v>
+      </c>
+      <c r="P140" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>105</v>
+      </c>
+      <c r="R140" t="s">
+        <v>105</v>
+      </c>
+      <c r="S140" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="141" spans="1:19">
+      <c r="A141" t="s">
+        <v>638</v>
+      </c>
+      <c r="B141">
+        <v>60</v>
+      </c>
+      <c r="C141" t="s">
+        <v>639</v>
+      </c>
+      <c r="D141" t="s">
+        <v>640</v>
+      </c>
+      <c r="H141" t="s">
+        <v>641</v>
+      </c>
+      <c r="L141" t="s">
+        <v>642</v>
+      </c>
+      <c r="P141" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>105</v>
+      </c>
+      <c r="R141" t="s">
+        <v>105</v>
+      </c>
+      <c r="S141" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="142" spans="1:19">
+      <c r="A142" t="s">
+        <v>643</v>
+      </c>
+      <c r="B142">
+        <v>71</v>
+      </c>
+      <c r="C142" t="s">
+        <v>644</v>
+      </c>
+      <c r="D142" t="s">
+        <v>645</v>
+      </c>
+      <c r="H142" t="s">
+        <v>636</v>
+      </c>
+      <c r="L142" t="s">
+        <v>646</v>
+      </c>
+      <c r="P142" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>105</v>
+      </c>
+      <c r="R142" t="s">
+        <v>105</v>
+      </c>
+      <c r="S142" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19">
+      <c r="A143" t="s">
+        <v>643</v>
+      </c>
+      <c r="B143">
+        <v>60</v>
+      </c>
+      <c r="C143" t="s">
+        <v>647</v>
+      </c>
+      <c r="D143" t="s">
+        <v>648</v>
+      </c>
+      <c r="H143" t="s">
+        <v>649</v>
+      </c>
+      <c r="L143" t="s">
+        <v>650</v>
+      </c>
+      <c r="P143" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>105</v>
+      </c>
+      <c r="R143" t="s">
+        <v>105</v>
+      </c>
+      <c r="S143" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19">
+      <c r="A144" t="s">
+        <v>651</v>
+      </c>
+      <c r="B144">
+        <v>62</v>
+      </c>
+      <c r="C144" t="s">
+        <v>652</v>
+      </c>
+      <c r="D144" t="s">
+        <v>653</v>
+      </c>
+      <c r="H144" t="s">
+        <v>654</v>
+      </c>
+      <c r="L144" t="s">
+        <v>655</v>
+      </c>
+      <c r="P144" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>105</v>
+      </c>
+      <c r="R144" t="s">
+        <v>105</v>
+      </c>
+      <c r="S144" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="145" spans="1:19">
+      <c r="A145" t="s">
+        <v>651</v>
+      </c>
+      <c r="B145">
+        <v>65</v>
+      </c>
+      <c r="C145" t="s">
+        <v>656</v>
+      </c>
+      <c r="D145" t="s">
+        <v>657</v>
+      </c>
+      <c r="H145" t="s">
+        <v>658</v>
+      </c>
+      <c r="L145" t="s">
+        <v>659</v>
+      </c>
+      <c r="P145" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>105</v>
+      </c>
+      <c r="R145" t="s">
+        <v>105</v>
+      </c>
+      <c r="S145" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19">
+      <c r="A146" t="s">
+        <v>660</v>
+      </c>
+      <c r="B146">
+        <v>189</v>
+      </c>
+      <c r="C146" t="s">
+        <v>661</v>
+      </c>
+      <c r="D146" t="s">
+        <v>662</v>
+      </c>
+      <c r="H146" t="s">
+        <v>663</v>
+      </c>
+      <c r="L146" t="s">
+        <v>664</v>
+      </c>
+      <c r="P146" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>105</v>
+      </c>
+      <c r="R146" t="s">
+        <v>105</v>
+      </c>
+      <c r="S146" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19">
+      <c r="A147" t="s">
+        <v>665</v>
+      </c>
+      <c r="B147">
+        <v>60</v>
+      </c>
+      <c r="C147" t="s">
+        <v>666</v>
+      </c>
+      <c r="D147" t="s">
+        <v>667</v>
+      </c>
+      <c r="H147" t="s">
+        <v>668</v>
+      </c>
+      <c r="L147" t="s">
+        <v>669</v>
+      </c>
+      <c r="P147" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q147" t="s">
+        <v>105</v>
+      </c>
+      <c r="R147" t="s">
+        <v>105</v>
+      </c>
+      <c r="S147" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="148" spans="1:19">
+      <c r="A148" t="s">
+        <v>670</v>
+      </c>
+      <c r="B148">
+        <v>60</v>
+      </c>
+      <c r="C148" t="s">
+        <v>671</v>
+      </c>
+      <c r="D148" t="s">
+        <v>672</v>
+      </c>
+      <c r="H148" t="s">
+        <v>673</v>
+      </c>
+      <c r="L148" t="s">
+        <v>674</v>
+      </c>
+      <c r="P148" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q148" t="s">
+        <v>105</v>
+      </c>
+      <c r="R148" t="s">
+        <v>105</v>
+      </c>
+      <c r="S148" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="149" spans="1:19">
+      <c r="A149" t="s">
+        <v>670</v>
+      </c>
+      <c r="B149">
         <v>1</v>
       </c>
-      <c r="C119" t="s">
-[...48 lines deleted...]
-        <v>559</v>
+      <c r="C149" t="s">
+        <v>675</v>
+      </c>
+      <c r="D149" t="s">
+        <v>676</v>
+      </c>
+      <c r="E149" t="s">
+        <v>677</v>
+      </c>
+      <c r="H149" t="s">
+        <v>678</v>
+      </c>
+      <c r="I149" t="s">
+        <v>679</v>
+      </c>
+      <c r="L149" t="s">
+        <v>680</v>
+      </c>
+      <c r="M149" t="s">
+        <v>681</v>
+      </c>
+      <c r="P149" t="s">
+        <v>682</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>683</v>
+      </c>
+      <c r="R149" t="s">
+        <v>684</v>
+      </c>
+      <c r="S149" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="150" spans="1:19">
+      <c r="A150" t="s">
+        <v>670</v>
+      </c>
+      <c r="B150">
+        <v>60</v>
+      </c>
+      <c r="C150" t="s">
+        <v>671</v>
+      </c>
+      <c r="D150" t="s">
+        <v>672</v>
+      </c>
+      <c r="H150" t="s">
+        <v>673</v>
+      </c>
+      <c r="L150" t="s">
+        <v>674</v>
+      </c>
+      <c r="P150" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>105</v>
+      </c>
+      <c r="R150" t="s">
+        <v>105</v>
+      </c>
+      <c r="S150" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="151" spans="1:19">
+      <c r="A151" t="s">
+        <v>686</v>
+      </c>
+      <c r="B151">
+        <v>108</v>
+      </c>
+      <c r="C151" t="s">
+        <v>687</v>
+      </c>
+      <c r="D151" t="s">
+        <v>688</v>
+      </c>
+      <c r="H151" t="s">
+        <v>689</v>
+      </c>
+      <c r="L151" t="s">
+        <v>690</v>
+      </c>
+      <c r="P151" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>105</v>
+      </c>
+      <c r="R151" t="s">
+        <v>105</v>
+      </c>
+      <c r="S151" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="152" spans="1:19">
+      <c r="A152" t="s">
+        <v>686</v>
+      </c>
+      <c r="B152">
+        <v>140</v>
+      </c>
+      <c r="C152" t="s">
+        <v>691</v>
+      </c>
+      <c r="D152" t="s">
+        <v>692</v>
+      </c>
+      <c r="H152" t="s">
+        <v>693</v>
+      </c>
+      <c r="L152" t="s">
+        <v>694</v>
+      </c>
+      <c r="P152" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>105</v>
+      </c>
+      <c r="R152" t="s">
+        <v>105</v>
+      </c>
+      <c r="S152" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19">
+      <c r="A153" t="s">
+        <v>695</v>
+      </c>
+      <c r="B153">
+        <v>60</v>
+      </c>
+      <c r="C153" t="s">
+        <v>586</v>
+      </c>
+      <c r="D153" t="s">
+        <v>696</v>
+      </c>
+      <c r="H153" t="s">
+        <v>588</v>
+      </c>
+      <c r="L153" t="s">
+        <v>697</v>
+      </c>
+      <c r="P153" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>105</v>
+      </c>
+      <c r="R153" t="s">
+        <v>105</v>
+      </c>
+      <c r="S153" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="154" spans="1:19">
+      <c r="A154" t="s">
+        <v>695</v>
+      </c>
+      <c r="B154">
+        <v>175</v>
+      </c>
+      <c r="C154" t="s">
+        <v>698</v>
+      </c>
+      <c r="D154" t="s">
+        <v>699</v>
+      </c>
+      <c r="H154" t="s">
+        <v>700</v>
+      </c>
+      <c r="L154" t="s">
+        <v>701</v>
+      </c>
+      <c r="P154" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>105</v>
+      </c>
+      <c r="R154" t="s">
+        <v>105</v>
+      </c>
+      <c r="S154" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19">
+      <c r="A155" t="s">
+        <v>702</v>
+      </c>
+      <c r="B155">
+        <v>60</v>
+      </c>
+      <c r="C155" t="s">
+        <v>703</v>
+      </c>
+      <c r="D155" t="s">
+        <v>704</v>
+      </c>
+      <c r="H155" t="s">
+        <v>705</v>
+      </c>
+      <c r="L155" t="s">
+        <v>706</v>
+      </c>
+      <c r="P155" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>105</v>
+      </c>
+      <c r="R155" t="s">
+        <v>105</v>
+      </c>
+      <c r="S155" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19">
+      <c r="A156" t="s">
+        <v>707</v>
+      </c>
+      <c r="B156">
+        <v>91</v>
+      </c>
+      <c r="C156" t="s">
+        <v>708</v>
+      </c>
+      <c r="D156" t="s">
+        <v>709</v>
+      </c>
+      <c r="H156" t="s">
+        <v>710</v>
+      </c>
+      <c r="L156" t="s">
+        <v>711</v>
+      </c>
+      <c r="P156" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>105</v>
+      </c>
+      <c r="R156" t="s">
+        <v>105</v>
+      </c>
+      <c r="S156" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="157" spans="1:19">
+      <c r="A157" t="s">
+        <v>707</v>
+      </c>
+      <c r="B157">
+        <v>87</v>
+      </c>
+      <c r="C157" t="s">
+        <v>712</v>
+      </c>
+      <c r="D157" t="s">
+        <v>713</v>
+      </c>
+      <c r="H157" t="s">
+        <v>714</v>
+      </c>
+      <c r="L157" t="s">
+        <v>715</v>
+      </c>
+      <c r="P157" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>105</v>
+      </c>
+      <c r="R157" t="s">
+        <v>105</v>
+      </c>
+      <c r="S157" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="158" spans="1:19">
+      <c r="A158" t="s">
+        <v>716</v>
+      </c>
+      <c r="B158">
+        <v>602</v>
+      </c>
+      <c r="C158" t="s">
+        <v>717</v>
+      </c>
+      <c r="D158" t="s">
+        <v>718</v>
+      </c>
+      <c r="H158" t="s">
+        <v>719</v>
+      </c>
+      <c r="L158" t="s">
+        <v>720</v>
+      </c>
+      <c r="P158" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>105</v>
+      </c>
+      <c r="R158" t="s">
+        <v>105</v>
+      </c>
+      <c r="S158" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="159" spans="1:19">
+      <c r="A159" t="s">
+        <v>721</v>
+      </c>
+      <c r="B159">
+        <v>60</v>
+      </c>
+      <c r="C159" t="s">
+        <v>722</v>
+      </c>
+      <c r="D159" t="s">
+        <v>723</v>
+      </c>
+      <c r="H159" t="s">
+        <v>724</v>
+      </c>
+      <c r="L159" t="s">
+        <v>725</v>
+      </c>
+      <c r="P159" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>105</v>
+      </c>
+      <c r="R159" t="s">
+        <v>105</v>
+      </c>
+      <c r="S159" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="160" spans="1:19">
+      <c r="A160" t="s">
+        <v>721</v>
+      </c>
+      <c r="B160">
+        <v>759</v>
+      </c>
+      <c r="C160" t="s">
+        <v>726</v>
+      </c>
+      <c r="D160" t="s">
+        <v>727</v>
+      </c>
+      <c r="H160" t="s">
+        <v>728</v>
+      </c>
+      <c r="L160" t="s">
+        <v>729</v>
+      </c>
+      <c r="P160" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q160" t="s">
+        <v>105</v>
+      </c>
+      <c r="R160" t="s">
+        <v>105</v>
+      </c>
+      <c r="S160" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="161" spans="1:19">
+      <c r="A161" t="s">
+        <v>730</v>
+      </c>
+      <c r="B161">
+        <v>3</v>
+      </c>
+      <c r="C161" t="s">
+        <v>731</v>
+      </c>
+      <c r="D161" t="s">
+        <v>732</v>
+      </c>
+      <c r="H161" t="s">
+        <v>733</v>
+      </c>
+      <c r="L161" t="s">
+        <v>734</v>
+      </c>
+      <c r="P161" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>25</v>
+      </c>
+      <c r="R161" t="s">
+        <v>24</v>
+      </c>
+      <c r="S161" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="162" spans="1:19">
+      <c r="A162" t="s">
+        <v>735</v>
+      </c>
+      <c r="B162">
+        <v>1</v>
+      </c>
+      <c r="C162" t="s">
+        <v>736</v>
+      </c>
+      <c r="D162" t="s">
+        <v>737</v>
+      </c>
+      <c r="E162" t="s">
+        <v>738</v>
+      </c>
+      <c r="F162" t="s">
+        <v>739</v>
+      </c>
+      <c r="G162" t="s">
+        <v>740</v>
+      </c>
+      <c r="H162" t="s">
+        <v>741</v>
+      </c>
+      <c r="I162" t="s">
+        <v>742</v>
+      </c>
+      <c r="J162" t="s">
+        <v>743</v>
+      </c>
+      <c r="K162" t="s">
+        <v>744</v>
+      </c>
+      <c r="L162" t="s">
+        <v>745</v>
+      </c>
+      <c r="M162" t="s">
+        <v>746</v>
+      </c>
+      <c r="N162" t="s">
+        <v>747</v>
+      </c>
+      <c r="O162" t="s">
+        <v>748</v>
+      </c>
+      <c r="P162" t="s">
+        <v>749</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>750</v>
+      </c>
+      <c r="R162" t="s">
+        <v>749</v>
+      </c>
+      <c r="S162" t="s">
+        <v>751</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>