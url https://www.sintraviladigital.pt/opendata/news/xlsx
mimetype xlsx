--- v4 (2026-06-17)
+++ v5 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="752">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="943">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Name (fr)</t>
   </si>
   <si>
     <t>Introduction (pt)</t>
   </si>
   <si>
@@ -71,132 +71,1243 @@
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Description (fr)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>Categories (fr)</t>
   </si>
   <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_evita6.jpg</t>
+  </si>
+  <si>
+    <t>Evita no Olga Cadaval com Sofia Escobar e Diogo Morgado</t>
+  </si>
+  <si>
+    <t>O aclamado musical Evita, de Andrew Lloyd Webber (música) e Tim Rice (letras), sobe ao palco do Centro Cultural Olga Cadaval, a 3 de setembro, às 21h00, numa produção integralmente em português com Sofia Escobar e Diogo Morgado.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Considerada uma das obras mais emblem&amp;aacute;ticas do teatro musical, Evita retrata, em formato de &amp;oacute;pera-rock, a vida de Eva Per&amp;oacute;n, acompanhando a sua ascens&amp;atilde;o desde a juventude at&amp;eacute; se tornar uma das figuras mais influentes e controversas da hist&amp;oacute;ria da Argentina.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Estreado em Londres, em 1978, o musical conquistou reconhecimento internacional e permanece como um dos maiores cl&amp;aacute;ssicos do g&amp;eacute;nero, distinguido com v&amp;aacute;rios pr&amp;eacute;mios e apresentado em in&amp;uacute;meras produ&amp;ccedil;&amp;otilde;es em todo o mundo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A apresenta&amp;ccedil;&amp;atilde;o de Evita integra a programa&amp;ccedil;&amp;atilde;o cultural promovida no Olga Cadaval, refor&amp;ccedil;ando a aposta na oferta de espet&amp;aacute;culos de reconhecida qualidade. Uma oportunidade para os Sintrenses e visitantes assistirem a um dos mais emblem&amp;aacute;ticos musicais da hist&amp;oacute;ria do teatro contempor&amp;acirc;neo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bilhetes &amp;agrave; venda na &lt;a href="https://www.ticketline.pt/evento/evita-104290" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"}]</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_sintra-01.jpg</t>
+  </si>
+  <si>
+    <t>Descubra o que fazer em Sintra neste fim de semana   </t>
+  </si>
+  <si>
+    <t>Festas populares, exposições, teatro, oficinas e atividades para toda a família marcam a programação cultural do primeiro fim de semana de agosto em Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sexta-feira | 31 de julho&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Belas em Festa anima o Olival da Quinta Nova da Assun&amp;ccedil;&amp;atilde;o, em Belas, com um programa pensado para toda a comunidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao mesmo tempo, as Bibliotecas Municipais de Sintra promovem contos e ateli&amp;ecirc;s infantis nos v&amp;aacute;rios polos do concelho, proporcionando momentos de imagina&amp;ccedil;&amp;atilde;o e criatividade aos mais novos. Na Biblioteca Municipal de Sintra pode ainda visitar a exposi&amp;ccedil;&amp;atilde;o de pintura "Natureza Infinita", de Ana Silva.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O MU.SA &amp;ndash; Museu das Artes de Sintra recebe os visitantes entre 31 de julho e 2 de agosto com a oficina cont&amp;iacute;nua "Arte do Avesso" e as exposi&amp;ccedil;&amp;otilde;es "As Obscenas", de In&amp;ecirc;s Pargana, "Zona de Passagem", de Susana Moreira, e "Ponto de Inflex&amp;atilde;o &amp;ndash; Novos Olhares sobre a Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada". Tamb&amp;eacute;m os restantes museus municipais mant&amp;ecirc;m as suas exposi&amp;ccedil;&amp;otilde;es patentes ao p&amp;uacute;blico: a Casa-Museu Leal da C&amp;acirc;mara, o Museu Ferreira de Castro e o Museu de Hist&amp;oacute;ria Natural de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;S&amp;aacute;bado | 01 de agosto&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Quinta da Regaleira convida a participar na visita tem&amp;aacute;tica "Mitos Gregos com Cam&amp;otilde;es &amp;ndash; Percursos Mitol&amp;oacute;gicos na Regaleira", &amp;agrave;s 11h00, e recebe, &amp;agrave;s 21h30, o concerto "A Todas as Mulheres &amp;ndash; O Fado como Movimento", por Silvana Peres.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ainda no s&amp;aacute;bado, o Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas apresenta, &amp;agrave;s 18h00, o espet&amp;aacute;culo teatral "O Burro de Ouro", de Apuleio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo | 02 de agosto&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Quinta da Ribafria acolhe uma sess&amp;atilde;o de Yoga para a Comunidade, &amp;agrave;s 10h30, orientada por Anabela Melro. Durante a tarde, &amp;agrave;s 16h00, a Quinta da Regaleira recebe mais uma edi&amp;ccedil;&amp;atilde;o de "M&amp;uacute;sica na Quinta", com um concerto do duo de violino formado por Daniela Ramos e Bruna Sousa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao fim do dia ainda tem oportunidade para ver o espet&amp;aacute;culo teatral "O Burro de Ouro", de Apuleio, no Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A programa&amp;ccedil;&amp;atilde;o inclui ainda a tradicional Festa de Ver&amp;atilde;o de Morelena, com anima&amp;ccedil;&amp;atilde;o e conv&amp;iacute;vio para toda a comunidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo de todo o fim de semana, aproveite para visitar os museus municipais e participar nas atividades culturais que Sintra preparou para todas as idades.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/volta_portugal_750x400.jpg</t>
+  </si>
+  <si>
+    <t>Conheça o percurso e os condicionamentos da Volta a Portugal em Sintra</t>
+  </si>
+  <si>
+    <t>[EM ATUALIZAÇÃO] A passagem da 1.ª etapa da Volta a Portugal em Bicicleta, no próximo 6 de agosto, vai implicar cortes e condicionamentos temporários de trânsito e estacionamento em Sintra e Queluz, afetando a circulação rodoviária e o acesso a alguns locais e monumentos.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;[EM ATUALIZA&amp;Ccedil;&amp;Atilde;O]&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A passagem da 1.&amp;ordf; etapa da Volta a Portugal em Bicicleta, no pr&amp;oacute;ximo 6 de agosto, vai implicar cortes e condicionamentos tempor&amp;aacute;rios de tr&amp;acirc;nsito e estacionamento em Sintra e Queluz, afetando a circula&amp;ccedil;&amp;atilde;o rodovi&amp;aacute;ria e o acesso a alguns locais e monumentos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A etapa liga a Lourinh&amp;atilde; a Queluz, num percurso de 153 quil&amp;oacute;metros, com partida marcada para as 13h25 e chegada prevista para as 17h12, na Avenida Engenheiro Duarte Pacheco, junto ao Pal&amp;aacute;cio Nacional de Queluz.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O pelot&amp;atilde;o entrar&amp;aacute; no concelho de Sintra pela Estrada Nacional 9, em Montelavar, seguindo depois em dire&amp;ccedil;&amp;atilde;o &amp;agrave; vila de Sintra, com passagem pelos Pa&amp;ccedil;os do Concelho e pela Volta do Duche, antes de prosseguir para Queluz.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os condicionamentos de tr&amp;acirc;nsito ter&amp;atilde;o in&amp;iacute;cio na tarde de 5 de agosto e prolongam-se durante o dia 6 de agosto, devido &amp;agrave; montagem da zona de chegada e da realiza&amp;ccedil;&amp;atilde;o da prova. O ve&amp;iacute;culo da organiza&amp;ccedil;&amp;atilde;o (carro-testa) circular&amp;aacute; cerca de 15 minutos antes do primeiro ciclista, iniciando-se o levantamento gradual das restri&amp;ccedil;&amp;otilde;es de tr&amp;acirc;nsito ap&amp;oacute;s a passagem do carro de fecho da prova.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em Queluz, a instala&amp;ccedil;&amp;atilde;o da meta condicionar&amp;aacute; a circula&amp;ccedil;&amp;atilde;o e o estacionamento nas imedia&amp;ccedil;&amp;otilde;es do Pal&amp;aacute;cio Nacional e Jardins de Queluz. O terreiro do Pal&amp;aacute;cio e as zonas de estacionamento exterior estar&amp;atilde;o reservados &amp;agrave; organiza&amp;ccedil;&amp;atilde;o e indispon&amp;iacute;veis entre as 12h00 de 5 de agosto e as 21h30 de 6 de agosto.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os principais condicionamentos de tr&amp;acirc;nsito e estacionamento estar&amp;atilde;o em vigor em diferentes zonas de Sintra e Queluz, de acordo com o percurso da prova e a instala&amp;ccedil;&amp;atilde;o da zona de meta. Toda a informa&amp;ccedil;&amp;atilde;o de condicionamentos, hor&amp;aacute;rios e alternativas de circula&amp;ccedil;&amp;atilde;o ser&amp;aacute; divulgada atrav&amp;eacute;s dos canais oficiais da autarquia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra convida todos os Sintrenses e visitantes a apoiar os atletas ao longo da prova, contribuindo para o ambiente de festa que caracteriza a Volta a Portugal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Veja&amp;nbsp;&lt;a href="https://www.google.com/maps/d/embed?mid=1nf4M4-vkkbDUmed5g49qiD57gD0ddU8&amp;amp;ehbc=2E312F&amp;amp;z=12&amp;amp;ll=38.82033873529716%2C-9.323614999999991" target="_blank"&gt;AQUI&lt;/a&gt; o percurso da prova e &lt;a href="https://www.google.com/maps/d/viewer?mid=1804ha1TBakYtHi3J_1ucjtBZIUr6NJs&amp;amp;ll=38.7852951901447%2C-9.324912968153969&amp;amp;z=13" target="_blank"&gt;AQUI&lt;/a&gt; os condicionamentos de tr&amp;acirc;nsito e estacionamento da Volta a Portugal em Bicicleta.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;atilde;o&amp;nbsp;&lt;a href="https://avoltaportugal.com/" target="_blank"&gt;site oficial&lt;/a&gt; da Volta a Portugal.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Desporto"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Sports"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Deporte"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Sport"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_jazz-monserrate-01_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Jazz em Monserrate volta a Sintra em setembro</t>
+  </si>
+  <si>
+    <t>No fim de semana de 11 a 13 de setembro, o Parque de Monserrate volta a acolher o Jazz em Monserrate que une música, património e natureza num dos mais emblemáticos cenários da Paisagem Cultural de Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;Sob o tema "Outros Tempos", a edi&amp;ccedil;&amp;atilde;o de 2026 re&amp;uacute;ne Daniel Bernardes, Becca Stevens e Jo&amp;atilde;o Barradas Trio com Jonathan Kreisberg, a par de Rita Maria e Ang&amp;eacute;lica Salvi e de Mateus Saldanha, propondo uma experi&amp;ecirc;ncia que convida a abrandar e a viver a m&amp;uacute;sica de forma mais atenta, ao longo de&amp;nbsp;tr&amp;ecirc;s dias de concertos, cinema musicado, jazz para beb&amp;eacute;s, jam sessions e uma masterclasse.&lt;/p&gt;
+&lt;p&gt;Com dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de&amp;nbsp;In&amp;ecirc;s Laginha, o festival parte da ideia de que&amp;nbsp;o jazz &amp;eacute;, mais do que um g&amp;eacute;nero musical, uma forma de habitar o tempo: um tempo el&amp;aacute;stico, aberto &amp;agrave; improvisa&amp;ccedil;&amp;atilde;o, ao di&amp;aacute;logo e &amp;agrave; escuta. Entre tradi&amp;ccedil;&amp;atilde;o e contemporaneidade, composi&amp;ccedil;&amp;atilde;o e cria&amp;ccedil;&amp;atilde;o em tempo real, aprendizagem e frui&amp;ccedil;&amp;atilde;o, a programa&amp;ccedil;&amp;atilde;o deste ano convida o p&amp;uacute;blico a experienciar diferentes formas de rela&amp;ccedil;&amp;atilde;o com a m&amp;uacute;sica, com o patrim&amp;oacute;nio e com a paisagem, refor&amp;ccedil;ando a identidade do Jazz em Monserrate como um espa&amp;ccedil;o de encontro entre artistas, p&amp;uacute;blicos e gera&amp;ccedil;&amp;otilde;es.&lt;/p&gt;
+&lt;p&gt;Mantendo o formato concentrado num &amp;uacute;nico fim de semana, o&amp;nbsp;festival foi concebido para ser vivido ao longo de todo o dia. Do in&amp;iacute;cio da manh&amp;atilde; at&amp;eacute; ao cair da noite, a programa&amp;ccedil;&amp;atilde;o distribui-se pelo&amp;nbsp;Parque e Pal&amp;aacute;cio de Monserrate, incentivando uma viv&amp;ecirc;ncia mais demorada deste espa&amp;ccedil;o de rara beleza e afirmando Sintra como um destino cultural onde a m&amp;uacute;sica se integra de forma natural na paisagem.&lt;/p&gt;
+&lt;p&gt;O Jazz em Monserrate &amp;eacute;&amp;nbsp;promovido pela Parques de Sintra, tem como&amp;nbsp;mecenas&amp;nbsp;a&amp;nbsp;Funda&amp;ccedil;&amp;atilde;o &amp;rdquo;la Caixa&amp;rdquo; em colabora&amp;ccedil;&amp;atilde;o com o BPI&amp;nbsp;e conta com o&amp;nbsp;apoio da C&amp;acirc;mara Municipal de Sintra. A&amp;nbsp;Smooth FM&amp;nbsp;&amp;eacute; a&amp;nbsp;r&amp;aacute;dio oficial&amp;nbsp;do festival.&lt;/p&gt;
+&lt;p&gt;Imagem: DR_PSML_Emigus&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/bibliotecas_agosto_banner_geral.jpg</t>
+  </si>
+  <si>
+    <t>Cultura, leitura e criatividade marcam agosto nas Bibliotecas Municipais</t>
+  </si>
+  <si>
+    <t>Em agosto, as bibliotecas Sintrenses oferecem uma programação cultural diversificada, com iniciativas destinadas a todas as idades.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais que espa&amp;ccedil;os de leitura, as bibliotecas s&amp;atilde;o locais de encontro, criatividade e descoberta, oferecendo atividades dirigidas a p&amp;uacute;blicos diversificados que promovem a cultura, a aprendizagem e a partilha.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em destaque est&amp;aacute; mais uma edi&amp;ccedil;&amp;atilde;o do Bibliof&amp;eacute;rias, um programa de ver&amp;atilde;o destinado a crian&amp;ccedil;as, fam&amp;iacute;lias e &amp;agrave; comunidade em geral, que inclui sess&amp;otilde;es de contos, aulas de yoga e diversas propostas culturais e de lazer. A iniciativa pretende incentivar h&amp;aacute;bitos de leitura, estimular a criatividade e proporcionar momentos de conv&amp;iacute;vio, aprendizagem e bem-estar durante as f&amp;eacute;rias de ver&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;At&amp;eacute; 26 de agosto, poder&amp;aacute; ainda visitar a exposi&amp;ccedil;&amp;atilde;o de pintura&amp;nbsp;&lt;strong&gt;"&lt;/strong&gt;Natureza Infinita&lt;strong&gt;"&lt;/strong&gt;, de Ana Silva, patente na Galeria Municipal da Casa Mantero &amp;ndash; Biblioteca Municipal de Sintra. A mostra re&amp;uacute;ne um conjunto de paisagens que exploram a rela&amp;ccedil;&amp;atilde;o entre a natureza e o ser humano, num percurso art&amp;iacute;stico onde a poesia assume um papel central.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Tamb&amp;eacute;m pode aceder ao BiblioLED, o servi&amp;ccedil;o gratuito de empr&amp;eacute;stimo de livros eletr&amp;oacute;nicos e audiolivros das Bibliotecas Municipais de Sintra. Basta estar inscrito numa biblioteca municipal para utilizar a plataforma atrav&amp;eacute;s da aplica&amp;ccedil;&amp;atilde;o m&amp;oacute;vel, do leitor online ou de um e-reader.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Consulte a programa&amp;ccedil;&amp;atilde;o completa abaixo e descubra as atividades que as Bibliotecas Municipais t&amp;ecirc;m para lhe oferecer.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a as Bibliotecas Municipais de Sintra, &lt;a id="menur1pl" title="https://cm-sintra.pt/atualidade/cultura/bibliotecas-municipais" href="atualidade/cultura/bibliotecas-municipais" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Biblioteca Municipal de Sintra&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;03 a 28.AGO, ter&amp;ccedil;a a sexta-feira, &amp;agrave;s 10h30 e 14h30 |&amp;nbsp;Conto/Ateli&amp;ecirc;&amp;ldquo;Ser&amp;aacute; o mar o meu lugar?&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A hist&amp;oacute;ria de Tom&amp;eacute;, que procura descobrir quem &amp;eacute; e onde pertence. Ao longo da sua viagem pelo oceano, a narrativa convida &amp;agrave; reflex&amp;atilde;o sobre a import&amp;acirc;ncia de proteger o mar e reduzir a polui&amp;ccedil;&amp;atilde;o, promovendo a consci&amp;ecirc;ncia ambiental de forma sens&amp;iacute;vel e envolvente.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Atividade baseada no livro&amp;rdquo; Ser&amp;aacute; o mar o meu lugar? de Sarah Roberts.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade educativa e fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1pn" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;04 e 27.AGO, 14h30 e 11.AGO, 10h30 | Bibliof&amp;eacute;rias - Sess&amp;atilde;o de contos &amp;ldquo;Storia, storia&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Uma viagem &amp;agrave;s mem&amp;oacute;rias de um tempo sem eletricidade nem televis&amp;atilde;o, em que, ap&amp;oacute;s as tarefas do dia, crian&amp;ccedil;as e adultos se reuniam &amp;agrave; luz da lua ou do candeeiro a petr&amp;oacute;leo para ouvir hist&amp;oacute;rias contadas pelos mais velhos. Uma celebra&amp;ccedil;&amp;atilde;o da tradi&amp;ccedil;&amp;atilde;o oral e da for&amp;ccedil;a das narrativas partilhadas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Promotor: Adriano Reis.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Atividade realizada no &amp;acirc;mbito do projeto Bibliof&amp;eacute;rias.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em gera e fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 6 anos. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1pp" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;05, 12, 19, 26.AGO, 15h00 | &amp;Agrave;s quartas com Camilo na Biblioteca&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&amp;Agrave;s quartas com Camilo na Biblioteca &amp;eacute; uma iniciativa que pretende partilhar e divulgar a obra de Camilo Castelo Branco atrav&amp;eacute;s da leitura, ao microfone da Biblioteca Municipal de Sintra (para que seja ouvido em todos os espa&amp;ccedil;os), de um trecho de um livro, manuscrito, carta, entre outros documentos da Camiliana de Sintra. A iniciativa visa promover este esp&amp;oacute;lio municipal e fomentar o interesse pelos cl&amp;aacute;ssicos da literatura portuguesa entre os leitores e est&amp;aacute; patente todo o ano, &amp;agrave;s quartas-feiras &amp;agrave;s 15h00.&lt;/p&gt;
+&lt;p&gt;Destinat&amp;aacute;rios: Comunidade em geral.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;07 e 21.AGO, 18h00 | Bibliof&amp;eacute;rias - Aula de Yoga&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Sess&amp;atilde;o de yoga realizada no jardim da biblioteca, que convida os participantes a uma experi&amp;ecirc;ncia de bem-estar f&amp;iacute;sico e mental num ambiente tranquilo e acolhedor, em liga&amp;ccedil;&amp;atilde;o com o espa&amp;ccedil;o da biblioteca. Atrav&amp;eacute;s de exerc&amp;iacute;cios de respira&amp;ccedil;&amp;atilde;o, alongamentos e relaxamento, promove-se um momento de pausa, concentra&amp;ccedil;&amp;atilde;o e equil&amp;iacute;brio, refor&amp;ccedil;ando a biblioteca como espa&amp;ccedil;o de encontro, serenidade e promo&amp;ccedil;&amp;atilde;o do bem-estar.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Recomenda-se que cada participante traga o seu pr&amp;oacute;prio colch&amp;atilde;o ou tapete de yoga.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Promotor: Om Sintra - Centro de Yoga &amp;amp; Bem-Estar. Atividade realizada no &amp;acirc;mbito do projeto Bibliof&amp;eacute;rias.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade em geral. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1pr" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;08.AGO, 10h00 | Caf&amp;eacute; Mem&amp;oacute;ria&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Projeto a n&amp;iacute;vel nacional promovido pela Alzheimer Portugal, com apoio t&amp;eacute;cnico e pedag&amp;oacute;gico do Instituto S. Jo&amp;atilde;o de Deus &amp;ndash; Hospital do Telhal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Caf&amp;eacute; Mem&amp;oacute;ria &amp;eacute; um local de encontro destinado a pessoas com problemas de mem&amp;oacute;ria ou dem&amp;ecirc;ncia, bem como aos respetivos familiares e cuidadores, para partilha de experi&amp;ecirc;ncias e suporte m&amp;uacute;tuo, com o acompanhamento de profissionais de sa&amp;uacute;de ou de a&amp;ccedil;&amp;atilde;o social.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral, gratuito.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;12 e 19.AGO, 14h30 | Bibliof&amp;eacute;rias &amp;ndash; Peddy Paper&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Atividade de peddy paper no jardim da biblioteca, baseada num conto de cariz ambiental, que convida as crian&amp;ccedil;as a explorar o espa&amp;ccedil;o exterior de forma l&amp;uacute;dica e participativa. Ao longo do percurso, resolvem pistas e desafios ligados &amp;agrave; natureza e &amp;agrave; sustentabilidade, promovendo a descoberta do espa&amp;ccedil;o, o trabalho em equipa e a sensibiliza&amp;ccedil;&amp;atilde;o ambiental, num contexto de aprendizagem ao ar livre.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Promotor: DATE - Divis&amp;atilde;o de Ambiente e Transi&amp;ccedil;&amp;atilde;o Energ&amp;eacute;tica. Atividade realizada no &amp;acirc;mbito do projeto Bibliof&amp;eacute;rias.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Crian&amp;ccedil;as maiores de 6 anos. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1pt" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;13.AGO, 18h00 | Comunidade de leitores&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Comunidade de Leitores de Sintra &amp;eacute; um Clube de Leitura de participa&amp;ccedil;&amp;atilde;o aberta &amp;agrave; comunidade em geral, com sess&amp;otilde;es de periodicidade mensal, a realizar na segunda quinta-feira de cada m&amp;ecirc;s, entre junho e dezembro, das 18h00 &amp;agrave;s 20h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A edi&amp;ccedil;&amp;atilde;o de 2026 tem como tema central viagens liter&amp;aacute;rias por diferentes regi&amp;otilde;es do mundo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Obra a explorar nesta sess&amp;atilde;o: &amp;ldquo;Cora&amp;ccedil;&amp;atilde;o t&amp;atilde;o branco&amp;rdquo;, de Javier Mar&amp;iacute;as.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Dinamizadores: Carlos Correia Brand&amp;atilde;o e Adelaide Bernardo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade em geral.&amp;nbsp;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1pv" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;At&amp;eacute; 28.AGO | Exposi&amp;ccedil;&amp;atilde;o de pintura &amp;ldquo;Natureza Infinita&amp;rdquo;, de Ana Silva&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta exposi&amp;ccedil;&amp;atilde;o apresenta um conjunto de paisagens, que estabelecem uma ponte entre a natureza e o ser humano, mostrando um caminho em que a poesia se assume como mat&amp;eacute;ria primordial.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em cada &amp;aacute;rvore, ramo, tronco, raiz ou flor, est&amp;aacute; contida uma mem&amp;oacute;ria coletiva de quem somos na ess&amp;ecirc;ncia: parte de um universo maior, belo, sublime, que nos abra&amp;ccedil;a todos os dias, na clareza das manh&amp;atilde;s e na luz do entardecer.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Estas pinturas s&amp;atilde;o momentos de contempla&amp;ccedil;&amp;atilde;o, de admira&amp;ccedil;&amp;atilde;o e de inquieta&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;De afirma&amp;ccedil;&amp;atilde;o de uma demanda profundamente sagrada: a salvaguarda do patrim&amp;oacute;nio maior como seres humanos- uma alma comum com a nossa irm&amp;atilde; Natureza.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade em geral.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;Biblioteca Municipal &amp;ndash; Polo da Tapada das Merc&amp;ecirc;s&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;14.AGO, 10h30 | Bibliof&amp;eacute;rias - Yoga &amp;amp; Hist&amp;oacute;rias Encantadas&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Sess&amp;atilde;o para crian&amp;ccedil;as que combina a pr&amp;aacute;tica de yoga com a narra&amp;ccedil;&amp;atilde;o de hist&amp;oacute;rias, criando uma experi&amp;ecirc;ncia l&amp;uacute;dica e envolvente. Atrav&amp;eacute;s de movimentos simples, exerc&amp;iacute;cios de respira&amp;ccedil;&amp;atilde;o e momentos de relaxamento, as crian&amp;ccedil;as s&amp;atilde;o convidadas a acompanhar narrativas que estimulam a imagina&amp;ccedil;&amp;atilde;o e a criatividade. Num ambiente acolhedor e descontra&amp;iacute;do, promove-se o bem-estar f&amp;iacute;sico e emocional, bem como a aten&amp;ccedil;&amp;atilde;o, a concentra&amp;ccedil;&amp;atilde;o e o prazer pela escuta e pela express&amp;atilde;o corporal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Promotor: Om Sintra - Centro de Yoga &amp;amp; Bem-Estar.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Crian&amp;ccedil;as maiores de 4 anos&lt;strong&gt;.&amp;nbsp;&lt;/strong&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1q1" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;03 a 28.AGO, ter&amp;ccedil;a a sexta-feira, &amp;agrave;s 10h30 e &amp;agrave;s 14h30 | Conto/Ateli&amp;ecirc; &amp;ldquo;Ouvir &amp;eacute; Divertido com o Tagarelossauro&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Tagarelossauro vai partir para uma pequena aventura na selva. E ele tem MUITO a dizer sobre isso. Ele tem, ali&amp;aacute;s, MUITO a dizer sobre TUDO! Ele fala tanto, tanto, que o seu melhor amigo n&amp;atilde;o consegue sequer dizer uma s&amp;oacute; palavra.&amp;nbsp; Mas, por vezes, n&amp;atilde;o ouvir os outros pode p&amp;ocirc;r um dinossauro em grandes apuros...&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Atividade baseada no livro: O pequeno Tagarelossauro.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade educativa e fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1q3" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;Biblioteca Municipal Polo de Agualva &amp;ndash; Cac&amp;eacute;m&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;03 a 28.AGO, ter&amp;ccedil;a a sexta-feira, &amp;agrave;s 10h30 e &amp;agrave;s 14h30 |&amp;nbsp;Conto/Ateli&amp;ecirc; &amp;ldquo;&lt;/strong&gt;&lt;strong&gt;Quando eu for grande&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No cora&amp;ccedil;&amp;atilde;o de uma vasta e velha floresta, apareceu um pequeno ovo de dinossauro, e desse ovo nasceu a Rosa... Mal abriu os olhos, a Rosa percebeu que era t&amp;atilde;o alta quanto a planta mais baixa da floresta, e pensou: "Agora sou pequena, mas imagino como serei quando for grande!" e logo come&amp;ccedil;ou a sua viagem. Pelo caminho, encontrou muitos dinossauros diferentes, mas nenhum igual... Uma hist&amp;oacute;ria de ternura e coragem, para encontrarmos o nosso lugar no mundo!&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Atividade baseada no livro &amp;ldquo;Quando eu for grande&amp;rdquo;, de Ella Bailey&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade educativa e fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos.&amp;nbsp;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1q5" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;25.AGO, 10h30 | Bibliof&amp;eacute;rias &amp;ndash; Sess&amp;atilde;o de Contos &amp;ldquo;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Storia, storia&amp;rdquo;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Sess&amp;atilde;o de contos: Storia, storia &amp;ndash; Uma viagem &amp;agrave;s mem&amp;oacute;rias de um tempo sem eletricidade nem televis&amp;atilde;o, em que, ap&amp;oacute;s as tarefas do dia, crian&amp;ccedil;as e adultos se reuniam &amp;agrave; luz da lua ou do candeeiro a petr&amp;oacute;leo para ouvir hist&amp;oacute;rias contadas pelos mais velhos. Uma celebra&amp;ccedil;&amp;atilde;o da tradi&amp;ccedil;&amp;atilde;o oral e da for&amp;ccedil;a das narrativas partilhadas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Promotor: Adriano Reis.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral e fam&amp;iacute;lias com crian&amp;ccedil;as, maiores de 6 anos.&amp;nbsp;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1q7" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;Biblioteca Municipal Ruy Belo &amp;ndash; Polo de Queluz&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;03 a 28.AGO, ter&amp;ccedil;a a sexta-feira, &amp;agrave;s 10h30 e &amp;agrave;s 14h30 |&amp;nbsp;Conto/Ateli&amp;ecirc; &amp;ldquo;Sabes ouvir!!&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Coruja Branca estava sempre ocupada nos seus estudos e era como que a rainha dos penhascos e de todas as aves que habitavam na montanha. Habituada a mandar em tudo e em todos, qualquer interrup&amp;ccedil;&amp;atilde;o, ordem n&amp;atilde;o cumprida, ou a mais pequena contrariedade a fazia impacientar-se e perder a cabe&amp;ccedil;a&amp;hellip; Mas o que se teria passado para arreliar tanto a Coruja Branca?&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Atividade baseada no livro &amp;ldquo;A coruja que n&amp;atilde;o sabia ouvir&amp;rdquo;, de Maria de F&amp;aacute;tima Fonseca.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade educativa e fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos. A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1q9" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;05.AGO, 10h30 | Bibliof&amp;eacute;rias - Yoga &amp;amp; Hist&amp;oacute;rias Encantadas&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Sess&amp;atilde;o para crian&amp;ccedil;as que combina a pr&amp;aacute;tica de yoga com a narra&amp;ccedil;&amp;atilde;o de hist&amp;oacute;rias, criando uma experi&amp;ecirc;ncia l&amp;uacute;dica e envolvente. Atrav&amp;eacute;s de movimentos simples, exerc&amp;iacute;cios de respira&amp;ccedil;&amp;atilde;o e momentos de relaxamento, as crian&amp;ccedil;as s&amp;atilde;o convidadas a acompanhar narrativas que estimulam a imagina&amp;ccedil;&amp;atilde;o e a criatividade. Num ambiente acolhedor e descontra&amp;iacute;do, promove-se o bem-estar f&amp;iacute;sico e emocional, bem como a aten&amp;ccedil;&amp;atilde;o, a concentra&amp;ccedil;&amp;atilde;o e o prazer pela escuta e pela express&amp;atilde;o corporal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Promotor: Om Sintra - Centro de Yoga &amp;amp; Bem-Estar.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Crian&amp;ccedil;as maiores de 4 anos&lt;strong&gt;.&amp;nbsp;&lt;/strong&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via, que pode ser efetuada &lt;a id="menur1qb" title="https://cm-sintra.pt/sintra/cultura/bibliotecas?highlight=wyjiawjsaw90zwnhiiwibxvuawnpcgfsiiwic2ludhjhil0=" href="sintra/cultura/bibliotecas?highlight=WyJiaWJsaW90ZWNhIiwibXVuaWNpcGFsIiwic2ludHJhIl0=" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI." target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;Bibliotecas&amp;nbsp;Municipais de Sintra&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;24 horas por dia, 7 dias por semana, durante todo o ano | BiblioLED&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;Eacute; uma biblioteca p&amp;uacute;blica para Leitura e o Empr&amp;eacute;stimo Digital que presta um servi&amp;ccedil;o de empr&amp;eacute;stimo gratuito de livros digitais e audiolivros disponibilizado atrav&amp;eacute;s das&amp;nbsp;bibliotecas&amp;nbsp;municipais aderentes que integram a Rede Nacional de&amp;nbsp;Bibliotecas&amp;nbsp;P&amp;uacute;blicas (RNBP). Este servi&amp;ccedil;o &amp;eacute; promovido e administrado pela Dire&amp;ccedil;&amp;atilde;o-Geral do Livro, dos Arquivos e das&amp;nbsp;Bibliotecas&amp;nbsp;(DGLAB) e gerido pelas Redes Intermunicipais e Metropolitanas de&amp;nbsp;Bibliotecas&amp;nbsp;P&amp;uacute;blicas aderentes e pretende fomentar os h&amp;aacute;bitos de leitura, promover servi&amp;ccedil;os de qualidade nas&amp;nbsp;bibliotecas&amp;nbsp;municipais da RNBP e incentivar a literacia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com a BiblioLED pode aceder de forma gratuita a livros digitais e audiolivros em qualquer lugar, 24 horas por dia, 7 dias por semana, durante todo o ano, no seu smartphone ou tablet atrav&amp;eacute;s da App m&amp;oacute;vel da BiblioLED, no leitor online e e-reader. Para utilizar este servi&amp;ccedil;o tem de estar inscrito numa das&amp;nbsp;bibliotecas&amp;nbsp;p&amp;uacute;blicas que fazem parte da RNBP. Se tiver d&amp;uacute;vidas, ou quiser saber mais, sobre a BiblioLED contacte uma das&amp;nbsp;Bibliotecas&amp;nbsp;Municipais de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: Comunidade em geral.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/regaleira_noite_750x400.jpg</t>
+  </si>
+  <si>
+    <t>Descubra a Regaleira de dia e de noite</t>
+  </si>
+  <si>
+    <t>A Quinta da Regaleira volta a abrir portas para experiências que convidam à descoberta do património, da literatura e da música, com iniciativas dirigidas a diferentes públicos.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No dia 30 de julho, &amp;agrave;s 21h30, realiza-se mais uma edi&amp;ccedil;&amp;atilde;o da visita "Regaleira &amp;agrave; Noite", uma oportunidade para explorar os jardins, grutas, lagos e recantos deste monumento num ambiente &amp;uacute;nico, revelando o seu lado mais enigm&amp;aacute;tico sob a luz da noite.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A 1 de agosto, &amp;agrave;s 11h00, a visita tem&amp;aacute;tica "Mitos Gregos com Cam&amp;otilde;es &amp;ndash; Percursos Mitol&amp;oacute;gicos na Regaleira" prop&amp;otilde;e um percurso que cruza a mitologia cl&amp;aacute;ssica com a obra de Lu&amp;iacute;s de Cam&amp;otilde;es, estabelecendo uma liga&amp;ccedil;&amp;atilde;o entre a literatura e o simbolismo presente na Quinta da Regaleira.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A programa&amp;ccedil;&amp;atilde;o prossegue no mesmo dia, 1 de agosto, &amp;agrave;s 21h30, com um concerto de Silvana Peres, que promete uma noite de m&amp;uacute;sica num dos cen&amp;aacute;rios patrimoniais mais emblem&amp;aacute;ticos de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Estas iniciativas integram a programa&amp;ccedil;&amp;atilde;o cultural da Quinta da Regaleira, proporcionando experi&amp;ecirc;ncias que valorizam o patrim&amp;oacute;nio hist&amp;oacute;rico e cultural de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em&amp;nbsp;&lt;a href="https://www.regaleira.pt/pt/quinta-da-regaleira" target="_blank"&gt;regaleira.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/eclipse_750x400.jpg</t>
+  </si>
+  <si>
+    <t>Proteja-se durante a observação do eclipse solar de 12 de agosto</t>
+  </si>
+  <si>
+    <t>No próximo dia 12 de agosto, será visível em Portugal um eclipse solar parcial, com início previsto para cerca das 18h30 e uma duração aproximada de duas horas.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; O momento de m&amp;aacute;xima oculta&amp;ccedil;&amp;atilde;o ocorrer&amp;aacute; pelas 19h30, prolongando-se por cerca de 26 segundos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Durante o eclipse, ser&amp;aacute; poss&amp;iacute;vel observar uma diminui&amp;ccedil;&amp;atilde;o significativa da luminosidade, acompanhada de uma ligeira descida da temperatura ambiente. Poder&amp;atilde;o tamb&amp;eacute;m verificar-se altera&amp;ccedil;&amp;otilde;es tempor&amp;aacute;rias no comportamento de algumas esp&amp;eacute;cies animais e vegetais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Embora seja um fen&amp;oacute;meno raro e de grande interesse, nunca olhe diretamente para o Sol sem prote&amp;ccedil;&amp;atilde;o adequada, mesmo quando este se encontra parcialmente ocultado. A observa&amp;ccedil;&amp;atilde;o direta pode provocar les&amp;otilde;es oculares graves e permanentes.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para observar o eclipse em seguran&amp;ccedil;a:&lt;/p&gt;
+&lt;ul style="text-align: justify;" type="disc"&gt;
+&lt;li&gt;Utilize apenas &amp;oacute;culos certificados para observa&amp;ccedil;&amp;atilde;o solar (norma ISO 12312-2, com marca&amp;ccedil;&amp;atilde;o CE);&lt;/li&gt;
+&lt;li&gt;N&amp;atilde;o utilize &amp;oacute;culos de sol comuns, radiografias, pel&amp;iacute;culas fotogr&amp;aacute;ficas, vidros fumados ou outros materiais improvisados, pois n&amp;atilde;o protegem os olhos da radia&amp;ccedil;&amp;atilde;o solar;&lt;/li&gt;
+&lt;li&gt;Se pretender fotografar ou observar o eclipse com bin&amp;oacute;culos, telesc&amp;oacute;pios ou c&amp;acirc;maras fotogr&amp;aacute;ficas, utilize filtros solares pr&amp;oacute;prios para esses equipamentos.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p style="text-align: justify;"&gt;Durante o per&amp;iacute;odo do eclipse, recomenda-se ainda especial aten&amp;ccedil;&amp;atilde;o na condu&amp;ccedil;&amp;atilde;o e na realiza&amp;ccedil;&amp;atilde;o de atividades que exijam concentra&amp;ccedil;&amp;atilde;o visual, como a opera&amp;ccedil;&amp;atilde;o de m&amp;aacute;quinas ou trabalhos em altura.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra recomenda aos Sintrenses e visitantes que acompanhem as informa&amp;ccedil;&amp;otilde;es divulgadas pelas entidades oficiais competentes e adotem as medidas de preven&amp;ccedil;&amp;atilde;o necess&amp;aacute;rias para desfrutar deste fen&amp;oacute;meno em seguran&amp;ccedil;a.&lt;/p&gt;
+&lt;p&gt;&lt;span style="mso-ascii-font-family: Aptos; mso-ascii-theme-font: minor-latin; mso-hansi-font-family: Aptos; mso-hansi-theme-font: minor-latin; mso-bidi-font-family: 'Times New Roman'; mso-bidi-theme-font: minor-bidi; mso-fareast-language: EN-US;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Institucional"}]</t>
+  </si>
+  <si>
+    <t>[]</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_arrendamento-01.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Concurso de arrendamento de Renda Reduzida para profissionais até 31 de agosto </t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra prorrogou o prazo para as candidaturas ao Concurso de Arrendamento de Renda Reduzida para profissionais, até 31 de agosto.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Est&amp;atilde;o a concurso 12 fogos de habita&amp;ccedil;&amp;atilde;o municipal, situados em v&amp;aacute;rios locais do concelho nas tipologias T1, T2 e T3, sendo a data do sorteio anunciada a todos os candidatos ap&amp;oacute;s a an&amp;aacute;lise das candidaturas e publicita&amp;ccedil;&amp;atilde;o da lista de candidato selecionados.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;O concurso destina-se a profissionais a exercer atividade em entidades no concelho de Sintra do setor p&amp;uacute;blico ou social, e inclui professores, m&amp;eacute;dicos em regime de internato m&amp;eacute;dico, m&amp;eacute;dicos especialistas, enfermeiros, outros profissionais de equipas de sa&amp;uacute;de familiar, t&amp;eacute;cnicos superiores de diagn&amp;oacute;stico e terap&amp;ecirc;utica ou t&amp;eacute;cnicos de emerg&amp;ecirc;ncia pr&amp;eacute;&amp;minus;hospitalar, PSP e GNR.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Toda a informa&amp;ccedil;&amp;atilde;o e caracteriza&amp;ccedil;&amp;atilde;o dos im&amp;oacute;veis a arrendar e as condi&amp;ccedil;&amp;otilde;es gerais do procedimento podem ser consultadas nos documentos abaixo indicados e as candidaturas devem ser efetuadas atrav&amp;eacute;s da plataforma &lt;a title="https://habita.cm-sintra.pt/gihabitaonline/#/pt-pt/0/home" href="https://habita.cm-sintra.pt/GihabitaOnline/#/pt-PT/0/Home" target="_blank" rel="noopener" target="_blank"&gt;GiaHabita&lt;/a&gt;&amp;nbsp;ou presencialmente nos&amp;nbsp;&lt;a title="https://arquivo2026.cm-sintra.pt/institucional/servicos/apoio-ao-municipe" href="https://arquivo2026.cm-sintra.pt/institucional/servicos/apoio-ao-municipe" target="_blank" rel="noopener" target="_blank"&gt;postos de atendimento municipal.&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/7PfyQMqEer4D9NW" rel="noopener" target="_blank"&gt;E&lt;/a&gt;&lt;a href="https://cloud.cm-sintra.pt/s/7PfyQMqEer4D9NW" rel="noopener" target="_blank"&gt;dital N&amp;ordm; 592-2026&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/AtTbtx69ywzkxe8" target="_blank"&gt;Regulamento Geral Habita&amp;ccedil;&amp;atilde;o Munic&amp;iacute;pio Sintra&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/YQXJHSdcbP9Pax4" target="_blank"&gt;Lista de Fogos&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/Cx3szQHzq5gergB" target="_blank"&gt;Requisitos e impedimentos&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/nd48PcNoHTYxkED" target="_blank"&gt;Lista de Documentos&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Habitação"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Housing"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Vivienda"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Logement"}]</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/o_burro_de_ouro_750x400.jpg</t>
+  </si>
+  <si>
+    <t>Teatro no Museu de Odrinhas em agosto</t>
+  </si>
+  <si>
+    <t>“O Burro de Ouro”, de Apuleio, estará em cena no Museu Arqueológico de São Miguel de Odrinhas, pela companhia Teatro TapaFuros, durante os fins de semana de agosto, sempre às 18h00.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Considerada uma das obras mais importantes da literatura cl&amp;aacute;ssica, O Burro de Ouro destaca-se pela combina&amp;ccedil;&amp;atilde;o entre fantasia, s&amp;aacute;tira e cr&amp;iacute;tica social, oferecendo um retrato singular do imagin&amp;aacute;rio e da cultura do mundo romano. Entre os seus epis&amp;oacute;dios mais c&amp;eacute;lebres encontra-se a narrativa de Eros e Psique, uma das hist&amp;oacute;rias mais emblem&amp;aacute;ticas da tradi&amp;ccedil;&amp;atilde;o cl&amp;aacute;ssica.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Escrito pelo autor romano Apuleio, entre os anos 160 e 170 d.C., este &amp;eacute; o &amp;uacute;nico romance latino que chegou integralmente aos nossos dias, mantendo-se uma obra de refer&amp;ecirc;ncia pela atualidade dos seus temas e pela riqueza do seu legado liter&amp;aacute;rio.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A encena&amp;ccedil;&amp;atilde;o do Teatro TapaFuros convida o p&amp;uacute;blico a redescobrir este cl&amp;aacute;ssico num espa&amp;ccedil;o intimamente ligado &amp;agrave; heran&amp;ccedil;a romana, proporcionando uma experi&amp;ecirc;ncia cultural que cruza teatro, literatura e patrim&amp;oacute;nio.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Reservas e informa&amp;ccedil;&amp;otilde;es: 968 610 105 ou 219 238 608.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/volta_a_portugal_750x400-1.jpg</t>
+  </si>
+  <si>
+    <t>Sintra recebe primeira etapa da Volta a Portugal em Bicicleta</t>
+  </si>
+  <si>
+    <t>Sintra vai receber, a 6 de agosto, no largo do Palácio Nacional de Queluz, a chegada da 1.ª etapa da 87.ª Volta a Portugal em Bicicleta, um dos mais importantes eventos do calendário desportivo nacional.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;O pelot&amp;atilde;o vai partir da Lourinh&amp;atilde;, rumo a Queluz, Sintra, num percurso de cerca de 155 quil&amp;oacute;metros. A entrada no concelho de Sintra faz-se atrav&amp;eacute;s da Estrada N9, em Montelavar, seguindo depois em dire&amp;ccedil;&amp;atilde;o &amp;agrave; vila de Sintra, onde os ciclistas passam pelos Pa&amp;ccedil;os do Concelho e pela Volta do Duche.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;O percurso permitir&amp;aacute; ao p&amp;uacute;blico acompanhar a prova em alguns dos locais mais emblem&amp;aacute;ticos do concelho, tendo como cen&amp;aacute;rio o patrim&amp;oacute;nio natural e cultural de Sintra.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A realiza&amp;ccedil;&amp;atilde;o da prova em Sintra refor&amp;ccedil;a a capacidade do concelho para acolher grandes eventos desportivos, promovendo o territ&amp;oacute;rio, incentivando a pr&amp;aacute;tica da atividade f&amp;iacute;sica e projetando o munic&amp;iacute;pio a n&amp;iacute;vel nacional.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Para garantir a realiza&amp;ccedil;&amp;atilde;o da prova em seguran&amp;ccedil;a, haver&amp;aacute; condicionamentos tempor&amp;aacute;rios de tr&amp;acirc;nsito e de estacionamento nas zonas abrangidas pelo percurso e pela meta. A informa&amp;ccedil;&amp;atilde;o detalhada sobre os condicionamentos, respetivos hor&amp;aacute;rios e alternativas de circula&amp;ccedil;&amp;atilde;o ser&amp;aacute; divulgada atrav&amp;eacute;s dos canais oficiais da C&amp;acirc;mara Municipal de Sintra.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A C&amp;acirc;mara Municipal de Sintra convida todos os Sintrenses e visitantes a assistir &amp;agrave; chegada da etapa e a apoiar os atletas, contribuindo para o ambiente de festa que caracteriza a Volta a Portugal.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Veja &lt;a href="https://www.google.com/maps/d/u/1/embed?mid=1nf4M4-vkkbDUmed5g49qiD57gD0ddU8&amp;amp;ehbc=2E312F&amp;amp;z=12" target="_blank" rel="noopener" target="_blank"&gt;AQUI&lt;/a&gt; o mapa do percurso da 1.&amp;ordf; Etapa da Volta a Portugal em Bicicleta, Lourinh&amp;atilde; - Queluz.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em &lt;/span&gt;&lt;a title="https://avoltaportugal.com/?fbclid=iwy2xjawtqk7llehrua2flbqixmabicmlketbvn3a4qtfnskt0sktzahzgc3j0ywzhchbfawqqmjiymdm5mtc4odiwmdg5mgabhiokejbg-jqojmoxsjxt4t-bofdzrmilazi8up7dft_vhqee3y3s7bpyut6d_aem_e82ecz2dxz4h6k5jax9j0w" href="https://avoltaportugal.com/?fbclid=IwY2xjawTQK7lleHRuA2FlbQIxMABicmlkETBVN3A4QTFNSkt0SktzaHZGc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHioKEjbg-JQOJmoxSJXT4T-BOFdZRMiLazi8up7DFT_vHqeE3y3S7bPYut6d_aem_E82eCZ2Dxz4H6K5JAx9j0w" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;avoltaportugal.pt&lt;/span&gt;&lt;/a&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_navegante-01.jpg</t>
+  </si>
+  <si>
+    <t>App navegante® com informação em tempo real</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra associa-se à divulgação da campanha "Tu és dono do tempo", promovida pela Transportes Metropolitanos de Lisboa (TML), que divulga a nova funcionalidade de informação em tempo real disponível na aplicação e no site navegante®.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;A nova funcionalidade permite acompanhar, em tempo real, a circula&amp;ccedil;&amp;atilde;o dos transportes p&amp;uacute;blicos em toda a &amp;Aacute;rea Metropolitana de Lisboa, consultar previs&amp;otilde;es de chegada &amp;agrave;s paragens e esta&amp;ccedil;&amp;otilde;es e obter informa&amp;ccedil;&amp;atilde;o atualizada sobre o estado da rede, facilitando a planifica&amp;ccedil;&amp;atilde;o das desloca&amp;ccedil;&amp;otilde;es.&lt;/p&gt;
+&lt;p&gt;Com esta iniciativa, a TML pretende promover a utiliza&amp;ccedil;&amp;atilde;o desta ferramenta digital, que disponibiliza informa&amp;ccedil;&amp;atilde;o &amp;uacute;til para uma utiliza&amp;ccedil;&amp;atilde;o mais eficiente dos transportes p&amp;uacute;blicos e contribui para uma melhor gest&amp;atilde;o do tempo nas desloca&amp;ccedil;&amp;otilde;es.&lt;/p&gt;
+&lt;p&gt;Saiba mais em&amp;nbsp;&lt;a href="https://www.navegante.pt/informar/noticias/chegou-o-don-do-tempo" target="_blank"&gt;navegante.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/eletrico_31-07_750x400.jpg</t>
+  </si>
+  <si>
+    <t>AVISO | Circulação do Eléctrico de Sintra suspensa a 31 de julho</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra informa que a circulação do Eléctrico de Sintra estará suspensa a 31 de julho, durante o período da manhã.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;A interrup&amp;ccedil;&amp;atilde;o do servi&amp;ccedil;o deve-se a uma interven&amp;ccedil;&amp;atilde;o da E-Redes junto &amp;agrave; linha, sendo necess&amp;aacute;ria para garantir a realiza&amp;ccedil;&amp;atilde;o dos trabalhos em condi&amp;ccedil;&amp;otilde;es de seguran&amp;ccedil;a.&lt;/p&gt;
+&lt;p&gt;A C&amp;acirc;mara Municipal de Sintra lamenta os eventuais inc&amp;oacute;modos causados e agradece a compreens&amp;atilde;o de todos os utilizadores.&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 12.0pt;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/cinema_na_praca_banner_geral.jpg</t>
+  </si>
+  <si>
+    <t>Cinema ao ar livre na Quinta da Ribafria</t>
+  </si>
+  <si>
+    <t>A Quinta da Ribafria volta a receber uma noite de cinema ao ar livre a 29 de julho, às 21h30, proporcionando a Sintrenses e visitantes uma oportunidade para desfrutar de uma sessão gratuita num dos espaços históricos mais emblemáticos do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Integrada na iniciativa Cinema na Pra&amp;ccedil;a, promovida pelo Continente/Sonae em parceria com a C&amp;acirc;mara Municipal de Sintra, a sess&amp;atilde;o contar&amp;aacute; com a exibi&amp;ccedil;&amp;atilde;o do filme&amp;nbsp;O Diabo Veste Prada 2.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O recinto abre &amp;agrave;s 20h30, e o p&amp;uacute;blico poder&amp;aacute; assistir ao filme nos lugares disponibilizados pela organiza&amp;ccedil;&amp;atilde;o ou levar manta ou cadeira pr&amp;oacute;pria para maior conforto. A iniciativa inclui ainda oferta de pipocas e a presen&amp;ccedil;a da food truck Continente On Wheels, com op&amp;ccedil;&amp;otilde;es de refei&amp;ccedil;&amp;otilde;es ligeiras e snacks.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais do que uma sess&amp;atilde;o de cinema, esta iniciativa convida a usufruir das noites de ver&amp;atilde;o num ambiente descontra&amp;iacute;do, promovendo o encontro entre gera&amp;ccedil;&amp;otilde;es e a viv&amp;ecirc;ncia do patrim&amp;oacute;nio e dos espa&amp;ccedil;os p&amp;uacute;blicos atrav&amp;eacute;s da cultura.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_praia-acessivel-01.jpg</t>
+  </si>
+  <si>
+    <t>Sintra promove praias mais acessíveis para todos</t>
+  </si>
+  <si>
+    <t>Até 13 de setembro, a Praia Grande, a Praia das Maçãs e a Praia de São Julião disponibiliza aos banhistas com mobilidade condicionada equipamentos essenciais, como cadeiras anfíbias, estrados, passadeiras e chuveiros adaptados.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;Na Praia Grande e na Praia das Ma&amp;ccedil;&amp;atilde;s, as Associa&amp;ccedil;&amp;otilde;es Humanit&amp;aacute;rias dos Bombeiros Volunt&amp;aacute;rios de Almo&amp;ccedil;ageme e de Colares asseguram, diariamente, entre as 10h00 e as 18h00, a presen&amp;ccedil;a de monitores de apoio, prestando assist&amp;ecirc;ncia aos utilizadores sempre que necess&amp;aacute;rio.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;No &amp;acirc;mbito do programa &amp;ldquo;Praia Acess&amp;iacute;vel &amp;ndash; Praia para Todos&amp;rdquo;, o Munic&amp;iacute;pio de Sintra refor&amp;ccedil;a o seu compromisso com a inclus&amp;atilde;o, a equidade e a autonomia das pessoas com mobilidade condicionada, assegurando o acesso &amp;agrave;s praias do concelho em condi&amp;ccedil;&amp;otilde;es de dignidade, conforto e seguran&amp;ccedil;a.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Solidariedade Social"}]</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/bailado_seteais_2026_750x400.jpg</t>
+  </si>
+  <si>
+    <t>Sintra recebe espetáculo único de Marcelino Sambé</t>
+  </si>
+  <si>
+    <t>Um dos maiores nomes da dança internacional vai subir aos palcos de Sintra nos dias 18 e 19 de julho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; Marcelino Samb&amp;eacute; regressa a Portugal para protagonizar &amp;ldquo;Marcelino Samb&amp;eacute; e Convidados&amp;rdquo;, um espet&amp;aacute;culo que promete duas noites de excel&amp;ecirc;ncia art&amp;iacute;stica nos jardins do Pal&amp;aacute;cio de Seteais, em Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Integrado na sexta edi&amp;ccedil;&amp;atilde;o do Bailado em Seteais, o evento &amp;eacute; promovido pela Funda&amp;ccedil;&amp;atilde;o Cultursintra e C&amp;acirc;mara Municipal de Sintra, afirmando-se como um dos momentos mais marcantes da programa&amp;ccedil;&amp;atilde;o cultural de ver&amp;atilde;o e uma refer&amp;ecirc;ncia incontorn&amp;aacute;vel no panorama da dan&amp;ccedil;a, em Portugal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Primeiro bailarino do Royal Ballet de Londres, Marcelino Samb&amp;eacute; &amp;eacute; uma das mais relevantes figuras portuguesas da dan&amp;ccedil;a a n&amp;iacute;vel internacional. Reconhecido pelo seu talento tem conquistado o p&amp;uacute;blico e a cr&amp;iacute;tica nos mais prestigiados palcos do mundo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao seu lado, estar&amp;atilde;o&amp;nbsp;bailarinos consagrados e jovens talentos do Royal Ballet, num espet&amp;aacute;culo que celebra a excel&amp;ecirc;ncia, a criatividade entre diferentes gera&amp;ccedil;&amp;otilde;es de artistas. Num cen&amp;aacute;rio &amp;uacute;nico como os jardins do Pal&amp;aacute;cio de Seteais, esta ser&amp;aacute; uma oportunidade imperd&amp;iacute;vel para viver a dan&amp;ccedil;a ao mais alto n&amp;iacute;vel.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_mercadoestefania_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Gastronomia e música animam Mercado Municipal da Estefânia</t>
+  </si>
+  <si>
+    <t>Nos dias 24 e 25 de julho, o Mercado Municipal da Estefânia recebe o "Fim de Semana de Petiscos", uma iniciativa que alia gastronomia tradicional e animação musical.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Durante os dois dias, das&amp;nbsp;12h00 &amp;agrave;s 23h00, os visitantes poder&amp;atilde;o provar uma variedade de petiscos tradicionais, como carac&amp;oacute;is, moelas, salada de polvo, pataniscas, am&amp;ecirc;ijoas, jaquinzinhos, entre outras especialidades.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No dia 25 de julho, entre as 19h00 e as 23h00, o programa inclui ainda m&amp;uacute;sica ao vivo com a banda Dose Dupla, projeto da Banda D. Elvira. Francisco Dur&amp;atilde;o e Paulo Lawson.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Promovida pelos concession&amp;aacute;rios da &amp;aacute;rea de restaura&amp;ccedil;&amp;atilde;o do Piso 1, com o apoio da C&amp;acirc;mara Municipal de Sintra, a iniciativa pretende dinamizar e valorizar os mercados Sintrenses.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Venha provar os melhores petiscos e viver um fim de semana diferente no Mercado Municipal da Estef&amp;acirc;nia.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/arrendamento_750x400.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arrendamento de Renda Reduzida para profissionais </t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra tem a decorrer as candidaturas ao Concurso de Arrendamento de Renda Reduzida para profissionais, até 31 de julho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Est&amp;atilde;o a concurso 12 fogos de habita&amp;ccedil;&amp;atilde;o municipal, situados em v&amp;aacute;rios locais do concelho nas tipologias T1, T2 e T3, sendo a data do sorteio anunciada a todos os candidatos ap&amp;oacute;s a an&amp;aacute;lise das candidaturas e publicita&amp;ccedil;&amp;atilde;o da lista de candidato selecionados.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O concurso destina-se a profissionais a exercer atividade em entidades no concelho de Sintra do setor p&amp;uacute;blico ou social, e inclui professores, m&amp;eacute;dicos em regime de internato m&amp;eacute;dico, m&amp;eacute;dicos especialistas, enfermeiros, outros profissionais de equipas de sa&amp;uacute;de familiar, t&amp;eacute;cnicos superiores de diagn&amp;oacute;stico e terap&amp;ecirc;utica ou t&amp;eacute;cnicos de emerg&amp;ecirc;ncia pr&amp;eacute;&amp;minus;hospitalar, PSP e GNR.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Toda a informa&amp;ccedil;&amp;atilde;o e caracteriza&amp;ccedil;&amp;atilde;o dos im&amp;oacute;veis a arrendar e as condi&amp;ccedil;&amp;otilde;es gerais do procedimento podem ser consultadas nos documentos abaixo indicados e as candidaturas devem ser efetuadas atrav&amp;eacute;s da plataforma&amp;nbsp;&lt;a title="https://habita.cm-sintra.pt/gihabitaonline/#/pt-pt/0/home" href="https://habita.cm-sintra.pt/GihabitaOnline/#/pt-PT/0/Home" target="_blank" rel="noopener" target="_blank"&gt;GiaHabita&lt;/a&gt;&amp;nbsp;ou presencialmente nos&amp;nbsp;&lt;a title="https://arquivo2026.cm-sintra.pt/institucional/servicos/apoio-ao-municipe" href="https://arquivo2026.cm-sintra.pt/institucional/servicos/apoio-ao-municipe" target="_blank" rel="noopener" target="_blank"&gt;postos de atendimento municipal.&lt;/a&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/3GzPpNjHBdzDcsi" target="_blank"&gt;Edital N.&amp;ordm; 505/2026&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/AtTbtx69ywzkxe8" target="_blank"&gt;Regulamento Geral Habita&amp;ccedil;&amp;atilde;o Munic&amp;iacute;pio Sintra&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/YQXJHSdcbP9Pax4" target="_blank"&gt;Lista de Fogos&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/Cx3szQHzq5gergB" target="_blank"&gt;Requisitos e impedimentos&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/nd48PcNoHTYxkED" target="_blank"&gt;Lista de Documentos&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-11</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_oms_nr26.jpg</t>
+  </si>
+  <si>
+    <t>Orquestra Municipal de Sintra D. Fernando II apresenta concerto de excelência</t>
+  </si>
+  <si>
+    <t>A Orquestra Municipal de Sintra D. Fernando II apresenta-se no Centro Cultural Olga Cadaval, a 26 de julho, às 16h00, para um concerto que reúne duas obras de grande relevância do repertório sinfónico.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;O programa tem como ponto alto o Concerto para Piano n.&amp;ordm; 2, de Sergei Rachmaninoff, uma das obras mais emblem&amp;aacute;ticas do romantismo, interpretada pelo jovem pianista Sintrense Thiago Tortaro, sob a dire&amp;ccedil;&amp;atilde;o do maestro Ces&amp;aacute;rio Costa.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;O concerto abre com a 7.&amp;ordf; Abertura, de Eduardo Jaime Talassi, apresentada em estreia moderna, proporcionando ao p&amp;uacute;blico a oportunidade de conhecer uma obra marcante do patrim&amp;oacute;nio musical portugu&amp;ecirc;s.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A entrada &amp;eacute; gratuita, mediante levantamento de bilhetes na bilheteira do Centro Cultural Olga Cadaval, limitada &amp;agrave; lota&amp;ccedil;&amp;atilde;o dispon&amp;iacute;vel e com o m&amp;aacute;ximo de dois bilhetes por pessoa.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/gala_do_desporto_750x4002.jpg</t>
+  </si>
+  <si>
+    <t>Gala do Desporto de Sintra adiada para 13 de julho</t>
+  </si>
+  <si>
+    <t>A Gala do Desporto de Sintra 2026 foi reagendada para o dia 13 de julho, pelas 20h00, no Centro Cultural Olga Cadaval, devido à realização do jogo da Seleção Nacional na data anteriormente prevista.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; Com esta nova data permite-se que a partida da nossa sele&amp;ccedil;&amp;atilde;o seja acompanhada tamb&amp;eacute;m por todos os Sintrenses.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Promovida pela C&amp;acirc;mara Municipal de Sintra, esta iniciativa tem como objetivo distinguir atletas, alunos, treinadores, professores, &amp;aacute;rbitros e entidades que, ao longo de 2025, se destacaram pelos resultados alcan&amp;ccedil;ados, bem como homenagear personalidades cujo percurso continua a marcar o desenvolvimento do desporto no concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo da cerim&amp;oacute;nia ser&amp;atilde;o entregues os trof&amp;eacute;us aos homenageados, num evento que contar&amp;aacute; tamb&amp;eacute;m com momentos de anima&amp;ccedil;&amp;atilde;o especialmente preparados para esta edi&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A edi&amp;ccedil;&amp;atilde;o de 2026 da Gala do Desporto de Sintra distingue um total de 401 homenageados, entre atletas, alunos, &amp;aacute;rbitros, treinadores e professores. Entre os distinguidos contam&amp;#8209;se 3 campe&amp;otilde;es do mundo e 6 campe&amp;otilde;es da Europa, testemunho da excel&amp;ecirc;ncia alcan&amp;ccedil;ada por representantes de Sintra em competi&amp;ccedil;&amp;otilde;es internacionais. O evento re&amp;uacute;ne ainda a participa&amp;ccedil;&amp;atilde;o de 24 clubes do concelho, 14 clubes de fora do concelho, 4 escolas do concelho e 5 institui&amp;ccedil;&amp;otilde;es de ensino superior.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Gala do Desporto de Sintra afirma&amp;#8209;se, assim, como um momento de reconhecimento p&amp;uacute;blico e de valoriza&amp;ccedil;&amp;atilde;o do trabalho desenvolvido diariamente por centenas de agentes desportivos, refor&amp;ccedil;ando o compromisso do munic&amp;iacute;pio com a promo&amp;ccedil;&amp;atilde;o do talento, da forma&amp;ccedil;&amp;atilde;o e da pr&amp;aacute;tica desportiva.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_viver-e-visitar.jpg</t>
+  </si>
+  <si>
+    <t>Sintra melhora mobilidade e circulação na Vila</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra introduz, a partir de hoje, 8 de julho, novas regras para a circulação automóvel no centro histórico da Vila.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Nesta nova fase &amp;eacute; impedida a circula&amp;ccedil;&amp;atilde;o dos autocarros de turismo no centro da Vila de Sintra bem como a recolha e largada de passageiros por parte das plataformas TVDE, que passam a ter locais pr&amp;oacute;prios.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta opera&amp;ccedil;&amp;atilde;o refor&amp;ccedil;a igualmente a sinaliza&amp;ccedil;&amp;atilde;o, instala pontos de controlo operacional em locais estrat&amp;eacute;gicos e assegura a&amp;ccedil;&amp;otilde;es continuas de orienta&amp;ccedil;&amp;atilde;o, fiscaliza&amp;ccedil;&amp;atilde;o e monitoriza&amp;ccedil;&amp;atilde;o na Vila de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Pretende-se, assim, melhorar a circula&amp;ccedil;&amp;atilde;o, reduzir congestionamentos e proporcionar uma experi&amp;ecirc;ncia de visita mais confort&amp;aacute;vel para residentes, trabalhadores e visitantes.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Marco Almeida, presidente da C&amp;acirc;mara Municipal de Sintra, salienta que &amp;ldquo;a mobilidade na Vila de Sintra exige respostas firmes e coordenadas. Depois dos resultados positivos alcan&amp;ccedil;ados na P&amp;aacute;scoa, avan&amp;ccedil;amos agora com uma opera&amp;ccedil;&amp;atilde;o refor&amp;ccedil;ada que nos permite melhorar a mobilidade e assegurar melhores condi&amp;ccedil;&amp;otilde;es para Sintrenses e visitantes".&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Desenvolvida em articula&amp;ccedil;&amp;atilde;o com a Parques de Sintra Monte da Lua e Funda&amp;ccedil;&amp;atilde;o Cultursintra, esta nova fase conta ainda com a interven&amp;ccedil;&amp;atilde;o da Guarda Nacional Republicana, Pol&amp;iacute;cia Municipal, Bombeiros, Prote&amp;ccedil;&amp;atilde;o Civil de Sintra e EMES.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com as novas regras, os autocarros de turismo ser&amp;atilde;o direcionados para os parques perif&amp;eacute;ricos, com destaque para o existente na zona do Lourel que disponibiliza mais de 500 lugares de estacionamento gratuitos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra apela &amp;agrave; colabora&amp;ccedil;&amp;atilde;o de todos, em especial operadores tur&amp;iacute;sticos e visitantes, para garantir uma circula&amp;ccedil;&amp;atilde;o mais fluida e segura.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es &lt;a href="sintra/turismo/viver-e-visitar-a-vila-de-sintra" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/operas_na_rua_mozart.jpg</t>
+  </si>
+  <si>
+    <t>Óperas na Rua em Queluz e Sintra com dois espetáculos gratuitos</t>
+  </si>
+  <si>
+    <t>O ciclo Óperas na Rua chega este fim de semana, 10 e 11 de julho, a Queluz e Sintra, com dois espetáculos gratuitos ao ar livre que levam a música lírica ao espaço público.Pensada para todos os gostos e idades, esta iniciativa da Câmara Municipal de Sintra envolve tanto Sintrenses como visitantes, proporcionando uma experiência cultural única, vivida na proximidade e em plena rua.No dia 10 de julho, pelas 21h00, o Largo do Palácio Nacional de Queluz recebe o concerto o concerto Carmen, de Bizet, numa apresentação ao ar livre que destaca tanto a estética musical da época como a força do seu enredo.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;O ciclo &amp;Oacute;peras na Rua chega este fim de semana, 10 e 11 de julho, a Queluz e Sintra, com dois espet&amp;aacute;culos gratuitos ao ar livre que levam a m&amp;uacute;sica l&amp;iacute;rica ao espa&amp;ccedil;o p&amp;uacute;blico.&lt;br&gt;&lt;br&gt;Pensada para todos os gostos e idades, esta iniciativa da C&amp;acirc;mara Municipal de Sintra envolve tanto Sintrenses como visitantes, proporcionando uma experi&amp;ecirc;ncia cultural &amp;uacute;nica, vivida na proximidade e em plena rua.&lt;br&gt;&lt;br&gt;No dia 10 de julho, pelas 21h00, o Largo do Pal&amp;aacute;cio Nacional de Queluz recebe o concerto o concerto Carmen, de Bizet, numa apresenta&amp;ccedil;&amp;atilde;o ao ar livre que destaca tanto a est&amp;eacute;tica musical da &amp;eacute;poca como a for&amp;ccedil;a do seu enredo. A &amp;oacute;pera centra-se na figura de Carmen, uma cigana que se assume livre e rompe com as conven&amp;ccedil;&amp;otilde;es sociais e comportamentais impostas &amp;agrave;s mulheres do seu tempo. O espet&amp;aacute;culo ser&amp;aacute; apresentado em formato de concerto, com coros e solistas, aproveitando o cen&amp;aacute;rio natural envolvente e integrando elementos caracter&amp;iacute;sticos de cada ato. A interpreta&amp;ccedil;&amp;atilde;o ser&amp;aacute; tamb&amp;eacute;m encenada, dan&amp;ccedil;ada e narrada, aproximando o p&amp;uacute;blico da hist&amp;oacute;ria e refor&amp;ccedil;ando a dimens&amp;atilde;o dram&amp;aacute;tica da obra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No dia seguinte, 11 de julho, tamb&amp;eacute;m pelas 21h00, o Ringue do Parque da Liberdade, em Sintra, recebe o espet&amp;aacute;culo&amp;nbsp;Mozart est&amp;aacute; vivo! uma celebra&amp;ccedil;&amp;atilde;o encenada da vida e obra do compositor. Nesta apresenta&amp;ccedil;&amp;atilde;o, Mozart surge como personagem central, dialogando com quatro cantores l&amp;iacute;ricos num enredo que acompanha as composi&amp;ccedil;&amp;otilde;es que vai criando para os convidados que recebe em sua casa. Num registo que combina extravag&amp;acirc;ncia e humor, o espet&amp;aacute;culo revisita algumas das grandes &amp;oacute;peras do compositor como As Bodas de F&amp;iacute;garo, Cos&amp;igrave; Fan Tutte, Don Giovanni, A Flauta M&amp;aacute;gica, O Rapto do Serralho, entre outras.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com entrada livre, o ciclo &amp;Oacute;peras na Rua refor&amp;ccedil;a o compromisso do munic&amp;iacute;pio em valorizar os espa&amp;ccedil;os p&amp;uacute;blicos como palcos de encontro e celebra&amp;ccedil;&amp;atilde;o, promovendo a m&amp;uacute;sica l&amp;iacute;rica como express&amp;atilde;o art&amp;iacute;stica acess&amp;iacute;vel a todos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;INFO&lt;/strong&gt; | Devido &amp;agrave; realiza&amp;ccedil;&amp;atilde;o do Sintra Trail Monte da Lua na zona da Volta do Duche, ser&amp;atilde;o implementadas altera&amp;ccedil;&amp;otilde;es aos acessos do recinto do Parque da Liberdade, para o espet&amp;aacute;culo &amp;Oacute;pera na Rua &amp;ldquo;Mozart est&amp;aacute; vivo!&amp;rdquo;, que ter&amp;aacute; lugar no dia 11 de julho, pelas 21h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;At&amp;eacute; &amp;agrave;s 20h55, o p&amp;uacute;blico dever&amp;aacute; entrar pelo port&amp;atilde;o principal do Parque da Liberdade, passando a entrada a ser efetuada exclusivamente pelo port&amp;atilde;o do Pal&amp;aacute;cio Valen&amp;ccedil;as a partir dessa hora. Recomenda-se ainda a utiliza&amp;ccedil;&amp;atilde;o da Estrada de Ch&amp;atilde;o de Meninos para acesso ao Parque de Estacionamento do Rio do Porto, garantindo maior fluidez e evitando zonas condicionadas.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_rui_veloso6.jpg</t>
+  </si>
+  <si>
+    <t>Grandes êxitos de Rui Veloso em concerto intimista</t>
+  </si>
+  <si>
+    <t>No próximo dia 24 de julho, às 21h00, no Centro Cultural Olga Cadaval, recebe o concerto Rui Veloso Trio, um espetáculo que convida o público a revisitar alguns dos maiores clássicos da música portuguesa num formato intimista e envolvente.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Acompanhado pelos guitarristas Alexandre Manaia e Eduardo Espinho, Rui Veloso apresenta-se em palco num registo de Trio de Guitarras, onde a simplicidade dos arranjos valoriza a for&amp;ccedil;a das melodias, das letras e da interpreta&amp;ccedil;&amp;atilde;o. Neste formato especial, o di&amp;aacute;logo entre as guitarras revela novas perspetivas sobre temas que marcaram v&amp;aacute;rias gera&amp;ccedil;&amp;otilde;es de portugueses.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Com mais de quatro d&amp;eacute;cadas de carreira, Rui Veloso continua a ser uma das maiores refer&amp;ecirc;ncias da m&amp;uacute;sica nacional. Autor de um vasto repert&amp;oacute;rio de can&amp;ccedil;&amp;otilde;es que se tornaram intemporais, o m&amp;uacute;sico mant&amp;eacute;m uma liga&amp;ccedil;&amp;atilde;o &amp;uacute;nica com o p&amp;uacute;blico, transformando cada concerto num momento de partilha e emo&amp;ccedil;&amp;atilde;o.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Com dura&amp;ccedil;&amp;atilde;o aproximada de 75 minutos, sem intervalo, o espet&amp;aacute;culo promete uma experi&amp;ecirc;ncia pr&amp;oacute;xima e aut&amp;ecirc;ntica, onde a ess&amp;ecirc;ncia das composi&amp;ccedil;&amp;otilde;es ganha um protagonismo renovado atrav&amp;eacute;s da cumplicidade entre os tr&amp;ecirc;s m&amp;uacute;sicos.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na &lt;a href="mailto:https://www.ticketline.pt/evento/rui-veloso-trio-103566" target="_blank"&gt;Ticketline&lt;/a&gt; a nos locais habituais. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Conhe&amp;ccedil;a a programa&amp;ccedil;&amp;atilde;o do &lt;a href="https://ccolgacadaval.pt/" target="_blank" rel="noopener" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/vila.jpg</t>
+  </si>
+  <si>
+    <t>Sintra com um fim de semana dedicado à cultura</t>
+  </si>
+  <si>
+    <t>Sintra apresenta um fim de semana dedicado à cultura e à participação de todos, com uma programação diversificada que se estende por vários equipamentos culturais do concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Contos e ateli&amp;ecirc;s infantis, visitas guiadas, m&amp;uacute;sica e iniciativas para fam&amp;iacute;lias comp&amp;otilde;em uma oferta pensada para envolver p&amp;uacute;blicos de todas as idades. As atividades promovem o contacto com o patrim&amp;oacute;nio, estimulam a criatividade e valorizam as artes, refor&amp;ccedil;ando o papel de Sintra enquanto territ&amp;oacute;rio cultural ativo e acess&amp;iacute;vel, onde a comunidade &amp;eacute; convidada a descobrir, participar e celebrar.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sexta-feira | 3 de julho&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As Bibliotecas Municipais de Sintra dinamizam, ao longo do fim de semana, v&amp;aacute;rios contos e ateli&amp;ecirc;s infantis nos seus diferentes polos, com propostas que estimulam a imagina&amp;ccedil;&amp;atilde;o e a criatividade dos mais novos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Pelas 16h30, realiza-se uma visita guiada ao Monumento Pr&amp;eacute;&amp;#8209;Hist&amp;oacute;rico da Praia das Ma&amp;ccedil;&amp;atilde;s, proporcionando uma experi&amp;ecirc;ncia de proximidade e contacto direto com o patrim&amp;oacute;nio arqueol&amp;oacute;gico local.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A noite cultural prossegue &amp;agrave;s 21h00 com o concerto dos S&amp;eacute;tima Legi&amp;atilde;o, no Centro Cultural Olga Cadaval, e com o primeiro espet&amp;aacute;culo do ciclo &amp;Oacute;peras na Rua, em S&amp;atilde;o Jo&amp;atilde;o das Lampas, onde sobe ao palco o projeto Gypsies in Opera.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;S&amp;aacute;bado | 4 de julho&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas promove, ao longo do dia, tr&amp;ecirc;s workshops tem&amp;aacute;ticos sobre &amp;ldquo;Arqueologia Experimental, Cestaria e Tecelagem&amp;rdquo;, oferecendo ao p&amp;uacute;blico experi&amp;ecirc;ncias pr&amp;aacute;ticas ligadas &amp;agrave;s t&amp;eacute;cnicas e aos saberes tradicionais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;Agrave;s 11h00, a Quinta da Regaleira recebe &amp;ldquo;Mitos Gregos com Cam&amp;otilde;es - Percursos Mitol&amp;oacute;gicos na Regaleira&amp;rdquo;, uma oportunidade para explorar o espa&amp;ccedil;o guiado pela mitologia greco&amp;#8209;romana e pelas refer&amp;ecirc;ncias camonianas.&lt;br&gt;&lt;br&gt;Pelas 16h00, a Casa da Cultura L&amp;iacute;vio de Morais recebe o concerto do Duo de violoncelos, com solistas do Sintra Est&amp;uacute;dio de &amp;Oacute;pera. Na mesma hora, o espet&amp;aacute;culo infantil &amp;ldquo;Peter Pan - Uma hist&amp;oacute;ria diferente&amp;rdquo; sobe ao palco do Centro Cultural Olga Cadaval.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As &amp;Oacute;peras na Rua levam ao Campo Multiusos da Praia das Ma&amp;ccedil;&amp;atilde;s o espet&amp;aacute;culo &amp;ldquo;Arraial L&amp;iacute;rico&amp;rdquo;, uma festa popular em formato l&amp;iacute;rico que re&amp;uacute;ne alguns dos temas mais tradicionais e festivos de v&amp;aacute;rias culturas, pelas 21h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O dia termina com as comemora&amp;ccedil;&amp;otilde;es do 53&amp;ordm; Anivers&amp;aacute;rio do Grupo Folcl&amp;oacute;rico de Belas / Festival de Folclore, no Centro Cultural Recreativo e Desportivo de Belas, pelas 21h30.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo | 5 de julho&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Quinta da Regaleira recebe mais uma sess&amp;atilde;o de M&amp;uacute;sica na Quinta, com um Recital de Violino e Viola de Arco protagonizado por Alexander Stewart (violino) e Ceciliu Isfan (viola de arco), pelas 16h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Entre sexta e domingo, &amp;eacute; ainda poss&amp;iacute;vel visitar v&amp;aacute;rias exposi&amp;ccedil;&amp;otilde;es tempor&amp;aacute;rias e permanentes nos museus municipais Sintrenses, nomeadamente no MU.SA &amp;ndash; Museu das Artes de Sintra, no Museu Ferreira de Castro, na Casa&amp;#8209;Museu Leal da C&amp;acirc;mara e no Museu de Hist&amp;oacute;ria Natural de Sintra, todos com entrada gratuita.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/sintratrail.jpg</t>
+  </si>
+  <si>
+    <t>Sintra Trail Monte da Lua com 2000 atletas inscritos</t>
+  </si>
+  <si>
+    <t>O Sintra Trail Monte da Lua, promovido pela Câmara Municipal de Sintra e marcado para 11 de julho, às 21h00, volta a afirmar‑se como um dos maiores eventos desportivos do concelho, reunindo 2000 atletas inscritos, número que esgotou todas as vagas disponíveis.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta quinta edi&amp;ccedil;&amp;atilde;o destaca-se pela elevada participa&amp;ccedil;&amp;atilde;o feminina, 51% das inscri&amp;ccedil;&amp;otilde;es, e pela diversidade de percursos, com a caminhada longa de 10 km a reunir 39% dos participantes, seguida do trail com 37% e dos 5 km com 24%.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A dimens&amp;atilde;o internacional do evento &amp;eacute; igualmente expressiva, com atletas provenientes de 32 nacionalidades, entre elas Argentina, &amp;Aacute;ustria, Col&amp;ocirc;mbia, Luxemburgo, M&amp;eacute;xico, Mo&amp;ccedil;ambique, &amp;Aacute;frica do Sul e Uruguai, sendo que 43% dos inscritos residem no concelho de Sintra, refor&amp;ccedil;ando o car&amp;aacute;cter comunit&amp;aacute;rio e a forte liga&amp;ccedil;&amp;atilde;o local &amp;agrave; iniciativa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O evento, que tem como ponto de partida o Largo Rainha D. Am&amp;eacute;lia, junto ao Pal&amp;aacute;cio Nacional de Sintra, &amp;eacute; composto por uma corrida de Trail com 10 km, com car&amp;aacute;cter competitivo e por duas caminhadas, de car&amp;aacute;cter l&amp;uacute;dico-desportivo, uma de 10 km e outra, de cariz familiar, com 5 km.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Sintra Trail Monte da Lua &amp;eacute; um evento organizado pela C&amp;acirc;mara Municipal de Sintra, com organiza&amp;ccedil;&amp;atilde;o t&amp;eacute;cnica da HMS Sports, e o apoio da Declive Sublime, Parques de Sintra, Funda&amp;ccedil;&amp;atilde;o CulturSintra, SMAS de Sintra, Emes, Decathlon Sintra Spalo Futness Club.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;a href="https://sintratrail.pt/site/" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/gala_do_desporto_750x400.jpg</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; Com esta nova data permite-se que a partida da nossa sele&amp;ccedil;&amp;atilde;o seja acompanhada tamb&amp;eacute;m por todos os Sintrenses.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Promovida pela C&amp;acirc;mara Municipal de Sintra, esta iniciativa tem como objetivo distinguir atletas, alunos, treinadores, professores, &amp;aacute;rbitros e entidades que, ao longo de 2025, se destacaram pelos resultados alcan&amp;ccedil;ados, bem como homenagear personalidades cujo percurso continua a marcar o desenvolvimento do desporto no concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo da cerim&amp;oacute;nia ser&amp;atilde;o entregues os trof&amp;eacute;us aos homenageados, num evento que contar&amp;aacute; tamb&amp;eacute;m com momentos de anima&amp;ccedil;&amp;atilde;o especialmente preparados para esta edi&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A edi&amp;ccedil;&amp;atilde;o de 2026 da Gala do Desporto de Sintra distingue um total de 401 homenageados, entre atletas, alunos, &amp;aacute;rbitros, treinadores e professores. Entre os distinguidos contam&amp;#8209;se 3 campe&amp;otilde;es do mundo e 6 campe&amp;otilde;es da Europa, testemunho da excel&amp;ecirc;ncia alcan&amp;ccedil;ada por representantes de Sintra em competi&amp;ccedil;&amp;otilde;es internacionais. O evento re&amp;uacute;ne ainda a participa&amp;ccedil;&amp;atilde;o de 24 clubes do concelho, 14 clubes de fora do concelho, 4 escolas do concelho e 5 institui&amp;ccedil;&amp;otilde;es de ensino superior.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A Gala do Desporto de Sintra afirma&amp;#8209;se, assim, como um momento de reconhecimento p&amp;uacute;blico e de valoriza&amp;ccedil;&amp;atilde;o do trabalho desenvolvido diariamente por centenas de agentes desportivos, refor&amp;ccedil;ando o compromisso do munic&amp;iacute;pio com a promo&amp;ccedil;&amp;atilde;o do talento, da forma&amp;ccedil;&amp;atilde;o e da pr&amp;aacute;tica desportiva.&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 11.0pt; line-height: 115%; font-family: 'Calibri',sans-serif; mso-ligatures: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/753.jpg</t>
+  </si>
+  <si>
+    <t>Sintra reforça resposta ao calor extremo</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra mantém a monitorização permanente da situação meteorológica e reforçou a sua capacidade de resposta para fazer face aos episódios de calor extremo, em estreita articulação com as juntas de freguesia, forças de segurança, bombeiros, autoridades de saúde e restantes agentes de proteção civil.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt; &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Como parte da estrat&amp;eacute;gia municipal de preven&amp;ccedil;&amp;atilde;o e prote&amp;ccedil;&amp;atilde;o da comunidade, est&amp;atilde;o identificados espa&amp;ccedil;os municipais que poder&amp;atilde;o ser ativados como abrigos tempor&amp;aacute;rios sempre que as condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas o justifiquem. A capacidade de resposta disponibiliza salas climatizadas em diversas Associa&amp;ccedil;&amp;otilde;es Humanit&amp;aacute;rias de Bombeiros Sintrenses.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;O Munic&amp;iacute;pio disp&amp;otilde;e ainda dos meios log&amp;iacute;sticos necess&amp;aacute;rios para assegurar o acolhimento tempor&amp;aacute;rio da popula&amp;ccedil;&amp;atilde;o, incluindo 200 camas equipadas, bem como capacidade para garantir alimenta&amp;ccedil;&amp;atilde;o, seguran&amp;ccedil;a, limpeza, higieniza&amp;ccedil;&amp;atilde;o e outros servi&amp;ccedil;os essenciais.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Em paralelo, a popula&amp;ccedil;&amp;atilde;o &amp;eacute; incentivada a utilizar bibliotecas, centros culturais, equipamentos desportivos e zonas verdes do concelho como espa&amp;ccedil;os de conforto t&amp;eacute;rmico durante os per&amp;iacute;odos de temperaturas mais elevadas.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;No que respeita ao risco de inc&amp;ecirc;ndio rural, mant&amp;eacute;m-se ativo o programa &amp;ldquo;Aldeias Seguras, Pessoas Seguras&amp;rdquo; promovendo a ado&amp;ccedil;&amp;atilde;o de medidas de autoprote&amp;ccedil;&amp;atilde;o em zonas de maior risco do concelho. A popula&amp;ccedil;&amp;atilde;o deve respeitar as indica&amp;ccedil;&amp;otilde;es e os procedimentos definidos para cada aldeia abrangida pelo programa. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Perante as altas temperaturas que se fazem sentir, a C&amp;acirc;mara Municipal de Sintra condicionou o acesso &amp;agrave; Serra de Sintra e a monumentos, medida que se manter&amp;aacute; enquanto persistir a situa&amp;ccedil;&amp;atilde;o de risco. Sempre que a circunst&amp;acirc;ncias o justifiquem, ser&amp;aacute; ativado um dispositivo refor&amp;ccedil;ado com os meios necess&amp;aacute;rios para garantir uma resposta r&amp;aacute;pida e eficaz na prote&amp;ccedil;&amp;atilde;o de pessoas e bens.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Com estas medidas, o Munic&amp;iacute;pio de Sintra refor&amp;ccedil;a uma estrat&amp;eacute;gia de Prote&amp;ccedil;&amp;atilde;o Civil assente na preven&amp;ccedil;&amp;atilde;o, na antecipa&amp;ccedil;&amp;atilde;o e na capacidade de resposta, garantindo que disp&amp;otilde;e dos recursos necess&amp;aacute;rios para proteger os Sintrenses perante fen&amp;oacute;menos meteorol&amp;oacute;gicos extremos e outras situa&amp;ccedil;&amp;otilde;es de emerg&amp;ecirc;ncia.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 11.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_rastreio-visual_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>INFO | Sintra promove rastreios visuais gratuitos</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra promove, nos dias 3 e 14 de julho, a realização de rastreios visuais gratuitos, em Sintra e na Praia das Maçãs, reforçando o seu compromisso com a promoção da saúde e do bem-estar da população.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta iniciativa decorre no &amp;acirc;mbito do protocolo de colabora&amp;ccedil;&amp;atilde;o estabelecido entre a C&amp;acirc;mara Municipal de Sintra e a Essilor Portugal, em vigor desde 2015. Ao longo dos &amp;uacute;ltimos anos, esta parceria tem desenvolvido um importante trabalho na &amp;aacute;rea da responsabilidade social, atrav&amp;eacute;s da realiza&amp;ccedil;&amp;atilde;o de rastreios visuais na unidade m&amp;oacute;vel da Essilor e da disponibiliza&amp;ccedil;&amp;atilde;o gratuita de &amp;oacute;culos a fam&amp;iacute;lias em situa&amp;ccedil;&amp;atilde;o de maior vulnerabilidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os rastreios assumem um papel fundamental na promo&amp;ccedil;&amp;atilde;o da sa&amp;uacute;de p&amp;uacute;blica local, permitindo a dete&amp;ccedil;&amp;atilde;o precoce de problemas de vis&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As a&amp;ccedil;&amp;otilde;es de rastreio decorrer&amp;atilde;o nas seguintes datas e localiza&amp;ccedil;&amp;otilde;es:&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;bull; 3 de julho: Avenida Heliodoro Salgado, no passadi&amp;ccedil;o junto &amp;agrave; pastelaria Tulipa;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;bull; 14 de julho: Praia das Ma&amp;ccedil;&amp;atilde;s, no parque de estacionamento.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, a C&amp;acirc;mara Municipal de Sintra refor&amp;ccedil;a a import&amp;acirc;ncia da preven&amp;ccedil;&amp;atilde;o e da dete&amp;ccedil;&amp;atilde;o precoce de problemas de vis&amp;atilde;o, contribuindo para a melhoria da sa&amp;uacute;de e da qualidade de vida dos Sintrenses.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Saúde"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Health"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Salud"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Santé"}]</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_radio_macau6.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rádio Macau regressam a Sintra com grandes êxitos</t>
+  </si>
+  <si>
+    <t>Os Rádio Macau regressam ao Centro Cultural Olga Cadaval, no dia 20 de novembro, às 21h00, para o concerto que marca o arranque oficial da sua nova digressão nacional.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Com a forma&amp;ccedil;&amp;atilde;o que consolidou a sua identidade art&amp;iacute;stica, a banda apresenta um repert&amp;oacute;rio intemporal, revisitando alguns dos seus temas mais ic&amp;oacute;nicos, como&amp;nbsp;&lt;em&gt;O Anzol&lt;/em&gt;, &lt;em&gt;Amanh&amp;atilde; &amp;eacute; Sempre Longe Demais&lt;/em&gt;, &lt;em&gt;Elevador da Gl&amp;oacute;ria&lt;/em&gt; e &lt;em&gt;Anjo&lt;/em&gt;. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;A tens&amp;atilde;o urbana, a densidade liter&amp;aacute;ria das composi&amp;ccedil;&amp;otilde;es e uma sonoridade singular continuam a conquistar o p&amp;uacute;blico, num concerto onde a voz inconfund&amp;iacute;vel de Xana dialoga com as guitarras e a eletr&amp;oacute;nica que definem a identidade sonora do grupo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Com Xana na voz e nas letras, os R&amp;aacute;dio Macau constru&amp;iacute;ram uma linguagem art&amp;iacute;stica pr&amp;oacute;pria, afirmando-se como uma das refer&amp;ecirc;ncias incontorn&amp;aacute;veis do pop-rock portugu&amp;ecirc;s. A cumplicidade entre a interpreta&amp;ccedil;&amp;atilde;o de Xana e a criatividade musical de Flak, Filipe Valentim, Alex Cortez e Samuel Palitos continua a marcar a identidade da banda.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Ao longo de mais de quatro d&amp;eacute;cadas, o grupo destacou-se tamb&amp;eacute;m por ocupar um lugar singular no panorama musical portugu&amp;ecirc;s, mantendo uma carreira consistente com uma cantora e letrista na linha da frente, uma caracter&amp;iacute;stica pouco comum no universo do pop-rock nacional da sua gera&amp;ccedil;&amp;atilde;o.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;N&amp;atilde;o falte ao concerto que promete um reencontro com alguns dos temas mais marcantes da banda e da m&amp;uacute;sica portuguesa, numa noite dedicada &amp;agrave; celebra&amp;ccedil;&amp;atilde;o de um percurso art&amp;iacute;stico que continua a inspirar diferentes gera&amp;ccedil;&amp;otilde;es.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/radio-macau-105857" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_aiadanca2026_jul2.jpg</t>
+  </si>
+  <si>
+    <t>Academias Ai!aDança trazem "Sonho Meu" ao Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval, em Sintra, recebe no dia 11 de julho o espetáculo "Sonho Meu", uma produção das Academias Ai!aDança que promete encher o palco de talento, criatividade e diversidade artística, com três sessões às 15h00, 18h00 e 21h30.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;O espet&amp;aacute;culo re&amp;uacute;ne centenas de alunos das diversas escolas da rede Ai!aDan&amp;ccedil;a, proporcionando uma mostra do trabalho desenvolvido ao longo do ano. O p&amp;uacute;blico poder&amp;aacute; assistir a apresenta&amp;ccedil;&amp;otilde;es de diferentes estilos e linguagens art&amp;iacute;sticas, entre as quais Ballet Cl&amp;aacute;ssico, Dan&amp;ccedil;a Contempor&amp;acirc;nea, Flamenco, Dan&amp;ccedil;a Oriental e Hip Hop.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Participam nesta produ&amp;ccedil;&amp;atilde;o os alunos das Academias Ai!aDan&amp;ccedil;a de Sintra, Loures, S&amp;atilde;o Jo&amp;atilde;o da Talha, Pontinha, Montelavar e Sacav&amp;eacute;m, bem como da AAEA Ensino Articulado Ai!aDan&amp;ccedil;a, do Curso de Int&amp;eacute;rprete de Dan&amp;ccedil;a Contempor&amp;acirc;nea da Escola Profissional de Recupera&amp;ccedil;&amp;atilde;o do Patrim&amp;oacute;nio de Sintra.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;O espet&amp;aacute;culo conta ainda com a participa&amp;ccedil;&amp;atilde;o de diversas entidades convidadas, entre as quais o Belas Dance Center, o Centro Shotokai de Queluz, o Est&amp;uacute;dio All For Dance, a Escola Profissional de Recupera&amp;ccedil;&amp;atilde;o do Patrim&amp;oacute;nio de Sintra, o Kizanga e a Academia Linear de Torres Vedras.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Com produ&amp;ccedil;&amp;atilde;o da Ai!aDan&amp;ccedil;a e apoio da C&amp;acirc;mara Municipal de Sintra, "Sonho Meu" assume-se como uma celebra&amp;ccedil;&amp;atilde;o da dan&amp;ccedil;a em todas as suas formas, reunindo em palco jovens talentos e artistas de diferentes &amp;aacute;reas numa experi&amp;ecirc;ncia que promete encantar o p&amp;uacute;blico.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Bilhetes dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/sonho-meu-ai-adanca-105305" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt;. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 11.0pt; font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/bibliotecas_julho_banner_geral.jpg</t>
+  </si>
+  <si>
+    <t>Descubra a programação de julho das Bibliotecas de Sintra</t>
+  </si>
+  <si>
+    <t>Durante o mês de julho, a Câmara Municipal de Sintra promove uma programação cultural diversificada nas Bibliotecas Municipais, com iniciativas dirigidas a Sintrenses e visitantes de todas as idades.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Mais do que espa&amp;ccedil;os de leitura, as bibliotecas afirmam-se como locais de encontro, criatividade e descoberta, oferecendo atividades que incentivam a imagina&amp;ccedil;&amp;atilde;o, a aprendizagem e a partilha.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;At&amp;eacute; 15 de julho, a Biblioteca Municipal de Sintra mant&amp;eacute;m o programa "Fora de Horas", permitindo &amp;agrave; comunidade educativa usufruir do espa&amp;ccedil;o em hor&amp;aacute;rio alargado, numa resposta &amp;agrave;s necessidades dos estudantes durante a &amp;eacute;poca de exames.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;A programa&amp;ccedil;&amp;atilde;o inclui ainda novas sess&amp;otilde;es da iniciativa "Leituras em Fam&amp;iacute;lia", destinadas a fam&amp;iacute;lias com crian&amp;ccedil;as a partir dos 4 anos, promovendo momentos de leitura, conv&amp;iacute;vio e descoberta em ambiente familiar.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;As Bibliotecas Municipais de Sintra disponibilizam tamb&amp;eacute;m o servi&amp;ccedil;o BiblioLED, uma plataforma de leitura e empr&amp;eacute;stimo digital que garante acesso gratuito a livros digitais e audiolivros. Integrado na Rede Nacional de Bibliotecas P&amp;uacute;blicas e promovido pela DGLAB, o servi&amp;ccedil;o est&amp;aacute; acess&amp;iacute;vel atrav&amp;eacute;s da aplica&amp;ccedil;&amp;atilde;o, do leitor online ou de e-reader a todos os utilizadores inscritos.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Conhe&amp;ccedil;a as Bibliotecas Municipais de Sintra,&amp;nbsp;&lt;a title="https://cm-sintra.pt/atualidade/cultura/bibliotecas-municipais" href="atualidade/cultura/bibliotecas-municipais" target="_blank" rel="noopener" target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;&lt;span style="font-size: 11.0pt;"&gt;PROGRAMA&lt;/span&gt;&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Biblioteca Municipal de Sintra&lt;/span&gt;&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Ter&amp;ccedil;a a sexta-feira, 10h30 e 14h30 | Conto/Ateli&amp;ecirc; baseado no livro &amp;ldquo;Na Savana&amp;rdquo;, de Irena Trevisan.&amp;nbsp;&amp;nbsp; &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Esta hist&amp;oacute;ria leva-nos numa viagem &amp;agrave; Savana africana, onde uma pequena ave est&amp;aacute; com dificuldade em aprender a voar, e vai falando com os outros animais em busca de ajuda. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Ser&amp;aacute; que vai conseguir voar?&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidade educativa - Alunos do pr&amp;eacute;-escolar e 1&amp;ordm; ciclo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;01, 08, 15, 22 e 29.JUL, 15h00 | &amp;Agrave;s quartas com Camilo na Biblioteca&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;Agrave;s quartas com Camilo na Biblioteca &amp;eacute; uma iniciativa que pretende partilhar e divulgar a obra de Camilo Castelo Branco atrav&amp;eacute;s da leitura, ao microfone da Biblioteca Municipal de Sintra (para que seja ouvido em todos os espa&amp;ccedil;os), de um trecho de um livro, manuscrito, carta entre outros documentos da Camiliana de Sintra. Igualmente visa promover este esp&amp;oacute;lio municipal e fomentar o interesse pelos cl&amp;aacute;ssicos da literatura portuguesa entre os leitores. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidade em geral.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;04.JUL, 15h00 | Apresenta&amp;ccedil;&amp;atilde;o do livro &amp;ldquo;Entre a Rivalidade e o Amor&amp;rdquo;, de Sofia Lopes.&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;O livro Entre a Rivalidade e o Amor marca a estreia da jovem autora e apresenta a hist&amp;oacute;ria de dois jovens, alunos do Liceu de S&amp;atilde;o Jo&amp;atilde;o, em Lisboa, que vivem numa rivalidade constante. For&amp;ccedil;ados a unir for&amp;ccedil;as numa competi&amp;ccedil;&amp;atilde;o musical, descobrem que a sintonia entre eles vai al&amp;eacute;m da disputa. O que come&amp;ccedil;a como competi&amp;ccedil;&amp;atilde;o transforma-se em amizade &amp;mdash; e talvez em algo mais.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Sofia Lopes &amp;eacute; estudante e reside no concelho de Sintra. O seu interesse pelos livros desde muito cedo despertou nela a paix&amp;atilde;o pela escrita, que explora com entusiasmo. A sua narrativa reflete as pr&amp;oacute;prias experi&amp;ecirc;ncias e observa&amp;ccedil;&amp;otilde;es do quotidiano escolar, trazendo uma perspetiva fresca e aut&amp;ecirc;ntica &amp;agrave; literatura. Com personagens vibrantes e situa&amp;ccedil;&amp;otilde;es realistas, conquista e envolve os leitores.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidade em geral.&amp;nbsp;&amp;nbsp;&amp;nbsp; &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;09.JUL, 18h00 &amp;agrave;s 20h00 | Comunidade de leitores. Obra liter&amp;aacute;ria &amp;ldquo;O Pintor de Batalhas&amp;rdquo;, de Arturo P&amp;eacute;rez-Reverte.&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A Comunidade de Leitores de Sintra &amp;eacute; um Clube de Leitura de participa&amp;ccedil;&amp;atilde;o aberta &amp;agrave; comunidade em geral, com sess&amp;otilde;es de periodicidade mensal, a realizar na segunda quinta-feira de cada m&amp;ecirc;s, entre junho e dezembro, das 18h00 &amp;agrave;s 20h00. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;As sess&amp;otilde;es ter&amp;atilde;o como foco a explora&amp;ccedil;&amp;atilde;o e partilha de obras liter&amp;aacute;rias, prevendo-se igualmente a participa&amp;ccedil;&amp;atilde;o de autores e outras personalidades convidadas para a apresenta&amp;ccedil;&amp;atilde;o das suas obras, bem como o desenvolvimento de outras din&amp;acirc;micas culturais, nomeadamente sess&amp;otilde;es de leitura em voz alta.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A edi&amp;ccedil;&amp;atilde;o de 2026 tem como tema central viagens liter&amp;aacute;rias por diferentes regi&amp;otilde;es do mundo. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Dinamizadores: Carlos Correia Brand&amp;atilde;o e Adelaide Bernardo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidade em geral. Participa&amp;ccedil;&amp;atilde;o gratuita.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;11.JUL, das 10h00 &amp;agrave;s 12h00 | Cafeteria da Casa Mantero &amp;ndash; Caf&amp;eacute; Mem&amp;oacute;ria&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Projeto a n&amp;iacute;vel nacional promovido pela Alzheimer Portugal, com apoio t&amp;eacute;cnico e pedag&amp;oacute;gico do Instituto S. Jo&amp;atilde;o de Deus &amp;ndash; Hospital do Telhal.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Caf&amp;eacute; Mem&amp;oacute;ria &amp;eacute; um local de encontro destinado a pessoas com problemas de mem&amp;oacute;ria ou dem&amp;ecirc;ncia, bem como aos respetivos familiares e cuidadores, para partilha de experi&amp;ecirc;ncias e suporte m&amp;uacute;tuo, com o acompanhamento de profissionais de sa&amp;uacute;de ou de a&amp;ccedil;&amp;atilde;o social.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidade em geral&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Biblioteca Municipal de Sintra&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;11.JUL, 15h00 | Clube de Leitura &amp;ldquo;Livros que Falam Portugu&amp;ecirc;s&amp;rdquo; &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Clube de Leitura, com periodicidade mensal. Mais do que um simples espa&amp;ccedil;o de leitura, esta a&amp;ccedil;&amp;atilde;o pretende ser um ponto de encontro entre culturas, onde as palavras funcionam como pontes e a literatura se afirma como instrumento de inclus&amp;atilde;o pessoal, social e cultural. Valoriza-se a literacia liter&amp;aacute;ria e lingu&amp;iacute;stica como recurso essencial para estimular din&amp;acirc;micas de conviv&amp;ecirc;ncia, fortalecer la&amp;ccedil;os comunit&amp;aacute;rios e despertar o interesse pela leitura, bem como pela participa&amp;ccedil;&amp;atilde;o em espa&amp;ccedil;os culturais, como bibliotecas, livrarias, teatros e museus.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Dinamizador: F&amp;aacute;tima Freitas.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;F&amp;aacute;tima Freitas, &amp;eacute; soci&amp;oacute;loga, escritora e formadora, com um percurso que cruza a investiga&amp;ccedil;&amp;atilde;o social, a cria&amp;ccedil;&amp;atilde;o liter&amp;aacute;ria e a promo&amp;ccedil;&amp;atilde;o da leitura. Autora de v&amp;aacute;rios livros, com especial destaque para a literatura infantojuvenil integrada no Plano Nacional de Leitura, desenvolve projetos de cria&amp;ccedil;&amp;atilde;o art&amp;iacute;stica, recolha de hist&amp;oacute;rias e media&amp;ccedil;&amp;atilde;o cultural com escolas, bibliotecas e comunidades. Atualmente, &amp;eacute; formadora em v&amp;aacute;rios centros de forma&amp;ccedil;&amp;atilde;o (IEFP, CFPSA, APCL, &amp;hellip;), lecionando, entre outras mat&amp;eacute;rias, portugu&amp;ecirc;s destinado a estrangeiros.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidades imigrantes e nacional.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;18.JUL, 16h00 | Leituras em Fam&amp;iacute;lia Sess&amp;atilde;o de Contos &amp;ldquo;O viajante de hist&amp;oacute;rias&amp;rdquo;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Uma sess&amp;atilde;o de contos do mundo onde o viajante de hist&amp;oacute;rias revela as malas cheias de mem&amp;oacute;rias, objetos m&amp;aacute;gicos e filhos curiosos, onde mi&amp;uacute;dos e gra&amp;uacute;dos ir&amp;atilde;o percorrer caminhos do longe e do perto, entre o riso, o espanto e a ternura. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Dinamizador: Rui Beato.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;At&amp;eacute; 15.JUL, das 20h00 &amp;agrave;s 02h00 | Ser&amp;otilde;es estudantis&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A Biblioteca Municipal de Sintra, d&amp;aacute; continuidade aos ser&amp;otilde;es estudantis ap&amp;oacute;s o encerramento dos servi&amp;ccedil;os, com hor&amp;aacute;rio alargado das 20h00 &amp;agrave;s 02h00, atrav&amp;eacute;s da abertura de uma sala que funcionar&amp;aacute; como espa&amp;ccedil;o de estudo durante a &amp;eacute;poca de exames, de modo a responder ao aumento da procura deste equipamento cultural pelos estudantes durante este per&amp;iacute;odo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Para usufruir do hor&amp;aacute;rio alargado da Biblioteca, os interessados dever&amp;atilde;o reservar previamente lugar. As inscri&amp;ccedil;&amp;otilde;es s&amp;atilde;o realizadas diariamente, por ordem de chegada, e limitadas ao n&amp;uacute;mero de lugares dispon&amp;iacute;veis.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Marca&amp;ccedil;&amp;otilde;es pr&amp;eacute;vias diariamente, por telefone ou presencialmente, at&amp;eacute; &amp;agrave;s 19h30.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidade educativa.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Galeria Municipal da Casa Mantero &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;At&amp;eacute; 28.AGO | Exposi&amp;ccedil;&amp;atilde;o de pintura &amp;ldquo;Natureza Infinita&amp;rdquo;, de Ana Silva.&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Esta exposi&amp;ccedil;&amp;atilde;o apresenta um conjunto de paisagens, que estabelecem uma ponte entre a natureza e o ser humano, mostrando um caminho em que a poesia se assume como mat&amp;eacute;ria primordial. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Em cada &amp;aacute;rvore, ramo, tronco, raiz ou flor, est&amp;aacute; contida uma mem&amp;oacute;ria coletiva de quem somos na ess&amp;ecirc;ncia: parte de um universo maior, belo, sublime, que nos abra&amp;ccedil;a todos os dias, na clareza das manh&amp;atilde;s e na luz do entardecer.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Estas pinturas s&amp;atilde;o momentos de contempla&amp;ccedil;&amp;atilde;o, de admira&amp;ccedil;&amp;atilde;o e de inquieta&amp;ccedil;&amp;atilde;o. De afirma&amp;ccedil;&amp;atilde;o de uma demanda profundamente sagrada: a salvaguarda do patrim&amp;oacute;nio maior como seres humanos- uma alma comum com a nossa irm&amp;atilde; Natureza.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidade em geral.&amp;nbsp;&amp;nbsp;&amp;nbsp; &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Biblioteca Municipal &amp;ndash; Polo da Tapada das Merc&amp;ecirc;s&lt;/span&gt;&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Ter&amp;ccedil;a a sexta-feira. 10h30 e 14h30 | Conto/Ateli&amp;ecirc; Inven&amp;ccedil;&amp;atilde;o de palavras novas, baseado no livro &amp;ldquo;Achimpa&amp;rdquo;, de Catarina Sobral.&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Nesta hist&amp;oacute;ria um investigador descobriu uma nova palavra: ACHIMPA. Ningu&amp;eacute;m sabia o que significava nem a que classe de palavras pertencia. Ainda assim, toda a gente passou a dizer achimpa quando e como bem lhe apetecia: &amp;laquo;Que coisa achimp&amp;iacute;ssima&amp;raquo; ou &amp;laquo;Essa quest&amp;atilde;o vai ser resolvida achimpadamente&amp;raquo;. E todos achimparam, deixaram de achimpar e achimpariam indefinidamente, n&amp;atilde;o fosse ter havido nova descoberta nesta hist&amp;oacute;ria&amp;hellip;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidade educativa &amp;ndash; Alunos do 1&amp;ordm; ciclo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;04.JUL, 16h00 | Leituras em Fam&amp;iacute;lia &amp;ndash; Sess&amp;atilde;o de Contos &amp;ldquo;O Muro&amp;rdquo;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Um rei azul que expulsa todas as pessoas at&amp;eacute; perceber que precisa delas. Cansado de desilus&amp;otilde;es, um rei azul ergue um muro &amp;agrave; volta do seu reino para n&amp;atilde;o ser magoado. Mas, ao isolar-se, perde alegria e companhia. S&amp;oacute; quando decide derrubar o muro percebe que a felicidade nasce da liga&amp;ccedil;&amp;atilde;o com os outros.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Dinamizador: Carina Novo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Biblioteca Municipal Polo de Agualva &amp;ndash; Cac&amp;eacute;m&lt;/span&gt;&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Conto/Ateli&amp;ecirc; baseado no livro &amp;ldquo;S&amp;oacute; &amp;eacute; Preciso um Pouco de Amor&amp;rdquo;, de Lucy Rowland e David Litchfield.&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Certo dia, um menino e a sua av&amp;oacute; plantam juntos uma semente min&amp;uacute;scula. O amor e aten&amp;ccedil;&amp;atilde;o que lhe dedicam v&amp;atilde;o transform&amp;aacute;-la num enorme girassol que espalha alegria pela cidade. Mas, depois de cair uma tempestade, parece que tudo foi em v&amp;atilde;o&amp;hellip; Ou ser&amp;aacute; que o girassol se torna ainda mais importante?&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Uma hist&amp;oacute;ria comovente e otimista acerca da alegria que pode resultar at&amp;eacute; da mais pequena das sementes.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidade educativa &amp;ndash; Alunos do 1&amp;ordm; ciclo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Biblioteca Municipal Polo de Agualva &amp;ndash; Cac&amp;eacute;m&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;11.JUL, 16h00 |Leituras em Fam&amp;iacute;lia, Sess&amp;atilde;o de Contos &amp;ldquo;A menina que tinha medo de c&amp;atilde;es&amp;rdquo;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Nesta hora do conto, as hist&amp;oacute;rias abrem as portas da imagina&amp;ccedil;&amp;atilde;o e convidam todos a entrar. A protagonista ser&amp;aacute; A menina que tinha medo de c&amp;atilde;es, um livro da autora e contadora de hist&amp;oacute;rias Carina Novo. Esta &amp;eacute; uma hist&amp;oacute;ria delicada e divertida sobre medos que, quando partilhados, podem transformar-se em coragem e descoberta.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Mas uma hist&amp;oacute;ria nunca vem sozinha&amp;hellip; Depois desta menina corajosa, outras personagens inusitadas v&amp;atilde;o aparecer: criaturas improv&amp;aacute;veis, aventuras inesperadas e epis&amp;oacute;dios cheios de humor e surpresa.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Entre palavras, gestos e gargalhadas, crian&amp;ccedil;as e adultos ser&amp;atilde;o convidados a participar nesta viagem onde todos fazem parte da hist&amp;oacute;ria. Um encontro cheio de imagina&amp;ccedil;&amp;atilde;o, cumplicidade e momentos que prometem ficar guardados na mem&amp;oacute;ria.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Dinamizador: Carina Novo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Biblioteca Municipal Ruy Belo &amp;ndash; Polo de Queluz&lt;/span&gt;&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Conto/Ateli&amp;ecirc; &amp;Agrave; procura da lua, baseado no livro: Onde est&amp;aacute; a lua, de Jordi Amen&amp;oacute;s.&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Numa noite, o Paulo observou que a lua brilhava grande e redonda no c&amp;eacute;u. No dia seguinte, reparou que era um pouco mais pequena, e mais pequena ainda com o passar dos dias&amp;hellip; at&amp;eacute; que desapareceu completamente. Que mist&amp;eacute;rio! O Paulo, com a ajuda dos seus amigos, vai querer saber o que aconteceu &amp;agrave; lua. Este livro convida-nos a imaginar contos em fam&amp;iacute;lia para despertar a criatividade e reinventar o mundo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidade educativa &amp;ndash; Alunos do pr&amp;eacute;-escolar e 1&amp;ordm; ciclo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;25.JUL, 16h00 | Leituras em Fam&amp;iacute;lia Sess&amp;atilde;o de Contos Hist&amp;oacute;rias Tecidas no Fio da Mem&amp;oacute;ria &amp;ldquo;Viajar com imagina&amp;ccedil;&amp;atilde;o&amp;rdquo;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Deixem-se levar por contos que fazem sonhar, rir e recordar. Uma viagem m&amp;aacute;gica para toda a fam&amp;iacute;lia, onde cada hist&amp;oacute;ria &amp;eacute; um fio que nos liga &amp;agrave; imagina&amp;ccedil;&amp;atilde;o.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Dinamizador: Edite Gil.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;25.JUL, 16h00 | Apresenta&amp;ccedil;&amp;atilde;o do livro &amp;ldquo;Levanta-te m&amp;atilde;e&amp;rdquo;, de Marisa Silva.&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Levanta-te, m&amp;atilde;e, &amp;eacute; uma obra de reflex&amp;atilde;o sobre a maternidade, enfatizando o papel fundamental da m&amp;atilde;e na educa&amp;ccedil;&amp;atilde;o e orienta&amp;ccedil;&amp;atilde;o dos filhos para inspirar e motivar as m&amp;atilde;es a assumirem uma postura firme e eficaz no lar. O livro aborda os desafios da maternidade, desde a inf&amp;acirc;ncia at&amp;eacute; &amp;agrave; adolesc&amp;ecirc;ncia, sublinhando a import&amp;acirc;ncia de uma maternidade ativa e espiritualmente fortalecida. Combinando relatos pessoais, a obra oferece conselhos pr&amp;aacute;ticos e encorajamento para que as m&amp;atilde;es enfrentem as dificuldades com determina&amp;ccedil;&amp;atilde;o.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A autora Marisa Pinto Silva &amp;eacute; moradora no concelho de Sintra, enfermeira h&amp;aacute; 21 anos, com experi&amp;ecirc;ncia nas &amp;aacute;reas de cirurgia e pediatria.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Bibliotecas Municipais de Sintra&lt;/span&gt;&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;24 horas por dia, 7 dias por semana, durante todo o ano | BiblioLED&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;Eacute; uma biblioteca p&amp;uacute;blica para Leitura e o Empr&amp;eacute;stimo Digital que presta um servi&amp;ccedil;o de empr&amp;eacute;stimo gratuito de livros digitais e audiolivros disponibilizado atrav&amp;eacute;s das bibliotecas municipais aderentes que integram a Rede Nacional de Bibliotecas P&amp;uacute;blicas (RNBP). Este servi&amp;ccedil;o &amp;eacute; promovido e administrado pela Dire&amp;ccedil;&amp;atilde;o-Geral do Livro, dos Arquivos e das Bibliotecas (DGLAB) e gerido pelas Redes Intermunicipais e Metropolitanas de Bibliotecas P&amp;uacute;blicas aderentes e pretende fomentar os h&amp;aacute;bitos de leitura, promover servi&amp;ccedil;os de qualidade nas bibliotecas municipais da RNBP e incentivar a literacia.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Com a BiblioLED pode aceder de forma gratuita a livros digitais e audiolivros em qualquer lugar, 24 horas por dia, 7 dias por semana, durante todo o ano, no seu smartphone ou tablet atrav&amp;eacute;s da App m&amp;oacute;vel da BiblioLED, no leitor online e e-reader. Para utilizar este servi&amp;ccedil;o tem de estar inscrito numa das bibliotecas p&amp;uacute;blicas que fazem parte da RNBP. Se tiver d&amp;uacute;vidas, ou quiser saber mais, sobre a BiblioLED contacte uma das Bibliotecas Municipais de Sintra. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Destinat&amp;aacute;rios: Comunidade em geral.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_cmsaesintra.png</t>
+  </si>
+  <si>
+    <t>Inclusão social e empregabilidade reforçada em Sintra</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra e a Associação Empresarial de Sintra (AESINTRA) vão reforçar a empregabilidade e inclusão socioprofissional no concelho.</t>
+  </si>
+  <si>
+    <t>&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;As duas entidades v&amp;atilde;o assinar um protocolo para o desenvolvimento e consolida&amp;ccedil;&amp;atilde;o de projetos estrat&amp;eacute;gicos, nomeadamente a Rede de Empregabilidade de Sintra, o projeto Sintra Inclui, o Sintra Integra e ainda o projeto Com&amp;eacute;rcio Sempre Alerta, promovendo uma resposta integrada dirigida a cidad&amp;atilde;os em situa&amp;ccedil;&amp;atilde;o de desemprego ou vulnerabilidade social.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;A Rede de Empregabilidade, existente desde 2008, assume-se como um instrumento estruturante, promovendo a articula&amp;ccedil;&amp;atilde;o entre entidades p&amp;uacute;blicas, privadas e do setor social, com resultados reconhecidos ao n&amp;iacute;vel do aumento da empregabilidade, da capacita&amp;ccedil;&amp;atilde;o dos participantes e do refor&amp;ccedil;o da confian&amp;ccedil;a e autonomia.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Marco Almeida, presidente da C&amp;acirc;mara Municipal de Sintra, afirma que &amp;ldquo;o emprego &amp;eacute; um dos principais fatores de inclus&amp;atilde;o social e de autonomia. Com esta parceria, refor&amp;ccedil;amos uma resposta concreta, em proximidade, que liga as pessoas &amp;agrave;s oportunidades e mobiliza o tecido empresarial Sintrense para um papel ativo na constru&amp;ccedil;&amp;atilde;o de uma sociedade mais justa&amp;rdquo;.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;A colabora&amp;ccedil;&amp;atilde;o com a AESINTRA, entidade com forte representatividade no tecido empresarial local, permitir&amp;aacute; potenciar a cria&amp;ccedil;&amp;atilde;o de oportunidades de emprego e est&amp;aacute;gio, adequar a forma&amp;ccedil;&amp;atilde;o &amp;agrave;s necessidades do mercado e refor&amp;ccedil;ar a responsabilidade social das empresas.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&amp;ldquo;Estamos a consolidar um modelo de interven&amp;ccedil;&amp;atilde;o em rede que valoriza a diversidade como uma vantagem e que promove a inclus&amp;atilde;o de pessoas com defici&amp;ecirc;ncia, doen&amp;ccedil;a mental ou outras situa&amp;ccedil;&amp;otilde;es de vulnerabilidade, contribuindo para o desenvolvimento econ&amp;oacute;mico e social do concelho&amp;rdquo;, acrescenta Marco Almeida.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Entre as iniciativas abrangidas, destaca-se o Sintra Inclui, que promove a integra&amp;ccedil;&amp;atilde;o em contexto real de trabalho de pessoas com defici&amp;ecirc;ncia ou incapacidade, e o Sintra Integra, que aposta na inclus&amp;atilde;o socioprofissional de pessoas com doen&amp;ccedil;a mental, combatendo o estigma e valorizando o papel do trabalho na recupera&amp;ccedil;&amp;atilde;o e autonomia.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;O protocolo inclui ainda o projeto Com&amp;eacute;rcio Sempre Alerta, que refor&amp;ccedil;a a liga&amp;ccedil;&amp;atilde;o entre comerciantes locais e a popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior, contribuindo para combater o isolamento social e promover redes de proximidade nas comunidades.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/737-2.jpg</t>
+  </si>
+  <si>
+    <t>Sintra celebra a dança com “We love dance” no Olga Cadaval</t>
+  </si>
+  <si>
+    <t>No próximo dia 8 de julho, às 21h00, o Centro Cultural Olga Cadaval, em Sintra, volta a ser palco de uma noite que promete ficar na memória: uma celebração vibrante do movimento, da música e da paixão pela dança com o espetáculo “We love dance”.</t>
+  </si>
+  <si>
+    <t>&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Mais do que um evento, este encontro de escolas de dan&amp;ccedil;a transforma-se num momento de partilha e emo&amp;ccedil;&amp;atilde;o, reunindo diferentes projetos art&amp;iacute;sticos da regi&amp;atilde;o num tributo vivo &amp;agrave; dan&amp;ccedil;a enquanto express&amp;atilde;o cultural, humana e comunit&amp;aacute;ria. Cada atua&amp;ccedil;&amp;atilde;o sobe ao palco como uma hist&amp;oacute;ria contada em movimento, fruto de dedica&amp;ccedil;&amp;atilde;o, esfor&amp;ccedil;o e amor pela arte.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Esta edi&amp;ccedil;&amp;atilde;o do &amp;ldquo;We love dance&amp;rdquo; assume um significado ainda mais especial por integrar as comemora&amp;ccedil;&amp;otilde;es do 50.&amp;ordm; anivers&amp;aacute;rio do Centro Shotokai de Queluz, assinalando meio s&amp;eacute;culo de dedica&amp;ccedil;&amp;atilde;o ao desporto, &amp;agrave; cultura e &amp;agrave; comunidade, um percurso marcado por gera&amp;ccedil;&amp;otilde;es de alunos, professores e sonhos constru&amp;iacute;dos em conjunto.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A iniciativa &amp;eacute; organizada pelo Centro Shotokai de Queluz, com o apoio da C&amp;acirc;mara Municipal de Sintra, refor&amp;ccedil;ando o compromisso com a dinamiza&amp;ccedil;&amp;atilde;o cultural do territ&amp;oacute;rio e com a valoriza&amp;ccedil;&amp;atilde;o do talento local.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Os bilhetes podem ser adquiridos diretamente no Centro Shotokai de Queluz e, no dia do espet&amp;aacute;culo, na bilheteira do Centro Cultural Olga Cadaval, sujeito &amp;agrave; disponibilidade de lugares.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em&amp;nbsp;&lt;/span&gt;&lt;a href="https://www.centroshotokai.pt/?fbclid=IwY2xjawSl-EJleHRuA2FlbQIxMABicmlkETBNTDZSR29DSVo0SU9YVW1oc3J0YwZhcHBfaWQQMjIyMDM5MTc4ODIwMDg5MgABHqs8-wEChPNG3R6f3F2a-_pKKPOQ_RJ-AeBDauvGgEjgVRmVflwsO9H564AG_aem_3eP7UkCPS5TcZkoO5pEn0Q" target="_blank"&gt;&lt;span style="font-family: 'Arial',sans-serif; color: blue;"&gt;centroshotokai.pt&lt;/span&gt;&lt;/a&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval&amp;nbsp;&lt;/span&gt;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;&lt;span style="font-family: 'Arial',sans-serif; color: blue;"&gt;AQUI&lt;/span&gt;&lt;/a&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;. &lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_banda_psp6.jpg</t>
+  </si>
+  <si>
+    <t>PSP assinala 159º aniversário com Concerto de Gala em Sintra</t>
+  </si>
+  <si>
+    <t>A Banda Sinfónica da PSP assinala o 159.º aniversário da Polícia de Segurança Pública com Concerto de Gala no dia 25 de junho, pelas 21h00, no Centro Cultural Olga Cadaval, em Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Sob a dire&amp;ccedil;&amp;atilde;o do Comiss&amp;aacute;rio Pedro Ferreira, a Banda Sinf&amp;oacute;nica da PSP apresenta um programa preparado para esta ocasi&amp;atilde;o especial, que re&amp;uacute;ne obras de grande riqueza art&amp;iacute;stica e diversidade est&amp;eacute;tica, conduzindo o p&amp;uacute;blico por diferentes &amp;eacute;pocas, geografias e universos musicais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A primeira parte do concerto inicia-se com a emblem&amp;aacute;tica Fanfare for the Common Man, de Aaron Copland, seguida da suite sinf&amp;oacute;nica El Olimpo de los Dioses, de Oscar Navarro, inspirada na mitologia grega.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na segunda parte, o programa percorre diferentes estilos musicais, da zarzuela espanhola &amp;agrave; m&amp;uacute;sica contempor&amp;acirc;nea portuguesa e &amp;ecirc;xitos internacionais, destacando-se obras como Con Te Partir&amp;ograve; e Amor a Portugal, numa vers&amp;atilde;o especialmente orquestrada para esta ocasi&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O concerto contar&amp;aacute; ainda com a participa&amp;ccedil;&amp;atilde;o de v&amp;aacute;rios artistas convidados, entre os quais Jo&amp;atilde;o Mendonza, os m&amp;uacute;sicos Gerardo Rodrigues e Sofia Miradouro, o jovem int&amp;eacute;rprete Luca Monteiro e o Saint Dominic&amp;rsquo;s Gospel Choir, dirigido pelo maestro Jo&amp;atilde;o Castro.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A encerrar a noite, ser&amp;atilde;o apresentados temas de forte impacto emocional e popular, incluindo This Is Me, do filme The Greatest Showman, e o cl&amp;aacute;ssico gospel Oh Happy Day, prometendo um final de celebra&amp;ccedil;&amp;atilde;o, energia e comunh&amp;atilde;o art&amp;iacute;stica.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com o apoio da C&amp;acirc;mara Municipal de Sintra o Concerto de Gala da PSP promete assinalar de forma memor&amp;aacute;vel o 159.&amp;ordm; anivers&amp;aacute;rio da institui&amp;ccedil;&amp;atilde;o, celebrando a sua hist&amp;oacute;ria e o seu compromisso ao servi&amp;ccedil;o dos cidad&amp;atilde;os, com um programa que cruza tradi&amp;ccedil;&amp;atilde;o, inova&amp;ccedil;&amp;atilde;o e excel&amp;ecirc;ncia art&amp;iacute;stica.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Sintra com dois imóveis municipais em hasta pública</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra realiza uma hasta pública para alienação de dois imóveis municipais, no próximo dia 23 de julho, pelas 10h00, no Palácio de Valenças, em Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;A hasta p&amp;uacute;blica diz respeito ao im&amp;oacute;vel designado por Edif&amp;iacute;cio do Roseiral, em S. Pedro de Penaferrim, em Sintra, e a um im&amp;oacute;vel junto &amp;agrave; Quinta da Bela Vista, no Cac&amp;eacute;m.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Todas as pe&amp;ccedil;as do procedimento podem ser consultadas na Divis&amp;atilde;o de Gest&amp;atilde;o do Patrim&amp;oacute;nio, localizada na Rua Dr. Alfredo Costa, n&amp;ordm; 33, em Sintra, nos dias &amp;uacute;teis, entre as10h00 e as 17h00, at&amp;eacute; ao &amp;uacute;ltimo dia anterior &amp;agrave; realiza&amp;ccedil;&amp;atilde;o da pra&amp;ccedil;a.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;As propostas devem ser entregues presencialmente nos termos do n&amp;ordm; 7 das Condi&amp;ccedil;&amp;otilde;es Gerais do Procedimento, pelo concorrente ou representante legal, at&amp;eacute; &amp;agrave;s 17h00 do &amp;uacute;ltimo dia &amp;uacute;til anterior &amp;agrave; hasta p&amp;uacute;blica, no mesmo local.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;J&amp;aacute; os pedidos de esclarecimento devem ser submetidos por&amp;nbsp;&lt;a title="mailto:dgpa.juridico@cm-sintra.pt" href="mailto:dgpa.juridico@cm-sintra.pt" target="_blank" rel="noopener" target="_blank"&gt;e-mail&lt;/a&gt;, no primeiro ter&amp;ccedil;o do prazo para apresenta&amp;ccedil;&amp;atilde;o das propostas, sendo a resposta da Comiss&amp;atilde;o emitida no prazo de 10 dias &amp;uacute;teis.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Consulte aqui todos os documentos da hasta p&amp;uacute;blica:&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/dqJjJtm5iC482Es" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Edital n.&amp;ordm; 457/2026&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/ZXAz96twFEe3CeJ" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Anexo I &amp;ndash; Carateriza&amp;ccedil;&amp;atilde;o do Im&amp;oacute;vel e Condi&amp;ccedil;&amp;otilde;es Especiais&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/EYeX7rzXJyPo5BH" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Anexo II &amp;ndash; Modelo da Proposta&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/TXozaypP2b9GP4o" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Anexo III &amp;ndash; Modelo da Procura&amp;ccedil;&amp;atilde;o&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/mFKwYJ9sjJHzQtG" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Anexo IV &amp;ndash; Modelo da Declara&amp;ccedil;&amp;atilde;o&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/P8qZ4s8ijD8aTDa" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Condi&amp;ccedil;&amp;otilde;es Gerais&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/68EXq3SGgt4mEdd" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Ficha Edif&amp;iacute;cio do Roseiral&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/FTPz6qS93N67zqn" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Ficha Im&amp;oacute;vel junto &amp;agrave; Quinta da Bela Vista&amp;nbsp;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Hasta Pública"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/732.jpg</t>
+  </si>
+  <si>
+    <t>Sintra recruta Agentes Municipais</t>
+  </si>
+  <si>
+    <t>A Câmara de Sintra tem abertas as candidaturas para reforço da Polícia Municipal, até ao dia 9 de julho.Esta é uma oportunidade para integrar a Polícia Municipal e desenvolver uma carreira ao serviço da comunidade, contribuindo para a segurança, fiscalização e qualidade de vida no concelho.O concurso está aberto a candidatos com o 12.º ano de escolaridade ou equivalente, idade inferior a 28 anos e que cumpram os restantes requisitos legais previstos para a carreira.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;A C&amp;acirc;mara de Sintra tem abertas as candidaturas para refor&amp;ccedil;o da Pol&amp;iacute;cia Municipal, at&amp;eacute; ao dia 9 de julho.&lt;br&gt;&lt;br&gt;Esta &amp;eacute; uma oportunidade para integrar a Pol&amp;iacute;cia Municipal e desenvolver uma carreira ao servi&amp;ccedil;o da comunidade, contribuindo para a seguran&amp;ccedil;a, fiscaliza&amp;ccedil;&amp;atilde;o e qualidade de vida no concelho.&lt;br&gt;&lt;br&gt;O concurso est&amp;aacute; aberto a candidatos com o 12.&amp;ordm; ano de escolaridade ou equivalente, idade inferior a 28 anos e que cumpram os restantes requisitos legais previstos para a carreira. As candidaturas podem ser apresentadas por cidad&amp;atilde;os com ou sem v&amp;iacute;nculo &amp;agrave; Administra&amp;ccedil;&amp;atilde;o P&amp;uacute;blica.&lt;br&gt;&lt;br&gt;A submiss&amp;atilde;o das candidaturas deve ser efetuada exclusivamente atrav&amp;eacute;s da plataforma de recrutamento da C&amp;acirc;mara Municipal de Sintra.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/hastapublica_thumbnail.png</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sintra com dois imóveis municipais em hasta pública </t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;A hasta p&amp;uacute;blica diz respeito ao im&amp;oacute;vel designado por Edif&amp;iacute;cio do Roseiral, em S. Pedro de Penaferrim, em Sintra, e a um im&amp;oacute;vel junto &amp;agrave; Quinta da Bela Vista, no Cac&amp;eacute;m.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Todas as pe&amp;ccedil;as do procedimento podem ser consultadas na Divis&amp;atilde;o de Gest&amp;atilde;o do Patrim&amp;oacute;nio, localizada na Rua Dr. Alfredo Costa, n&amp;ordm; 33, em Sintra, nos dias &amp;uacute;teis, entre as10h00 e as 17h00, at&amp;eacute; ao &amp;uacute;ltimo dia anterior &amp;agrave; realiza&amp;ccedil;&amp;atilde;o da pra&amp;ccedil;a.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;As propostas devem ser entregues presencialmente nos termos do n&amp;ordm; 7 das Condi&amp;ccedil;&amp;otilde;es Gerais do Procedimento, pelo concorrente ou representante legal, at&amp;eacute; &amp;agrave;s 17h00 do &amp;uacute;ltimo dia &amp;uacute;til anterior &amp;agrave; hasta p&amp;uacute;blica, no mesmo local.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;J&amp;aacute; os pedidos de esclarecimento devem ser submetidos por&amp;nbsp;&lt;a title="mailto:dgpa.juridico@cm-sintra.pt" href="mailto:dgpa.juridico@cm-sintra.pt" target="_blank" rel="noopener" target="_blank"&gt;e-mail&lt;/a&gt;, no primeiro ter&amp;ccedil;o do prazo para apresenta&amp;ccedil;&amp;atilde;o das propostas, sendo a resposta da Comiss&amp;atilde;o emitida no prazo de 10 dias &amp;uacute;teis.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Consulte aqui todos os documentos da hasta p&amp;uacute;blica:&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/dqJjJtm5iC482Es" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Edital n.&amp;ordm; 457/2026&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/ZXAz96twFEe3CeJ" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Anexo I &amp;ndash; Carateriza&amp;ccedil;&amp;atilde;o do Im&amp;oacute;vel e Condi&amp;ccedil;&amp;otilde;es Especiais&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/EYeX7rzXJyPo5BH" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Anexo II &amp;ndash; Modelo da Proposta&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/TXozaypP2b9GP4o" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Anexo III &amp;ndash; Modelo da Procura&amp;ccedil;&amp;atilde;o&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/mFKwYJ9sjJHzQtG" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Anexo IV &amp;ndash; Modelo da Declara&amp;ccedil;&amp;atilde;o&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/Qkncqg3YFeWKM98" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Condi&amp;ccedil;&amp;otilde;es Gerais&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/68EXq3SGgt4mEdd" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Ficha Edif&amp;iacute;cio do Roseiral&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://cloud.cm-sintra.pt/s/FTPz6qS93N67zqn" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;Ficha Im&amp;oacute;vel junto &amp;agrave; Quinta da Bela Vista&amp;nbsp;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/dia-do-municipio_banner_geral.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVISO | Condicionamentos de trânsito durante as Festas do Município </t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra informa que, para realização dos desfiles Marchas Populares Sintrenses, serão implementados diversos cortes e condicionamentos de trânsito entre os dias 23 e 28 de junho, em Agualva e na Vila de Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Na Avenida dos Bons Amigos, em Agualva, o desfile obriga a condicionamentos entre as 16h00 do dia 23 de junho at&amp;eacute; &amp;agrave;s 20h00 do dia 27 de junho, sendo ainda proibido estacionar no Parque de Estacionamento da Pra&amp;ccedil;a da Fraternidade Universal, entre 24 e 27 de junho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em Agualva, para minimizar constrangimentos, &amp;eacute; disponibilizado estacionamento gratuito no silo autom&amp;oacute;vel da EMES no dia 27 de junho, entre as 13h00 e as 22h00.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A autarquia recomenda a utiliza&amp;ccedil;&amp;atilde;o de vias alternativas e o planeamento antecipado das desloca&amp;ccedil;&amp;otilde;es.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;No dia 28 de junho, o regresso do desfile das Marchas Populares &amp;agrave; Volta do Duche implicar&amp;aacute; cortes de tr&amp;acirc;nsito na Vila de Sintra, com condicionamentos entre as 15h00 e as 21h00, afetando o Centro Hist&amp;oacute;rico e a Volta do Duche. &amp;Eacute; aconselhada a utiliza&amp;ccedil;&amp;atilde;o de transportes p&amp;uacute;blicos e de percursos alternativos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;J&amp;aacute; no dia 29 de junho, pelas 19h00 realiza&amp;#8209;se o concerto gratuito de Cuca Roseta, prevendo&amp;#8209;se um elevado fluxo de visitantes, pelo que a C&amp;acirc;mara Municipal de Sintra recomenda a utiliza&amp;ccedil;&amp;atilde;o de parques de estacionamento alternativos e a prefer&amp;ecirc;ncia por transportes p&amp;uacute;blicos de forma a garantir maior fluidez e reduzir constrangimentos no acesso de todos ao Centro Hist&amp;oacute;rico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A autarquia agradece a compreens&amp;atilde;o e colabora&amp;ccedil;&amp;atilde;o de todos os Sintrenses e visitantes durante estes dias de celebra&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/dia_do-municipio_banner.jpg</t>
+  </si>
+  <si>
+    <t>Sintra em festa de 17 a 29 de junho</t>
+  </si>
+  <si>
+    <t>Sintra prepara-se para as Festas do Município com um programa descentralizado que decorre de 17 a 29 de junho, reunindo feiras temáticas, marchas populares, concertos, exposições e a cerimónia oficial do Dia do Município.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo destes dias, o concelho Sintrense, presidido por Marco Almeida, oferece diversas iniciativas gratuitas que refor&amp;ccedil;am a identidade local e valorizam o patrim&amp;oacute;nio cultural, ambiental e social.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;At&amp;eacute; 21 de junho, a Quinta da Ribafria recebe a Feira Sintr'Ambiente, dedicada &amp;agrave; sustentabilidade, com atividades para fam&amp;iacute;lias, demonstra&amp;ccedil;&amp;otilde;es e projetos ambientais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;De 19 a 21 de junho, Aruil, em Almargem do Bispo, recebe a AGROARUIL &amp;ndash; Feira Agr&amp;iacute;cola de Sintra, que destaca a produ&amp;ccedil;&amp;atilde;o local, maquinaria agr&amp;iacute;cola e gastronomia regional, e que conta com a atua&amp;ccedil;&amp;atilde;o do grupo D.A.M.A, com entrada livre.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A 27 de junho, pelas 17h00, Agualva recebe o desfile das Marchas Populares Sintrenses que vai percorrer a Avenida dos Bons Amigos, num momento que promete animar toda a zona com a energia e a tradi&amp;ccedil;&amp;atilde;o das coletividades do concelho.&lt;br&gt;&lt;br&gt;Nesse mesmo dia, a Casa da Cultura L&amp;iacute;vio de Morais inaugura a exposi&amp;ccedil;&amp;atilde;o Coletiva de Pintura e Artes Decorativas dos artistas pl&amp;aacute;sticos residentes na Uni&amp;atilde;o de Freguesias de Agualva e Mira Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ainda no dia 27, pelas 21h00, assista ao concerto da artista Sintrense, Rita Laranjeira, com a Banda &amp;ldquo;Os Aliados&amp;rdquo;, no Largo D. Fernando II, em Sintra.&amp;nbsp;&lt;br&gt;&lt;br&gt;As Marchas Populares Sintrenses regressam no dia seguinte, 28 de junho, pelas 17h00, &amp;agrave; Volta do Duche, trazendo ao centro hist&amp;oacute;rico a cor, a m&amp;uacute;sica e tradi&amp;ccedil;&amp;atilde;o, num dos desfiles mais emblem&amp;aacute;ticos e participados das Festas do Munic&amp;iacute;pio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Um dos momentos mais aguardados da programa&amp;ccedil;&amp;atilde;o acontece tamb&amp;eacute;m a 28 de junho, quando as Orquestras Escolares de Sintra sobem ao palco do Centro Cultural Olga Cadaval, num concerto especial que conta com a participa&amp;ccedil;&amp;atilde;o especial de Tiago Bettencourt.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As celebra&amp;ccedil;&amp;otilde;es culminam a 29 de junho, pelas 10h00, feriado municipal, com a cerim&amp;oacute;nia comemorativa do Dia do Munic&amp;iacute;pio, em S&amp;atilde;o Marcos, assinalando de forma solene e participada o momento central das festividades. A sess&amp;atilde;o inclui a entrega de medalhas, que ter&amp;aacute; lugar no Jardim da Alameda de S&amp;atilde;o Marcos, junto &amp;agrave; placa de homenagem a Jos&amp;eacute; Estrela Duarte, reunindo a comunidade e distinguindo personalidades e entidades que se destacaram no concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Tamb&amp;eacute;m no dia 29 de junho assinala-se o 18.&amp;ordm; anivers&amp;aacute;rio da Casa da Cultura L&amp;iacute;vio de Morais, que celebra a data com uma programa&amp;ccedil;&amp;atilde;o especial.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para encerrar as comemora&amp;ccedil;&amp;otilde;es, Cuca Roseta atua no Terreiro do Pal&amp;aacute;cio Nacional de Sintra, pelas 19h00, oferecendo uma noite &amp;uacute;nica num dos cen&amp;aacute;rios mais emblem&amp;aacute;ticos do concelho e marcando de forma memor&amp;aacute;vel o final das festividades.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;img src="images/2026/06/Dia%20do%20Municipio_23_junho.jpg" width="833" height="1290" loading="lazy" data-path="local-images:/2026/06/Dia do Municipio_23_junho.jpg"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_peter_pan6.jpg</t>
+  </si>
+  <si>
+    <t>A magia de Peter Pan chega a Sintra com espetáculo para os mais novos</t>
+  </si>
+  <si>
+    <t>Conhecida pelas suas adaptações originais e irreverentes, a companhia volta a desafiar as histórias tradicionais, levando o público numa viagem até à Terra do Nunca para reencontrar Peter Pan, o menino que se recusa a crescer e que continua a viver entre aventuras, magia e desafios inesperados.</t>
+  </si>
+  <si>
+    <t>&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Nesta vers&amp;atilde;o, o eterno rival Capit&amp;atilde;o Gancho surge mais rabugento e resmung&amp;atilde;o do que nunca, determinado a complicar a vida de Peter e dos Meninos Perdidos. Com a ajuda da insepar&amp;aacute;vel Sininho, Peter ter&amp;aacute; de enfrentar o tem&amp;iacute;vel pirata e libertar os seus amigos, numa hist&amp;oacute;ria onde o humor, a fantasia e a imagina&amp;ccedil;&amp;atilde;o se cruzam a cada momento.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Este espet&amp;aacute;culo &amp;eacute; um convite irresist&amp;iacute;vel para crian&amp;ccedil;as e fam&amp;iacute;lias embarcarem numa viagem cheia de imagina&amp;ccedil;&amp;atilde;o, humor e magia. Um espet&amp;aacute;culo que promete surpreender todas as idades e recordar que, na Terra do Nunca, a fantasia est&amp;aacute; sempre em primeiro lugar.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;/span&gt;&lt;span style="font-size: 11.0pt; line-height: 115%; font-family: 'Calibri',sans-serif; mso-ligatures: none;"&gt;&lt;a title="https://www.ticketline.pt/evento/peter-pan-uma-historia-diferente-105080" href="https://www.ticketline.pt/evento/peter-pan-uma-historia-diferente-105080" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; color: blue;"&gt;Ticketline&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt; e nos locais habituais.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;/span&gt;&lt;span style="font-size: 11.0pt; line-height: 115%; font-family: 'Calibri',sans-serif; mso-ligatures: none;"&gt;&lt;a title="https://ccolgacadaval.pt/" href="https://ccolgacadaval.pt/" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; color: blue;"&gt;ccolgacadaval.pt&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval recebe, no dia 4 de julho, às 16h00, o espetáculo “Peter Pan: Uma História Diferente”, uma criação da bYfurcação Teatro que promete revisitar o clássico de forma divertida, surpreendente e cheia de humor.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhecida pelas suas adapta&amp;ccedil;&amp;otilde;es originais e irreverentes, a companhia volta a desafiar as hist&amp;oacute;rias tradicionais, levando o p&amp;uacute;blico numa viagem at&amp;eacute; &amp;agrave; Terra do Nunca para reencontrar Peter Pan, o menino que se recusa a crescer e que continua a viver entre aventuras, magia e desafios inesperados.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Nesta vers&amp;atilde;o, o eterno rival Capit&amp;atilde;o Gancho surge mais rabugento e resmung&amp;atilde;o do que nunca, determinado a complicar a vida de Peter e dos Meninos Perdidos. Com a ajuda da insepar&amp;aacute;vel Sininho, Peter ter&amp;aacute; de enfrentar o tem&amp;iacute;vel pirata e libertar os seus amigos, numa hist&amp;oacute;ria onde o humor, a fantasia e a imagina&amp;ccedil;&amp;atilde;o se cruzam a cada momento.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Este espet&amp;aacute;culo &amp;eacute; um convite irresist&amp;iacute;vel para crian&amp;ccedil;as e fam&amp;iacute;lias embarcarem numa viagem cheia de imagina&amp;ccedil;&amp;atilde;o, humor e magia. Um espet&amp;aacute;culo que promete surpreender todas as idades e recordar que, na Terra do Nunca, a fantasia est&amp;aacute; sempre em primeiro lugar.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a title="https://www.ticketline.pt/evento/peter-pan-uma-historia-diferente-105080" href="https://www.ticketline.pt/evento/peter-pan-uma-historia-diferente-105080" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a title="https://ccolgacadaval.pt/" href="https://ccolgacadaval.pt/" target="_blank" rel="noopener" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/setima_legiao.jpg</t>
+  </si>
+  <si>
+    <t>Clássicos da Sétima Legião nas Sextas do Rock em Sintra</t>
+  </si>
+  <si>
+    <t>A histórica banda portuguesa Sétima Legião sobe ao palco do Centro Cultural Olga Cadaval, no próximo dia 3 de julho, às 21h00, para mais um concerto integrado no ciclo Sextas do Rock.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Quatro d&amp;eacute;cadas ap&amp;oacute;s o in&amp;iacute;cio de uma das mais importantes carreiras do pop-rock portugu&amp;ecirc;s, a banda volta a reunir-se para celebrar o seu percurso e homenagear Ricardo Camacho, produtor e teclista do grupo, falecido em 2018.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;O espet&amp;aacute;culo revisita alguns dos maiores &amp;ecirc;xitos da S&amp;eacute;tima Legi&amp;atilde;o, incluindo temas incontorn&amp;aacute;veis como Sete Mares e Por Quem N&amp;atilde;o Esqueci, que continuam a marcar a hist&amp;oacute;ria da m&amp;uacute;sica portuguesa.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Fundada em 1982, a S&amp;eacute;tima Legi&amp;atilde;o destacou-se pela fus&amp;atilde;o entre a pop alternativa e elementos da tradi&amp;ccedil;&amp;atilde;o musical portuguesa, tornando-se uma refer&amp;ecirc;ncia incontorn&amp;aacute;vel da m&amp;uacute;sica nacional e influenciando projetos como Madredeus, Gaiteiros de Lisboa e Cindy Kat.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/setima-legiao-104311" target="_blank"&gt;&lt;span style="color: blue;"&gt;Ticketline&lt;/span&gt;&lt;/a&gt; e nos locais habituais. &lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;&lt;span style="color: blue;"&gt;ccolgacadaval.pt&lt;/span&gt;&lt;/a&gt;. &lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_2026.jpg</t>
+  </si>
+  <si>
+    <t>Leitura, Natureza e Literatura no Museu Ferreira de Castro</t>
+  </si>
+  <si>
+    <t>O Museu Ferreira de Castro, em Sintra, promove um novo ciclo de iniciativas dedicadas à obra do escritor, através do Clube de Leitura e das conferências Conversas sobre Ferreira de Castro, centradas na relação entre literatura, natureza e ambiente.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O Clube de Leitura do Museu Ferreira de Castro &amp;eacute; um espa&amp;ccedil;o dedicado &amp;agrave; promo&amp;ccedil;&amp;atilde;o da leitura e &amp;agrave; partilha de ideias em torno de obras liter&amp;aacute;rias que dialogam com o universo cultural e tem&amp;aacute;tico do escritor. As sess&amp;otilde;es decorrem num ambiente informal, incentivando o debate e a reflex&amp;atilde;o cr&amp;iacute;tica sobre literatura.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em paralelo, o ciclo Conversas sobre Ferreira de Castro prop&amp;otilde;e um conjunto de confer&amp;ecirc;ncias que aprofundam o conhecimento sobre a vida, a obra e a influ&amp;ecirc;ncia do autor. Este ano, o tema centra-se na rela&amp;ccedil;&amp;atilde;o entre literatura, natureza e ambiente, com sess&amp;otilde;es conduzidas pela Ana Cristina Carvalho, investigadora do Instituto de Estudos de Literatura e Tradi&amp;ccedil;&amp;atilde;o da Universidade Nova de Lisboa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com estas iniciativas a C&amp;acirc;mara Municipal de Sintra refor&amp;ccedil;a o seu compromisso com a promo&amp;ccedil;&amp;atilde;o da leitura, o pensamento cr&amp;iacute;tico e a divulga&amp;ccedil;&amp;atilde;o da obra e do pensamento de um dos mais relevantes escritores portugueses do s&amp;eacute;culo XX, que escolheu Sintra como lugar de resid&amp;ecirc;ncia e cria&amp;ccedil;&amp;atilde;o liter&amp;aacute;ria.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Obras em destaque para o primeiro semestre:&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Clube de Leitura Ferreira de Castro | 18h00&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;10.ABR | &amp;ldquo;Mau Tempo no Canal&amp;rdquo;, de Vitorino Nem&amp;eacute;sio&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;08.MAI | &amp;ldquo;As Velas Ardem at&amp;eacute; ao Fim&amp;rdquo;, de S&amp;aacute;ndor M&amp;aacute;rai&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;11.JUN | &amp;ldquo;Liberdade ou Evas&amp;atilde;o&amp;rdquo;, de Ant&amp;oacute;nio Lobato&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conversas sobre Ferreira de Castro | 18h00&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Literatura, Natureza e Ambiente&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;27.MAR | &amp;ldquo;A Amaz&amp;oacute;nia pelo olhar de escritores portugueses&amp;rdquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;24.ABR | &amp;ldquo;Imagens liter&amp;aacute;rias das Beiras&amp;rdquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;19.JUN | &amp;ldquo;Sintra e Ferreira de Castro &amp;ndash; os lugares de elei&amp;ccedil;&amp;atilde;o dos escritores&amp;rdquo; - CANCELADO&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para conhecer toda a programa&amp;ccedil;&amp;atilde;o, consulte os canais oficiais dos Museus Municipais de Sintra.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_leitores_de_sintra3_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Biblioteca Municipal de Sintra recebe encontros de leitura</t>
+  </si>
+  <si>
+    <t>A Biblioteca Municipal de Sintra vai acolher, entre junho e dezembro, o Clube de Leitura “Comunidade de Leitores de Sintra”, uma iniciativa aberta à comunidade e dinamizada por Adelaide Bernardo e Carlos Brandão.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A primeira sess&amp;atilde;o realiza-se j&amp;aacute; no dia 11 de junho, com a leitura e discuss&amp;atilde;o da obra &amp;ldquo;A Filha do Samurai&amp;rdquo;, de Etsu Inagaki Sugimoto, dando in&amp;iacute;cio a um ciclo de encontros dedicados &amp;agrave; partilha de leituras e ao di&amp;aacute;logo em torno da literatura.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo do programa, ser&amp;atilde;o dinamizadas v&amp;aacute;rias sess&amp;otilde;es tem&amp;aacute;ticas de discuss&amp;atilde;o de obras liter&amp;aacute;rias, num ambiente de di&amp;aacute;logo e descoberta conjunta, aberto a todos os interessados, independentemente da sua experi&amp;ecirc;ncia enquanto leitores.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a as&amp;nbsp;Bibliotecas&amp;nbsp;Municipais&amp;nbsp;de&amp;nbsp;Sintra,&amp;nbsp;&lt;a title="https://cm-sintra.pt/atualidade/cultura/bibliotecas-municipais" href="atualidade/cultura/bibliotecas-municipais" target="_blank" rel="noopener" target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;img style="display: block; margin-left: auto; margin-right: auto;" src="images/2026/06/09/Redes_Sociais_leitores_de_sintra.jpg" width="748" height="935" loading="lazy" data-path="local-images:/2026/06/09/Redes_Sociais_leitores_de_sintra.jpg"&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Artisticamente Português” leva identidade cultural ao Olga Cadaval </t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval, em Sintra, recebe no dia 1 de julho, pelas 20h30, o espetáculo de dança “Artisticamente Português”, uma viagem artística pela identidade cultural portuguesa através da dança.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Promovido pelo N&amp;uacute;cleo Inovart&amp;iacute;stico, com o apoio da C&amp;acirc;mara Municipal de Sintra, o espet&amp;aacute;culo celebra Portugal enquanto povo e cultura, explorando a liga&amp;ccedil;&amp;atilde;o entre gera&amp;ccedil;&amp;otilde;es, a mem&amp;oacute;ria coletiva e a permanente capacidade de reinven&amp;ccedil;&amp;atilde;o. Entre o passado e o presente, constr&amp;oacute;i-se um di&amp;aacute;logo f&amp;iacute;sico e emocional que transforma a dan&amp;ccedil;a numa narrativa viva da identidade portuguesa.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Atrav&amp;eacute;s de uma linguagem coreogr&amp;aacute;fica expressiva e envolvente, &amp;ldquo;Artisticamente Portugu&amp;ecirc;s&amp;rdquo; d&amp;aacute; corpo a diferentes atmosferas da cultura nacional, cruzando refer&amp;ecirc;ncias tradicionais e contempor&amp;acirc;neas num encontro art&amp;iacute;stico que privilegia a emo&amp;ccedil;&amp;atilde;o, o simbolismo e a partilha, refor&amp;ccedil;ando a dan&amp;ccedil;a como forma de express&amp;atilde;o acess&amp;iacute;vel e universal.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/artisticamente-portugues-105477" target="_blank"&gt;Ticketline&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/dia-do-municipio_banner_geral4.jpg</t>
+  </si>
+  <si>
+    <t>Tiago Bettencourt e Orquestras Escolares de Sintra juntos em concerto comemorativo</t>
+  </si>
+  <si>
+    <t>As Orquestras Escolares de Sintra e Tiago Bettencourt sobem juntos ao palco do Centro Cultural Olga Cadaval, para um concerto comemorativo do Dia do Município e dos 10 anos da formação das Orquestras Escolares, no dia 28 de junho, às 18h30, com entrada gratuita.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Nesta noite especial, a m&amp;uacute;sica ser&amp;aacute; o ponto de encontro entre gera&amp;ccedil;&amp;otilde;es, unindo a experi&amp;ecirc;ncia de Tiago Bettencourt ao talento jovem das Orquestras Escolares de Sintra. Em palco, ser&amp;atilde;o interpretados temas do repert&amp;oacute;rio do artista, num ambiente de celebra&amp;ccedil;&amp;atilde;o, partilha e aproxima&amp;ccedil;&amp;atilde;o entre artistas e p&amp;uacute;blico.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Promovido pela C&amp;acirc;mara Municipal de Sintra, o concerto destaca a import&amp;acirc;ncia da educa&amp;ccedil;&amp;atilde;o art&amp;iacute;stica, do trabalho em equipa e da pr&amp;aacute;tica musical em contexto escolar, envolvendo toda a comunidade educativa do concelho. Re&amp;uacute;ne cerca de 150 alunos de 14 agrupamentos de escolas, num momento que celebra n&amp;atilde;o s&amp;oacute; a m&amp;uacute;sica, mas tamb&amp;eacute;m uma d&amp;eacute;cada de aprendizagem, crescimento e percurso coletivo.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;As Orquestras Escolares de Sintra s&amp;atilde;o projetos educativos e art&amp;iacute;sticos que proporcionam forma&amp;ccedil;&amp;atilde;o musical ao longo do ano letivo, bem como a participa&amp;ccedil;&amp;atilde;o em concertos e eventos culturais, em articula&amp;ccedil;&amp;atilde;o com as escolas do concelho e com o apoio do munic&amp;iacute;pio.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;A autarquia Sintrense convida mun&amp;iacute;cipes e visitantes a assistir a este concerto comemorativo, que celebra a m&amp;uacute;sica como espa&amp;ccedil;o de encontro, crescimento e celebra&amp;ccedil;&amp;atilde;o coletiva.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Os bilhetes para este concerto gratuito podem ser levantados exclusivamente na bilheteira do Centro Cultural Olga Cadaval, limitado &amp;agrave; lota&amp;ccedil;&amp;atilde;o dispon&amp;iacute;vel.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-06-16</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_dias-da-idade_junho.jpg</t>
   </si>
   <si>
     <t>“Rodopios” leva a tradição portuguesa ao palco do Olga Cadaval</t>
   </si>
   <si>
     <t>O espetáculo de dança “Rodopios” sobe ao palco do Centro Cultural Olga Cadaval, no dia 24 de junho, pelas 14h30.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Integrado no programa Os Dias da Idade, convida o p&amp;uacute;blico a viajar pelas ra&amp;iacute;zes culturais portuguesas atrav&amp;eacute;s de uma abordagem contempor&amp;acirc;nea da dan&amp;ccedil;a tradicional.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com a participa&amp;ccedil;&amp;atilde;o de dez bailarinos e quatro m&amp;uacute;sicos, &amp;ldquo;Rodopios&amp;rdquo;, interpretado pelo Grupo Nossas Dan&amp;ccedil;as, cruza identidade, tradi&amp;ccedil;&amp;atilde;o e modernidade numa hora de m&amp;uacute;sica, movimento e emo&amp;ccedil;&amp;atilde;o. Inspirado nas dan&amp;ccedil;as dos Pauliteiros, dos A&amp;ccedil;ores, da Madeira e do Algarve, o espet&amp;aacute;culo revisita mem&amp;oacute;rias, costumes e express&amp;otilde;es populares, dando-lhes uma nova vida atrav&amp;eacute;s de uma linguagem art&amp;iacute;stica atual e envolvente.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Dirigido aos seniores Sintrenses e com entrada gratuita, o espet&amp;aacute;culo refor&amp;ccedil;a a aposta na promo&amp;ccedil;&amp;atilde;o do envelhecimento ativo, proporcionando momentos de conv&amp;iacute;vio, cultura e bem-estar, num encontro entre o patrim&amp;oacute;nio, a arte e a comunidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
-  </si>
-[...26 lines deleted...]
-&lt;p style="text-align: justify;"&gt;Para encerrar as comemora&amp;ccedil;&amp;otilde;es, Cuca Roseta atua no Terreiro do Pal&amp;aacute;cio Nacional de Sintra, oferecendo uma noite &amp;uacute;nica num dos cen&amp;aacute;rios mais emblem&amp;aacute;ticos do concelho e marcando de forma memor&amp;aacute;vel o final das festividades.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_00403_rb.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Bibliotecas de Sintra promovem sessões de “Leituras em Família” </t>
   </si>
   <si>
     <t>As Bibliotecas Municipais de Sintra recebem um conjunto de sessões integradas no projeto “Leituras em Família”, uma iniciativa que convida famílias e crianças a partilharem momentos de descoberta, imaginação e prazer pela leitura.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Atrav&amp;eacute;s de sess&amp;otilde;es de contos dinamizadas por contadores de hist&amp;oacute;rias convidados, a programa&amp;ccedil;&amp;atilde;o pretende fortalecer o papel das bibliotecas enquanto espa&amp;ccedil;os de encontro, aprendizagem e partilha, promovendo a literacia, o gosto pela leitura e o envolvimento das comunidades em atividades culturais e educativas desde as idades mais precoces.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A programa&amp;ccedil;&amp;atilde;o para os meses de junho e julho conta com duas sess&amp;otilde;es dinamizadas por Paulinho de Oliveira. No dia 20 de junho, a Biblioteca Municipal de Sintra acolhe a sess&amp;atilde;o &amp;ldquo;Est&amp;oacute;rias que o Cora&amp;ccedil;&amp;atilde;o Conta &amp;ndash; O Cavaleiro Coruja&amp;rdquo;, uma hist&amp;oacute;ria sobre sonhos, perseveran&amp;ccedil;a e amizade. J&amp;aacute; no dia 27 de junho, a Biblioteca Municipal &amp;ndash; Polo de Queluz recebe &amp;ldquo;Est&amp;oacute;rias que o Cora&amp;ccedil;&amp;atilde;o Conta &amp;ndash; A Semente M&amp;aacute;: Somos o que semeamos, mas muito mais o que regamos&amp;rdquo;, uma narrativa que convida &amp;agrave; reflex&amp;atilde;o sobre crescimento pessoal e mudan&amp;ccedil;a.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em julho, a programa&amp;ccedil;&amp;atilde;o prossegue com quatro novas sess&amp;otilde;es. No dia 4, a Biblioteca Municipal &amp;ndash; Polo Tapada das Merc&amp;ecirc;s recebe &amp;ldquo;O Muro&amp;rdquo;, conto dinamizado por Paulinho de Oliveira, que aborda a import&amp;acirc;ncia das rela&amp;ccedil;&amp;otilde;es humanas e da partilha. A 11 de julho, Carina Novo apresenta, no Polo Agualva-Cac&amp;eacute;m, &amp;ldquo;A Menina que Tinha Medo de C&amp;atilde;es&amp;rdquo;, uma sess&amp;atilde;o dedicada &amp;agrave; supera&amp;ccedil;&amp;atilde;o dos medos atrav&amp;eacute;s da imagina&amp;ccedil;&amp;atilde;o e da participa&amp;ccedil;&amp;atilde;o do p&amp;uacute;blico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No dia 18 de julho, a Biblioteca Municipal de Sintra acolhe &amp;ldquo;O Viajante de Hist&amp;oacute;rias&amp;rdquo;, uma viagem por contos do mundo conduzida por Rui Beato. A encerrar o m&amp;ecirc;s, no dia 25 de julho, Edite Gil apresenta &amp;ldquo;Hist&amp;oacute;rias Tecidas no Fio da Mem&amp;oacute;ria &amp;ndash; Viajar com Imagina&amp;ccedil;&amp;atilde;o&amp;rdquo;, uma sess&amp;atilde;o que convida fam&amp;iacute;lias e crian&amp;ccedil;as a embarcarem numa viagem repleta de fantasia, humor e recorda&amp;ccedil;&amp;otilde;es.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As atividades s&amp;atilde;o dirigidas a fam&amp;iacute;lias com crian&amp;ccedil;as e t&amp;ecirc;m participa&amp;ccedil;&amp;atilde;o gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via junto de cada biblioteca.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A iniciativa integra-se na estrat&amp;eacute;gia de promo&amp;ccedil;&amp;atilde;o de atividades culturais e educativas dirigidas a p&amp;uacute;blicos diversificados, refor&amp;ccedil;ando a proximidade das Bibliotecas Municipais de Sintra junto das fam&amp;iacute;lias.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_dias-da-idade_junho.jpg</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo destes dias, o concelho Sintrense, presidido por Marco Almeida, oferece diversas iniciativas gratuitas que refor&amp;ccedil;am a identidade local e valorizam o patrim&amp;oacute;nio cultural, ambiental e social.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;At&amp;eacute; 21 de junho, a Quinta da Ribafria recebe a Feira Sintr'Ambiente, dedicada &amp;agrave; sustentabilidade, com atividades para fam&amp;iacute;lias, demonstra&amp;ccedil;&amp;otilde;es e projetos ambientais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;De 19 a 21 de junho, Aruil, em Almargem do Bispo, recebe a AGROARUIL &amp;ndash; Feira Agr&amp;iacute;cola de Sintra, que destaca a produ&amp;ccedil;&amp;atilde;o local, maquinaria agr&amp;iacute;cola e gastronomia regional, e que conta com a atua&amp;ccedil;&amp;atilde;o do grupo D.A.M.A, com entrada livre.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A 27 de junho, pelas 21h00, assista ao concerto da artista Sintrense, Rita Laranjeira, com a Banda &amp;ldquo;Os Aliados&amp;rdquo;, no Largo D. Fernando II, em Sintra.&amp;nbsp;&lt;br&gt;&lt;br&gt;No mesmo dia, mas pelas 17h00, o Agualva recebe o desfile das Marchas Populares Sintrenses que vai percorrer a Avenida dos Bons Amigos, num momento que promete animar toda a zona com a energia e a tradi&amp;ccedil;&amp;atilde;o das coletividades do concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Nesse mesmo dia, a Casa da Cultura L&amp;iacute;vio de Morais inaugura a exposi&amp;ccedil;&amp;atilde;o Coletiva de Pintura e Artes Decorativas dos artistas pl&amp;aacute;sticos residentes na Uni&amp;atilde;o de Freguesias de Agualva e Mira Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As Marchas Populares Sintrenses regressam no dia seguinte, 28 de junho, pelas 17h00, &amp;agrave; Volta do Duche, trazendo ao centro hist&amp;oacute;rico a cor, a m&amp;uacute;sica e tradi&amp;ccedil;&amp;atilde;o, num dos desfiles mais emblem&amp;aacute;ticos e participados das Festas do Munic&amp;iacute;pio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Um dos momentos mais aguardados da programa&amp;ccedil;&amp;atilde;o acontece tamb&amp;eacute;m a 28 de junho, quando as Orquestras Escolares de Sintra sobem ao palco do Centro Cultural Olga Cadaval, num concerto especial que conta com a participa&amp;ccedil;&amp;atilde;o especial de Tiago Bettencourt.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As celebra&amp;ccedil;&amp;otilde;es culminam a 29 de junho, pelas 10h00, feriado municipal, com a cerim&amp;oacute;nia comemorativa do Dia do Munic&amp;iacute;pio, em S&amp;atilde;o Marcos, assinalando de forma solene e participada o momento central das festividades. A sess&amp;atilde;o inclui a entrega de medalhas, que ter&amp;aacute; lugar no Jardim da Alameda de S&amp;atilde;o Marcos, junto &amp;agrave; placa de homenagem a Jos&amp;eacute; Estrela Duarte, reunindo a comunidade e distinguindo personalidades e entidades que se destacaram no concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Tamb&amp;eacute;m no dia 29 de junho assinala-se o 18.&amp;ordm; anivers&amp;aacute;rio da Casa da Cultura L&amp;iacute;vio de Morais, que celebra a data com uma programa&amp;ccedil;&amp;atilde;o especial.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para encerrar as comemora&amp;ccedil;&amp;otilde;es, Cuca Roseta atua no Terreiro do Pal&amp;aacute;cio Nacional de Sintra, oferecendo uma noite &amp;uacute;nica num dos cen&amp;aacute;rios mais emblem&amp;aacute;ticos do concelho e marcando de forma memor&amp;aacute;vel o final das festividades.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-06-09</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_leitores_de_sintra3_thumbnail.jpg</t>
-[...5 lines deleted...]
-    <t>A Biblioteca Municipal de Sintra vai acolher, entre junho e dezembro, o Clube de Leitura “Comunidade de Leitores de Sintra”, uma iniciativa aberta à comunidade e dinamizada por Adelaide Bernardo e Carlos Brandão.</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner1_750x400-1_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Sintra recebe final que vai eleger o Chefe do Ano 2026</t>
+  </si>
+  <si>
+    <t>Sintra acolhe a final nacional do Chefe do Ano 2026, que decorrerá no dia 18 de junho, na antiga Fábrica Pardal Monteiro, em Pêro Pinheiro, reunindo os melhores chefs do país na mais antiga e prestigiada competição de cozinha profissional em Portugal.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
-&lt;p style="text-align: justify;"&gt;A primeira sess&amp;atilde;o realiza-se j&amp;aacute; no dia 11 de junho, com a leitura e discuss&amp;atilde;o da obra &amp;ldquo;A Filha do Samurai&amp;rdquo;, de Etsu Inagaki Sugimoto, dando in&amp;iacute;cio a um ciclo de encontros dedicados &amp;agrave; partilha de leituras e ao di&amp;aacute;logo em torno da literatura.&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a as&amp;nbsp;Bibliotecas&amp;nbsp;Municipais&amp;nbsp;de&amp;nbsp;Sintra,&amp;nbsp;&lt;a title="https://cm-sintra.pt/atualidade/cultura/bibliotecas-municipais" href="atualidade/cultura/bibliotecas-municipais" target="_blank" rel="noopener" target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A disputar o t&amp;iacute;tulo estar&amp;atilde;o seis finalistas, selecionados entre 18 concorrentes que participaram nas eliminat&amp;oacute;rias regionais e alcan&amp;ccedil;aram as melhores classifica&amp;ccedil;&amp;otilde;es ao longo da competi&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os menus concebidos durante as etapas regionais voltar&amp;atilde;o a ser preparados e apresentados ao j&amp;uacute;ri na final, onde ser&amp;atilde;o sujeitos a nova avalia&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Paralelamente &amp;agrave; competi&amp;ccedil;&amp;atilde;o, decorrer&amp;aacute; o f&amp;oacute;rum &amp;ldquo;Pensar Cozinha&amp;rdquo;, que proporcionar&amp;aacute; ao p&amp;uacute;blico momentos de partilha e reflex&amp;atilde;o atrav&amp;eacute;s de demonstra&amp;ccedil;&amp;otilde;es culin&amp;aacute;rias e conversas com chefs de reconhecido m&amp;eacute;rito no panorama gastron&amp;oacute;mico nacional.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A realiza&amp;ccedil;&amp;atilde;o do evento conta com o apoio da C&amp;acirc;mara Municipal de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o no evento &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o&amp;nbsp;&lt;a id="menurvum" title="https://www.eventbrite.pt/e/bilhetes-chefe-do-ano-final-nacional-forum-pensar-cozinha-1988090683753?aff=eemailordconf&amp;amp;ref=eemailordconf&amp;amp;utm_campaign=order-confirm-bcc&amp;amp;utm_medium=email&amp;amp;utm_source=eventbrite&amp;amp;utm_term=viewevent" href="https://www.eventbrite.pt/e/bilhetes-chefe-do-ano-final-nacional-forum-pensar-cozinha-1988090683753?aff=eemailordconf&amp;amp;ref=eemailordconf&amp;amp;utm_campaign=order-confirm-bcc&amp;amp;utm_medium=email&amp;amp;utm_source=eventbrite&amp;amp;utm_term=viewevent" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
-&lt;p&gt;&lt;img style="display: block; margin-left: auto; margin-right: auto;" src="images/2026/06/09/Redes_Sociais_leitores_de_sintra.jpg" width="748" height="935" loading="lazy" data-path="local-images:/2026/06/09/Redes_Sociais_leitores_de_sintra.jpg"&gt;&lt;/p&gt;</t>
+&lt;p&gt;&lt;img style="display: block; margin-left: auto; margin-right: auto;" src="images/689821872_122300965502232209_131819435752966603_n.jpg" alt="cartaz" width="388" height="481" loading="lazy"&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Turismo"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Tourism"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Tourisme"}]</t>
   </si>
   <si>
     <t>2026-06-08</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_livro-romarias.jpg</t>
   </si>
   <si>
     <t>Apresentação do livro “ROMARIAS - Maravilhas de Portugal”</t>
   </si>
   <si>
     <t>Sintra acolhe, no dia 11 de junho, às 17h00, no MU.SA – Museu das Artes de Sintra, a sessão de apresentação da obra “ROMARIAS – Maravilhas de Portugal – Meu Querido Mês de Agosto" A iniciativa resulta de uma parceria entre o Município de Sintra, a editora Centro Atlântico, reunindo numa publicação um conjunto de romarias emblemáticas que integram o património cultural e identitário do país.  Com uma abordagem visual e editorial de elevada qualidade, a obra destaca 20 romarias portuguesas, entre as quais a tradicional Festa em Honra de Nossa Senhora da Praia, contribuindo para a valorização das tradições, da memória coletiva e do património imaterial.  Esta sessão assume-se como um momento de celebração da cultura popular e do território Sintrense, reforçando o compromisso do Município de Sintra na promoção e divulgação das suas tradições, enquanto fator de identidade e atratividade turística.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;Sintra acolhe, no dia 11 de junho, &amp;agrave;s 17h00, no MU.SA &amp;ndash; Museu das Artes de Sintra, a sess&amp;atilde;o de apresenta&amp;ccedil;&amp;atilde;o da obra &amp;ldquo;ROMARIAS &amp;ndash; Maravilhas de Portugal &amp;ndash; Meu Querido M&amp;ecirc;s de Agosto"&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A iniciativa resulta de uma parceria entre o Munic&amp;iacute;pio de Sintra, a editora Centro Atl&amp;acirc;ntico, reunindo numa publica&amp;ccedil;&amp;atilde;o um conjunto de romarias emblem&amp;aacute;ticas que integram o patrim&amp;oacute;nio cultural e identit&amp;aacute;rio do pa&amp;iacute;s.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com uma abordagem visual e editorial de elevada qualidade, a obra destaca 20 romarias portuguesas, entre as quais a tradicional Festa em Honra de Nossa Senhora da Praia, contribuindo para a valoriza&amp;ccedil;&amp;atilde;o das tradi&amp;ccedil;&amp;otilde;es, da mem&amp;oacute;ria coletiva e do patrim&amp;oacute;nio imaterial.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta sess&amp;atilde;o assume-se como um momento de celebra&amp;ccedil;&amp;atilde;o da cultura popular e do territ&amp;oacute;rio Sintrense, refor&amp;ccedil;ando o compromisso do Munic&amp;iacute;pio de Sintra na promo&amp;ccedil;&amp;atilde;o e divulga&amp;ccedil;&amp;atilde;o das suas tradi&amp;ccedil;&amp;otilde;es, enquanto fator de identidade e atratividade tur&amp;iacute;stica.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_sons-e-compassos_2.jpg</t>
   </si>
   <si>
     <t>Sons e Compassos sobe ao palco do Centro Cultural Olga Cadaval</t>
   </si>
@@ -214,336 +1325,359 @@
 &lt;p&gt;Mais informa&amp;ccedil;&amp;otilde;es &lt;a id="menur16md" title="https://sonsecompassos.pt/" href="https://sonsecompassos.pt/" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI" target="_blank"&gt;AQUI&lt;/a&gt;.&amp;nbsp;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400-16.jpg</t>
   </si>
   <si>
     <t>MU.SA apresenta duas novas exposições de entrada gratuita</t>
   </si>
   <si>
     <t>O MU.SA inaugura duas novas exposições dedicadas à reflexão sobre condição humana e transformação, no dia 19 de junho, convidando Sintrenses e visitantes a descobrir novas perspetivas sobre a identidade.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As exposi&amp;ccedil;&amp;otilde;es tempor&amp;aacute;rias &amp;ldquo;As Obscenas&amp;rdquo;, de In&amp;ecirc;s Pargana, e &amp;ldquo;Zona de Passagem&amp;rdquo;, de Susana Moreira, podem ser visitadas at&amp;eacute; 30 de agosto, com entrada gratuita.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em &amp;ldquo;As Obscenas&amp;rdquo;, In&amp;ecirc;s Pargana explora gestos &amp;iacute;ntimos e autom&amp;aacute;ticos que habitualmente permanecem ocultos, revelando comportamentos instintivos que desafiam a imagem consciente e controlada que constru&amp;iacute;mos de n&amp;oacute;s pr&amp;oacute;prios. Atrav&amp;eacute;s da divulga&amp;ccedil;&amp;atilde;o dessas a&amp;ccedil;&amp;otilde;es quotidianas, a artista reflete sobre a fragilidade da identidade e a dimens&amp;atilde;o f&amp;iacute;sica que escapa &amp;agrave;s conven&amp;ccedil;&amp;otilde;es sociais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;J&amp;aacute; a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Zona de Passagem&amp;rdquo;, de Susana Moreira, cria um espa&amp;ccedil;o de transi&amp;ccedil;&amp;atilde;o e transforma&amp;ccedil;&amp;atilde;o, explorando os limites entre diferentes estados da mat&amp;eacute;ria e da perce&amp;ccedil;&amp;atilde;o. Partindo de elementos como o gelo, o ar, a luz e o calor, a artista cria uma experi&amp;ecirc;ncia sensorial da atmosfera, convidando o p&amp;uacute;blico a refletir sobre a mudan&amp;ccedil;a, o tempo e aquilo que est&amp;aacute; em permanente transforma&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Saiba mais sobre o &lt;a id="menur13d3" title="https://cm-sintra.pt/sintra/cultura/museus-municipais" href="sintra/cultura/museus-municipais" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o MU.SA." target="_blank"&gt;MU.SA.&lt;/a&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal&amp;nbsp;&lt;mark data-markjs="true"&gt;de&lt;/mark&gt;&amp;nbsp;&lt;mark data-markjs="true"&gt;Sintra&lt;/mark&gt;&amp;nbsp;relembra que a entrada nos&amp;nbsp;&lt;mark data-markjs="true"&gt;museu&lt;/mark&gt;s municipais &amp;eacute; gratuita durante todo o ano.&lt;/p&gt;
 &lt;p&gt;De recordar que o edif&amp;iacute;cio do MU.SA &amp;ndash; Museu Das Artes de Sintra encontra-se nomeado para as Novas 7 Maravilhas de Portugal, na categoria S&amp;eacute;culo XX, e que poder&amp;aacute; votar atrav&amp;eacute;s do n&amp;uacute;mero: 761 207&amp;nbsp;056.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-03</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/fs2026_750x400_21-06_19h00.jpg</t>
-[...13 lines deleted...]
-  <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_beethoven-01.jpg</t>
   </si>
   <si>
     <t>Beethoven interpretado por jovens músicos no Olga Cadaval</t>
   </si>
   <si>
     <t>A Orquestra e Coro Juvenil do Conservatório de Música e Teatro Sons e Compassos apresentam “Beethoven: da Fantasia à Sinfonia”, um concerto dedicado à obra de Ludwig van Beethoven, no dia 9 de junho, às 21h00, no Centro Cultural Olga Cadaval.  O programa reúne algumas das suas obras mais emblemáticas, começando com a intensa Abertura Egmont, símbolo de coragem e resistência.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;A Orquestra e Coro Juvenil do Conservat&amp;oacute;rio de M&amp;uacute;sica e Teatro Sons e Compassos apresentam &lt;em&gt;&amp;ldquo;Beethoven: da Fantasia &amp;agrave; Sinfonia&amp;rdquo;&lt;/em&gt;, um concerto dedicado &amp;agrave; obra de Ludwig van Beethoven, no dia 9 de junho, &amp;agrave;s 21h00, no Centro Cultural Olga Cadaval.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O programa re&amp;uacute;ne algumas das suas obras mais emblem&amp;aacute;ticas, come&amp;ccedil;ando com a intensa &lt;em&gt;Abertura Egmont&lt;/em&gt;, s&amp;iacute;mbolo de coragem e resist&amp;ecirc;ncia. Segue-se a inspiradora &lt;em&gt;Fantasia Coral&lt;/em&gt;, para piano, coro e orquestra, cuja melodia antecipa o c&amp;eacute;lebre &lt;em&gt;Hino &amp;agrave; Alegria&lt;/em&gt; da 9.&amp;ordf; Sinfonia. Esse tema ser&amp;aacute; tamb&amp;eacute;m interpretado num momento especial que junta em palco os m&amp;uacute;sicos da Orquestra Juvenil e da Orquestra Infantil.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O concerto termina com a grandiosa &lt;em&gt;5.&amp;ordf; Sinfonia&lt;/em&gt;, uma das obras mais reconhecidas do repert&amp;oacute;rio cl&amp;aacute;ssico, marcada pelo seu ic&amp;oacute;nico motivo inicial e pela for&amp;ccedil;a expressiva que revolucionou a m&amp;uacute;sica sinf&amp;oacute;nica.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Uma viagem pela genialidade de Beethoven, interpretada com a energia, o entusiasmo e o talento das novas gera&amp;ccedil;&amp;otilde;es de m&amp;uacute;sicos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&lt;a id="menurvvs" title="https://www.ticketline.pt/evento/beethoven-da-fantasia-a-sinfonia-105406" href="https://www.ticketline.pt/evento/beethoven-da-fantasia-a-sinfonia-105406" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o  Ticketline" target="_blank"&gt; Ticketline&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/banner1_750x400-1_thumbnail.jpg</t>
-[...5 lines deleted...]
-    <t>Sintra acolhe a final nacional do Chefe do Ano 2026, que decorrerá no dia 18 de junho, na antiga Fábrica Pardal Monteiro, em Pêro Pinheiro, reunindo os melhores chefs do país na mais antiga e prestigiada competição de cozinha profissional em Portugal.</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/fs2026_750x400_21-06_19h00.jpg</t>
+  </si>
+  <si>
+    <t>Festival de Sintra recebe Valter Hugo Mãe e Lucas Debargue</t>
+  </si>
+  <si>
+    <t>O Festival de Sintra encerra a sua programação no dia 21 de junho, no Centro Cultural Olga Cadaval, com um conjunto de propostas que cruzam teatro e música e um concerto de grande intensidade artística, com entrada gratuita e lotação limitada.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
-&lt;p style="text-align: justify;"&gt;A disputar o t&amp;iacute;tulo estar&amp;atilde;o seis finalistas, selecionados entre 18 concorrentes que participaram nas eliminat&amp;oacute;rias regionais e alcan&amp;ccedil;aram as melhores classifica&amp;ccedil;&amp;otilde;es ao longo da competi&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
-[...14 lines deleted...]
-    <t>[{"name":"Tourisme"}]</t>
+&lt;p style="text-align: justify;"&gt;Pelas 16h00, &amp;eacute; apresentado o espet&amp;aacute;culo &amp;ldquo;Partitura da Guerra&amp;rdquo;, uma cria&amp;ccedil;&amp;atilde;o com texto original de Valter Hugo M&amp;atilde;e, encena&amp;ccedil;&amp;atilde;o de Eduardo Faria e m&amp;uacute;sica ao piano de Ra&amp;uacute;l da Costa. &amp;nbsp;A pe&amp;ccedil;a mergulha numa narrativa intimista sobre a guerra, a sobreviv&amp;ecirc;ncia e a fragilidade humana, numa Ucr&amp;acirc;nia marcada pelo conflito, onde o piano surge como presen&amp;ccedil;a constante e simb&amp;oacute;lica.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Nesse mesmo dia, ter&amp;aacute; lugar concerto de encerramento, marcado para as 19h00, onde o pianista franc&amp;ecirc;s Lucas Debargue se apresenta com a Orquestra Sinf&amp;oacute;nica Portuguesa, sob dire&amp;ccedil;&amp;atilde;o do maestro Miguel Sep&amp;uacute;lveda. O programa re&amp;uacute;ne duas obras maiores do romantismo: o Concerto para Piano n.&amp;ordm; 2 de Sergei Rachmaninov e a Sinfonia n.&amp;ordm; 5 de Pyotr Ilyich Tchaikovsky, num fecho que promete unir virtuosismo t&amp;eacute;cnico e profundidade emocional. Conhecido pela sua abordagem intensa e pouco convencional, Lucas Debargue traz ao palco uma interpreta&amp;ccedil;&amp;atilde;o singular.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com este alinhamento, o Festival de Sintra encerra a sua 60.&amp;ordf; edi&amp;ccedil;&amp;atilde;o com um dia que cruza diferentes linguagens art&amp;iacute;sticas.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/fs2026_750x400_20-06_21h30_thumbnail.jpg</t>
   </si>
   <si>
     <t>Festival de Sintra apresenta concertos para famílias e grandes nomes da música internacional</t>
   </si>
   <si>
     <t>O Festival de Sintra apresenta, no dia 20 de junho, um conjunto de propostas que atravessam diferentes públicos e gerações, da música para famílias aos grandes intérpretes do panorama internacional.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O Centro Cultural Olga Cadaval acolhe, pelas 12h00, o &amp;ldquo;Concerto para Fam&amp;iacute;lias&amp;rdquo;, com Bumba na Fofinha na narra&amp;ccedil;&amp;atilde;o do c&amp;eacute;lebre conto musical &amp;ldquo;Pedro e o Lobo&amp;rdquo;, de Prokofiev. Antes da apresenta&amp;ccedil;&amp;atilde;o, a Orquestra Gera&amp;ccedil;&amp;atilde;o, sob dire&amp;ccedil;&amp;atilde;o de Jos&amp;eacute; Eduardo Gomes, interpreta a &amp;ldquo;Abertura Festiva&amp;rdquo; de Dmitri Shostakovich.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao final do dia, o mesmo equipamento cultural recebe um &amp;ldquo;Concerto de estrelas&amp;rdquo;, protagonizado pela Mahler Chamber Orchestra, uma das mais prestigiadas forma&amp;ccedil;&amp;otilde;es do panorama internacional, sob dire&amp;ccedil;&amp;atilde;o de Daniel Harding. A este concerto junta-se o lend&amp;aacute;rio trompetista H&amp;aring;kan Hardenberger, numa apresenta&amp;ccedil;&amp;atilde;o de elevada qualidade art&amp;iacute;stica.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O programa do dia inclui ainda a caminhada-concerto do Maat Saxophone Quartet, na Serra de Sintra, uma experi&amp;ecirc;ncia ao nascer do sol que se encontra j&amp;aacute; esgotada.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Na sua 60.&amp;ordf; edi&amp;ccedil;&amp;atilde;o, o Festival de Sintra afirma-se uma vez mais como uma refer&amp;ecirc;ncia da m&amp;uacute;sica erudita, reunindo grandes int&amp;eacute;rpretes internacionais e jovens talentos nacionais em ascens&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Sob dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Martim Sousa Tavares, de 11 a 21 de junho, o p&amp;uacute;blico &amp;eacute; convidado a descobrir um programa que cruza tradi&amp;ccedil;&amp;atilde;o e inova&amp;ccedil;&amp;atilde;o, em palcos de exce&amp;ccedil;&amp;atilde;o como o Pal&amp;aacute;cio Nacional de Sintra, o Pal&amp;aacute;cio Nacional de Queluz e a Serra de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Programa completo em&amp;nbsp;&lt;a title="https://festivaldesintra.pt/" href="https://festivaldesintra.pt/" target="_blank" rel="noopener" target="_blank"&gt;festivaldesintra.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a title="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" href="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt;&amp;nbsp;e nos locais habituais.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-06-02</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_acontece-camoes6.jpg</t>
   </si>
   <si>
     <t>“Acontece Camões” no palco do Olga Cadaval com Lídia Franco e convidados</t>
   </si>
   <si>
     <t>O espetáculo “Acontece Camões”, sobe ao palco do Centro Cultural Olga Cadaval no próximo dia 10 de junho, às 16h00, com interpretação de Lídia Franco, Paulo Filipe Monteiro e convidados.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Concebido e encenado por Paulo Filipe Monteiro, o espet&amp;aacute;culo prop&amp;otilde;e uma abordagem contempor&amp;acirc;nea &amp;agrave; obra de Lu&amp;iacute;s de Cam&amp;otilde;es, procurando aproximar o poeta do p&amp;uacute;blico atrav&amp;eacute;s da oralidade, da interpreta&amp;ccedil;&amp;atilde;o e da presen&amp;ccedil;a em palco.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Partindo da ideia de que &amp;ldquo;&amp;eacute; preciso tirar Cam&amp;otilde;es dos livros&amp;rdquo;, o espet&amp;aacute;culo d&amp;aacute; voz n&amp;atilde;o apenas aos textos do autor, incluindo poesia l&amp;iacute;rica, &amp;eacute;pica e correspond&amp;ecirc;ncia, mas tamb&amp;eacute;m a escritores contempor&amp;acirc;neos que dialogaram com a sua obra ao longo dos s&amp;eacute;culos.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Entre os autores evocados encontram-se Jorge de Sena, Eug&amp;eacute;nio de Andrade, Sophia de Mello Breyner Andresen, Miguel Torga, Guerra Junqueiro, Jos&amp;eacute; Saramago, Manuel Alegre, Jorge Sousa Braga e Ernesto Melo e Castro.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Afastando-se do formato tradicional de recital, os criadores apresentam um &amp;ldquo;Cam&amp;otilde;es falado&amp;rdquo;, onde os textos surgem como pensamentos, emo&amp;ccedil;&amp;otilde;es, traumas e sonhos expressos por personagens com corpo e fisicalidade, numa procura de imagens visuais e c&amp;eacute;nicas capazes de situar Cam&amp;otilde;es num contexto contempor&amp;acirc;neo.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Os bilhetes encontram-se dispon&amp;iacute;veis atrav&amp;eacute;s da &lt;/span&gt;&lt;a title="https://www.ticketline.pt/evento/acontece-camoes-paulo-monteiro-e-lidia-fran-104735" href="https://www.ticketline.pt/evento/acontece-camoes-paulo-monteiro-e-lidia-fran-104735" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; color: blue; mso-ligatures: none; mso-fareast-language: PT;"&gt;Ticketline&lt;/span&gt;&lt;/a&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;Toda a programa&amp;ccedil;&amp;atilde;o em &lt;/span&gt;&lt;a title="https://ccolgacadaval.pt/" href="https://ccolgacadaval.pt/" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; color: blue; mso-ligatures: none; mso-fareast-language: PT;"&gt;ccolgacadaval.pt&lt;/span&gt;&lt;/a&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif; mso-ligatures: none; mso-fareast-language: PT;"&gt;.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/675.jpg</t>
+  </si>
+  <si>
+    <t>Sintra em dose tripla nas Novas 7 Maravilhas de Portugal</t>
+  </si>
+  <si>
+    <t>A apresentação oficial da segunda fase das Novas 7 Maravilhas de Portugal decorreu no Palácio Nacional de Queluz, confirmando a presença de três patrimónios de Sintra entre os candidatos selecionados para esta nova etapa do concurso nacional.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Entre os locais em destaque encontram-se o emblem&amp;aacute;tico Castelo dos Mouros, na categoria Castelos, e a ic&amp;oacute;nica Quinta da Regaleira, integrada na categoria Hist&amp;oacute;ria, dois dos espa&amp;ccedil;os patrimoniais mais visitados e reconhecidos do concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O concurso, organizado em sete categorias, Castelos, Religi&amp;atilde;o, Hist&amp;oacute;ria, S&amp;eacute;culo XX, S&amp;eacute;culo XXI, Grandes Obras e Turismo, pretende eleger os mais not&amp;aacute;veis exemplos do patrim&amp;oacute;nio constru&amp;iacute;do em Portugal, promovendo simultaneamente a valoriza&amp;ccedil;&amp;atilde;o cultural, hist&amp;oacute;rica e tur&amp;iacute;stica do pa&amp;iacute;s.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Al&amp;eacute;m do Castelo dos Mouros e da Quinta da Regaleira, Sintra candidatou a Capela de Janas, a Camiliana de Sintra, o MU.SA &amp;ndash; Museu das Artes de Sintra, o Museu da Albuquerque Foundation &amp;ndash; Cer&amp;acirc;mica Chinesa e a Adega Regional de Colares.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As vota&amp;ccedil;&amp;otilde;es para esta segunda fase j&amp;aacute; est&amp;atilde;o a decorrer, permitindo ao p&amp;uacute;blico participar diretamente na escolha dos patrim&amp;oacute;nios que avan&amp;ccedil;am no concurso.&amp;nbsp;&lt;br&gt;&lt;br&gt;Para votar no Castelo dos Mouros, os interessados podem ligar para o n&amp;uacute;mero 761 207&amp;nbsp;045.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para votar na Quinta da Regaleira deve ligar: 761 207&amp;nbsp;051.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Para votar no MUSA &amp;ndash; Museu das Artes de Sintra deve ligar: 761 207&amp;nbsp;056.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa pretende refor&amp;ccedil;ar o reconhecimento do patrim&amp;oacute;nio portugu&amp;ecirc;s junto do p&amp;uacute;blico nacional e internacional, dando maior proje&amp;ccedil;&amp;atilde;o aos monumentos e espa&amp;ccedil;os culturais que marcam a identidade do territ&amp;oacute;rio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;a href="https://7maravilhas.pt/patrimonios/regiao/lisboa" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_laginha_camane_ofp6.jpg</t>
   </si>
   <si>
     <t>Orquestra Filarmónica Portuguesa com Mário Laginha e Camané no Olga Cadaval</t>
   </si>
   <si>
     <t>A Orquestra Filarmónica Portuguesa apresenta no próximo dia 7 de junho, às 18h00, no Centro Cultural Olga Cadaval, um concerto especial integrado na série “Concertos da Europa”, com a participação de Mário Laginha e Camané.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Criada em 2021, o ciclo &amp;ldquo;Concertos da Europa&amp;rdquo; tem levado a Orquestra Filarm&amp;oacute;nica Portuguesa em itiner&amp;acirc;ncia por v&amp;aacute;rias cidades portuguesas e tamb&amp;eacute;m por algumas das principais capitais europeias. Depois de atua&amp;ccedil;&amp;otilde;es em Paris (2022 e 2023), Berlim (2024) e Madrid (2025), a orquestra regressa em 2026 a Paris e Luxemburgo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O projeto procura promover a m&amp;uacute;sica e os int&amp;eacute;rpretes portugueses al&amp;eacute;m-fronteiras, destacando compositores e artistas de refer&amp;ecirc;ncia da cultura nacional junto dos principais centros culturais europeus.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Nesta edi&amp;ccedil;&amp;atilde;o, o programa re&amp;uacute;ne duas figuras incontorn&amp;aacute;veis da m&amp;uacute;sica portuguesa contempor&amp;acirc;nea. A primeira parte ser&amp;aacute; dedicada ao &amp;ldquo;Concerto para Piano&amp;rdquo;, de M&amp;aacute;rio Laginha, interpretado pelo pr&amp;oacute;prio compositor ao piano.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;J&amp;aacute; na segunda parte, Caman&amp;eacute; sobe ao palco para apresentar &amp;ldquo;Fados Orquestrados&amp;rdquo;, acompanhado pela Orquestra Filarm&amp;oacute;nica Portuguesa sob dire&amp;ccedil;&amp;atilde;o do maestro Osvaldo Ferreira.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca esta oportunidade &amp;uacute;nica de assistir a um encontro raro entre a intensidade do fado e a linguagem do piano contempor&amp;acirc;neo, num concerto que promete emo&amp;ccedil;&amp;atilde;o, virtuosismo e momentos inesquec&amp;iacute;veis.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes encontram-se dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/mario-laginha-e-camane-10-aniversario-da-of-101660?_gl=1*1xbopj4*_up*MQ..*_gs*MQ..&amp;amp;gclid=EAIaIQobChMI19CGprTlkgMVz6iDBx0mYxS0EAAYASAAEgIfIvD_BwE&amp;amp;gbraid=0AAAABBz4ZPPzBoJtxU-qMc72vRHL0f_R0" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
-  </si>
-[...22 lines deleted...]
-&lt;p style="margin-bottom: 10.0pt; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/fs2026_750x400_ccoc-1.jpg</t>
   </si>
   <si>
     <t>Festival de Sintra leva espetáculos de excelência ao Olga Cadaval</t>
   </si>
   <si>
     <t>O Centro Cultural Olga Cadaval recebe cinco espetáculos imperdíveis do Festival de Sintra 2026, reunindo grandes nomes da música clássica, propostas para toda a família e concertos de entrada gratuita.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; O festival regressa de 11 a 21 de junho para celebrar seis d&amp;eacute;cadas de m&amp;uacute;sica e cultura.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O Festival de Sintra, o mais antigo festival de m&amp;uacute;sica erudita em Portugal, celebra seis d&amp;eacute;cadas de hist&amp;oacute;ria com uma programa&amp;ccedil;&amp;atilde;o de excel&amp;ecirc;ncia que promete emocionar, surpreender e inspirar. Durante 10 dias Sintra transforma-se num palco m&amp;aacute;gico onde a arte, a beleza e a m&amp;uacute;sica se encontram em perfeita harmonia.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O centro Cultural Olga Cadaval abre portas para acolher alguns dos momentos desta edi&amp;ccedil;&amp;atilde;o:&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No dia 17 de junho, &amp;agrave;s 21h00, sobe ao palco o &amp;ldquo;Duelo de Pianistas&amp;rdquo;, uma noite de virtuosismo e emo&amp;ccedil;&amp;atilde;o com os extraordin&amp;aacute;rios Frank Dupree e Yeol Eum Son, num encontro art&amp;iacute;stico vibrante onde t&amp;eacute;cnica e paix&amp;atilde;o se fundem ao piano.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A 20 de junho, &amp;agrave;s 12h00, Bumba na Fofinha narra &amp;ldquo;Pedro e o Lobo&amp;rdquo;, num espet&amp;aacute;culo de entrada gratuita pensado para toda a fam&amp;iacute;lia. Uma experi&amp;ecirc;ncia encantadora que aproxima os mais pequenos do universo da m&amp;uacute;sica cl&amp;aacute;ssica atrav&amp;eacute;s da irrever&amp;ecirc;ncia e do humor.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ainda no dia 20 de junho, &amp;agrave;s 21h30, acontece o aguardado &amp;ldquo;Concerto de Estrelas&amp;rdquo;, protagonizado pela prestigiada Mahler Chamber Orchestra, sob dire&amp;ccedil;&amp;atilde;o do maestro Daniel Harding, com participa&amp;ccedil;&amp;atilde;o do consagrado trompetista H&amp;aring;kan Hardenberger. Uma noite de rara intensidade art&amp;iacute;stica e beleza musical.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No dia 21 de junho, &amp;agrave;s 16h00, &amp;eacute; apresentada &amp;ldquo;Partitura da Guerra&amp;rdquo;, de Valter Hugo M&amp;atilde;e, numa cria&amp;ccedil;&amp;atilde;o profundamente sens&amp;iacute;vel onde a for&amp;ccedil;a da palavra encontra a emo&amp;ccedil;&amp;atilde;o da m&amp;uacute;sica, com piano de Ra&amp;uacute;l da Costa e encena&amp;ccedil;&amp;atilde;o de Eduardo Faria.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O encerramento realiza-se a 21 de junho, &amp;agrave;s 19h00, com entrada gratuita. O pianista Lucas Debargue interpreta Rachmaninov acompanhado pela Orquestra Sinf&amp;oacute;nica Portuguesa, num concerto grandioso que promete encerrar o festival de forma memor&amp;aacute;vel.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Sob dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Martim Sousa Tavares, o festival re&amp;uacute;ne grandes nomes da cena internacional e talentos nacionais emergentes, levando o p&amp;uacute;blico numa viagem sonora inesquec&amp;iacute;vel pelos espa&amp;ccedil;os emblem&amp;aacute;ticos Sintrenses. Mais do que concertos, o Festival de Sintra oferece experi&amp;ecirc;ncias &amp;uacute;nicas em cen&amp;aacute;rios de sonho como o Pal&amp;aacute;cio Nacional de Sintra, o Pal&amp;aacute;cio Nacional de Queluz e a deslumbrante Serra de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Programa completo em &lt;a title="https://festivaldesintra.pt/" href="https://festivaldesintra.pt/" target="_blank" rel="noopener" target="_blank"&gt;festivaldesintra.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na &amp;nbsp;&lt;a title="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" href="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais. Os espet&amp;aacute;culos de entrada gratuita requerem levantamento pr&amp;eacute;vio de bilhete, exclusivamente na bilheteira do Centro Cultural Olga Cadaval.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/675.jpg</t>
-[...16 lines deleted...]
-&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;a href="https://7maravilhas.pt/patrimonios/regiao/lisboa" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
+    <t>https://www.sintraviladigital.pt/files/images/blog/0000308.jpg</t>
+  </si>
+  <si>
+    <t>Sintra requalifica iluminação pública no centro histórico</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra está a substituir as luminárias existentes no Centro Histórico de Sintra por novos equipamentos com tecnologia LED. As novas luminárias irão preservar a imagem e identidade visual dos equipamentos tradicionais, garantindo a manutenção da estética característica desta zona de elevado valor patrimonial e arquitetónico.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra est&amp;aacute; a substituir as lumin&amp;aacute;rias existentes no Centro Hist&amp;oacute;rico de Sintra por novos equipamentos com tecnologia LED.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As novas lumin&amp;aacute;rias ir&amp;atilde;o preservar a imagem e identidade visual dos equipamentos tradicionais, garantindo a manuten&amp;ccedil;&amp;atilde;o da est&amp;eacute;tica caracter&amp;iacute;stica desta zona de elevado valor patrimonial e arquitet&amp;oacute;nico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta interven&amp;ccedil;&amp;atilde;o permitir&amp;aacute; melhorar significativamente a qualidade da ilumina&amp;ccedil;&amp;atilde;o p&amp;uacute;blica, refor&amp;ccedil;ando os n&amp;iacute;veis de luminosidade, a uniformidade da ilumina&amp;ccedil;&amp;atilde;o e a valoriza&amp;ccedil;&amp;atilde;o da ambi&amp;ecirc;ncia urbana.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;De forma a minimizar eventuais constrangimentos no quotidiano dos residentes, comerciantes e visitantes, os trabalhos, que decorrem esta semana, ser&amp;atilde;o realizados ao final do dia.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A implementa&amp;ccedil;&amp;atilde;o da tecnologia LED contribuir&amp;aacute; igualmente para uma maior efici&amp;ecirc;ncia energ&amp;eacute;tica, atrav&amp;eacute;s da redu&amp;ccedil;&amp;atilde;o dos consumos de eletricidade e das necessidades de manuten&amp;ccedil;&amp;atilde;o futura, promovendo uma maior sustentabilidade ambiental e a melhoria da qualidade do servi&amp;ccedil;o prestado &amp;agrave; popula&amp;ccedil;&amp;atilde;o e aos visitantes. A interven&amp;ccedil;&amp;atilde;o permitir&amp;aacute; ainda refor&amp;ccedil;ar as condi&amp;ccedil;&amp;otilde;es de conforto e seguran&amp;ccedil;a no espa&amp;ccedil;o p&amp;uacute;blico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra agradece a compreens&amp;atilde;o e colabora&amp;ccedil;&amp;atilde;o dos Sintrenses e de todos os visitantes durante o per&amp;iacute;odo de execu&amp;ccedil;&amp;atilde;o dos trabalhos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;a href="https://www.google.com/maps/d/u/1/embed?mid=1eatgCKobpKZEinMaV1vgxR9nIHLrFo4&amp;amp;ehbc=2E312F&amp;amp;z=19" target="_blank" rel="noopener" target="_blank"&gt;Mapa de Localiza&amp;ccedil;&amp;atilde;o&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Espaço Público"}]</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/bannerlego.png</t>
+  </si>
+  <si>
+    <t>Sintra recebe Portugal em LEGO nos Paços do Concelho</t>
+  </si>
+  <si>
+    <t>De 1 a 14 de junho, das 10h00 às 16h00, os Paços do Concelho recebem a exposição “Sintra recebe Portugal em LEGO”, uma mostra de maquetes construídas inteiramente em peças LEGO, da autoria do Sintrense Pedro Nascimento.  A exposição pode ser visitada todos os dias incluindo feriado, tolerância de ponto e fim de semana.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;De 1 a 14 de junho, das 10h00 &amp;agrave;s 16h00, os Pa&amp;ccedil;os do Concelho recebem a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Sintra recebe Portugal em LEGO&amp;rdquo;, uma mostra de maquetes constru&amp;iacute;das inteiramente em pe&amp;ccedil;as LEGO, da autoria do Sintrense Pedro Nascimento.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A exposi&amp;ccedil;&amp;atilde;o pode ser visitada todos os dias incluindo feriado, toler&amp;acirc;ncia de ponto e fim de semana. Re&amp;uacute;ne um conjunto de trabalhos desenvolvidos a partir de refer&amp;ecirc;ncias reais, sendo cada pe&amp;ccedil;a concebida atrav&amp;eacute;s de um processo rigoroso que come&amp;ccedil;a na fotografia, passa pelo desenho t&amp;eacute;cnico e culmina na constru&amp;ccedil;&amp;atilde;o manual, pe&amp;ccedil;a a pe&amp;ccedil;a, em LEGO.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O p&amp;uacute;blico ter&amp;aacute; a oportunidade de observar diferentes maquetes inspiradas em locais e elementos de territ&amp;oacute;rio, incluindo refer&amp;ecirc;ncias a Sintra, revelando o detalhe, a criatividade e o cuidado presentes em cada constru&amp;ccedil;&amp;atilde;o.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa &amp;eacute; organizada pela C&amp;acirc;mara Municipal de Sintra, em parceria com Pedro Nascimento, e tem entrada livre, convidando todos os Sintrenses e visitantes a descobrir uma forma original de representa&amp;ccedil;&amp;atilde;o art&amp;iacute;stica e t&amp;eacute;cnica atrav&amp;eacute;s das pe&amp;ccedil;as LEGO e os Pa&amp;ccedil;os do Concelho.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;span style="font-size: 12.0pt; font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/fs2026_750x400_17-06_21h00.jpg</t>
+  </si>
+  <si>
+    <t>Duelo de Pianistas regressa ao Festival de Sintra com Frank Dupree e Yeol Eum Son</t>
+  </si>
+  <si>
+    <t>O emblemático “Duelo de Pianistas” volta a integrar a programação do 60.º Festival de Sintra no próximo dia 17 de junho, às 21h00, no Centro Cultural Olga Cadaval, em Sintra.</t>
+  </si>
+  <si>
+    <t>&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Nesta edi&amp;ccedil;&amp;atilde;o de 2026, o p&amp;uacute;blico ser&amp;aacute; convidado a assistir ao encontro de dois nomes incontorn&amp;aacute;veis do panorama pian&amp;iacute;stico internacional, Frank Dupree e Yeol Eum Son.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Reconhecido como um dos momentos mais aguardados do festival, o &amp;ldquo;Duelo de Pianistas&amp;rdquo; distingue-se pelo seu formato inesperado e interativo, onde os artistas alternam interpreta&amp;ccedil;&amp;otilde;es ao mesmo piano, num desafio musical marcado pela espontaneidade, virtuosismo e proximidade com o p&amp;uacute;blico. Como habitualmente, a decis&amp;atilde;o final pertence &amp;agrave; audi&amp;ecirc;ncia presente na sala.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Este ano, o espet&amp;aacute;culo assume uma configura&amp;ccedil;&amp;atilde;o especial, em que o palco principal do Centro Cultural Olga Cadaval ser&amp;aacute; transformado numa verdadeira arena musical, com o p&amp;uacute;blico disposto em 360 graus em redor dos pianistas, criando uma experi&amp;ecirc;ncia imersiva e &amp;uacute;nica.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;O programa da noite ser&amp;aacute; anunciado pelos pr&amp;oacute;prios solistas momentos antes do in&amp;iacute;cio do concerto, mantendo o suspense que caracteriza este conceito j&amp;aacute; emblem&amp;aacute;tico do Festival de Sintra. Tamb&amp;eacute;m as regras do duelo ser&amp;atilde;o reveladas ao p&amp;uacute;blico no arranque da atua&amp;ccedil;&amp;atilde;o.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Com carreiras internacionais consolidadas e presen&amp;ccedil;a regular nas mais prestigiadas salas de concerto do mundo, Frank Dupree e Yeol Eum Son prometem uma noite de elevado n&amp;iacute;vel art&amp;iacute;stico, marcada pela criatividade, emo&amp;ccedil;&amp;atilde;o e di&amp;aacute;logo musical entre dois virtuosos do piano.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Sob a dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Martim Sousa Tavares, o Festival de Sintra decorre de 11 a 21 de junho, com espet&amp;aacute;culos em diversos espa&amp;ccedil;os culturais do concelho e fora de portas, promovendo o encontro entre a m&amp;uacute;sica cl&amp;aacute;ssica, o patrim&amp;oacute;nio hist&amp;oacute;rico e a natureza &amp;uacute;nica de Sintra.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;Consulte o programa completo e mais informa&amp;ccedil;&amp;otilde;es em &lt;/span&gt;&lt;a title="https://festivaldesintra.pt/index.html" href="https://festivaldesintra.pt/index.html" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-family: 'Arial',sans-serif; color: blue; mso-ligatures: none;"&gt;Festival de Sintra&lt;/span&gt;&lt;/a&gt;&lt;span style="font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10pt; line-height: 115%; text-align: justify;"&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;/span&gt;&lt;a title="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" href="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" target="_blank" rel="noopener" target="_blank"&gt;&lt;span style="font-family: 'Arial',sans-serif; color: blue;"&gt;Ticketline&lt;/span&gt;&lt;/a&gt;&lt;span style="font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;e nos locais habituais.&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 10.0pt; line-height: 115%;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif; mso-ligatures: none;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-28</t>
-  </si>
-[...15 lines deleted...]
-&lt;p style="text-align: justify;"&gt;A exposi&amp;ccedil;&amp;atilde;o estar&amp;aacute; patente ao p&amp;uacute;blico at&amp;eacute; 3 de agosto.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/651.jpg</t>
   </si>
   <si>
     <t>Inquérito sobre mobilidade para trabalhadores em Pêro Pinheiro, Terrugem, S. João das Lampas</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra e o ISCTE-Sintra estão a realizar um inquérito sobre as deslocações casa - trabalho, dirigido aos trabalhadores de empresas localizadas na Reta da Granja, Ral, Campo Raso, A-dos-Ralhados, Terrugem, Fervença e Pêro Pinheiro.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O objetivo deste levantamento &amp;eacute; caracterizar os h&amp;aacute;bitos de mobilidade dos trabalhadores destas zonas do concelho, identificar constrangimentos no acesso ao transporte p&amp;uacute;blico e recolher contributos que permitam desenvolver solu&amp;ccedil;&amp;otilde;es mais eficientes, sustent&amp;aacute;veis e ajustadas &amp;agrave;s necessidades reais da popula&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; an&amp;oacute;nima, r&amp;aacute;pida e essencial para apoiar a defini&amp;ccedil;&amp;atilde;o de medidas que promovam uma mobilidade mais acess&amp;iacute;vel, segura e sustent&amp;aacute;vel. O inqu&amp;eacute;rito pode ser respondido at&amp;eacute; 29 de maio, &lt;a id="menur4l7" title="https://forms.office.com/pages/responsepage.aspx?id=yogwysw_lucmvbbhia3w5ncvac-mkxfcrnho_ubq3hfum0fbrenfvfhnsjvtselltja3ufi4tfpors4u&amp;amp;route=shorturl" href="https://forms.office.com/pages/responsepage.aspx?id=YOgwYsW_lUCmvBBHIa3W5ncVaC-MkxFCrNhO_UBq3hFUM0FBRENFVFhNSjVTSElLTjA3UFI4TFpORS4u&amp;amp;route=shorturl" target="_blank" rel="noreferrer noopener" aria-label="Liga&amp;ccedil;&amp;atilde;o AQUI" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
-  </si>
-[...4 lines deleted...]
-    <t>[]</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/13-06_19h30.jpg</t>
   </si>
   <si>
     <t>Festival de Sintra leva dois concertos imperdíveis a Colares</t>
   </si>
   <si>
     <t>O Festival de Sintra apresenta, a 13 de junho, dois concertos de exceção que reforçam a diversidade e a qualidade artística da programação deste ano, levando a Colares propostas que cruzam património, excelência interpretativa e experiências únicas.   A Igreja de Colares recebe, pelas 19h30, um dos pontos altos da programação com a atuação da Akademie für Alte Musik Berlin, referência mundial na interpretação, em conjunto com o agrupamento vocal Voces Suaves.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;O Festival de Sintra apresenta, a 13 de junho, dois concertos de exce&amp;ccedil;&amp;atilde;o que refor&amp;ccedil;am a diversidade e a qualidade art&amp;iacute;stica da programa&amp;ccedil;&amp;atilde;o deste ano, levando a Colares propostas que cruzam patrim&amp;oacute;nio, excel&amp;ecirc;ncia interpretativa e experi&amp;ecirc;ncias &amp;uacute;nicas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Igreja de Colares recebe, pelas 19h30, um dos pontos altos da programa&amp;ccedil;&amp;atilde;o com a atua&amp;ccedil;&amp;atilde;o da Akademie f&amp;uuml;r Alte Musik Berlin, refer&amp;ecirc;ncia mundial na interpreta&amp;ccedil;&amp;atilde;o, em conjunto com o agrupamento vocal Voces Suaves. Num concerto gratuito pensado para os amantes da m&amp;uacute;sica barroca, o p&amp;uacute;blico &amp;eacute; convidado a descobrir uma verdadeira p&amp;eacute;rola esquecida, num programa que tra&amp;ccedil;a a genealogia do estilo de Bach e revela a riqueza est&amp;eacute;tica e espiritual deste per&amp;iacute;odo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Pelas 21h30, na Adega Regional de Colares, volta a transformar&amp;#8209;se num espa&amp;ccedil;o de concerto late night pelas melodias do Jazz e Swing. O ambiente intimista da adega acolhe a estreia em Portugal do Vintage Vocal Quartet, grupo sediado em Boston e especializado no repert&amp;oacute;rio norte&amp;#8209;americano das d&amp;eacute;cadas de 1930 a 1950, uma era em que o jazz e a m&amp;uacute;sica pop eram uma s&amp;oacute;, num tempo em que todas as r&amp;aacute;dios passavam m&amp;uacute;sica que era, ao mesmo tempo, dan&amp;ccedil;&amp;aacute;vel e sofisticada.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com seis d&amp;eacute;cadas de exist&amp;ecirc;ncia, o Festival de Sintra, o mais antigo do g&amp;eacute;nero em Portugal, volta a afirmar&amp;#8209;se como refer&amp;ecirc;ncia da m&amp;uacute;sica erudita, reunindo grandes int&amp;eacute;rpretes internacionais e talentos nacionais emergentes.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Sob a dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Martim Sousa Tavares,&amp;nbsp;de 11 a 21 de junho, o p&amp;uacute;blico &amp;eacute; convidado a descobrir um programa que combina tradi&amp;ccedil;&amp;atilde;o e inova&amp;ccedil;&amp;atilde;o, em palcos de exce&amp;ccedil;&amp;atilde;o como o Pal&amp;aacute;cio Nacional de Sintra, o Pal&amp;aacute;cio Nacional de Queluz e a Serra de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Programa completo em&amp;nbsp;&lt;a title="https://festivaldesintra.pt/" href="https://festivaldesintra.pt/" target="_blank" rel="noopener" target="_blank"&gt;festivaldesintra.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a title="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" href="https://www.ticketline.pt/evento/festival-de-sintra-2026-104818" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt;&amp;nbsp;e nos locais habituais.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/671_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Exposição "Reverdecer" para ver no Museu da Água e Resíduos</t>
+  </si>
+  <si>
+    <t>O Museu da Água e Resíduos (MAR), em Sintra, inaugura a exposição “Reverdecer”, da artista e artesã alemã Milena Kalte, a 3 de junho, pelas 17h00.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A exposi&amp;ccedil;&amp;atilde;o re&amp;uacute;ne um conjunto de pe&amp;ccedil;as produzidas a partir do reaproveitamento de res&amp;iacute;duos verdes recolhidos na regi&amp;atilde;o de Sintra, promovendo uma reflex&amp;atilde;o sobre sustentabilidade, transforma&amp;ccedil;&amp;atilde;o e cria&amp;ccedil;&amp;atilde;o art&amp;iacute;stica. Recorrendo &amp;agrave; utiliza&amp;ccedil;&amp;atilde;o de fibras vegetais, a artista explora novas possibilidades est&amp;eacute;ticas e funcionais para materiais habitualmente considerados desperd&amp;iacute;cio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O projeto integrou oficinas de cestaria, direcionadas a todas as faixas et&amp;aacute;rias e desenvolvidas com a comunidade local, promovendo o cruzamento de conhecimentos e pr&amp;aacute;ticas artesanais. Da recolha da mat&amp;eacute;ria-prima &amp;agrave; elabora&amp;ccedil;&amp;atilde;o final das pe&amp;ccedil;as, todo o processo criativo assenta numa abordagem sustent&amp;aacute;vel e consciente da valoriza&amp;ccedil;&amp;atilde;o dos recursos naturais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A mostra inclui ainda visitas guiadas e atividades educativas, promovendo o di&amp;aacute;logo entre diferentes p&amp;uacute;blicos e incentivando uma leitura cr&amp;iacute;tica sobre o consumo e a rela&amp;ccedil;&amp;atilde;o com a natureza.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, o MAR, polo museol&amp;oacute;gico dos SMAS de Sintra, refor&amp;ccedil;a a aposta na arte ambiental, assumindo-se cada vez mais como um espa&amp;ccedil;o de excel&amp;ecirc;ncia na &amp;aacute;rea da educa&amp;ccedil;&amp;atilde;o e sensibiliza&amp;ccedil;&amp;atilde;o ambiental.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A exposi&amp;ccedil;&amp;atilde;o estar&amp;aacute; patente ao p&amp;uacute;blico at&amp;eacute; 3 de agosto.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/677_thumbnail.jpg</t>
   </si>
   <si>
     <t>INFO | Mercado Brocante realiza-se excecionalmente Av. Heliodoro Salgado</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra informa que o Mercado Brocante, habitualmente realizado no Jardim da Correnteza, na Alameda dos Combatentes da Grande Guerra, decorrerá excecionalmente na Avenida Heliodoro Salgado, em Sintra, no próximo sábado, dia 30 de maio.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O mercado, que se realiza no 1.&amp;ordm;, 3.&amp;ordm; e 5.&amp;ordm; s&amp;aacute;bados de cada m&amp;ecirc;s, disponibiliza uma grande variedade de artigos, nomeadamente antiguidades, livros, discos, bijuteria, artesanato, vestu&amp;aacute;rio e outros objetos em segunda m&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Promovido pela C&amp;acirc;mara Municipal de Sintra, o Mercado Brocante contribui para a valoriza&amp;ccedil;&amp;atilde;o e reutiliza&amp;ccedil;&amp;atilde;o de objetos antigos, promovendo simultaneamente a anima&amp;ccedil;&amp;atilde;o e dinamiza&amp;ccedil;&amp;atilde;o da Vila de Sintra.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/28-05-presidente_750x400.jpg</t>
   </si>
   <si>
     <t>Sintra recebe Final do concurso Chefe do Ano</t>
   </si>
   <si>
     <t>A Pousada de Jovens de Sintra recebeu a apresentação da Final do concurso Chefe do Ano, cuja última etapa está marcada para 18 de junho, na freguesia de Pêro Pinheiro, em Sintra.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O Munic&amp;iacute;pio de Sintra assume o papel de anfitri&amp;atilde;o da edi&amp;ccedil;&amp;atilde;o deste ano, acolhendo a final na Antiga F&amp;aacute;brica Pardal Monteiro, recuperando um espa&amp;ccedil;o municipal abandonado h&amp;aacute; muito.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O programa incluiu a exibi&amp;ccedil;&amp;atilde;o do v&amp;iacute;deo&amp;#8209;teaser da final e um almo&amp;ccedil;o preparado pelos chefs Lu&amp;iacute;s Gaspar (Chefe do Ano 2017) e Jo&amp;atilde;o S&amp;aacute; (restaurante S&amp;aacute;la, uma estrela Michelin). O menu apresentado deu destaque a produtos emblem&amp;aacute;ticos Sintrenses, como leit&amp;atilde;o, p&amp;atilde;o e do&amp;ccedil;aria tradicional, refor&amp;ccedil;ando a liga&amp;ccedil;&amp;atilde;o do territ&amp;oacute;rio &amp;agrave; gastronomia contempor&amp;acirc;nea.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Final do concurso Chefe do Ano promete reunir alguns dos mais talentosos cozinheiros do pa&amp;iacute;s num momento de celebra&amp;ccedil;&amp;atilde;o da criatividade e identidade culin&amp;aacute;ria portuguesa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O concurso &amp;ldquo;Chefe do Ano&amp;rdquo; encontra-se na sua 37.&amp;ordf; edi&amp;ccedil;&amp;atilde;o e &amp;eacute; o mais antigo concurso de cozinha profissional em Portugal, que promove a valoriza&amp;ccedil;&amp;atilde;o da gastronomia nacional, a inova&amp;ccedil;&amp;atilde;o no setor e o reconhecimento do talento dos profissionais de cozinha.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Este evento conta com o apoio da C&amp;acirc;mara Municipal de Sintra e da Associa&amp;ccedil;&amp;atilde;o Empresarial de Sintra, entre outros.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/conservatorio_conexao6_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Conservatório de Música de Sintra apresenta dois concertos no Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Conservatório de Música de Sintra apresenta dois concertos no Centro Cultural Olga Cadaval, no dia 31 de maio, numa celebração que reúne diferentes gerações e formações musicais da escola.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O primeiro momento, &amp;ldquo;Em Conex&amp;atilde;o&amp;rdquo;, realiza-se &amp;agrave;s 11h45 e re&amp;uacute;ne diversas forma&amp;ccedil;&amp;otilde;es do Conservat&amp;oacute;rio, num programa centrado no trabalho conjunto entre diferentes &amp;aacute;reas musicais. Participam os Coros dos Cursos B&amp;aacute;sico e Secund&amp;aacute;rio de M&amp;uacute;sica + Pais, o Jazz Ensemble, a Orquestra de C&amp;acirc;mara, a Orquestra de Sopros e Percuss&amp;atilde;o e a Orquestra de Sopros de Adultos, num encontro que valoriza a articula&amp;ccedil;&amp;atilde;o entre alunos, projetos e fam&amp;iacute;lias.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Da parte da tarde, &amp;agrave;s 17h00, acontece o segundo momento do dia, com o concerto &amp;ldquo;Em Crescendo&amp;rdquo;, que sublinha o crescimento art&amp;iacute;stico dos alunos atrav&amp;eacute;s de um programa diversificado e colaborativo. Integram este concerto o Coro Leal da C&amp;acirc;mara, o Coro Shantara + Pais, as Turmas de Improvisa&amp;ccedil;&amp;atilde;o, as Turmas de Inicia&amp;ccedil;&amp;atilde;o Musical + 1.&amp;ordm; CEB, o projeto Coro e Movimento, Criar e Improvisar e a Orquestra Juvenil, envolvendo diferentes n&amp;iacute;veis de aprendizagem e express&amp;atilde;o musical.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Em ambos os concertos, o conceito &amp;ldquo;Pontes&amp;rdquo; assume particular relev&amp;acirc;ncia, promovendo n&amp;atilde;o apenas atua&amp;ccedil;&amp;otilde;es conjuntas entre grupos, mas tamb&amp;eacute;m a participa&amp;ccedil;&amp;atilde;o ativa das fam&amp;iacute;lias, que s&amp;atilde;o convidadas a integrar o palco em momentos do espet&amp;aacute;culo.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O evento conta com o apoio da C&amp;acirc;mara Municipal de Sintra, que refor&amp;ccedil;a assim o compromisso com a promo&amp;ccedil;&amp;atilde;o da educa&amp;ccedil;&amp;atilde;o art&amp;iacute;stica e da pr&amp;aacute;tica musical em comunidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis atrav&amp;eacute;s da plataforma Ticketline:&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/concerto-em-conexao-104593" target="_blank"&gt;Concerto &amp;ldquo;Em conex&amp;atilde;o&amp;rdquo;&lt;/a&gt; e &lt;a href="https://www.ticketline.pt/evento/concerto-em-crescendo-104595" target="_blank"&gt;Concerto &amp;ldquo;Em Crescendo&amp;rdquo;&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Imagem DR: Facebook Conservat&amp;oacute;rio de M&amp;uacute;sica de Sintra&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/dia-mundial-da-crianca_banner_geral.jpg</t>
   </si>
   <si>
     <t>Sintra assinala Dia da Criança com atividades gratuitas</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra celebra o Dia Mundial da Criança com um programa de atividades educativas, culturais e lúdicas, nos dias 31 de maio e 1 de junho.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O programa passa pelos Pa&amp;ccedil;os do Concelho, museus, espa&amp;ccedil;os culturais e mercados municipais e, adicionalmente, pela Quinta da Ribafria, o programa convida &amp;agrave; descoberta e &amp;agrave; criatividade, proporcionando experi&amp;ecirc;ncias que refor&amp;ccedil;am o contacto com o patrim&amp;oacute;nio e valorizam a oferta cultural municipal.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Tamb&amp;eacute;m o Mercado da Estef&amp;acirc;nia se junta &amp;agrave; comemora&amp;ccedil;&amp;atilde;o do Dia Mundial da Crian&amp;ccedil;a, no dia 31 de maio, com atividades de anima&amp;ccedil;&amp;atilde;o, entre as 11h00 e as 15h00, que incluem jogos l&amp;uacute;dicos e a sess&amp;atilde;o &amp;ldquo;Contar um Conto&amp;rdquo;. Em articula&amp;ccedil;&amp;atilde;o, os restaurantes do Mercado disponibilizam um Menu Familiar e um Menu Infantil com pre&amp;ccedil;o especial.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;De 1 a 14 de junho, visite gratuitamente a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Sintra recebe Portugal em LEGO&amp;rdquo;, nos Pa&amp;ccedil;os do Concelho. Esta mostra acolhe maquetes constru&amp;iacute;das, por Pedro Nascimento, inteiramente em pe&amp;ccedil;as LEGO, inspiradas em locais e elementos de territ&amp;oacute;rio, incluindo refer&amp;ecirc;ncias a Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A 1 de junho, a Casa da Cultura L&amp;iacute;vio de Morais, em Mira Sintra, oferece um programa de anima&amp;ccedil;&amp;atilde;o que inclui um espet&amp;aacute;culo de magia, pinturas faciais, bal&amp;otilde;es mold&amp;aacute;veis, insufl&amp;aacute;veis, pista de obst&amp;aacute;culos &amp;ldquo;Color Run&amp;rdquo;, atividades recreativas e anima&amp;ccedil;&amp;atilde;o musical.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As celebra&amp;ccedil;&amp;otilde;es incluem ainda a entrega de pr&amp;eacute;mios do Concurso de Express&amp;atilde;o Pl&amp;aacute;stica Raposa Chama, na Quinta da Ribafria, num encontro que promove criatividade e participa&amp;ccedil;&amp;atilde;o das crian&amp;ccedil;as. O programa de 1 de junho come&amp;ccedil;a &amp;agrave;s 10h00, com a rece&amp;ccedil;&amp;atilde;o dos participantes e inaugura&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o dos trabalhos, seguindo&amp;#8209;se momentos de anima&amp;ccedil;&amp;atilde;o, jogos tradicionais, atividades l&amp;uacute;dicas e intera&amp;ccedil;&amp;atilde;o com mascotes, culminando com a cerim&amp;oacute;nia de entrega de pr&amp;eacute;mios. A iniciativa &amp;eacute; dirigida &amp;agrave; comunidade escolar, mas aberta ao p&amp;uacute;blico em geral, e pretende proporcionar um dia de celebra&amp;ccedil;&amp;atilde;o e divers&amp;atilde;o &amp;agrave;s crian&amp;ccedil;as Sintrenses.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destaca-se ainda a iniciativa &amp;ldquo;Kids Dive - Literacia do Oceano na Praia do Magoito&amp;rdquo;, a decorrer no dia 1 de junho, entre as 10h00 e as 12h00, na Praia do Magoito, proporcionando &amp;agrave;s escolas uma experi&amp;ecirc;ncia imersiva de descoberta da biodiversidade da zona entremar&amp;eacute;s e sensibiliza&amp;ccedil;&amp;atilde;o para a preserva&amp;ccedil;&amp;atilde;o dos ecossistemas marinhos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Pa&amp;ccedil;os do Concelho&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01 a 14.JUN&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Sintra recebe Portugal em LEGO&amp;rdquo;&lt;/strong&gt;&lt;br&gt;Uma mostra de maquetes constru&amp;iacute;das inteiramente em pe&amp;ccedil;as LEGO, da autoria do Sintrense Pedro Nascimento. Apresenta um conjunto de trabalhos desenvolvidos a partir de refer&amp;ecirc;ncias reais, sendo cada pe&amp;ccedil;a concebida atrav&amp;eacute;s de um processo rigoroso que come&amp;ccedil;a na fotografia, passa pelo desenho t&amp;eacute;cnico e culmina na constru&amp;ccedil;&amp;atilde;o manual, pe&amp;ccedil;a a pe&amp;ccedil;a, em LEGO. O p&amp;uacute;blico ter&amp;aacute; a oportunidade de observar diferentes maquetes inspiradas em locais e elementos de territ&amp;oacute;rio, incluindo refer&amp;ecirc;ncias a Sintra, revelando o detalhe, a criatividade e o cuidado presentes em cada constru&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Mercado da Estef&amp;acirc;nia&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;31.MAI, 11h00 &amp;agrave;s 15h00&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Dia da Crian&amp;ccedil;a no Mercado&lt;/strong&gt;&lt;br&gt;Dinamiza&amp;ccedil;&amp;atilde;o especial do Dia Mundial da Crian&amp;ccedil;a, com atividades de anima&amp;ccedil;&amp;atilde;o que incluem jogos l&amp;uacute;dicos e a sess&amp;atilde;o &amp;ldquo;Contar um Conto&amp;rdquo;; em articula&amp;ccedil;&amp;atilde;o, a restaura&amp;ccedil;&amp;atilde;o do mercado ir&amp;aacute; disponibilizar um Menu Familiar e um Menu Infantil com pre&amp;ccedil;o especial.&lt;/p&gt;
@@ -552,129 +1686,93 @@
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;MHNS - Museu de Hist&amp;oacute;ria Natural de Sintra&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 16h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;O Vulc&amp;atilde;o&amp;rdquo;&lt;/strong&gt;&lt;br&gt;H&amp;aacute; 95 milh&amp;otilde;es de anos, uma serra come&amp;ccedil;ava a sua forma&amp;ccedil;&amp;atilde;o. A Serra de Sintra deve a sua origem ao fen&amp;oacute;meno geol&amp;oacute;gico denominado intrus&amp;atilde;o magm&amp;aacute;tica, quer isto dizer que o magma ao atingir temperaturas elevad&amp;iacute;ssimas provoca vulc&amp;otilde;es.De forma divertida vamos provocar erup&amp;ccedil;&amp;otilde;es vulc&amp;acirc;nicas a partir da utiliza&amp;ccedil;&amp;atilde;o de materiais dom&amp;eacute;sticos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;MU.SA - Museu das Artes de Sintra&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;31.MAI, das 12h00 &amp;agrave;s 18h00&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;1.JUN, 10h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 16h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;Art Zone&amp;rdquo;&lt;/strong&gt;&lt;br&gt;Atividades l&amp;uacute;dicas de interpreta&amp;ccedil;&amp;atilde;o e explora&amp;ccedil;&amp;atilde;o das obras de arte em exposi&amp;ccedil;&amp;atilde;o, a acontecer no hor&amp;aacute;rio de funcionamento do museu. A arte contempor&amp;acirc;nea inspira experi&amp;ecirc;ncias criativas, cr&amp;iacute;ticas e din&amp;acirc;micas que tornam esta visita-jogo uma atividade imperd&amp;iacute;vel.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;MAT - Museu Anjos Teixeira&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;31.MAI, 12h00 &amp;agrave;s 18h00&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 16h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;Miss&amp;atilde;o alinhar&amp;rdquo;&amp;nbsp;&lt;/strong&gt;&lt;br&gt;Aproveitando o cl&amp;aacute;ssico jogo do galo e o interesse de Mestre Pedro Anjos Teixeira pelos animais, os participantes s&amp;atilde;o convidados a criar o seu pr&amp;oacute;prio jogo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;MFC - Museu Ferreira de Castro&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;31.MAI, 12h00 &amp;agrave;s 17h30&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 16h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;A Cor da Escrita&amp;rdquo;&lt;/strong&gt;&lt;br&gt;Os participantes assumem o papel de designers editoriais para dar uma nova identidade visual &amp;agrave;s obras de um dos maiores rostos da nossa literatura: o escritor Ferreira de Castro.&lt;br&gt;O objetivo n&amp;atilde;o &amp;eacute; apenas ilustrar, mas sim interpretar. As crian&amp;ccedil;as s&amp;atilde;o desafiadas a mergulhar no universo de Ferreira de Castro, identificar os temas centrais, as emo&amp;ccedil;&amp;otilde;es e os s&amp;iacute;mbolos das suas hist&amp;oacute;rias, e traduzi-los num desenho original, para ilustrar a obra escolhida.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;CMLC - Casa-Museu Leal da C&amp;acirc;mara&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;31.MAI, 14h00 &amp;agrave;s 17h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00 &amp;agrave;s 12h00 e das 14h00 &amp;agrave;s 16h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;A Arte de Bem Jogar com Leal da C&amp;acirc;mara&amp;rdquo;&lt;/strong&gt;&lt;br&gt;O Museu transforma-se num espa&amp;ccedil;o de descoberta, brincadeira e imagina&amp;ccedil;&amp;atilde;o. Nesta experi&amp;ecirc;ncia especial, as crian&amp;ccedil;as s&amp;atilde;o convidadas a explorar o universo art&amp;iacute;stico de Leal da C&amp;acirc;mara, atrav&amp;eacute;s de jogos e criatividade. Entre partidas de jogo do galo, com pe&amp;ccedil;as inspiradas nas suas obras, desafios de domin&amp;oacute; e puzzles divertidos, cada momento ser&amp;aacute; uma forma de aproximar a arte do brincar.&amp;nbsp;Mais do que jogar, este &amp;eacute; um convite para olhar, sentir e descobrir a arte de uma forma leve e participativa, onde o museu se torna um verdadeiro espa&amp;ccedil;o de encontro entre cultura e divers&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Biblioteca Municipal de Sintra&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 14h30 | Conto/ateli&amp;ecirc; &amp;ndash; Uma casa cheia de surpresas&amp;nbsp;&lt;/strong&gt;&lt;br&gt;Numa tarde fora do comum, a casa e uma menina come&amp;ccedil;a a crescer e a encher-se de visitas inesperadas e divertidas. Sem que ningu&amp;eacute;m se espante, entram e saem personagens curiosas, criando um verdadeiro turbilh&amp;atilde;o de brincadeira e imagina&amp;ccedil;&amp;atilde;o. Entre surpresas atr&amp;aacute;s de surpresas, esta hist&amp;oacute;ria convida a mergulhar num mundo onde tudo pode acontecer e a divers&amp;atilde;o n&amp;atilde;o tem fim.Atividade baseada no livro Quem quer brincar&amp;nbsp;&lt;br&gt;comigo?, de Ivan Zigg&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Biblioteca Polo da Tapada das Merc&amp;ecirc;s&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 14h30 | Conto /Ateli&amp;ecirc; &amp;ndash; Troca-Tintas&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Era uma vez um mundo onde tudo parecia come&amp;ccedil;ar&amp;hellip; mas nunca da forma esperada! Entre recome&amp;ccedil;os divertidos e imagina&amp;ccedil;&amp;atilde;o sem limites, cores, formas e personagens v&amp;atilde;o-se transformando a cada nova tentativa, dando origem a situa&amp;ccedil;&amp;otilde;es inesperadas e cheias de humor. Ap&amp;oacute;s a leitura da hist&amp;oacute;ria, cada participante &amp;eacute; desafiado a criar uma p&amp;aacute;gina de um &amp;ldquo;livro troca-tintas&amp;rdquo;, com ilustra&amp;ccedil;&amp;atilde;o e pequeno texto, trocando as cores normais por vers&amp;otilde;es inesperadas. No final, as p&amp;aacute;ginas s&amp;atilde;o reunidas num livro coletivo cheio de imagina&amp;ccedil;&amp;atilde;o.&amp;nbsp;Atividade baseada no livro Troca-Tintas, de Gon&amp;ccedil;alo Viana&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Biblioteca Polo de Agualva-Cac&amp;eacute;m&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 14h30 | Conto/ateli&amp;ecirc;: Qual ser&amp;aacute; o segredo da Tartaruga Huga?&amp;nbsp;&lt;/strong&gt;&lt;br&gt;Num descampado, situado entre a Vila do Campo e o Bosque dos Carvalhos, h&amp;aacute; um pequeno animal que n&amp;atilde;o regressou a casa depois de brincar. &amp;Eacute; a Huga, a tartaruga, que enfrenta um problema, mas teve uma grande ideia para o resolver&amp;hellip; Qual ser&amp;aacute; o segredo da Huga? Ap&amp;oacute;s a leitura da hist&amp;oacute;ria e a descoberta desse segredo, vamos p&amp;ocirc;r m&amp;atilde;os &amp;agrave; obra e ajud&amp;aacute;-la na resolu&amp;ccedil;&amp;atilde;o do seu problema.Atividade baseada no livro O segredo da&amp;nbsp;&lt;br&gt;Huga, de Anna Obiols e Subi&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Biblioteca Ruy Belo - Polo de Queluz&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 14h30 | Conto / Ateli&amp;ecirc; &amp;ndash; Oficina de cora&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;/strong&gt;&lt;br&gt;Numa oficina muito especial, os cora&amp;ccedil;&amp;otilde;es s&amp;atilde;o cuidadosamente criados, reparados e preparados para seguir viagem. Cada cora&amp;ccedil;&amp;atilde;o tem a sua forma, o seu ritmo e a sua hist&amp;oacute;ria, revelando emo&amp;ccedil;&amp;otilde;es, afetos e fragilidades. Ao longo da narrativa, somos convidados a descobrir a import&amp;acirc;ncia de cuidar dos sentimentos, compreender o outro e valorizar aquilo que nos torna &amp;uacute;nicos, numa viagem sens&amp;iacute;vel e po&amp;eacute;tica pelo mundo das emo&amp;ccedil;&amp;otilde;es.&lt;br&gt;Atividade baseada no livro Oficina de cora&amp;ccedil;&amp;otilde;es, de Arturo Abad.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;br&gt;&lt;strong&gt;CCLM - Casa da Cultura L&amp;iacute;vio de Morais&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00 &amp;agrave;s 12h00&lt;/strong&gt;&lt;br&gt;Uma manh&amp;atilde; com um conjunto de atividades, nomeadamente, um espet&amp;aacute;culo de magia &amp;ldquo;As magias da palha&amp;ccedil;a Mimi&amp;rdquo;, uma tenda infantojuvenil, onde ser&amp;atilde;o realizadas pinturas faciais e concebidos bal&amp;otilde;es mold&amp;aacute;veis, insufl&amp;aacute;vel e pista de obst&amp;aacute;culos &amp;ldquo;Collor Run&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;br&gt;&lt;strong&gt;Quinta da Ribafria&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN, 10h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;Concurso de Express&amp;atilde;o Pl&amp;aacute;stica Raposa Chama&lt;/strong&gt;&lt;br&gt;O dia ser&amp;aacute; marcado por momentos de anima&amp;ccedil;&amp;atilde;o, m&amp;uacute;sica, jogos tradicionais, atividades l&amp;uacute;dicas e de conv&amp;iacute;vio, incluindo a apresenta&amp;ccedil;&amp;atilde;o do RAP &amp;ldquo;Raposa Chama&amp;rdquo;, intera&amp;ccedil;&amp;atilde;o com mascotes, espa&amp;ccedil;os de divers&amp;atilde;o e a entrega de pr&amp;eacute;mios do Concurso de Express&amp;atilde;o Pl&amp;aacute;stica &amp;ldquo;Raposa Chama&amp;rdquo; &amp;agrave;s turmas participantes, pelas 15h15.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Praia do Magoito&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;01.JUN., 10h00 &amp;agrave;s 12h00&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;&amp;ldquo;KIDS DIVE&amp;rdquo;&amp;nbsp;&lt;/strong&gt;&lt;br&gt;Atividade de educa&amp;ccedil;&amp;atilde;o ambiental e literacia do oceano, proporcionando uma experi&amp;ecirc;ncia imersiva de descoberta da biodiversidade da zona entremar&amp;eacute;s e sensibiliza&amp;ccedil;&amp;atilde;o para a preserva&amp;ccedil;&amp;atilde;o dos ecossistemas marinhos.&lt;br&gt;A a&amp;ccedil;&amp;atilde;o ser&amp;aacute; acompanhada por bi&amp;oacute;logos marinhos da associa&amp;ccedil;&amp;atilde;o MARDIVE, entidade parceira especializada em conserva&amp;ccedil;&amp;atilde;o marinha e educa&amp;ccedil;&amp;atilde;o ambiental, permitindo aos participantes explorar esp&amp;eacute;cies marinhas e compreender a import&amp;acirc;ncia da sustentabilidade e prote&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio natural costeiro.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/bannerlego.png</t>
-[...34 lines deleted...]
-  <si>
     <t>2026-05-25</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_casa_amalia6.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> “Em Casa d’Amália” ao vivo no Centro Cultural Olga Cadaval </t>
   </si>
   <si>
     <t>O espetáculo “Em Casa d’Amália” vai subir ao palco no dia 3 de junho, pelas 21h00, no Centro Cultural Olga Cadaval, levando ao público a recriação ao vivo do ambiente intimista que marca o icónico programa televisivo.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Inspirado nas c&amp;eacute;lebres reuni&amp;otilde;es musicais promovidas por Am&amp;aacute;lia Rodrigues, o formato recupera o esp&amp;iacute;rito das noites de fado, onde a improvisa&amp;ccedil;&amp;atilde;o, a partilha e a emo&amp;ccedil;&amp;atilde;o ocupam o centro da experi&amp;ecirc;ncia art&amp;iacute;stica. Desde a sua estreia televisiva em 2019, o programa tem vindo a afirmar-se como uma refer&amp;ecirc;ncia na divulga&amp;ccedil;&amp;atilde;o do fado e da cultura musical portuguesa.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;A vers&amp;atilde;o ao vivo traz agora essa atmosfera para o palco, aproximando artistas e p&amp;uacute;blico numa experi&amp;ecirc;ncia mais direta e imersiva.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;O elenco conta com nomes reconhecidos da m&amp;uacute;sica portuguesa, incluindo Lenita Gentil, Andr&amp;eacute; Amaro, FF, Jorge Fernando, al&amp;eacute;m de Lu&amp;iacute;s Guerreiro e da dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Jos&amp;eacute; Gon&amp;ccedil;alez.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Com uma dura&amp;ccedil;&amp;atilde;o de 75 minutos o espet&amp;aacute;culo promete uma viagem emotiva pelo fado, celebrando a sua tradi&amp;ccedil;&amp;atilde;o e contemporaneidade.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&lt;a href="https://www.ticketline.pt/evento/em-casa-d-amalia-103587" target="_blank"&gt; Ticketline&lt;/a&gt;. &lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Programa&amp;ccedil;&amp;atilde;o completa em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size: 11.0pt;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>2026-05-21</t>
+    <t>2026-05-22</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/mundo_sem_tempo.jpg</t>
   </si>
   <si>
     <t>“O Mundo Está Sem Tempo” para ver no Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>O Centro Cultural Olga Cadaval recebe, a 29 de maio, pelas 20h00, o espetáculo “O Mundo Está Sem Tempo”, da Oficina de Criação Teatral, do Chão de Oliva, inspirada na obra Climate Change Theatre Action.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Criado, adaptado e desenvolvido pelos alunos da Oficina de Cria&amp;ccedil;&amp;atilde;o Teatral, promovida pelo Ch&amp;atilde;o de Oliva &amp;ndash; Centro de Difus&amp;atilde;o Cultural em Sintra, o espet&amp;aacute;culo prop&amp;otilde;e uma reflex&amp;atilde;o sens&amp;iacute;vel e provocadora sobre as consequ&amp;ecirc;ncias das escolhas humanas e os desafios ambientais da atualidade.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Ao longo da apresenta&amp;ccedil;&amp;atilde;o, o p&amp;uacute;blico ser&amp;aacute; conduzido por diferentes momentos e personagens improv&amp;aacute;veis, como humanos do futuro, &amp;aacute;guias cr&amp;iacute;ticas da a&amp;ccedil;&amp;atilde;o humana e sapos em luta pela sobreviv&amp;ecirc;ncia, numa viagem que atravessa o tempo, desde a descoberta do fogo at&amp;eacute; aos dilemas do presente.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Com uma linguagem pr&amp;oacute;xima, momentos de humor e uma mensagem atual e impactante, &amp;ldquo;O Mundo Est&amp;aacute; Sem Tempo&amp;rdquo; promete envolver o p&amp;uacute;blico numa experi&amp;ecirc;ncia teatral intensa e reflexiva, tornando-se uma oportunidade imperd&amp;iacute;vel para quem procura teatro contempor&amp;acirc;neo com emo&amp;ccedil;&amp;atilde;o, criatividade e consci&amp;ecirc;ncia social.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a title="https://www.ticketline.pt/evento/o-mundo-esta-sem-tempo-104788" href="https://www.ticketline.pt/evento/o-mundo-esta-sem-tempo-104788" target="_blank" rel="noopener" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Conhe&amp;ccedil;a a toda a programa&amp;ccedil;&amp;atilde;o em &lt;a title="https://ccolgacadaval.pt/" href="https://ccolgacadaval.pt/" target="_blank" rel="noopener" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/vila.jpg</t>
+    <t>2026-05-21</t>
   </si>
   <si>
     <t>Sintra promove um fim de semana dedicado à cultura</t>
   </si>
   <si>
     <t>De 22 a 24 de maio, Sintra acolhe um fim de semana dedicado à dinamização cultural e à participação da comunidade, com uma programação diversificada que se estende por vários equipamentos culturais do concelho.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bibliotecas, museus, igrejas e outros espa&amp;ccedil;os culturais recebem iniciativas dirigidas a diferentes p&amp;uacute;blicos e faixas et&amp;aacute;rias, promovendo o acesso &amp;agrave; cultura, a valoriza&amp;ccedil;&amp;atilde;o do patrim&amp;oacute;nio e o envolvimento ativo da comunidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao longo de todo o fim de semana, poder&amp;aacute; visitar gratuitamente os Museus Municipais de Sintra, e ficar a descobrir o patrim&amp;oacute;nio cultural Sintrense.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sexta-feira | 22 de maio &lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As Bibliotecas Municipais de Sintra realizam v&amp;aacute;rios contos e ateli&amp;ecirc;s infantis nos seus diferentes polos, com propostas que estimulam a imagina&amp;ccedil;&amp;atilde;o e a criatividade dos mais novos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao final da tarde, pelas 18h30, assinalam-se as Comemora&amp;ccedil;&amp;otilde;es do 101.&amp;ordm; anivers&amp;aacute;rio do Grupo Bandolinista 22 de Maio de 1925, na sede da associa&amp;ccedil;&amp;atilde;o, em Idanha, Belas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A noite cultural prossegue &amp;agrave;s 21h00 com o espet&amp;aacute;culo de M&amp;oacute;nica Vale de Gato, no Centro Cultural Olga Cadaval, seguindo-se, &amp;agrave;s 21h30, os Concertos de Primavera, na Igreja Paroquial de Nossa Senhora da Miseric&amp;oacute;rdia, em Belas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;S&amp;aacute;bado | 23 de maio&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O s&amp;aacute;bado integra dois momentos musicais em espa&amp;ccedil;os de refer&amp;ecirc;ncia do concelho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Pelas 18h30, o Centro Cultural Olga Cadaval recebe a atua&amp;ccedil;&amp;atilde;o da Orquestra Europeia Jovem, num concerto que destaca o talento e a energia de jovens m&amp;uacute;sicos em palco. J&amp;aacute; pelas 21h30, os Concertos de Primavera chegam at&amp;eacute; &amp;agrave; Igreja de S&amp;atilde;o Jos&amp;eacute;, em Vila Verde.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo | 24 de maio&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Quinta da Regaleira recebe &amp;agrave;s 16h00, um Recital de Guitarra Cl&amp;aacute;ssica por Jo&amp;atilde;o Loureiro, com o programa &amp;ldquo;A M&amp;uacute;sica de Espanha Atrav&amp;eacute;s dos S&amp;eacute;culos&amp;rdquo;, que percorre obras de Narv&amp;aacute;ez, Sor, Arcas, T&amp;aacute;rrega, Alb&amp;eacute;niz, Granados, repert&amp;oacute;rio tradicional catal&amp;atilde;o e Manuel de Falla.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O Centro Cultural Olga Cadaval &amp;eacute; palco para a Gala de &amp;Oacute;pera da Orquestra Municipal de Sintra - D. Fernando II. Um concerto que celebra os grandes momentos do repert&amp;oacute;rio l&amp;iacute;rico, com obras de Verdi, Puccini, Donizetti, Rossini, Gounod, Massenet e Augusto Machado.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_electricodesintra_thumbnail.png</t>
   </si>
@@ -692,539 +1790,478 @@
   </si>
   <si>
     <t>2026-05-20</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/636_thumbnail.jpg</t>
   </si>
   <si>
     <t>Sintra recebe festival literário que dá voz a jovens autores</t>
   </si>
   <si>
     <t>A Biblioteca de Sintra recebe, a 30 de maio, o Festival Literário “Palavras que Contam”, uma iniciativa da Fundação Aga Khan Portugal, em parceria com a Câmara Municipal de Sintra, dedicada à promoção da criatividade, da literacia e da inclusão através da palavra e da expressão artística.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O evento assinala o encerramento do projeto &amp;ldquo;Palavras que Contam&amp;rdquo;, desenvolvido com jovens de diferentes comunidades do concelho de Sintra, desafiando-os a explorar a escrita, a ilustra&amp;ccedil;&amp;atilde;o e a constru&amp;ccedil;&amp;atilde;o de narrativas pr&amp;oacute;prias. O trabalho desenvolvido ao longo do projeto culmina agora na publica&amp;ccedil;&amp;atilde;o das primeiras obras destes jovens autores, editadas em parceria com a Almedina e apresentadas publicamente no festival.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao longo do dia, o programa re&amp;uacute;ne atividades que aproximam autores e p&amp;uacute;blico, promovendo o di&amp;aacute;logo entre literatura e outras formas de cria&amp;ccedil;&amp;atilde;o art&amp;iacute;stica. Entre os destaques encontram-se as apresenta&amp;ccedil;&amp;otilde;es das obras dos participantes, oficinas de escrita criativa e ilustra&amp;ccedil;&amp;atilde;o, tert&amp;uacute;lia liter&amp;aacute;ria, exposi&amp;ccedil;&amp;otilde;es e o concerto de encerramento com a artista Merai.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para al&amp;eacute;m do trabalho realizado com os jovens autores, o projeto tem vindo tamb&amp;eacute;m a desenvolver um trabalho em contexto escolar, envolvendo os jovens em experi&amp;ecirc;ncias criativas ligadas &amp;agrave; escrita e &amp;agrave; ilustra&amp;ccedil;&amp;atilde;o, incluindo a cria&amp;ccedil;&amp;atilde;o de minizines e pequenas publica&amp;ccedil;&amp;otilde;es originais.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Apoiado pela Portugal Inova&amp;ccedil;&amp;atilde;o Social, no &amp;acirc;mbito do Portugal 2030, o projeto conta igualmente com o apoio da C&amp;acirc;mara Municipal de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O festival &amp;eacute; de entrada gratuita, sujeito a registo pr&amp;eacute;vio dispon&amp;iacute;vel&amp;nbsp;&lt;a title="https://forms.cloud.microsoft/pages/responsepage.aspx?id=xnkugfi7e0axcgzghaxl_89sfrd-h6nag2qqjnt_6chundlinuxosugzm0frufrbrtvrnfmxmzdqqi4u" href="https://forms.cloud.microsoft/Pages/ResponsePage.aspx?id=xNkuGFI7e0aXcGzGHAXl_89sfRD-h6NAg2QQjnt_6chUNDlINUxOSUgzM0FRUFRBRTVRNFMxMzdQQi4u" target="_blank" rel="noopener" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-18</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/0000308.jpg</t>
-[...19 lines deleted...]
-  <si>
     <t>2026-05-15</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/32.jpg</t>
   </si>
   <si>
     <t>Corrida Fim da Europa reúne milhares de atletas em Sintra</t>
   </si>
   <si>
     <t>Com mais de 2.900 atletas já inscritos, a 35.ª edição da Corrida “Fim da Europa” realiza-se já no dia 24 de maio, prometendo transformar novamente a Serra de Sintra num cenário de superação, desafio e paisagens únicas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Reconhecida como uma das provas de estrada mais belas e exigentes do pa&amp;iacute;s, a corrida volta a afirmar&amp;#8209;se como um dos grandes momentos do calend&amp;aacute;rio desportivo nacional.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A prova percorrer&amp;aacute; algumas das mais emblem&amp;aacute;ticas estradas da Serra de Sintra, conduzindo os atletas desde o centro hist&amp;oacute;rico da Vila at&amp;eacute; ao Cabo da Roca, com partida marcada para as 10h00, na emblem&amp;aacute;tica Volta do Duche.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O percurso, com uma extens&amp;atilde;o total de 17 km, passar&amp;aacute; pelo Largo Rainha Dona Am&amp;eacute;lia, seguindo pela Rampa da Pena e pela zona florestal da Peninha, serpenteando a Serra de Sintra. O final da corrida decorre com o Oceano Atl&amp;acirc;ntico como pano de fundo, terminando junto ao Farol do Cabo da Roca, local da meta da prova e mundialmente conhecido como o ponto mais ocidental do continente europeu.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Organizada pela C&amp;acirc;mara Municipal de Sintra, a Corrida &amp;ldquo;Fim da Europa&amp;rdquo; consolidou-se, ao longo de mais de tr&amp;ecirc;s d&amp;eacute;cadas, como um dos maiores eventos promovidos pelo munic&amp;iacute;pio.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Reconhecida pela extraordin&amp;aacute;ria beleza natural e pela exig&amp;ecirc;ncia do seu tra&amp;ccedil;ado, a prova integra o livro&amp;nbsp;World&amp;rsquo;s Ultimate Running Races, da Harper Collins Publishers, figurando entre as 10 corridas mais marcantes do mundo, numa sele&amp;ccedil;&amp;atilde;o das 500 provas internacionais mais emblem&amp;aacute;ticas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Informa&amp;ccedil;&amp;otilde;es adicionais&amp;nbsp;&lt;a href="https://fimdaeuropa.com/" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>[{"name":"Desporto"}]</t>
-[...10 lines deleted...]
-  <si>
     <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/606.jpg</t>
+  </si>
+  <si>
+    <t>Serra de Sintra com vigilância reforçada</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra assinou protocolos de colaboração destinados ao reforço da vigilância, prevenção e primeira intervenção na Serra de Sintra durante o período de maior risco de incêndios rurais.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Esta parceria refor&amp;ccedil;a a uni&amp;atilde;o da autarquia Sintrense &amp;agrave; Guarda Nacional Republicana, ao Ex&amp;eacute;rcito Portugu&amp;ecirc;s, a Parques de Sintra - Monte da Lua e &amp;agrave;s Associa&amp;ccedil;&amp;otilde;es Humanit&amp;aacute;rias de Bombeiros Volunt&amp;aacute;rios de Almo&amp;ccedil;ageme, Colares, S&amp;atilde;o Pedro de Sintra e Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Marco Almeida, presidente da C&amp;acirc;mara Municipal de Sintra, salienta que &amp;ldquo;a prote&amp;ccedil;&amp;atilde;o da Serra de Sintra ser&amp;aacute; sempre uma prioridade absoluta&amp;rdquo;, refor&amp;ccedil;ando que &amp;ldquo;a vigil&amp;acirc;ncia e a capacidade de preven&amp;ccedil;&amp;atilde;o durante o per&amp;iacute;odo mais cr&amp;iacute;tico de inc&amp;ecirc;ndios s&amp;atilde;o essenciais para salvaguardar a popula&amp;ccedil;&amp;atilde;o, os bens e o patrim&amp;oacute;nio natural que pertence a todos os Sintrenses.&amp;rdquo;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Estes protocolos asseguram o funcionamento e o prolongamento dos postos de vigia, bem como a implementa&amp;ccedil;&amp;atilde;o de um sistema operacional de pr&amp;eacute;-posicionamento de meios e de primeira interven&amp;ccedil;&amp;atilde;o na Serra de Sintra.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A vigil&amp;acirc;ncia ser&amp;aacute; refor&amp;ccedil;ada atrav&amp;eacute;s de patrulhamento m&amp;oacute;vel permanente assegurado pelo Ex&amp;eacute;rcito Portugu&amp;ecirc;s, no &amp;acirc;mbito do Sistema de Gest&amp;atilde;o Integrada de Fogos Rurais, garantindo uma presen&amp;ccedil;a cont&amp;iacute;nua durante os meses mais cr&amp;iacute;ticos.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A autarquia e a Parques de Sintra asseguram igualmente o apoio log&amp;iacute;stico necess&amp;aacute;rio ao desenvolvimento das opera&amp;ccedil;&amp;otilde;es, refor&amp;ccedil;ando a capacidade de dete&amp;ccedil;&amp;atilde;o precoce e de resposta r&amp;aacute;pida a ocorr&amp;ecirc;ncias.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta iniciativa, o Munic&amp;iacute;pio de Sintra reafirma o seu compromisso com a prote&amp;ccedil;&amp;atilde;o civil, a valoriza&amp;ccedil;&amp;atilde;o ambiental e a preserva&amp;ccedil;&amp;atilde;o da Serra de Sintra, patrim&amp;oacute;nio classificado pela UNESCO como Patrim&amp;oacute;nio Mundial.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/587.jpg</t>
   </si>
   <si>
     <t>Fim de semana com programação cultural alargada em Sintra</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra preparou um conjunto diversificado de iniciativas culturais e de lazer, dirigidas a públicos de todas as idades, este fim de semana, que decorrem em vários equipamentos e espaços do concelho.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao longo do fim de semana, a programa&amp;ccedil;&amp;atilde;o re&amp;uacute;ne atividades que cruzam &amp;aacute;reas art&amp;iacute;sticas, educativas e patrimoniais, com propostas que v&amp;atilde;o da m&amp;uacute;sica ao teatro, passando por visitas guiadas, oficinas, exposi&amp;ccedil;&amp;otilde;es e iniciativas ao ar livre, dinamizadas em v&amp;aacute;rios espa&amp;ccedil;os municipais como bibliotecas, museus e equipamentos culturais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;br&gt;&lt;strong&gt;Sexta-feira | 15 de maio&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A programa&amp;ccedil;&amp;atilde;o arranca com propostas dedicadas ao patrim&amp;oacute;nio, &amp;agrave; literatura e &amp;agrave;s artes performativas, entre as quais o Roteiro Queirosiano no Centro Hist&amp;oacute;rico de Sintra, entre as 10h00 e as 12h30, e v&amp;aacute;rias sess&amp;otilde;es de teatro e contos nas bibliotecas municipais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;Agrave; noite, &amp;agrave;s 21h00, o Centro Cultural Olga Cadaval recebe o concerto de Lu&amp;iacute;s Represas, enquanto a iniciativa Concertos de Primavera chega &amp;agrave; Igreja Matriz de S&amp;atilde;o Jo&amp;atilde;o Baptista, em S&amp;atilde;o Jo&amp;atilde;o das Lampas, pelas 21h30.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;S&amp;aacute;bado | 16 de maio&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A oferta cultural intensifica-se com atividades ao longo de todo o dia em diversos espa&amp;ccedil;os culturais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No Museu de Hist&amp;oacute;ria Natural de Sintra decorrem iniciativas como a exposi&amp;ccedil;&amp;atilde;o &amp;ldquo;Mordidas do Tempo&amp;rdquo;, das 10h00 &amp;agrave;s 18h00, e o ateli&amp;ecirc; de moldagem de dentes de dinossauro, entre as 12h00 e as 21h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No MU.SA &amp;ndash; Museu das Artes de Sintra realizam-se v&amp;aacute;rias atividades, incluindo &amp;ldquo;Arte que nos Liga&amp;rdquo;, sess&amp;otilde;es de fotografia hist&amp;oacute;rica, a performance participativa &amp;ldquo;O Lugar vazio&amp;rdquo; e o DJ set &amp;ldquo;MU.SA Beat&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas acolhe a iniciativa &amp;ldquo;Visita Dan&amp;ccedil;ada&amp;rdquo;, &amp;agrave;s 11h00, e a visita-descoberta &amp;ldquo;Unir fios e tecer mem&amp;oacute;rias&amp;rdquo;, &amp;agrave;s 15h00, bem como o espet&amp;aacute;culo &amp;ldquo;Dan&amp;ccedil;a da Terra e do Tempo&amp;rdquo;, pelas 21h30.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Nas bibliotecas municipais decorrem iniciativas como jogos tradicionais, &amp;agrave;s 14h00, e sess&amp;otilde;es de contos &amp;agrave;s 16h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O dia inclui ainda o espet&amp;aacute;culo &amp;ldquo;Alice no Pa&amp;iacute;s das Maravilhas&amp;rdquo;, &amp;agrave;s 16h00, no Centro Cultural Olga Cadaval, e a iniciativa &amp;ldquo;Concertos da Primavera&amp;rdquo;, &amp;agrave;s 21h30, desta vez na Igreja de S&amp;atilde;o Pedro, em Almargem do Bispo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo | 17 de maio&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O programa inclui a Oficina de Cria&amp;ccedil;&amp;atilde;o Liter&amp;aacute;ria &amp;ldquo;A Casa que Escreve&amp;rdquo;, &amp;agrave;s 10h00, no Museu Ferreira de Castro, mantendo-se em paralelo diversas iniciativas que decorrem ao longo dos tr&amp;ecirc;s dias, nomeadamente workshops de croch&amp;ecirc;, pintura e costura criativa na Casa da Cultura L&amp;iacute;vio de Morais, bem como um conjunto alargado de exposi&amp;ccedil;&amp;otilde;es patentes em v&amp;aacute;rios equipamentos municipais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao longo de todo o fim de semana, poder&amp;aacute; visitar gratuitamente os Museus Municipais de Sintra, e ficar a descobrir o patrim&amp;oacute;nio cultural Sintrense.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/606.jpg</t>
-[...16 lines deleted...]
-  <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/612_thumbnail.jpg</t>
   </si>
   <si>
     <t>Sintra reforça reconhecimento aos enfermeiros</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra associou-se às comemorações do Dia Internacional do Enfermeiro com um encontro realizado no Centro Cultural Olga Cadaval.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A iniciativa integrou a semana comemorativa promovida pela ULS Amadora/Sintra, subordinada ao mote &amp;ldquo;Enfermeiros Empoderados Salvam Vidas&amp;rdquo;, que tem vindo a promover v&amp;aacute;rias a&amp;ccedil;&amp;otilde;es de valoriza&amp;ccedil;&amp;atilde;o e reconhecimento do papel dos enfermeiros.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A sess&amp;atilde;o contou com a presen&amp;ccedil;a de Marco Almeida, presidente da autarquia Sintrense, e de Andreia Bernardo, vice-presidente e respons&amp;aacute;vel pelo pelouro da sa&amp;uacute;de.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Na sess&amp;atilde;o de abertura, Marco Almeida sublinhou a import&amp;acirc;ncia de valorizar um setor profissional essencial, como o da enfermagem, &amp;ldquo;temos centenas de enfermeiros no concelho e queria deixar uma palavra de reconhecimento pelo vosso empenho na presta&amp;ccedil;&amp;atilde;o de cuidados de sa&amp;uacute;de, um trabalho que a autarquia tem procurado valorizar em todas as dimens&amp;otilde;es da &amp;aacute;rea da sa&amp;uacute;de&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O evento integrado na programa&amp;ccedil;&amp;atilde;o da semana dedicada aos enfermeiros, teve como objetivo proporcionar um momento de conv&amp;iacute;vio e descontra&amp;ccedil;&amp;atilde;o, refor&amp;ccedil;ando o reconhecimento p&amp;uacute;blico do contributo destes profissionais para o bem&amp;#8209;estar da comunidade.&amp;nbsp;&lt;/p&gt;</t>
-  </si>
-[...10 lines deleted...]
-    <t>[{"name":"Santé"}]</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_opera6.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Orquestra Municipal de Sintra apresenta Gala de Ópera  </t>
   </si>
   <si>
     <t>A Orquestra Municipal de Sintra - D. Fernando II sobe ao palco do Centro Cultural Olga Cadaval, no dia 24 de maio, às 16h00, para apresentar a Gala de Ópera, um concerto inteiramente dedicado aos grandes momentos do repertório lírico.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O programa prop&amp;otilde;e uma viagem pela &amp;oacute;pera atrav&amp;eacute;s de &amp;aacute;rias e excertos orquestrais de compositores incontorn&amp;aacute;veis como Giuseppe Verdi, Giacomo Puccini, Jules Massenet, Charles Gounod, Gaetano Donizetti, Gioachino Rossini e Augusto Machado. Entre lirismo e virtuosismo, o concerto percorre diferentes estilos e tradi&amp;ccedil;&amp;otilde;es, celebrando a riqueza dram&amp;aacute;tica e emocional da &amp;oacute;pera, frequentemente considerada como &amp;ldquo;Arte Total&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A componente vocal estar&amp;aacute; a cargo da soprano Sofia Marafona, do tenor Marco Alves dos Santos e do bar&amp;iacute;tono Jos&amp;eacute; Corvelo, sob dire&amp;ccedil;&amp;atilde;o musical do maestro Ces&amp;aacute;rio Costa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; gratuita, mediante levantamento de bilhetes na bilheteira do Centro Cultural Olga Cadaval, limitada &amp;agrave; lota&amp;ccedil;&amp;atilde;o dispon&amp;iacute;vel e com o m&amp;aacute;ximo de dois bilhetes por pessoa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;img style="display: block; margin-left: auto; margin-right: auto;" src="images/2026/05/13/Redes_Sociais_Opera2.jpg" width="1060" height="1440" loading="lazy" data-path="local-images:/2026/05/13/Redes_Sociais_Opera2.jpg"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sintra_agenda3.jpg</t>
+  </si>
+  <si>
+    <t>Sintra promove encontro de grupos corais seniores Sintrenses</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra volta a apostar na inclusão e no envelhecimento ativo com a realização do Encontro de Grupos Corais de Reformados e Idosos do concelho, que terá lugar entre 19 e 21 de maio, às 14h30, no Centro Cultural Olga Cadaval.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais do que um evento cultural, esta iniciativa assume-se como um momento de partilha, solidariedade e conv&amp;iacute;vio entre gera&amp;ccedil;&amp;otilde;es. Ao longo de tr&amp;ecirc;s dias, cerca de 700 participantes sobem ao palco em 38 atua&amp;ccedil;&amp;otilde;es, representando associa&amp;ccedil;&amp;otilde;es de reformados pensionistas e idosos, institui&amp;ccedil;&amp;otilde;es sociais e universidades seniores, num ambiente marcado pela entreajuda e pelo sentido de comunidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O programa integra tamb&amp;eacute;m grupos convidados que refor&amp;ccedil;am a dimens&amp;atilde;o inclusiva do encontro. No dia 19 de maio, a abertura fica a cargo do Conservat&amp;oacute;rio de M&amp;uacute;sica e Teatro Sons &amp;amp; Compassos, no dia 20, destaca-se o &amp;ldquo;Coro Inclusivo&amp;rdquo; do C.E.C.D &amp;ndash; Centro de Educa&amp;ccedil;&amp;atilde;o para o Cidad&amp;atilde;o com Defici&amp;ecirc;ncia, e, no dia 21, o &amp;uacute;ltimo dia do encontro ser&amp;aacute; feito pelo Coro Infantil do Jardim-Escola Jo&amp;atilde;o de Deus de Albarraque, promovendo o di&amp;aacute;logo entre diferentes idades.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Atrav&amp;eacute;s desta iniciativa, o munic&amp;iacute;pio procura n&amp;atilde;o s&amp;oacute; valorizar o papel das institui&amp;ccedil;&amp;otilde;es Sintrenses e dos seus grupos corais, mas tamb&amp;eacute;m combater o isolamento social, fomentar o bem-estar emocional e refor&amp;ccedil;ar os la&amp;ccedil;os de solidariedade, mostrando como a cultura pode ser um instrumento poderoso de inclus&amp;atilde;o e qualidade de vida.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;&lt;strong&gt;O programa completo pode ser consultado&amp;nbsp;&lt;span style="color: #219cbc;"&gt;&lt;a style="color: #219cbc;" href="https://cloud.cm-sintra.pt/s/osXyd3XmbSt3SLb" target="_blank"&gt;AQUI&lt;/a&gt;.&lt;/span&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p style="margin-bottom: 0cm; line-height: normal;"&gt;&lt;span style="font-family: 'Aptos',serif; mso-fareast-font-family: Aptos; mso-bidi-font-family: Aptos; mso-ligatures: standardcontextual;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/fc6adf55-419e-4c04-bc3c-75fa023cbfa4.jpg</t>
   </si>
   <si>
     <t>Orquestra Jovem Europeia traz a Sintra um encontro de culturas e emoções</t>
   </si>
   <si>
     <t>O Centro Cultural Olga Cadaval, em Sintra, abre portas a uma celebração única da música e da diversidade cultural, com o concerto “Raízes”, interpretado pela Orquestra Jovem Europeia, no dia 23 de maio, pelas 19h00.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em palco estar&amp;atilde;o cerca de 90 jovens m&amp;uacute;sicos vindos de Fontainebleau (Fran&amp;ccedil;a), Lodi (It&amp;aacute;lia), Konstanz (Alemanha), Alba Iulia (Rom&amp;eacute;nia) e Richmond (Reino Unido), que encontram em Sintra um territ&amp;oacute;rio comum onde a m&amp;uacute;sica se torna linguagem universal. Durante dias, partilharam ensaios, hist&amp;oacute;rias e identidades e agora, partilham com o p&amp;uacute;blico o resultado dessa energia coletiva, que culmina num concerto que assinala o 13.&amp;ordm; Encontro Orquestra Jovem Europeia e o 10.&amp;ordm; anivers&amp;aacute;rio da gemina&amp;ccedil;&amp;atilde;o entre Sintra e Fontainebleau.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O programa cruza universos sonoros e mem&amp;oacute;rias do imagin&amp;aacute;rio cinematogr&amp;aacute;fico, com obras de Nino Rota, Riz Ortolani, Klaus Badelt e Vladimir Cosma, evocando emo&amp;ccedil;&amp;otilde;es que o p&amp;uacute;blico vai reconhecer desde os primeiros acordes. Mas &amp;eacute; nas ra&amp;iacute;zes culturais que o concerto encontra a sua ess&amp;ecirc;ncia, com obras de Anne Victorino d'Almeida, Frederico de Freitas, Eugen Doga, Grigora&amp;#537; Dinicu e Luiz de Freitas Branco, e que ir&amp;aacute; transportar o p&amp;uacute;blico por diferentes paisagens sonoras da Europa, entre tradi&amp;ccedil;&amp;atilde;o e identidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O fim de dia ganha um brilho especial com a voz da soprano Emilia Azierska, com a interpreta&amp;ccedil;&amp;atilde;o da intemporal Summertime, de George Gershwin, e Amor a Portugal, inspirada na m&amp;uacute;sica de Ennio Morricone, com letra de Dulce Pontes e Carlos Vargas, este ser&amp;aacute; um momento de grande carga emotiva que promete tocar toda a plateia.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Sob dire&amp;ccedil;&amp;atilde;o art&amp;iacute;stica de Miguel &amp;Acirc;ngelo Concei&amp;ccedil;&amp;atilde;o, e com a colabora&amp;ccedil;&amp;atilde;o dos maestros internacionais Fabrice Fortin, Sorin Dumitru, Charlotte O'Brien, Emanuele Crepet e Petru Mazilu, o concerto integra cl&amp;aacute;ssicos como o Hino Europeu de Ludwig van Beethoven, La Clemenza di Tito de Wolfgang Amadeus Mozart, Jupiter de Gustav Holst e a Hungarian March de Hector Berlioz.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A iniciativa conta com o apoio da C&amp;acirc;mara Municipal de Sintra e da Funda&amp;ccedil;&amp;atilde;o CulturSintra, refor&amp;ccedil;ando o compromisso com a promo&amp;ccedil;&amp;atilde;o cultural e a coopera&amp;ccedil;&amp;atilde;o europeia atrav&amp;eacute;s da m&amp;uacute;sica.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais do que um concerto, este &amp;eacute; um encontro vivo de gera&amp;ccedil;&amp;otilde;es, culturas e sonhos, um momento &amp;uacute;nico que convida o p&amp;uacute;blico a sentir cada nota, a partilhar emo&amp;ccedil;&amp;otilde;es e a celebrar a m&amp;uacute;sica como uma ponte entre povos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes devem ser levantados exclusivamente na bilheteira do Centro Cultural Olga de Cadaval.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-11</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sintra_agenda3.jpg</t>
-[...14 lines deleted...]
-&lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_mostra-de-teatro-das-escolas-sintrenses_thumbnail.jpg</t>
+  </si>
+  <si>
+    <t>Mostra de Teatro das Escolas Sintrenses no Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval, em Sintra, será palco para a 34.ª Mostra de Teatro das Escolas de Sintra 2025/2026, no dia 17 de maio, às 14h30, como celebração do talento, criatividade e dedicação dos alunos.  Mais do que uma apresentação artística, este encontro afirma-se como um verdadeiro tributo ao trabalho desenvolvido nas escolas, onde o teatro tem vindo a afirmar-se como uma ferramenta essencial de expressão, descoberta e crescimento pessoal.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;O Centro Cultural Olga Cadaval, em Sintra, ser&amp;aacute; palco para a 34.&amp;ordf; Mostra de Teatro das Escolas de Sintra 2025/2026, no dia 17 de maio, &amp;agrave;s 14h30, como celebra&amp;ccedil;&amp;atilde;o do talento, criatividade e dedica&amp;ccedil;&amp;atilde;o dos alunos.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais do que uma apresenta&amp;ccedil;&amp;atilde;o art&amp;iacute;stica, este encontro afirma-se como um verdadeiro tributo ao trabalho desenvolvido nas escolas, onde o teatro tem vindo a afirmar-se como uma ferramenta essencial de express&amp;atilde;o, descoberta e crescimento pessoal. Ao longo desta edi&amp;ccedil;&amp;atilde;o, 13 grupos de teatro de escolas do ensino b&amp;aacute;sico, da rede p&amp;uacute;blica e privada, v&amp;atilde;o subir ao palco para dar vida a hist&amp;oacute;rias, emo&amp;ccedil;&amp;otilde;es e interpreta&amp;ccedil;&amp;otilde;es constru&amp;iacute;das com empenho e sensibilidade.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A iniciativa valoriza igualmente o papel fundamental de professores, educadores, monitores de ATL e respons&amp;aacute;veis pelos grupos, cujo acompanhamento cont&amp;iacute;nuo torna poss&amp;iacute;vel este percurso art&amp;iacute;stico, refor&amp;ccedil;ando o teatro como espa&amp;ccedil;o de aprendizagem, partilha e forma&amp;ccedil;&amp;atilde;o humana.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O encerramento ir&amp;aacute; reunir todos os participantes para a cerim&amp;oacute;nia simb&amp;oacute;lica de reconhecimento, com a entrega de diplomas de participa&amp;ccedil;&amp;atilde;o celebrando o esfor&amp;ccedil;o coletivo e a entrega de cada grupo ao longo do projeto. O programa integra ainda o espet&amp;aacute;culo de clown &amp;ldquo;Chou!&amp;rdquo;, de Catarina Mota, um espet&amp;aacute;culo de Clown e Teatro f&amp;iacute;sico, que ir&amp;aacute; proporcionar um momento de proximidade genu&amp;iacute;na, emo&amp;ccedil;&amp;atilde;o com o p&amp;uacute;blico.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Este trabalho resulta da parceria entre a C&amp;acirc;mara Municipal de Sintra e o Ch&amp;atilde;o de Oliva, numa aposta na promo&amp;ccedil;&amp;atilde;o da express&amp;atilde;o dram&amp;aacute;tica e na valoriza&amp;ccedil;&amp;atilde;o da cultura nas escolas do concelho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra refor&amp;ccedil;a, assim, o seu compromisso com a promo&amp;ccedil;&amp;atilde;o das artes e da educa&amp;ccedil;&amp;atilde;o, investindo em projetos que envolvem ativamente alunos, professores e agentes educativos, e que incentivam a criatividade, o trabalho colaborativo e a forma&amp;ccedil;&amp;atilde;o integral dos jovens Sintrenses.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es sobre o projeto &lt;a href="https://chaodeoliva.com/" target="_blank"&gt;AQUI&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-07</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_monica-vale-de-gato6_thumbnail.jpg</t>
   </si>
   <si>
     <t>Mónica Vale de Gato com espetáculo esgotado no Olga Cadaval</t>
   </si>
   <si>
     <t>A humorista Sintrense, Mónica Vale de Gato, regressa ao palco do Centro Cultural Olga Cadaval com o seu novo solo de stand-up comedy, “Próxima Paragem”, já com o espetáculo esgotado.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;A sess&amp;atilde;o marcada para o dia 22 de maio, &amp;agrave;s 21h00, no Audit&amp;oacute;rio Ac&amp;aacute;cio Barreiros, confirma o forte interesse do p&amp;uacute;blico no regresso da comediante ao Olga Cadaval e ao concelho que a viu crescer.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;Neste novo espet&amp;aacute;culo, M&amp;oacute;nica Vale de Gato explora, com humor autobiogr&amp;aacute;fico e olhar cr&amp;iacute;tico, temas como casamento, maternidade, redes sociais, desigualdades sociais e os desafios da vida adulta. O solo mant&amp;eacute;m o registo sarc&amp;aacute;stico e observacional que caracteriza o seu trabalho, transformando as &amp;ldquo;esta&amp;ccedil;&amp;otilde;es&amp;rdquo; da vida numa viagem c&amp;oacute;mica sobre o quotidiano.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&amp;ldquo;Pr&amp;oacute;xima Paragem&amp;rdquo; conta com texto e interpreta&amp;ccedil;&amp;atilde;o da pr&amp;oacute;pria humorista, num regresso que refor&amp;ccedil;a a sua liga&amp;ccedil;&amp;atilde;o ao p&amp;uacute;blico e ao circuito nacional de stand-up comedy.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;Os bilhetes para o espet&amp;aacute;culo no Centro Cultural Olga Cadaval encontram-se esgotados.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o no&amp;nbsp;&lt;a title="https://ccolgacadaval.pt/" href="https://ccolgacadaval.pt/" target="_blank" rel="noopener" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;. &amp;nbsp;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size: 13.0pt; line-height: 115%; font-family: 'Arial',sans-serif;"&gt;&amp;nbsp;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/422.jpg</t>
   </si>
   <si>
     <t>Sintra oferece propostas culturais para vários públicos ao longo do fim de semana</t>
   </si>
   <si>
     <t>Sintra apresenta um fim de semana cultural marcado por literatura, música, exposições e atividades ao ar livre, com propostas distribuídas por vários equipamentos do concelho.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao longo de tr&amp;ecirc;s dias, a programa&amp;ccedil;&amp;atilde;o destaca iniciativas para diferentes p&amp;uacute;blicos, refor&amp;ccedil;ando a vitalidade cultural e a diversidade de experi&amp;ecirc;ncias dispon&amp;iacute;veis no munic&amp;iacute;pio.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sexta-feira | 08 de maio&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O arranque do fim de semana cultural acontece com mais uma sess&amp;atilde;o do clube de leitura do Museu Ferreira de Castro, com o livro &lt;span style="mso-fareast-font-family: 'Times New Roman'; mso-bidi-font-family: Calibri; color: black; mso-fareast-language: PT;"&gt;"As Velas Ardem at&amp;eacute; ao Fim", de S&amp;aacute;ndor M&amp;aacute;rai. Mais tarde, pelas 21h30, acontece o concerto &amp;ldquo;Entre Altares&amp;rdquo;, integrado nos Concertos de Primavera &amp;ndash; M&amp;uacute;sica e Patrim&amp;oacute;nio, na Igreja de S&amp;atilde;o Martinho, em Sintra.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;span style="mso-fareast-font-family: 'Times New Roman'; mso-bidi-font-family: Calibri; color: black; mso-fareast-language: PT;"&gt;S&amp;aacute;bado | 09 de maio&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O s&amp;aacute;bado apresenta uma agenda diversificada, com destaque para inaugura&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o comemorativa do 40.&amp;ordm; anivers&amp;aacute;rio do Rotaract Club de Sintra, na Biblioteca Municipal de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao longo da tarde, h&amp;aacute; propostas para diferentes p&amp;uacute;blicos, incluindo atividades de leitura nas bibliotecas municipais, Festival dos Cavaquinhos, na Casa da Cultura L&amp;iacute;vio de Morais, apresenta&amp;ccedil;&amp;atilde;o do rancho folcl&amp;oacute;rico &amp;ldquo;As Lavadeiras do Sabugo", na Carlucci American International School of Lisbon.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O dia termina com mais um Concerto de Primavera, na Capela do Regimento de Artilharia Antia&amp;eacute;rea n.&amp;ordm; 1, em Queluz, onde Sofia Diniz apresenta &amp;ldquo;The spirit of gambo&amp;rdquo;, um concerto inteiramente dedicado &amp;agrave; viola da gamba solo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Domingo | 10 de maio&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Durante todo o dia, o Parque Urbano Fel&amp;iacute;cio Loureiro, em Queluz, acolhe o projeto Sintra+Ativa 2026, proporcionando um ambiente vibrante com atividades f&amp;iacute;sicas gratuitas ao ar livre, abertas a toda a comunidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Quinta da Regaleira recebe, &amp;agrave;s 16h00, um Recital de Violino e Piano pela Sintra Est&amp;uacute;dio &amp;Oacute;pera, com interpreta&amp;ccedil;&amp;otilde;es de Nelson Nogueira (violino) e Ana Mendon&amp;ccedil;a (piano). Pelas 18h00, o concerto Carmina Burana promete marcar o final do dia no Centro Cultural Olga Cadaval, num momento de grande intensidade musical.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Entre sexta e domingo, &amp;eacute; ainda poss&amp;iacute;vel visitar v&amp;aacute;rias exposi&amp;ccedil;&amp;otilde;es tempor&amp;aacute;rias e permanentes nos museus municipais Sintrenses, nomeadamente no MU.SA &amp;ndash; Museu das Artes de Sintra, no Museu Ferreira de Castro, na Casa&amp;#8209;Museu Leal da C&amp;acirc;mara e no Museu de Hist&amp;oacute;ria Natural de Sintra, todos com entrada gratuita.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_mostra-de-teatro-das-escolas-sintrenses_thumbnail.jpg</t>
-[...16 lines deleted...]
-  <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sintra_agenda_20263-1.jpg</t>
   </si>
   <si>
     <t>Consulte a Agenda Cultural Sintrense para 2026</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra apresenta a Agenda Cultural Sintrense 2026, um programa abrangente e diversificado que reforça a cultura como pilar central do desenvolvimento do concelho, promovendo o acesso democrático à criação artística, a valorização do património e a proximidade com os munícipes.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ao longo de todo o ano, Sintra afirma-se como um territ&amp;oacute;rio vivo, criativo e ligado &amp;agrave;s pessoas, com uma programa&amp;ccedil;&amp;atilde;o cont&amp;iacute;nua que integra m&amp;uacute;sica, teatro, dan&amp;ccedil;a, cinema, exposi&amp;ccedil;&amp;otilde;es, literatura e grandes eventos culturais, distribu&amp;iacute;dos por todo o concelho e pelas suas 15 freguesias.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O Centro Cultural Olga Cadaval assume-se como o principal palco desta agenda, acolhendo uma programa&amp;ccedil;&amp;atilde;o plural e de refer&amp;ecirc;ncia nacional, com nomes marcantes da m&amp;uacute;sica portuguesa e internacional, grandes produ&amp;ccedil;&amp;otilde;es de teatro, ciclos dedicados &amp;agrave; m&amp;uacute;sica cl&amp;aacute;ssica, ao fado e &amp;agrave; cria&amp;ccedil;&amp;atilde;o contempor&amp;acirc;nea, bem como iniciativas dirigidas a p&amp;uacute;blicos espec&amp;iacute;ficos, da inf&amp;acirc;ncia &amp;agrave; popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Paralelamente, a estrat&amp;eacute;gia cultural municipal estende-se a igrejas, museus, bibliotecas, escolas, espa&amp;ccedil;os p&amp;uacute;blicos e equipamentos culturais de todo o concelho, levando a cultura a cada comunidade e refor&amp;ccedil;ando a identidade local, a participa&amp;ccedil;&amp;atilde;o c&amp;iacute;vica e o envolvimento intergeracional.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para Marco Almeida, presidente da C&amp;acirc;mara Municipal de Sintra, esta agenda traduz "uma vis&amp;atilde;o clara para o futuro cultural do concelho: uma cultura que honra o patrim&amp;oacute;nio, promove a cria&amp;ccedil;&amp;atilde;o contempor&amp;acirc;nea, envolve a comunidade e projeta Sintra no panorama nacional e internacional, contribuindo para a coes&amp;atilde;o social e para a qualidade de vida dos Sintrenses".&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A Agenda Cultural Sintrense 2026 convida todos os Sintrenses e visitantes a viverem a cultura em Sintra, ao longo de todo o ano, com propostas para todas as idades, gostos e sensibilidades.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Consulte &lt;a href="https://cloud.cm-sintra.pt/s/ymHHq7FERRmto96" target="_blank"&gt;AQUI &lt;/a&gt;a Agenda Cultural Sintrense 2026.&lt;/strong&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-05-05</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_gnr-1.jpg</t>
   </si>
   <si>
     <t>Comando Territorial de Lisboa da GNR assinala aniversário em Sintra</t>
   </si>
   <si>
     <t>O Terreiro Rainha D. Amélia, na Vila de Sintra, recebe no próximo dia 8 de maio, às 11h00, a cerimónia comemorativa do VII aniversário do Comando Territorial de Lisboa da GNR.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A cerim&amp;oacute;nia contar&amp;aacute; com a presen&amp;ccedil;a de respons&amp;aacute;veis da estrutura de comando da GNR, bem como de diversas entidades militares, civis e religiosas dos v&amp;aacute;rios concelhos do distrito de Lisboa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A parada militar integrar&amp;aacute; uma formatura representativa das diferentes val&amp;ecirc;ncias e meios da Guarda Nacional Republicana. Durante a sess&amp;atilde;o ser&amp;atilde;o tamb&amp;eacute;m impostas condecora&amp;ccedil;&amp;otilde;es e prestada homenagem aos militares falecidos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As comemora&amp;ccedil;&amp;otilde;es prosseguem no dia 10 de maio, &amp;agrave;s 11h30, com a celebra&amp;ccedil;&amp;atilde;o de uma missa em mem&amp;oacute;ria dos militares do Comando Territorial de Lisboa j&amp;aacute; falecidos, na Igreja de S&amp;atilde;o Miguel, em Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;DR: Guarda Nacional Republicana&lt;/p&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026-05-04</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_sara-correia6.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">ESGOTADO | Sara Correia leva a “Tempestade TOUR” ao Olga Cadaval </t>
   </si>
   <si>
     <t>A “Tempestade TOUR” de Sara Correia chega ao Centro Cultural Olga Cadaval no dia 29 de maio, às 21h00, no Auditório Jorge Sampaio, e os bilhetes já estão disponíveis.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Depois de esgotar salas por todo o pa&amp;iacute;s e consolidar-se como uma das vozes mais marcantes do fado contempor&amp;acirc;neo, Sara Correia apresenta um espet&amp;aacute;culo intenso, inspirado no &amp;aacute;lbum&amp;nbsp;&lt;em&gt;Tempestade&lt;/em&gt;. &lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Produzido por Diogo Clemente,&amp;nbsp;&lt;em&gt;Tempestade&lt;/em&gt; constr&amp;oacute;i-se ao longo de 11 can&amp;ccedil;&amp;otilde;es escritas exclusivamente por mulheres, entre elas Carolina Deslandes, Mila Dores, Florbela Espanca, A Garota N&amp;atilde;o, Sophia de Mello Breyner Andresen, M&amp;aacute;rcia, Mafalda Arnauth, Beatriz Pessoa e Aldina Duarte.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;No disco, Sara Correia percorre emo&amp;ccedil;&amp;otilde;es profundas como o amor e a f&amp;uacute;ria, a saudade e a rutura, a ternura e a for&amp;ccedil;a, o medo e a esperan&amp;ccedil;a. Em concerto, essas emo&amp;ccedil;&amp;otilde;es ganham corpo, respira&amp;ccedil;&amp;atilde;o e intensidade, criando uma experi&amp;ecirc;ncia imersiva para o p&amp;uacute;blico.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Assista a concerto que promete uma experi&amp;ecirc;ncia emocional forte, onde tradi&amp;ccedil;&amp;atilde;o e modernidade se cruzam num registo &amp;uacute;nico ao vivo.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Os bilhetes podem ser adquiridos na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/sara-correia-tour-tempestade-103844" target="_blank"&gt;Ticketline&lt;/a&gt; ou nos locais habituais. &lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 11.0pt;"&gt;Mais informa&amp;ccedil;&amp;otilde;es e programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccoclgacadaval.pt&lt;/a&gt;.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
     <t>2026-04-30</t>
-  </si>
-[...14 lines deleted...]
-&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/museudaagua.jpg</t>
   </si>
   <si>
     <t>Inscrições abertas para “Férias Ativas da Páscoa” no Museu da Água e Resíduos</t>
   </si>
   <si>
     <t>Estão abertas as inscrições para a iniciativa “Férias Ativas da Páscoa”, que terá lugar no Museu da Água e Resíduos (MAR), em Sintra, nos dias 30 e 31 de março e 1, 6, 7, 8, 9 e 10 de abril, entre as 09h00 e as 18h00.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Durante a pausa escolar, o MAR volta a abrir portas &amp;agrave; descoberta e &amp;agrave; criatividade com o programa &amp;ldquo;F&amp;eacute;rias Ativas&amp;rdquo;, uma iniciativa que pretende proporcionar experi&amp;ecirc;ncias educativas e divertidas a crian&amp;ccedil;as e jovens.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com uma programa&amp;ccedil;&amp;atilde;o diversificada, estruturada por temas di&amp;aacute;rios, o programa integra atividades cient&amp;iacute;ficas din&amp;acirc;micas e participativas. Cada sess&amp;atilde;o apresenta novos desafios e experi&amp;ecirc;ncias pr&amp;aacute;ticas, estimulando a curiosidade, o pensamento cr&amp;iacute;tico e a criatividade dos participantes. Este conjunto de atividades enriquecedoras promove a consci&amp;ecirc;ncia ambiental e contribui para o desenvolvimento pessoal dos jovens envolvidos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, o MAR refor&amp;ccedil;a o seu compromisso com a promo&amp;ccedil;&amp;atilde;o da educa&amp;ccedil;&amp;atilde;o ambiental, tecnol&amp;oacute;gica e cient&amp;iacute;fica, aliando aprendizagem e divers&amp;atilde;o. Atrav&amp;eacute;s de atividades l&amp;uacute;dicas e pedag&amp;oacute;gicas, os participantes ter&amp;atilde;o a oportunidade de explorar temas atuais, experimentar, questionar e desenvolver compet&amp;ecirc;ncias essenciais para o futuro.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;a href="https://www.smas-sintra.pt/mar/ferias-ativas/" target="_blank"&gt;AQUI.&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Juventude"}]</t>
   </si>
   <si>
     <t>[{"name":"Youth"}]</t>
   </si>
   <si>
     <t>[{"name":"Juventud"}]</t>
   </si>
   <si>
     <t>[{"name":"Jeunesse"}]</t>
   </si>
   <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_alice6.jpg</t>
+  </si>
+  <si>
+    <t>Espetáculo infantil “Alice no País das Maravilhas” no Olga Cadaval</t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval, em Sintra, abre portas a uma viagem mágica com o espetáculo infantil “Alice no País das Maravilhas”, no dia 16 de maio, pelas 16h00.  Produzido pelo Teatro Reflexo e adaptado por Michel Simeão, este espetáculo leva os mais novos a um mundo onde tudo é possível e onde cada encontro traz uma nova descoberta.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;O Centro Cultural Olga Cadaval, em Sintra, abre portas a uma viagem m&amp;aacute;gica com o espet&amp;aacute;culo infantil &amp;ldquo;Alice no Pa&amp;iacute;s das Maravilhas&amp;rdquo;, no dia 16 de maio, pelas 16h00.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Produzido pelo Teatro Reflexo e adaptado por Michel Sime&amp;atilde;o, este espet&amp;aacute;culo leva os mais novos a um mundo onde tudo &amp;eacute; poss&amp;iacute;vel e onde cada encontro traz uma nova descoberta. Pelo caminho, surgem reflex&amp;otilde;es sobre amizade, diferen&amp;ccedil;a, escolhas e o medo do desconhecido, de forma simples e tocante.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com muita cor, fantasia e momentos surpreendentes, o espet&amp;aacute;culo promete encantar do in&amp;iacute;cio ao fim, uma experi&amp;ecirc;ncia perfeita para partilhar fam&amp;iacute;lia onde os mais pequenos s&amp;atilde;o levados a despertar emo&amp;ccedil;&amp;otilde;es, imaginar, sentir e crescer.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/alice-no-pais-das-maravilhas-104429" target="_blank"&gt;Ticketline&lt;/a&gt;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/musa_noite.jpg</t>
   </si>
   <si>
     <t>Sintra assinala Dia e Noite dos Museus com  programa gratuito</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra associa-se ao Dia e Noite Internacional dos Museus com um programa de atividades gratuitas nos seus museus municipais, entre 15 e 19 de maio.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Assinalado a 18 de maio, o Dia e Noite Internacional dos Museus tem este ano como tema &amp;ldquo;Museus a unir um mundo dividido&amp;rdquo;, destacando o papel destes espa&amp;ccedil;os como locais de di&amp;aacute;logo, inclus&amp;atilde;o e encontro de diferentes narrativas e perspetivas.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;Sintra volta a associar-se a esta iniciativa, refor&amp;ccedil;ando a import&amp;acirc;ncia destes equipamentos culturais na sociedade atual, com diversas propostas culturais gratuitas pensadas para todos os p&amp;uacute;blicos.&amp;nbsp;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;A C&amp;acirc;mara Municipal de Sintra, liderada por Marco Almeida, recorda que o acesso aos museus municipais &amp;eacute; gratuito durante todo o ano.&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;span style="font-size: 13.0pt; font-family: 'Arial',sans-serif;"&gt;&lt;img src="images/2026/04/29/Cartaz_Dia%20Museus.jpg" width="568" height="803" loading="lazy" data-path="local-images:/2026/04/29/Cartaz_Dia Museus.jpg"&gt;&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/881.jpg</t>
-[...5 lines deleted...]
-    <t>As previsões de ventos fortes e persistentes, com velocidades estimadas entre 50 e 60 km/h e rajadas que poderão atingir entre 80 e 110 km/h, levam a Câmara Municipal de Sintra a aplicar medidas preventivas de segurança a partir de hoje, 23 de janeiro.</t>
+    <t>Inscrições para a Corrida Fim da Europa abertas</t>
+  </si>
+  <si>
+    <t>As inscrições para a 35.ª Corrida Fim da Europa continuam abertas, permitindo a todos os interessados a oportunidade de garantir presença nesta prova emblemática, agendada para o próximo dia 1 de março.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
-&lt;p style="text-align: justify;"&gt;Tendo em conta a salvaguardar e seguran&amp;ccedil;a dos Sintrenses e visitantes, ficar&amp;atilde;o temporariamente encerrados os parques da Liberdade, em Sintra, e Quinta Nova da Assun&amp;ccedil;&amp;atilde;o, em Belas.&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p style="text-align: justify;"&gt;A autarquia Sintrense, liderada por Marco Almeida, acompanha de forma permanente a evolu&amp;ccedil;&amp;atilde;o das condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas e mant&amp;eacute;m ativa a articula&amp;ccedil;&amp;atilde;o com as entidades de prote&amp;ccedil;&amp;atilde;o civil, apelando &amp;agrave; popula&amp;ccedil;&amp;atilde;o para que adote comportamentos preventivos e siga as recomenda&amp;ccedil;&amp;otilde;es das autoridades.&lt;/p&gt;</t>
+&lt;p style="text-align: justify;"&gt;Todas as inscri&amp;ccedil;&amp;otilde;es j&amp;aacute; efetuadas mant&amp;ecirc;m-se v&amp;aacute;lidas, assim como os dorsais que j&amp;aacute; foram levantados.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A emblem&amp;aacute;tica corrida pelas mais ic&amp;oacute;nicas estradas Sintrenses levar&amp;aacute; centenas de atletas do centro hist&amp;oacute;rico de Sintra at&amp;eacute; ao Cabo da Roca, com partida na Vila de Sintra, junto &amp;agrave; Fonte Mourisca, pelas 10h00.&amp;nbsp;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O percurso, com uma extens&amp;atilde;o total de 17 km, passar&amp;aacute; pelo Largo Rainha Dona Am&amp;eacute;lia, seguindo pela Rampa da Pena e pela zona florestal da Peninha, serpenteando a Serra de Sintra. O final da corrida decorre com o Oceano Atl&amp;acirc;ntico como pano de fundo, terminando junto ao Farol do Cabo da Roca, local da meta da prova e mundialmente conhecido como o ponto mais ocidental do continente europeu.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As caracter&amp;iacute;sticas da Corrida Fim da Europa, de inigual&amp;aacute;vel beleza, conferem&amp;#8209;lhe a distin&amp;ccedil;&amp;atilde;o de figurar entre os 10 primeiros lugares do livro World&amp;rsquo;s Ultimate Running Races, da Harper Collins Publishers, que destaca as 500 provas mais emblem&amp;aacute;ticas a n&amp;iacute;vel mundial.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_peste-e-sida6.jpg</t>
   </si>
   <si>
     <t>Peste &amp; Sida ao vivo em Sintra no dia 30 de abril</t>
   </si>
   <si>
     <t>Os icónicos Peste &amp; Sida sobem ao palco do Centro Cultural Olga Cadaval no próximo dia 30 de abril, às 21h00, para um concerto muito especial integrado no ciclo “Sextas do Rock”.</t>
   </si>
   <si>
     <t>&lt;p&gt;Os ic&amp;oacute;nicos Peste &amp;amp; Sida sobem ao palco do Centro Cultural Olga Cadaval no pr&amp;oacute;ximo dia 30 de abril, &amp;agrave;s 21h00, para um concerto muito especial integrado no ciclo &amp;ldquo;Sextas do Rock&amp;rdquo;.&lt;/p&gt;
 &lt;p&gt;A digress&amp;atilde;o &amp;ldquo;40 Anos e Eu Ralado!&amp;rdquo; assinala quatro d&amp;eacute;cadas de carreira de uma das bandas mais marcantes do rock portugu&amp;ecirc;s. Com uma energia inconfund&amp;iacute;vel e temas que atravessaram gera&amp;ccedil;&amp;otilde;es, os Peste &amp;amp; Sida prometem uma noite intensa, repleta de &amp;ecirc;xitos e momentos memor&amp;aacute;veis.&lt;/p&gt;
 &lt;p&gt;Este espet&amp;aacute;culo &amp;eacute; mais do que uma viagem pela hist&amp;oacute;ria da banda, &amp;eacute; uma celebra&amp;ccedil;&amp;atilde;o da atitude, da liberdade e do esp&amp;iacute;rito irreverente que continuam a conquistar novos f&amp;atilde;s.&lt;/p&gt;
 &lt;p&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na &lt;a href="https://www.ticketline.pt/evento/peste-e-sida-40-anos-e-eu-ralado-102996" target="_blank"&gt;Ticketline&lt;/a&gt;&amp;nbsp;e nos locais habituais.&lt;/p&gt;
 &lt;p&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/881.jpg</t>
+  </si>
+  <si>
+    <t>AVISO | Encerramento preventivo de Parques Municipais e Monumentos</t>
+  </si>
+  <si>
+    <t>As previsões de ventos fortes e persistentes, com velocidades estimadas entre 50 e 60 km/h e rajadas que poderão atingir entre 80 e 110 km/h, levam a Câmara Municipal de Sintra a aplicar medidas preventivas de segurança a partir de hoje, 23 de janeiro.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Tendo em conta a salvaguardar e seguran&amp;ccedil;a dos Sintrenses e visitantes, ficar&amp;atilde;o temporariamente encerrados os parques da Liberdade, em Sintra, e Quinta Nova da Assun&amp;ccedil;&amp;atilde;o, em Belas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O per&amp;iacute;odo de encerramento prolonga-se at&amp;eacute; &amp;agrave;s 08h00 de 26 de janeiro, altura prevista para a reabertura caso as condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas o permitam.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Devido &amp;agrave;s condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas adversas, estar&amp;atilde;o encerrados nesta sexta-feira, 23 de janeiro, os seguintes monumentos geridos pela Parques de Sintra: Castelo dos Mouros; Convento dos Capuchos e o Chalet da Condessa d&amp;rsquo;Edla, no Parque da Pena.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A autarquia Sintrense, liderada por Marco Almeida, acompanha de forma permanente a evolu&amp;ccedil;&amp;atilde;o das condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas e mant&amp;eacute;m ativa a articula&amp;ccedil;&amp;atilde;o com as entidades de prote&amp;ccedil;&amp;atilde;o civil, apelando &amp;agrave; popula&amp;ccedil;&amp;atilde;o para que adote comportamentos preventivos e siga as recomenda&amp;ccedil;&amp;otilde;es das autoridades.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/fim_europa.jpg</t>
   </si>
   <si>
     <t>Depressão Ingrid obriga ao adiamento da Corrida Fim da Europa</t>
   </si>
   <si>
     <t>A 35.ª edição da “Corrida Fim da Europa” vai ser adiada para 1 de março tendo em conta os alertas emitidos e após a realização de uma reunião com as várias entidades envolvidas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta decis&amp;atilde;o da prova que junta atletas nacionais e internacionais, prevista para este domingo, surge com o objetivo de colocar em seguran&amp;ccedil;a todos os participantes e tem por base as condi&amp;ccedil;&amp;otilde;es climat&amp;eacute;ricas adversas provocadas pela depress&amp;atilde;o Ingrid.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Tendo em conta esta decis&amp;atilde;o, todos os alimentos adquiridos, cerca de 6 mil pe&amp;ccedil;as de fruta e sandes, ser&amp;atilde;o agora distribu&amp;iacute;das por bombeiros, for&amp;ccedil;as de seguran&amp;ccedil;a e associa&amp;ccedil;&amp;otilde;es de apoio &amp;agrave; comunidade em situa&amp;ccedil;&amp;atilde;o de sem&amp;#8209;abrigo, todas institui&amp;ccedil;&amp;otilde;es Sintrenses, garantindo que os bens alimentares t&amp;ecirc;m um destino &amp;uacute;til e imediato, refor&amp;ccedil;ando o compromisso social do munic&amp;iacute;pio.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A autarquia Sintrense est&amp;aacute; a acompanhar permanentemente a evolu&amp;ccedil;&amp;atilde;o meteorol&amp;oacute;gica, mantendo ativa a articula&amp;ccedil;&amp;atilde;o com todas as entidades de prote&amp;ccedil;&amp;atilde;o civil.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Recorde-se que esta prova liga o centro da vila de Sintra ao Cabo da Roca, passando pelo centro da serra de Sintra.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>Inscrições para a Corrida Fim da Europa abertas</t>
-[...11 lines deleted...]
-  <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/cultura_nos_mercados_banner_jg.jpg</t>
   </si>
   <si>
     <t>Cultura nos Mercados traz concerto ao Mercado da Estefânia</t>
   </si>
   <si>
     <t>A Câmara de Sintra promove, no próximo dia 28 de março, pelas 11h00, no Mercado Municipal da Estefânia, o segundo momento cultural integrado na iniciativa de dinamização dos mercados municipais “Cultura nos Mercados”.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A sess&amp;atilde;o conta com a atua&amp;ccedil;&amp;atilde;o do Conservat&amp;oacute;rio de M&amp;uacute;sica e Teatro Sons e Compassos, que apresentar&amp;aacute; um concerto de m&amp;uacute;sica de c&amp;acirc;mara.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O concerto ser&amp;aacute; interpretado por um ensemble de quarteto de cordas e piano, oferecendo ao p&amp;uacute;blico uma experi&amp;ecirc;ncia musical de elevada qualidade num ambiente informal.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O p&amp;uacute;blico ser&amp;aacute; tamb&amp;eacute;m surpreendido com uma interven&amp;ccedil;&amp;atilde;o performativa de marimba, a decorrer no primeiro andar do mercado. Este momento pretende estimular a descoberta de novas sonoridades e convidar os Sintrenses e visitantes a explorar diferentes espa&amp;ccedil;os do mercado, refor&amp;ccedil;ando a liga&amp;ccedil;&amp;atilde;o entre cultura, comunidade e com&amp;eacute;rcio local.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, a C&amp;acirc;mara de Sintra reafirma o compromisso de promover a frui&amp;ccedil;&amp;atilde;o cultural em espa&amp;ccedil;os do quotidiano, aproximando a arte dos cidad&amp;atilde;os e contribuindo para a vitalidade dos Mercados Municipais.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-27</t>
-  </si>
-[...17 lines deleted...]
-    <t>2026-04-24</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_carta_de_amor7_thumbnail.jpg</t>
   </si>
   <si>
     <t>Fátinha Moura no Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>Fátinha Moura, artista Sintrense, sobe ao palco do Centro Cultural Olga Cadaval no dia 28 de março, às 21h00, para a estreia absoluta do seu álbum “Cartas de Amor”.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A cantora de origem cabo-verdiana e residente em Sintra, F&amp;aacute;tinha Moura, destaca-se no panorama lus&amp;oacute;fono pela sua voz &amp;uacute;nica, que combina as sonoridades tradicionais de Cabo Verde com influ&amp;ecirc;ncias contempor&amp;acirc;neas. A sua interpreta&amp;ccedil;&amp;atilde;o intensa e emotiva reflete uma liga&amp;ccedil;&amp;atilde;o profunda &amp;agrave; m&amp;uacute;sica crioula, ao amor, &amp;agrave; saudade e &amp;agrave; gratid&amp;atilde;o, temas que permeiam este novo trabalho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O &amp;aacute;lbum &amp;ldquo;Cartas de Amor&amp;rdquo;, conta com a colabora&amp;ccedil;&amp;atilde;o de produtores de renome, como Guga Dias, Alex Furtado, Tiago Ferreira e Lejemea, um dos mais importantes produtores de Cabo Verde.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com o apoio da C&amp;acirc;mara Municipal de Sintra, este espet&amp;aacute;culo &amp;eacute; uma verdadeira &amp;ldquo;Carta de Amor&amp;rdquo;, uma homenagem &amp;agrave; vila de Sintra que acolheu a artista e &amp;agrave; comunidade que acompanha o seu percurso art&amp;iacute;stico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Ser&amp;aacute; uma noite de celebra&amp;ccedil;&amp;atilde;o da identidade, da cultura e da m&amp;uacute;sica, protagonizada por uma artista Sintrense.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes encontram-se dispon&amp;iacute;veis nos locais habituais e na&amp;nbsp;&lt;a href="https://www.ticketline.pt/pesquisa?query=centro+cultural+olga+cadaval&amp;amp;district=&amp;amp;venue=&amp;amp;category=&amp;amp;from=&amp;amp;to=&amp;amp;_gl=1*xzcnk1*_up*MQ..*_gs*MQ..&amp;amp;gclid=EAIaIQobChMI-Lqa-5yBkwMVhPZ5BB3jXitQEAAYASAAEgKhUfD_BwE&amp;amp;gbraid=0AAAABBz4ZPPGJz0BBxIHFppqViRWwMNeY" target="_blank"&gt;Ticketline.&lt;/a&gt;&amp;nbsp;Para conhecer toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval, visite&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/284_thumbnail.jpg</t>
   </si>
   <si>
     <t>Museus de Sintra com cultura gratuita para todos</t>
   </si>
@@ -1308,169 +2345,160 @@
 &lt;p&gt;&lt;strong&gt;At&amp;eacute; data a definir | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa um Portugal que nos Une&amp;rdquo;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Esta exposi&amp;ccedil;&amp;atilde;o apresenta uma valiosa cole&amp;ccedil;&amp;atilde;o etnogr&amp;aacute;fica composta maioritariamente por cer&amp;acirc;mica decorativa e utilit&amp;aacute;ria, proveniente de v&amp;aacute;rias regi&amp;otilde;es de Portugal.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Organizada em n&amp;uacute;cleos tem&amp;aacute;ticos como &amp;ldquo;O P&amp;atilde;o&amp;rdquo;, &amp;ldquo;A Economia Dom&amp;eacute;stica&amp;rdquo;, &amp;ldquo;A Cozinha&amp;rdquo;, &amp;ldquo;O Vinho e o Azeite&amp;rdquo; e &amp;ldquo;A Inf&amp;acirc;ncia&amp;rdquo;, a mostra re&amp;uacute;ne pe&amp;ccedil;as que testemunham tradi&amp;ccedil;&amp;otilde;es, t&amp;eacute;cnicas ancestrais e modos de vida de norte a sul do pa&amp;iacute;s. Entre os objetos expostos destacam-se utens&amp;iacute;lios dom&amp;eacute;sticos, brinquedos tradicionais e exemplares singulares como a enigm&amp;aacute;tica &amp;ldquo;Bilha do Segredo&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Merecem especial relevo produ&amp;ccedil;&amp;otilde;es emblem&amp;aacute;ticas como os Barros Negros de Molelos e de Tourencinho, o Pedrado de Nisa e a tradi&amp;ccedil;&amp;atilde;o oleira de Mafra, bem como o figurado de barro oriundo de diversas localidades, com representa&amp;ccedil;&amp;otilde;es de trajes, profiss&amp;otilde;es e cenas do quotidiano &amp;mdash; incluindo o Pres&amp;eacute;pio de Estremoz e os Galos de Barcelos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais do que evidenciar diferen&amp;ccedil;as regionais, esta cole&amp;ccedil;&amp;atilde;o convida a redescobrir a cultura popular portuguesa e aquilo que une o pa&amp;iacute;s na sua diversidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/137.jpg</t>
   </si>
   <si>
     <t>Sintra aprova Relatório sobre o Estado do Ordenamento do Território</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra aprovou o Relatório sobre o Estado do Ordenamento do Território (REOT) 2024, documento que avalia a evolução do ordenamento do território no concelho e acompanha a implementação dos instrumentos de gestão territorial.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O relat&amp;oacute;rio esteve em discuss&amp;atilde;o p&amp;uacute;blica durante 60 dias &amp;uacute;teis e, ap&amp;oacute;s an&amp;aacute;lise dos contributos recebidos, a C&amp;acirc;mara Municipal aprovou a vers&amp;atilde;o final do REOT 2024 e o respetivo Relat&amp;oacute;rio de Pondera&amp;ccedil;&amp;atilde;o da Discuss&amp;atilde;o P&amp;uacute;blica, que foram posteriormente submetidos &amp;agrave; aprecia&amp;ccedil;&amp;atilde;o da Assembleia Municipal de Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O REOT constitui um instrumento fundamental para o acompanhamento das pol&amp;iacute;ticas municipais de ordenamento do territ&amp;oacute;rio, permitindo avaliar a execu&amp;ccedil;&amp;atilde;o das estrat&amp;eacute;gias definidas, identificar din&amp;acirc;micas territoriais e apoiar a tomada de decis&amp;otilde;es futuras no planeamento e desenvolvimento sustent&amp;aacute;vel do concelho.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O REOT 2024 e o respetivo Relat&amp;oacute;rio de Pondera&amp;ccedil;&amp;atilde;o da Discuss&amp;atilde;o P&amp;uacute;blica encontram-se dispon&amp;iacute;veis para consulta&amp;nbsp;&lt;a href="territorial/planos-territoriais-e-estrategicos/relatorio-sobre-o-estado-do-ordenamento-do-territorio-de-sintra" target="_blank"&gt;aqui&lt;/a&gt;.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_represas6.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luís Represas celebra 50 anos de carreira no Centro Cultural Olga Cadaval </t>
+  </si>
+  <si>
+    <t>O Centro Cultural Olga Cadaval recebe o concerto de comemoração dos 50 anos de carreira de Luís Represas, um dos maiores nomes da música portuguesa, no dia 15 de maio, às 21h00.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Ao longo de cinco d&amp;eacute;cadas, Represas tem marcado a hist&amp;oacute;ria da m&amp;uacute;sica portuguesa, tanto como membro do ic&amp;oacute;nico grupo Trovante como na sua carreira a solo. Para celebrar o artista concerto onde revisitar&amp;aacute; grandes cl&amp;aacute;ssicos que marcaram gera&amp;ccedil;&amp;otilde;es, proporcionando ao p&amp;uacute;blico Sintrense uma viagem musical recheada de emo&amp;ccedil;&amp;atilde;o, mem&amp;oacute;rias e a autenticidade que sempre caracterizou o seu trabalho.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Lu&amp;iacute;s Represas promete um espet&amp;aacute;culo com muitas surpresas, interpreta&amp;ccedil;&amp;otilde;es especiais e momentos que ir&amp;atilde;o emocionar os f&amp;atilde;s e as novas audi&amp;ecirc;ncias, reafirmando a sua influ&amp;ecirc;ncia e relev&amp;acirc;ncia na m&amp;uacute;sica portuguesa contempor&amp;acirc;nea.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o &amp;agrave; venda na &lt;a href="https://www.ticketline.pt/evento/luis-represas-50-anos-de-carreira-101728" target="_blank"&gt;Ticketline&lt;/a&gt; e nos locais habituais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Acompanhe toda a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_oms3.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Sintra assinala Páscoa com concerto pela Orquestra Municipal e Cátia Moreso </t>
   </si>
   <si>
     <t>O Centro Cultural Olga Cadaval recebe um concerto emocionante com a Orquestra Municipal de Sintra - D. Fernando II, sob a direção de Cesário Costa, e com a participação da renomada mezzo-soprano Cátia Moreso, no dia 2 de abril, às 21h00, com entrada gratuita.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O programa oferece uma viagem musical intensa, reunindo obras de Antonio Vivaldi, como o Concerto para Cordas em Sol menor, Stabat Mater e Nisi Dominus, que traduzem em som dor, esperan&amp;ccedil;a e a luz da Ressurrei&amp;ccedil;&amp;atilde;o. A estas p&amp;aacute;ginas marcantes juntam-se as Dolorosas n.&amp;ordm; 2 e 3 de &amp;Oacute;scar da Silva, proporcionando momentos de profunda interioridade e lirismo, numa reflex&amp;atilde;o musical sobre a dor e a transcend&amp;ecirc;ncia.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Assista a esta experi&amp;ecirc;ncia musical que combina emo&amp;ccedil;&amp;atilde;o, espiritualidade e virtuosismo, perfeita para celebrar a P&amp;aacute;scoa em Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; gratuita, com levantamento exclusivo de bilhetes na bilheteira do Centro Cultural Olga Cadaval.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para mais informa&amp;ccedil;&amp;otilde;es, consulte&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_se_acreditares6.jpg</t>
   </si>
   <si>
     <t>Diogo Martins e Sara Barradas em “Se acreditares muito” no Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>A peça de teatro “Se acreditares muito” chega ao Centro Cultural Olga Cadaval, em Sintra, com interpretações de Diogo Martins e Sara Barrada, e encenação de Flávio Gil no dia 18 de abril, às 21h00.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo acompanha Alex e Rupert, um casal improv&amp;aacute;vel que enfrenta uma perda inesperada e a luta para seguir em frente, mantendo-se unido e preservando a mem&amp;oacute;ria do filho. Uma narrativa intensa e emotiva sobre amor, esperan&amp;ccedil;a e a capacidade de acreditar no imposs&amp;iacute;vel, que promete emocionar o p&amp;uacute;blico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca esta experi&amp;ecirc;ncia teatral intensa que celebra a resili&amp;ecirc;ncia humana e a capacidade de acreditar no imposs&amp;iacute;vel.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/se-acreditares-muito-sara-barradas-diogo-ma-102267" target="_blank"&gt;Ticketline&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_dias-da-idade_sempre-que-a-revista-canta_abril.jpg</t>
   </si>
   <si>
     <t>Espetáculo “Sempre que a Revista Canta” chega ao Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>O Centro Cultural Olga Cadaval, em Sintra, recebe no próximo dia 22 de abril, às 14h30, o espetáculo “Sempre que a Revista Canta!”, integrado no programa municipal Os Dias da Idade.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Produzido pela Sonhos em Cena, com estreia no in&amp;iacute;cio de 2026, o espet&amp;aacute;culo prop&amp;otilde;e uma viagem pelo universo do teatro de revista &amp;agrave; portuguesa, cruzando tradi&amp;ccedil;&amp;atilde;o e atualidade atrav&amp;eacute;s de momentos de humor, m&amp;uacute;sica e cr&amp;iacute;tica social.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com encena&amp;ccedil;&amp;atilde;o de Ricardo Miguel, a produ&amp;ccedil;&amp;atilde;o tem vindo a percorrer v&amp;aacute;rias cidades do pa&amp;iacute;s, destacando-se pela sua abordagem contempor&amp;acirc;nea a um g&amp;eacute;nero cl&amp;aacute;ssico do panorama cultural portugu&amp;ecirc;s.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em palco estar&amp;atilde;o Cid&amp;aacute;lia Moreira, V&amp;iacute;tor Emanuel, Maria Tavares e Raquel Caneca, num elenco que promete conquistar o p&amp;uacute;blico com energia, talento e proximidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A iniciativa integra a programa&amp;ccedil;&amp;atilde;o dirigida &amp;agrave; popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior Sintrense, refor&amp;ccedil;ando o compromisso do munic&amp;iacute;pio com a promo&amp;ccedil;&amp;atilde;o cultural e o envelhecimento ativo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; gratuita, mediante reserva obrigat&amp;oacute;ria, efetuada nas Juntas e Uni&amp;otilde;es de Freguesia e nas Associa&amp;ccedil;&amp;otilde;es de Idosos do concelho.&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para conhecer toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval, consulte&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
-  </si>
-[...44 lines deleted...]
-&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_formacao.jpg</t>
   </si>
   <si>
     <t>Sintra promove ações de capacitação para clubes e associações desportivas</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra, presidida por Marco Almeida, está a promover um conjunto de ações de formação destinadas a dirigentes, treinadores e técnicos, com o objetivo de reforçar as competências e apoiar o desenvolvimento dos clubes e associações desportivas Sintrenses.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A iniciativa pretende apoiar os clubes e associa&amp;ccedil;&amp;otilde;es desportivas Sintrenses, apostando na valoriza&amp;ccedil;&amp;atilde;o dos seus recursos humanos e na promo&amp;ccedil;&amp;atilde;o de boas pr&amp;aacute;ticas, tanto ao n&amp;iacute;vel t&amp;eacute;cnico como da lideran&amp;ccedil;a e gest&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O programa formativo inclui sess&amp;otilde;es dirigidas a treinadores, t&amp;eacute;cnicos de exerc&amp;iacute;cio f&amp;iacute;sico e diretores t&amp;eacute;cnicos, com temas como o treino das capacidades f&amp;iacute;sicas em jovens atletas, o desenvolvimento de compet&amp;ecirc;ncias e lideran&amp;ccedil;a e a comunica&amp;ccedil;&amp;atilde;o em contexto de treino.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para os dirigentes, est&amp;atilde;o previstas a&amp;ccedil;&amp;otilde;es focadas na gest&amp;atilde;o de recursos financeiros, na otimiza&amp;ccedil;&amp;atilde;o dos meios de comunica&amp;ccedil;&amp;atilde;o dos clubes e no enquadramento do pagamento a agentes desportivos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;u&gt;Forma&amp;ccedil;&amp;atilde;o para treinadores, t&amp;eacute;cnicos de exerc&amp;iacute;cio f&amp;iacute;sico e diretores t&amp;eacute;cnicos:&lt;/u&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;28.MAR | Treino das capacidades f&amp;iacute;sicas em jovens atletas&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;12.MAI | O treino do treinador: Desenvolvimento de compet&amp;ecirc;ncias e lideran&amp;ccedil;a | *NOVA DATA&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;15.SET | Comunica&amp;ccedil;&amp;atilde;o do treinador em campo&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;u&gt;Forma&amp;ccedil;&amp;atilde;o para Dirigentes:&lt;/u&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;18.ABR | Gest&amp;atilde;o dos recursos financeiros do clube&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;06.JUN | Como potenciar os meios de comunica&amp;ccedil;&amp;atilde;o do clube&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;07.NOV | O pagamento a agentes desportivos&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;As inscri&amp;ccedil;&amp;otilde;es nas a&amp;ccedil;&amp;otilde;es de forma&amp;ccedil;&amp;atilde;o s&amp;atilde;o gratuitas, mas limitadas ao n&amp;uacute;mero de vagas dispon&amp;iacute;veis. Mais informa&amp;ccedil;&amp;otilde;es atrav&amp;eacute;s de telefone 219 236 135 ou&amp;nbsp;&lt;a href="mailto:desp@cm-sintra.pt" target="_blank"&gt;e-mail&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_uhf6.jpg</t>
+  </si>
+  <si>
+    <t>UHF levam “Tudo &amp; Todos” ao Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>A banda portuguesa UHF sobe ao palco do Centro Cultural Olga Cadaval, em Sintra, no dia 10 de abril, pelas 21h00, para um concerto que integra a digressão “Tudo &amp; Todos UHF Tour 2026”.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;A banda portuguesa UHF sobe ao palco do Centro Cultural Olga Cadaval, em Sintra, no dia 10 de abril, pelas 21h00, para um concerto que integra a digress&amp;atilde;o &amp;ldquo;Tudo &amp;amp; Todos UHF Tour 2026&amp;rdquo;.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo faz parte da tour nacional que celebra a liga&amp;ccedil;&amp;atilde;o &amp;uacute;nica da banda com o p&amp;uacute;blico, constru&amp;iacute;da ao longo de v&amp;aacute;rias d&amp;eacute;cadas.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com uma carreira incontorn&amp;aacute;vel no panorama musical portugu&amp;ecirc;s, os UHF regressam aos palcos com um alinhamento que dever&amp;aacute; revisitar alguns dos temas mais emblem&amp;aacute;ticos do seu repert&amp;oacute;rio.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Assista a este concerto que promete uma noite marcada pela energia e pela nostalgia, refor&amp;ccedil;ando o seu lugar na hist&amp;oacute;ria do rock portugu&amp;ecirc;s.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;A atua&amp;ccedil;&amp;atilde;o no audit&amp;oacute;rio Sintrense marca uma das paragens desta digress&amp;atilde;o, que se prop&amp;otilde;e celebrar a m&amp;uacute;sica da banda e o encontro com diferentes gera&amp;ccedil;&amp;otilde;es de f&amp;atilde;s.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/tudo-todos-uhf-tour-2026-103135" target="_blank"&gt;Ticketline&lt;/a&gt;&amp;nbsp;e nos locais habituais.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_geral.jpg</t>
   </si>
   <si>
     <t>Museus de Sintra com entrada livre e programação cultural para todos no mês de abril</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra convida a comunidade a descobrir, ao longo do mês de abril, a riqueza do património cultural do concelho através de uma programação gratuita nos Museus Municipais.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Exposi&amp;ccedil;&amp;otilde;es, visitas tem&amp;aacute;ticas, concertos e atividades para todas as idades integram esta oferta cultural, dispon&amp;iacute;vel durante todo o m&amp;ecirc;s.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;No MASMO - Museu Arqueol&amp;oacute;gico de S&amp;atilde;o Miguel de Odrinhas, destaque para mais uma edi&amp;ccedil;&amp;atilde;o das Noites de Orfeu. O concerto Mitologia e M&amp;uacute;sica em di&amp;aacute;logo prop&amp;otilde;e a aproxima&amp;ccedil;&amp;atilde;o entre a heran&amp;ccedil;a cl&amp;aacute;ssica e a cria&amp;ccedil;&amp;atilde;o musical contempor&amp;acirc;nea, proporcionando ao p&amp;uacute;blico uma experi&amp;ecirc;ncia cultural singular.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O MU.SA - Museu das Artes de Sintra apresenta um conjunto diversificado de exposi&amp;ccedil;&amp;otilde;es dedicadas &amp;agrave; arte contempor&amp;acirc;nea. Entre elas, Uma Borboleta nos Escombros, integrada no Festival Periferias 2026, Matter of Choice, de Lu&amp;iacute;sa Ramires, e Ponto de Inflex&amp;atilde;o &amp;ndash; Novos olhares sobre a Cole&amp;ccedil;&amp;atilde;o J. Eduardo Lima Cascada. A programa&amp;ccedil;&amp;atilde;o inclui ainda a inaugura&amp;ccedil;&amp;atilde;o da exposi&amp;ccedil;&amp;atilde;o Febre, da artista Nadya Ismail.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Na CMLC - Casa-Museu Leal da C&amp;acirc;mara, o p&amp;uacute;blico pode visitar a exposi&amp;ccedil;&amp;atilde;o Poetas e Escritores Portugueses por Leal da C&amp;acirc;mara, que cruza artes visuais e literatura, revelando novas perspetivas sobre o universo criativo do artista. J&amp;aacute; o MFC - Museu Ferreira de Castro apresenta uma programa&amp;ccedil;&amp;atilde;o marcada pelo di&amp;aacute;logo entre literatura e mem&amp;oacute;ria. Inclui o Clube de Leitura dedicado &amp;agrave; obra Mau Tempo no Canal, as Conversas sobre Ferreira de Castro, com o tema Imagens liter&amp;aacute;rias das Beiras por Ana Cristina Carvalho, e a exposi&amp;ccedil;&amp;atilde;o A Cole&amp;ccedil;&amp;atilde;o de Cunha e Costa &amp;ndash; Um Portugal que nos Une.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra, liderada pelo presidente Marco Almeida, relembra que a entrada em todos os museus municipais &amp;eacute; gratuita durante todo o ano, incentivando a participa&amp;ccedil;&amp;atilde;o cultural dos Sintrenses e visitantes. Algumas atividades requerem inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;PROGRAMA&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;u&gt;MU.SA - Museu das Artes de Sintra&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;At&amp;eacute; 12.ABR | Sala Polivalente &amp;ldquo;Inaugura&amp;ccedil;&amp;atilde;o da Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria Matter of Choice&amp;rdquo;, de Lu&amp;iacute;sa Ramires&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;A exposi&amp;ccedil;&amp;atilde;o Matter of Choice &amp;eacute; um convite a uma escolha, uma decis&amp;atilde;o bin&amp;aacute;ria. S&amp;atilde;o oferecidas alternativas de percursos, que demonstram a ambival&amp;ecirc;ncia da decis&amp;atilde;o, onde os conceitos decerto ou errado n&amp;atilde;o se imp&amp;otilde;em. As obras polinizam-se umas &amp;agrave;s outras, comunicando entre a divis&amp;atilde;o imposta. Tal como a artista Sanam Khatibi afirma: &amp;lsquo;Nada do que fazemos &amp;eacute; preto e branco, &amp;eacute; no espa&amp;ccedil;o cinzento que tenho interesse.&amp;rsquo;&lt;/p&gt;
 &lt;p&gt;A interroga&amp;ccedil;&amp;atilde;o &amp;eacute; fundamental, talvez mais do que nunca, numa &amp;eacute;poca em que se definem novas fronteiras f&amp;iacute;sicas e surgem cismas que nos tendem a dividir.&lt;/p&gt;
 &lt;p&gt;Destinat&amp;aacute;rios: P&amp;uacute;blico em geral.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;At&amp;eacute; 12.ABR | Exposi&amp;ccedil;&amp;atilde;o Tempor&amp;aacute;ria &amp;ldquo;Uma Borboleta no Escombros&amp;rdquo;, Ch&amp;atilde;o de Oliva, inserido no Festival Periferias 2026&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em 2025, o Ch&amp;atilde;o de Oliva perdeu a maioria do seu arquivo num inc&amp;ecirc;ndio do Armaz&amp;eacute;m da Messa, que tinha sido cedido pela C&amp;acirc;mara Municipal de Sintra a algumas das estruturas culturais da &amp;aacute;rea teatral do nosso concelho. Este dia fat&amp;iacute;dico deixou uma marca profunda na hist&amp;oacute;ria do Ch&amp;atilde;o de Oliva e o peso de uma perda que j&amp;aacute; n&amp;atilde;o se recupera. Num ano em que tamb&amp;eacute;m nos dedicamos ao ciclo &amp;ldquo;Ecogeografias&amp;rdquo; tamb&amp;eacute;m nos assaltam outras imagens de inc&amp;ecirc;ndios que deixam marcas devastadoras na paisagem natural, por vezes com impacto tamb&amp;eacute;m em vidas humanas. Do inc&amp;ecirc;ndio neste armaz&amp;eacute;m, recuper&amp;aacute;mos poucos objetos, p&amp;aacute;ginas ardidas, cartazes, que agora juntamos para esta exposi&amp;ccedil;&amp;atilde;o. Em simult&amp;acirc;neo, procuramos dialogar com outras paisagens, tamb&amp;eacute;m ardidas, num di&amp;aacute;logo sobre perda, mas tamb&amp;eacute;m sobre recupera&amp;ccedil;&amp;atilde;o e resili&amp;ecirc;ncia. Uma borboleta nos escombros, como a que voou no dia em que fomos procurar achados no meio das cinzas, um sinal que lemos como esperan&amp;ccedil;a.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
@@ -1568,98 +2596,98 @@
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Nesta sess&amp;atilde;o, textos adormecidos despertam para se transformarem em som, emo&amp;ccedil;&amp;atilde;o e movimento, revelando sentidos inesperados e tocando quem os escuta. Obras de Florbela Espanca, J&amp;uacute;lio Cort&amp;aacute;zar, Eduardo Galeano, Lu&amp;iacute;s de Cam&amp;otilde;es e Eug&amp;eacute;nio de Andrade ganham nova vida, numa viagem sensorial onde a palavra se liberta e se reinventa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A performance conta com m&amp;uacute;sica de Miguel Berkemeier e narra&amp;ccedil;&amp;atilde;o de Rosa Gon&amp;ccedil;alves, numa combina&amp;ccedil;&amp;atilde;o que dar&amp;aacute; corpo e emo&amp;ccedil;&amp;atilde;o &amp;agrave;s palavras apresentadas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, a Biblioteca Municipal de Sintra convida os Sintrenses e visitantes a redescobrir a palavra atrav&amp;eacute;s da sua express&amp;atilde;o em voz, m&amp;uacute;sica e emo&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A participa&amp;ccedil;&amp;atilde;o &amp;eacute; gratuita, mediante inscri&amp;ccedil;&amp;atilde;o pr&amp;eacute;via atrav&amp;eacute;s dos telefones 219 236 171 ou 219 236 190.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
     <t>Esta obra icónica, composta nos anos 1930, é famosa pelo coro O Fortuna, que retrata a roda da fortuna e os altos e baixos da vida.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Composta a partir de poemas medievais, a cantata mistura momentos grandiosos, celebra&amp;ccedil;&amp;otilde;es da primavera, do amor e da alegria, numa experi&amp;ecirc;ncia musical &amp;uacute;nica.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo conta com tr&amp;ecirc;s solistas (soprano, tenor e bar&amp;iacute;tono), dois coros e uma grande orquestra, oferecendo ao p&amp;uacute;blico Sintrense uma experi&amp;ecirc;ncia intensa e emocionante.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca a oportunidade de ver esta obra-prima ao vivo, interpretada por m&amp;uacute;sicos de excel&amp;ecirc;ncia, e celebrar a m&amp;uacute;sica com a Orquestra Filarm&amp;oacute;nica Portuguesa.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/carmina-burana-10-aniversario-da-ofp-101659" target="_blank"&gt;Ticketline&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Toda a programa&amp;ccedil;&amp;atilde;o de espet&amp;aacute;culos em &lt;a href="https://ccolgacadaval.pt/" target="_blank" rel="noopener noreferrer" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-13</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_as_criadas6.jpg</t>
-[...13 lines deleted...]
-  <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_maias_abril6.jpg</t>
   </si>
   <si>
     <t>Clássico de Eça de Queiroz em cena para estudantes no Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>O Centro Cultural Olga Cadaval recebe, nos dias 14 e 15 de abril, uma adaptação teatral de “Os Maias”, uma das obras mais emblemáticas de Eça de Queiroz, dirigida às escolas do concelho.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; As sess&amp;otilde;es acontecem &amp;agrave;s 11h00 e &amp;agrave;s 15h00. &amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A adapta&amp;ccedil;&amp;atilde;o teatral apresenta os principais momentos da narrativa, centrada na rela&amp;ccedil;&amp;atilde;o entre Carlos da Maia e Maria Eduarda, e retrata, ao mesmo tempo, de forma cr&amp;iacute;tica a sociedade lisboeta do s&amp;eacute;culo XIX. O espet&amp;aacute;culo combina teatro, cinema e m&amp;uacute;sica, proporcionando uma abordagem din&amp;acirc;mica e pedag&amp;oacute;gica aos conte&amp;uacute;dos liter&amp;aacute;rios.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em palco estar&amp;atilde;o personagens como Jo&amp;atilde;o da Ega, Carlos da Maia, Maria Eduarda, D&amp;acirc;maso Salcede, a Condessa de Gouvarinho e Cruges, enquanto outras figuras surgem em formato audiovisual.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com esta iniciativa, o Centro Cultural Olga Cadaval refor&amp;ccedil;a a aposta na promo&amp;ccedil;&amp;atilde;o da cultura e da literatura junto do p&amp;uacute;blico escolar Sintrense, aproximando os jovens dos grandes cl&amp;aacute;ssicos portugueses atrav&amp;eacute;s das artes performativas.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es e reservas&amp;nbsp;atrav&amp;eacute;s de&amp;nbsp;&lt;span id="cloakba1d80eb0e09c0cf81050028502d0fe8"&gt;&lt;a href="mailto:escolas@virtualeter.com" target="_blank" rel="noopener noreferrer" target="_blank"&gt;e-mail&lt;/a&gt;&lt;/span&gt;, ou pelo telefone: 911 906&amp;nbsp;778.&amp;nbsp;Conhe&amp;ccedil;a a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Imagem DR: &amp;Eacute;ter Produ&amp;ccedil;&amp;atilde;o Cultural&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/463.jpg</t>
   </si>
   <si>
     <t>Sintra recebe prova desportiva “Bombeiros em Ação”</t>
   </si>
   <si>
     <t>Sintra recebe, no próximo dia 11 de abril, às 09h00 a prova desportiva “Bombeiros em Ação”, organizada pela Associação Humanitária dos Bombeiros Voluntários de Sintra, com o apoio da autarquia, uma iniciativa de resistência física que terá lugar no Terreiro Rainha D. Amélia.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A competi&amp;ccedil;&amp;atilde;o consiste num percurso com cerca de 600 metros, desenhado para testar a capacidade f&amp;iacute;sica e a resist&amp;ecirc;ncia dos bombeiros numa fase crucial de prepara&amp;ccedil;&amp;atilde;o para a &amp;eacute;poca de inc&amp;ecirc;ndios rurais. A prova ser&amp;aacute; disputada em equipas de dois elementos, sendo o tempo final contabilizado com base na chegada do &amp;uacute;ltimo bombeiro &amp;agrave; meta.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os participantes cumprem o percurso obrigatoriamente com o equipamento b&amp;aacute;sico de combate a inc&amp;ecirc;ndios urbanos, incluindo botas, cogula, d&amp;oacute;lman (casaco), cal&amp;ccedil;as, luvas, capacete urbano e pe&amp;ccedil;a facial/m&amp;aacute;scara a tiracolo, o que aumenta significativamente o grau de exig&amp;ecirc;ncia f&amp;iacute;sica. Mais do que uma competi&amp;ccedil;&amp;atilde;o, &amp;ldquo;Bombeiros em A&amp;ccedil;&amp;atilde;o&amp;rdquo; pretende refor&amp;ccedil;ar a import&amp;acirc;ncia do trabalho em equipa e da aplica&amp;ccedil;&amp;atilde;o de t&amp;eacute;cnicas operacionais do dia a dia, promovendo simultaneamente o bom condicionamento f&amp;iacute;sico dos operacionais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Destinada exclusivamente a Corpora&amp;ccedil;&amp;otilde;es de Bombeiros, esta iniciativa pretende valorizar a prepara&amp;ccedil;&amp;atilde;o f&amp;iacute;sica dos operacionais, essencial para enfrentar os desafios cada vez mais exigentes no &amp;acirc;mbito do socorro e combate a inc&amp;ecirc;ndios.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara de Sintra, liderada por Marco Almeida, convida todos os Sintrenses a assistir a este desafio e conhecer de perto o trabalho dos bombeiros e a import&amp;acirc;ncia da sua atua&amp;ccedil;&amp;atilde;o na seguran&amp;ccedil;a da comunidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;Mais informa&amp;ccedil;&amp;otilde;es sobre a prova atrav&amp;eacute;s de&amp;nbsp;&lt;span id="cloak172ef86450909344b98278dda60f37fc"&gt;&lt;a href="mailto:scomando@abvsintra.pt" target="_blank"&gt;e-mail&lt;/a&gt;&lt;/span&gt; ou do telefone 96 809 97 02.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_as_criadas6.jpg</t>
+  </si>
+  <si>
+    <t>ESGOTADO - As Criadas sobem ao palco do Centro Cultural Olga Cadaval</t>
+  </si>
+  <si>
+    <t>Este espetáculo aborda temas como o poder, a (in)submissão e a identidade feminina, através de personagens fortes e cheias de intensidade.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt; A partir do texto de Genet, a inspira&amp;ccedil;&amp;atilde;o de Paula Rego d&amp;aacute; vida a figuras complexas e surpreendentes, que desafiam o p&amp;uacute;blico a refletir sobre as rela&amp;ccedil;&amp;otilde;es humanas e os seus limites.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;O resultado, desta produ&amp;ccedil;&amp;atilde;o da Musgo Produ&amp;ccedil;&amp;atilde;o Cultural, apoiada pela C&amp;acirc;mara Municipal de Sintra, &amp;eacute; uma cria&amp;ccedil;&amp;atilde;o envolvente, que junta teatro e artes visuais, proporcionando uma experi&amp;ecirc;ncia marcante e acess&amp;iacute;vel a todos os espetadores.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As reservas s&amp;atilde;o feitas atrav&amp;eacute;s de &lt;a href="mailto:producao@musgo.org.pt" target="_blank"&gt;e-mail&lt;/a&gt;, mediante lota&amp;ccedil;&amp;atilde;o da sala.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/afonsov.jpg</t>
   </si>
   <si>
     <t>Sintra renova arborização da Portela com foco na segurança</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra iniciou os trabalhos de manutenção do coberto arbóreo na Praça D. Afonso V, na Portela de Sintra.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A interven&amp;ccedil;&amp;atilde;o contempla a planta&amp;ccedil;&amp;atilde;o de 12 &amp;aacute;rvores na envolvente da Pra&amp;ccedil;a D. Afonso V e na &amp;aacute;rea envolvente ao Tribunal de Sintra, prevendo-se ainda o revestimento das caldeiras com pavimento perme&amp;aacute;vel, de modo a assegurar boas condi&amp;ccedil;&amp;otilde;es de drenagem e circula&amp;ccedil;&amp;atilde;o.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Na sequ&amp;ecirc;ncia de avalia&amp;ccedil;&amp;otilde;es t&amp;eacute;cnicas realizadas pelos servi&amp;ccedil;os municipais, complementadas pelo Laborat&amp;oacute;rio de Patologia Vegetal &amp;ldquo;Ver&amp;iacute;ssimo de Almeida&amp;rdquo;, do Instituto Superior de Agronomia, foi identificado um grau de risco fitossanit&amp;aacute;rio m&amp;aacute;ximo em seis exemplares. Atendendo &amp;agrave; sua localiza&amp;ccedil;&amp;atilde;o numa zona de elevada circula&amp;ccedil;&amp;atilde;o pedonal, ser&amp;aacute; necess&amp;aacute;ria a remo&amp;ccedil;&amp;atilde;o destes exemplares para salvaguarda de pessoas e bens.&lt;br&gt;&lt;br&gt;Com esta interven&amp;ccedil;&amp;atilde;o, a autarquia pretende refor&amp;ccedil;ar a seguran&amp;ccedil;a dos Sintrenses e dos seus respetivos bens, atrav&amp;eacute;s da remo&amp;ccedil;&amp;atilde;o e substitui&amp;ccedil;&amp;atilde;o de exemplares arb&amp;oacute;reos identificados, promovendo simultaneamente a requalifica&amp;ccedil;&amp;atilde;o do espa&amp;ccedil;o p&amp;uacute;blico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;a href="https://www.google.com/maps/d/u/1/embed?mid=1C1HqaVCM58V4XR5EJTwGGqrKcYfqmEI&amp;amp;ehbc=2E312F&amp;amp;z=17" target="_blank" rel="noopener" target="_blank"&gt;Mapa de Localiza&amp;ccedil;&amp;atilde;o&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
     <t>A intervenção contempla a plantação de 12 árvores na envolvente da Praça D. Afonso V e na área envolvente ao Tribunal de Sintra, prevendo-se ainda o revestimento das caldeiras com pavimento permeável, de modo a assegurar boas condições de drenagem e circulação.</t>
   </si>
@@ -1844,81 +2872,81 @@
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;Biblioteca Polo de Agualva- Cac&amp;eacute;m&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Conto/Ateli&amp;ecirc; | Ouvir &amp;eacute; Divertido com o Tagarelossauro&lt;br&gt;&lt;/strong&gt;O Tagarelossauro &amp;eacute; um dinossauro muito especial&amp;hellip; porque adora falar! Fala sem parar, quando acorda, enquanto come, durante as aulas e quando os outros querem descansar. Mas um dia ao percebe que os amigos se afastam e que nem sempre &amp;eacute; ouvido o pequeno&amp;nbsp;&lt;em&gt;dinossauro&amp;nbsp;&lt;/em&gt;descobre algo importante: saber ouvir &amp;eacute; tao valioso como saber falar. Com ternura e humor esta hist&amp;oacute;ria mostra &amp;agrave;s crian&amp;ccedil;as a import&amp;acirc;ncia de falar e escutar os outros.&lt;br&gt;Destinat&amp;aacute;rios: Comunidade Educativa - Alunos do 1&amp;ordm; ciclo.&lt;br&gt;De ter&amp;ccedil;a a sexta, de 1 a 10 de abril, &amp;agrave;s 10h30 e 14h30.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Leituras em fam&amp;iacute;lia - Sess&amp;atilde;o de contos | Est&amp;oacute;rias que o Cora&amp;ccedil;&amp;atilde;o Conta - As Pequenas Grandes Mentiras&lt;br&gt;&lt;/strong&gt;Tudo come&amp;ccedil;ou com um simples &amp;ldquo;N&amp;atilde;o fui eu!&amp;rdquo;. Mas essa frase desencadeia algo estranho &amp;agrave; volta do Martim - sensa&amp;ccedil;&amp;otilde;es que n&amp;atilde;o deveriam estar ali e bolas coloridas estranhas! &amp;Agrave; medida que a mentira cresce, tamb&amp;eacute;m cresce a sensa&amp;ccedil;&amp;atilde;o de que algo a est&amp;aacute; a acompanhar. Ser&amp;aacute; imagina&amp;ccedil;&amp;atilde;o&amp;hellip; ou haver&amp;aacute; coisas que ganham vida quando n&amp;atilde;o dizemos a verdade?&lt;br&gt;Destinat&amp;aacute;rios: fam&amp;iacute;lias com crian&amp;ccedil;as maiores de 4 anos, dia 11 de abril, &amp;agrave;s 16h00.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;&lt;u&gt;Biblioteca Ruy Belo &amp;ndash; Polo de Queluz&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Conto/Ateli&amp;ecirc; | A Girafa que comia Estrelas&lt;br&gt;&lt;/strong&gt;A Girafa que comia Estrelas &amp;eacute; uma hist&amp;oacute;ria sobre a amizade entre uma girafa, Ol&amp;iacute;mpia, que andava sempre com a cabe&amp;ccedil;a nas nuvens a tentar ver anjos e a comer estrelas, e Dona Margarida, uma galinha do mato com a cabe&amp;ccedil;a cheia de frase feitas. As duas queriam resolver o problema da seca que tanto prejudicava a sua terra. Ser&amp;aacute; que conseguiram?&lt;br&gt;Destinat&amp;aacute;rios: Comunidade Educativa - Alunos do pr&amp;eacute;-escolar e 1&amp;ordm; ciclo.&lt;br&gt;De ter&amp;ccedil;a a sexta, de 1 a 10 de abril (ter&amp;ccedil;a a sexta), &amp;agrave;s 10h30 e 14h30.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;strong&gt;Sess&amp;atilde;o de contos | Contar a Natureza&lt;br&gt;&lt;/strong&gt;Na imagina&amp;ccedil;&amp;atilde;o descobrem-se passarinhos corajosos, tartarugas bondosas, ribeiras alegres e &amp;aacute;rvores s&amp;aacute;bias que cantam a amizade e que ensinam a cuidar a natureza.&lt;br&gt;Destinat&amp;aacute;rios: Fam&amp;iacute;lias com crian&amp;ccedil;as e comunidade em geral, dia 8 de abril, &amp;agrave;s 15h00.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-28</t>
   </si>
   <si>
     <t>Produzido pela Sonhos em Cena, com estreia no início de 2026, o espetáculo propõe uma viagem pelo universo do teatro de revista à portuguesa, cruzando tradição e atualidade através de momentos de humor, música e crítica social.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com encena&amp;ccedil;&amp;atilde;o de Ricardo Miguel, a produ&amp;ccedil;&amp;atilde;o tem vindo a percorrer v&amp;aacute;rias cidades do pa&amp;iacute;s, destacando-se pela sua abordagem contempor&amp;acirc;nea a um g&amp;eacute;nero cl&amp;aacute;ssico do panorama cultural portugu&amp;ecirc;s.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Em palco estar&amp;atilde;o Cid&amp;aacute;lia Moreira, V&amp;iacute;tor Emanuel, Maria Tavares e Raquel Caneca, num elenco que promete conquistar o p&amp;uacute;blico com energia, talento e proximidade.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A iniciativa integra a programa&amp;ccedil;&amp;atilde;o dirigida &amp;agrave; popula&amp;ccedil;&amp;atilde;o s&amp;eacute;nior Sintrense, refor&amp;ccedil;ando o compromisso do munic&amp;iacute;pio com a promo&amp;ccedil;&amp;atilde;o cultural e o envelhecimento ativo.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; gratuita, mediante reserva obrigat&amp;oacute;ria, efetuada nas Juntas e Uni&amp;otilde;es de Freguesia e nas Associa&amp;ccedil;&amp;otilde;es de Idosos do concelho.&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para conhecer toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval, consulte&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/fontes.jpg</t>
+  </si>
+  <si>
+    <t>Sintra conserva fontes históricas</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Sintra tem em curso uma intervenção de manutenção e conservação de fontes históricas localizadas no Centro Histórico de Sintra, num investimento global de 80 mil euros.</t>
+  </si>
+  <si>
+    <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;As condi&amp;ccedil;&amp;otilde;es atmosf&amp;eacute;ricas adversas registadas nos &amp;uacute;ltimos meses obrigaram &amp;agrave; reprograma&amp;ccedil;&amp;atilde;o dos trabalhos inicialmente previstos, dando prioridade &amp;agrave;s fontes mais emblem&amp;aacute;ticas e com maior n&amp;uacute;mero de utilizadores, como a Fonte da Sabuga, a Fonte Mourisca, a Cascata dos Pis&amp;otilde;es e o Chafariz dos Pa&amp;ccedil;os do Concelho. Nestes locais, a interven&amp;ccedil;&amp;atilde;o implicar&amp;aacute; condicionamentos tempor&amp;aacute;rios no acesso ao longo dos pr&amp;oacute;ximos meses.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Os trabalhos em curso incluem a limpeza geral de paredes, cantarias e azulejos, a remo&amp;ccedil;&amp;atilde;o de vegeta&amp;ccedil;&amp;atilde;o infestante, a repara&amp;ccedil;&amp;atilde;o e prepara&amp;ccedil;&amp;atilde;o das superf&amp;iacute;cies para repintura a cal, a reabilita&amp;ccedil;&amp;atilde;o de pinturas a fresco e decora&amp;ccedil;&amp;otilde;es murais, a reintegra&amp;ccedil;&amp;atilde;o crom&amp;aacute;tica, o restauro de azulejos e melhorias pontuais no piso envolvente.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Estes trabalhos v&amp;atilde;o beneficiar a Fonte da Sabuga, Fonte da Pipa, Fonte Mourisca, Fonte dos Pis&amp;otilde;es, Chafariz dos Pa&amp;ccedil;os do Concelho, Chafariz da C&amp;acirc;mara, Fonte do Rio do Porto, Fonte da Estef&amp;acirc;nia, Fonte da Trindade, Fonte do Rio da Bica, Fonte D&amp;rsquo;El Rei, Fonte de Mata-Alva e Fonte dos Ladr&amp;otilde;es.&lt;/p&gt;
+&lt;p style="text-align: justify;"&gt;Com esta a&amp;ccedil;&amp;atilde;o, a autarquia refor&amp;ccedil;a o seu compromisso com a valoriza&amp;ccedil;&amp;atilde;o e salvaguarda do patrim&amp;oacute;nio hist&amp;oacute;rico Sintrense, preservando elementos essenciais da identidade local e garantindo a sua frui&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_duelo6.jpg</t>
   </si>
   <si>
     <t>Instantâneos regressam com Duelo Improvisado ao Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>A iniciativa integra também as comemorações do 15.º aniversário do grupo, assinalado com um espetáculo especial realizado a 20 de fevereiro, no Centro Cultural Olga Cadaval.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com mais de uma d&amp;eacute;cada de atividade, os Instant&amp;acirc;neos continuam a apostar num formato din&amp;acirc;mico e interativo que coloca frente a frente duas equipas de improvisadores, desafiadas a criar cenas no momento. Sob a arbitragem da personagem Comodoro Condor, os participantes enfrentam provas criativas e inesperadas, cabendo ao p&amp;uacute;blico decidir o desfecho da &amp;ldquo;batalha&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O espet&amp;aacute;culo destaca-se pela forte intera&amp;ccedil;&amp;atilde;o com a plateia e pela componente imprevis&amp;iacute;vel, proporcionando uma experi&amp;ecirc;ncia marcada pelo humor, pela criatividade e pela participa&amp;ccedil;&amp;atilde;o ativa dos espectadores.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes podem ser adquiridos na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/duelo-improvisado-instantaneos-103343" target="_blank"&gt;Ticketline&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Mais informa&amp;ccedil;&amp;otilde;es sobre a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
-  </si>
-[...14 lines deleted...]
-&lt;p style="text-align: justify;"&gt;Com esta a&amp;ccedil;&amp;atilde;o, a autarquia refor&amp;ccedil;a o seu compromisso com a valoriza&amp;ccedil;&amp;atilde;o e salvaguarda do patrim&amp;oacute;nio hist&amp;oacute;rico Sintrense, preservando elementos essenciais da identidade local e garantindo a sua frui&amp;ccedil;&amp;atilde;o.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>O espetáculo faz parte da tour nacional que celebra a ligação única da banda com o público, construída ao longo de várias décadas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Com uma carreira incontorn&amp;aacute;vel no panorama musical portugu&amp;ecirc;s, os UHF regressam aos palcos com um alinhamento que dever&amp;aacute; revisitar alguns dos temas mais emblem&amp;aacute;ticos do seu repert&amp;oacute;rio.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Assista a este concerto que promete uma noite marcada pela energia e pela nostalgia, refor&amp;ccedil;ando o seu lugar na hist&amp;oacute;ria do rock portugu&amp;ecirc;s.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A atua&amp;ccedil;&amp;atilde;o no audit&amp;oacute;rio Sintrense marca uma das paragens desta digress&amp;atilde;o, que se prop&amp;otilde;e celebrar a m&amp;uacute;sica da banda e o encontro com diferentes gera&amp;ccedil;&amp;otilde;es de f&amp;atilde;s.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Os bilhetes est&amp;atilde;o dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/tudo-todos-uhf-tour-2026-103135" target="_blank"&gt;Ticketline&lt;/a&gt;&amp;nbsp;e nos locais habituais.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>A iniciativa pretende apoiar os clubes e associações desportivas Sintrenses, apostando na valorização dos seus recursos humanos e na promoção de boas práticas, tanto ao nível técnico como da liderança e gestão.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O programa formativo inclui sess&amp;otilde;es dirigidas a treinadores, t&amp;eacute;cnicos de exerc&amp;iacute;cio f&amp;iacute;sico e diretores t&amp;eacute;cnicos, com temas como o treino das capacidades f&amp;iacute;sicas em jovens atletas, o desenvolvimento de compet&amp;ecirc;ncias e lideran&amp;ccedil;a e a comunica&amp;ccedil;&amp;atilde;o em contexto de treino.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para os dirigentes, est&amp;atilde;o previstas a&amp;ccedil;&amp;otilde;es focadas na gest&amp;atilde;o de recursos financeiros, na otimiza&amp;ccedil;&amp;atilde;o dos meios de comunica&amp;ccedil;&amp;atilde;o dos clubes e no enquadramento do pagamento a agentes desportivos.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&lt;u&gt;Forma&amp;ccedil;&amp;atilde;o para treinadores, t&amp;eacute;cnicos de exerc&amp;iacute;cio f&amp;iacute;sico e diretores t&amp;eacute;cnicos:&lt;/u&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;28.MAR | Treino das capacidades f&amp;iacute;sicas em jovens atletas&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;12.MAI | O treino do treinador: Desenvolvimento de compet&amp;ecirc;ncias e lideran&amp;ccedil;a | *NOVA DATA&lt;/p&gt;
@@ -1983,112 +3011,112 @@
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
     <t>O espetáculo acompanha Alex e Rupert, um casal improvável que enfrenta uma perda inesperada e a luta para seguir em frente, mantendo-se unido e preservando a memória do filho.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Uma narrativa intensa e emotiva sobre amor, esperan&amp;ccedil;a e a capacidade de acreditar no imposs&amp;iacute;vel, que promete emocionar o p&amp;uacute;blico.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca esta experi&amp;ecirc;ncia teatral intensa que celebra a resili&amp;ecirc;ncia humana e a capacidade de acreditar no imposs&amp;iacute;vel.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Bilhetes dispon&amp;iacute;veis na&amp;nbsp;&lt;a href="https://www.ticketline.pt/evento/se-acreditares-muito-sara-barradas-diogo-ma-102267" target="_blank"&gt;Ticketline&lt;/a&gt;. &amp;nbsp;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Conhe&amp;ccedil;a toda a programa&amp;ccedil;&amp;atilde;o do Centro Cultural Olga Cadaval em&amp;nbsp;&lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Cultura"},{"name":"Cultura"}]</t>
   </si>
   <si>
     <t>[{"name":"Culture"},{"name":"Culture"}]</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
-    <t>https://www.sintraviladigital.pt/files/images/blog/69bacf370e62f1773850423.jpg</t>
-[...49 lines deleted...]
-  <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_750x400_viver_sintra_texto.jpg</t>
   </si>
   <si>
     <t>Vila de Sintra com acessos e mobilidade melhorada</t>
   </si>
   <si>
     <t>A Câmara Municipal de Sintra inicia a 19 de março um programa de mobilidade experimental com o objetivo de melhorar o acesso, a segurança de quem vive e trabalha e a experiência de visita a vila de Sintra.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A opera&amp;ccedil;&amp;atilde;o &amp;ldquo;Viver e Visitar a Vila de Sintra&amp;rdquo; inclui o refor&amp;ccedil;o da sinaliza&amp;ccedil;&amp;atilde;o e a instala&amp;ccedil;&amp;atilde;o de pontos de controlo operacional em locais estrat&amp;eacute;gicos, assegurando orienta&amp;ccedil;&amp;atilde;o, fiscaliza&amp;ccedil;&amp;atilde;o e monitoriza&amp;ccedil;&amp;atilde;o cont&amp;iacute;nua.&lt;br&gt;&lt;br&gt;No &amp;acirc;mbito da seguran&amp;ccedil;a, ser&amp;aacute; ativado um dispositivo especial de emerg&amp;ecirc;ncia, que prev&amp;ecirc; a instala&amp;ccedil;&amp;atilde;o de um Posto de Comando M&amp;oacute;vel no Centro Hist&amp;oacute;rico, refor&amp;ccedil;ando a sua capacidade de resposta.&lt;br&gt;&lt;br&gt;Marco Almeida sublinha que &amp;ldquo;com esta opera&amp;ccedil;&amp;atilde;o especial de mobilidade, queremos criar regras claras e que otimizem a circula&amp;ccedil;&amp;atilde;o e reduzam a press&amp;atilde;o autom&amp;oacute;vel. O nosso objetivo &amp;eacute; simples, organizar melhor e diminuir os constrangimentos de circula&amp;ccedil;&amp;atilde;o no centro hist&amp;oacute;rico&amp;rdquo;.&lt;br&gt;&lt;br&gt;A concretiza&amp;ccedil;&amp;atilde;o deste plano, que se prolonga at&amp;eacute; 6 de abril, conta com o envolvimento da Guarda Nacional Republicana, Pol&amp;iacute;cia Municipal, bombeiros, prote&amp;ccedil;&amp;atilde;o civil, EMES, Parques de Sintra - Monte da Lua e Funda&amp;ccedil;&amp;atilde;o CulturSintra.&lt;br&gt;&lt;br&gt;A C&amp;acirc;mara Municipal de Sintra apela &amp;agrave; colabora&amp;ccedil;&amp;atilde;o de todos, com destaque para os operadores tur&amp;iacute;sticos e visitantes para garantir uma circula&amp;ccedil;&amp;atilde;o mais fluida e uma experi&amp;ecirc;ncia de visita mais organizada.&lt;br&gt;&lt;strong&gt;&lt;br&gt;Mais informa&amp;ccedil;&amp;otilde;es&amp;nbsp;&lt;/strong&gt;&lt;a href="https://arquivo2026.cm-sintra.pt/viver-e-visitar-a-vila-de-sintra" target="_blank"&gt;&lt;strong&gt;AQUI.&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sintraviladigital.pt/files/images/blog/69bacf370e62f1773850423.jpg</t>
+  </si>
+  <si>
+    <t>Mostra de artesanato no Bairro: “Arte na Vila”</t>
+  </si>
+  <si>
+    <t>Handicrafts exhibition “Arte na Vila”</t>
+  </si>
+  <si>
+    <t>Muestra de artesanía “Arte na Vila”</t>
+  </si>
+  <si>
+    <t>Exposition d’artisanat « Arte na Vila »</t>
+  </si>
+  <si>
+    <t>O projeto “Arte na Vila” tem vindo a ter lugar na Volta do Duche, na Vila de Sintra, desde 2012, constituindo uma mostra de artesanato, onde os artistas e artesãos do concelho, e fora dele, expõem e produzem os seus trabalhos ao vivo, ao longo de todo o ano.</t>
+  </si>
+  <si>
+    <t>The “Arte na Vila” project has been taking place on Volta do Duche, in the village of Sintra, since 2012. It consists of a handicrafts exhibition, where artists and artisans from the municipality and beyond display and produce their work live throughout the entire year.</t>
+  </si>
+  <si>
+    <t>El proyecto “Arte na Vila” se celebra en Volta do Duche, en la Villa de Sintra, desde 2012, constituyendo una muestra de artesanía, donde artistas y artesanos del municipio y de fuera de él exponen y producen sus trabajos en vivo a lo largo de todo el año.</t>
+  </si>
+  <si>
+    <t>Le projet « Arte na Vila » a lieu sur la Volta do Duche, dans la ville de Sintra, depuis 2012. Il constitue une exposition d’artisanat, où des artistes et des artisans de la commune, ainsi que d’autres régions, exposent et réalisent leurs œuvres en direct tout au long de l’année.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Atenta a dimensão cultural e única do artesanato, em muitos casos distintiva da região onde é produzido e incorporando práticas ou expressões da cultura tradicional, o que lhe confere uma identidade muito própria, assume-se determinante preservar esse legado e incentivar quem, muitas vezes, com uma elevada dose de voluntarismo, continua a perpetuá-lo.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Given the cultural and unique dimension of handicrafts, often distinctive of the region where they are produced and incorporating practices or expressions of traditional culture, which gives them a very particular identity, it becomes essential to preserve this legacy and encourage those who, often with a strong sense of dedication and voluntarism, continue to keep it alive.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Atendiendo a la dimensión cultural y única de la artesanía, en muchos casos distintiva de la región donde se produce e incorporando prácticas o expresiones de la cultura tradicional, lo que le confiere una identidad muy propia, resulta fundamental preservar este legado y fomentar a quienes, muchas veces con una gran dosis de voluntarismo, continúan perpetuándolo.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Compte tenu de la dimension culturelle et unique de l’artisanat, souvent caractéristique de la région où il est produit et intégrant des pratiques ou des expressions de la culture traditionnelle, ce qui lui confère une identité très particulière, il est essentiel de préserver cet héritage et d’encourager ceux qui, souvent avec un grand esprit de volontariat, continuent à le perpétuer.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"},{"name":"Eventos"},{"name":"Município"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"},{"name":"Events"},{"name":"Municipality"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"},{"name":"Eventos"},{"name":"Municipio"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"},{"name":"Épreuves"},{"name":"Municipalité"}]</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>O programa oferece uma viagem musical intensa, reunindo obras de Antonio Vivaldi, como o Concerto para Cordas em Sol menor, Stabat Mater e Nisi Dominus, que traduzem em som dor, esperança e a luz da Ressurreição.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; A estas p&amp;aacute;ginas marcantes juntam-se as Dolorosas n.&amp;ordm; 2 e 3 de &amp;Oacute;scar da Silva, proporcionando momentos de profunda interioridade e lirismo, numa reflex&amp;atilde;o musical sobre a dor e a transcend&amp;ecirc;ncia.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Assista a esta experi&amp;ecirc;ncia musical que combina emo&amp;ccedil;&amp;atilde;o, espiritualidade e virtuosismo, perfeita para celebrar a P&amp;aacute;scoa em Sintra.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A entrada &amp;eacute; gratuita, com levantamento exclusivo de bilhetes na bilheteira do Centro Cultural Olga Cadaval.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Para mais informa&amp;ccedil;&amp;otilde;es, consulte &lt;a href="https://ccolgacadaval.pt/" target="_blank"&gt;ccolgacadaval.pt&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/redes_sociais_brancura6.jpg</t>
   </si>
   <si>
     <t>“Uma Brancura Luminosa” em cena no Centro Cultural Olga Cadaval</t>
   </si>
   <si>
     <t>Na mais recente obra de ficção do escritor norueguês Jon Fosse, Prémio Nobel da Literatura 2023, acompanhamos um homem perdido na neve e no silêncio da floresta, confrontado com memórias, dúvidas e hesitações num jogo entre passado, presente e futuro.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt; Entre realidade e espectro, surge uma misteriosa brancura luminosa que ilumina esta viagem existencial.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;N&amp;atilde;o perca este espet&amp;aacute;culo intenso e reflexivo, onde o imagin&amp;aacute;rio e a realidade se encontram em cena.&lt;/p&gt;
@@ -2593,53 +3621,50 @@
 &lt;p style="text-align: justify;"&gt;As infra&amp;ccedil;&amp;otilde;es agora identificadas constituem uma viola&amp;ccedil;&amp;atilde;o grave das normas ambientais e urban&amp;iacute;sticas em vigor. Os respons&amp;aacute;veis ser&amp;atilde;o autuados e poder&amp;atilde;o enfrentar coimas que podem atingir os 37.500 euros.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Marco Almeida, presidente da C&amp;acirc;mara Municipal de Sintra, destaca a import&amp;acirc;ncia desta atua&amp;ccedil;&amp;atilde;o cont&amp;iacute;nua e sublinha que &amp;ldquo;estamos firmemente empenhados em proteger o nosso territ&amp;oacute;rio e assegurar o bem-estar dos Sintrenses. As descargas ilegais prejudicam o ambiente, afetam a qualidade de vida e representam um desrespeito por todos os que cumprem as regras&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Marco Almeida salientou ainda que &amp;ldquo;vamos continuar a agir com determina&amp;ccedil;&amp;atilde;o e a intensificar a fiscaliza&amp;ccedil;&amp;atilde;o, garantindo que Sintra &amp;eacute; um concelho mais cuidado e mais seguro&amp;rdquo;.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A C&amp;acirc;mara Municipal de Sintra continuar&amp;aacute; a promover a&amp;ccedil;&amp;otilde;es de sensibiliza&amp;ccedil;&amp;atilde;o e vigil&amp;acirc;ncia, refor&amp;ccedil;ando o compromisso de defesa do espa&amp;ccedil;o p&amp;uacute;blico, do ambiente e da sa&amp;uacute;de dos mun&amp;iacute;cipes.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Tendo em conta a salvaguardar e segurança dos Sintrenses e visitantes, ficarão temporariamente encerrados os parques da Liberdade e a Quinta da Ribafria, em Sintra, e Quinta Nova da Assunção, em Belas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;O per&amp;iacute;odo de encerramento prolonga-se at&amp;eacute; &amp;agrave;s 08h00 de 26 de janeiro, altura prevista para a reabertura caso as condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas o permitam.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Devido &amp;agrave;s condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas adversas, estar&amp;atilde;o encerrados nesta sexta-feira, 23 de janeiro, os seguintes monumentos geridos pela Parques de Sintra: Castelo dos Mouros; Convento dos Capuchos e o Chalet da Condessa d&amp;rsquo;Edla, no Parque da Pena.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A autarquia Sintrense, liderada por Marco Almeida, acompanha de forma permanente a evolu&amp;ccedil;&amp;atilde;o das condi&amp;ccedil;&amp;otilde;es meteorol&amp;oacute;gicas e mant&amp;eacute;m ativa a articula&amp;ccedil;&amp;atilde;o com as entidades de prote&amp;ccedil;&amp;atilde;o civil, apelando &amp;agrave; popula&amp;ccedil;&amp;atilde;o para que adote comportamentos preventivos e siga as recomenda&amp;ccedil;&amp;otilde;es das autoridades.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/84.jpg</t>
   </si>
   <si>
     <t>Sintra divulga estudo sobre comunidades muçulmanas no concelho</t>
   </si>
   <si>
     <t>Este trabalho de investigação assenta em três eixos fundamentais, habitação, trabalho e escola, analisando as dinâmicas a partir das associações islâmicas do Cacém e da Tapada das Mercês, a precarização da vida nas esferas laboral e habitacional, e as relações estabelecidas no contexto escolar com as comunidades muçulmanas.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;br&gt; &lt;br&gt; Andreia Bernardo destacou que &amp;ldquo;n&amp;atilde;o existem pol&amp;iacute;ticas eficazes sem um conhecimento rigoroso da nossa realidade. Este livro constitui uma ferramenta essencial para aprofundarmos essa compreens&amp;atilde;o. O trabalho de investiga&amp;ccedil;&amp;atilde;o que aqui se apresenta &amp;eacute; uma verdadeira troca de experi&amp;ecirc;ncias e um exerc&amp;iacute;cio de reflex&amp;atilde;o que nos ajuda a construir pol&amp;iacute;ticas p&amp;uacute;blicas que tornem Sintra mais coesa e mais justa&amp;rdquo;.&lt;br&gt; &lt;br&gt; &amp;ldquo;Cidadanias Perif&amp;eacute;ricas. Mu&amp;ccedil;ulmanos em Sintra&amp;rdquo; resulta de uma investiga&amp;ccedil;&amp;atilde;o promovida pela C&amp;acirc;mara Municipal de Sintra, com o cofinanciamento do Fundo Asilo, Migra&amp;ccedil;&amp;atilde;o e Integra&amp;ccedil;&amp;atilde;o, e desenvolvido pelo CRIA - Centro em Rede de Investiga&amp;ccedil;&amp;atilde;o em Antropologia. A obra &amp;eacute; resultado de uma pesquisa conduzida ao longo de 2023 e que envolveu um trabalho no terreno com as comunidades mu&amp;ccedil;ulmanas de Sintra.&lt;/p&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>[{"name":"Solidariedade Social"}]</t>
   </si>
   <si>
     <t>Esta decisão da prova que junta atletas nacionais e internacionais, prevista para este domingo, surge com o objetivo de colocar em segurança todos os participantes e tem por base as condições climatéricas adversas provocadas pela depressão Ingrid.</t>
   </si>
   <si>
     <t>&lt;p style="text-align: justify;"&gt;&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Tendo em conta esta decis&amp;atilde;o, todos os alimentos adquiridos, cerca de 6 mil pe&amp;ccedil;as de fruta e sandes, ser&amp;atilde;o agora distribu&amp;iacute;das por bombeiros, for&amp;ccedil;as de seguran&amp;ccedil;a e associa&amp;ccedil;&amp;otilde;es de apoio &amp;agrave; comunidade em situa&amp;ccedil;&amp;atilde;o de sem&amp;#8209;abrigo, todas institui&amp;ccedil;&amp;otilde;es Sintrenses, garantindo que os bens alimentares t&amp;ecirc;m um destino &amp;uacute;til e imediato, refor&amp;ccedil;ando o compromisso social do munic&amp;iacute;pio.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;A autarquia Sintrense est&amp;aacute; a acompanhar permanentemente a evolu&amp;ccedil;&amp;atilde;o meteorol&amp;oacute;gica, mantendo ativa a articula&amp;ccedil;&amp;atilde;o com todas as entidades de prote&amp;ccedil;&amp;atilde;o civil.&lt;/p&gt;
 &lt;p style="text-align: justify;"&gt;Recorde-se que esta prova liga o centro da vila de Sintra ao Cabo da Roca, passando pelo centro da serra de Sintra.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.sintraviladigital.pt/files/images/blog/banner_serra.png</t>
   </si>
   <si>
     <t>AVISO | Encerramento dos acessos à Serra de Sintra devido a condições meteorológicas adversas</t>
   </si>
   <si>
     <t>A decisão tomada por Marco Almeida, presidente da Câmara Municipal de Sintra, em articulação com o os agentes de proteção civil de Sintra, visa garantir a proteção da população Sintrense e dos visitantes.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;As previs&amp;otilde;es meteorol&amp;oacute;gicas apontam para vento de oeste, com rajadas que poder&amp;atilde;o atingir os 110 km/h, sobretudo no litoral e nas zonas de maior altitude. Estas condi&amp;ccedil;&amp;otilde;es aumentam significativamente o risco de queda de &amp;aacute;rvores e ramos, instabilidade de elementos soltos e fragilidade de estruturas.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Acessos encerrados:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Cancela na Az&amp;oacute;ia&lt;/li&gt;
@@ -3979,51 +5004,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S162"/>
+  <dimension ref="A1:S274"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4051,5255 +5076,8824 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
       <c r="Q2" t="s">
         <v>25</v>
       </c>
       <c r="R2" t="s">
         <v>24</v>
       </c>
       <c r="S2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B3">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="C3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>24</v>
       </c>
       <c r="Q3" t="s">
         <v>25</v>
       </c>
       <c r="R3" t="s">
         <v>24</v>
       </c>
       <c r="S3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B4">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="P4" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="Q4" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="R4" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="S4" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B5">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P5" t="s">
         <v>24</v>
       </c>
       <c r="Q5" t="s">
         <v>25</v>
       </c>
       <c r="R5" t="s">
         <v>24</v>
       </c>
       <c r="S5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B6">
-        <v>109</v>
+        <v>762</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P6" t="s">
         <v>24</v>
       </c>
       <c r="Q6" t="s">
         <v>25</v>
       </c>
       <c r="R6" t="s">
         <v>24</v>
       </c>
       <c r="S6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B7">
-        <v>116</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="H7" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P7" t="s">
         <v>24</v>
       </c>
       <c r="Q7" t="s">
         <v>25</v>
       </c>
       <c r="R7" t="s">
         <v>24</v>
       </c>
       <c r="S7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B8">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="H8" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P8" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q8" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R8" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S8" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B9">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C9" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="H9" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="P9" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="Q9" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="R9" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="S9" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="B10">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="C10" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="D10" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="L10" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="P10" t="s">
         <v>24</v>
       </c>
       <c r="Q10" t="s">
         <v>25</v>
       </c>
       <c r="R10" t="s">
         <v>24</v>
       </c>
       <c r="S10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="B11">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H11" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="L11" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="P11" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="Q11" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="R11" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="S11" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="B12">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="H12" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="L12" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="P12" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q12" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R12" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S12" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B13">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D13" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="H13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="L13" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="P13" t="s">
         <v>24</v>
       </c>
       <c r="Q13" t="s">
         <v>25</v>
       </c>
       <c r="R13" t="s">
         <v>24</v>
       </c>
       <c r="S13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="B14">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="D14" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="H14" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="L14" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="P14" t="s">
         <v>24</v>
       </c>
       <c r="Q14" t="s">
         <v>25</v>
       </c>
       <c r="R14" t="s">
         <v>24</v>
       </c>
       <c r="S14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B15">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="D15" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="H15" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="L15" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="P15" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
       <c r="Q15" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R15" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S15" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="B16">
-        <v>158</v>
+        <v>71</v>
       </c>
       <c r="C16" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D16" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="H16" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="L16" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="P16" t="s">
         <v>24</v>
       </c>
       <c r="Q16" t="s">
         <v>25</v>
       </c>
       <c r="R16" t="s">
         <v>24</v>
       </c>
       <c r="S16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="B17">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="D17" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="H17" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="L17" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="P17" t="s">
         <v>24</v>
       </c>
       <c r="Q17" t="s">
         <v>25</v>
       </c>
       <c r="R17" t="s">
         <v>24</v>
       </c>
       <c r="S17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="B18">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="D18" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H18" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="L18" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="P18" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q18" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R18" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S18" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="B19">
         <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="D19" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="H19" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="L19" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="P19" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q19" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R19" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S19" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="B20">
-        <v>139</v>
+        <v>88</v>
       </c>
       <c r="C20" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="D20" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="H20" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="L20" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="P20" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="Q20" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="R20" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="S20" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="B21">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="D21" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="H21" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="L21" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="P21" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q21" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R21" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S21" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="B22">
-        <v>80</v>
+        <v>197</v>
       </c>
       <c r="C22" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="D22" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="H22" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="L22" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="P22" t="s">
         <v>24</v>
       </c>
       <c r="Q22" t="s">
         <v>25</v>
       </c>
       <c r="R22" t="s">
         <v>24</v>
       </c>
       <c r="S22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="B23">
-        <v>642</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="D23" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="H23" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="L23" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="P23" t="s">
         <v>24</v>
       </c>
       <c r="Q23" t="s">
         <v>25</v>
       </c>
       <c r="R23" t="s">
         <v>24</v>
       </c>
       <c r="S23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="B24">
-        <v>86</v>
+        <v>176</v>
       </c>
       <c r="C24" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="D24" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="H24" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="L24" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="P24" t="s">
         <v>24</v>
       </c>
       <c r="Q24" t="s">
         <v>25</v>
       </c>
       <c r="R24" t="s">
         <v>24</v>
       </c>
       <c r="S24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="B25">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="C25" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="D25" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="H25" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="L25" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="P25" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="Q25" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="R25" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="S25" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B26">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="C26" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="D26" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="L26" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="P26" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="Q26" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="R26" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="S26" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B27">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="C27" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="D27" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="H27" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="L27" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="P27" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q27" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R27" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S27" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B28">
-        <v>123</v>
+        <v>78</v>
       </c>
       <c r="C28" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="D28" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="H28" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="L28" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="P28" t="s">
-        <v>24</v>
+        <v>154</v>
       </c>
       <c r="Q28" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="R28" t="s">
-        <v>24</v>
+        <v>156</v>
       </c>
       <c r="S28" t="s">
-        <v>25</v>
+        <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>158</v>
       </c>
       <c r="B29">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="C29" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="H29" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="L29" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="P29" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="Q29" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="R29" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="S29" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B30">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="D30" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="H30" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="L30" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="P30" t="s">
         <v>24</v>
       </c>
       <c r="Q30" t="s">
         <v>25</v>
       </c>
       <c r="R30" t="s">
         <v>24</v>
       </c>
       <c r="S30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B31">
-        <v>101</v>
+        <v>808</v>
       </c>
       <c r="C31" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="D31" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="H31" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="L31" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="P31" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="Q31" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R31" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S31" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="B32">
-        <v>86</v>
+        <v>130</v>
       </c>
       <c r="C32" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="D32" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H32" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="L32" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="P32" t="s">
-        <v>165</v>
+        <v>95</v>
       </c>
       <c r="Q32" t="s">
-        <v>166</v>
+        <v>57</v>
       </c>
       <c r="R32" t="s">
-        <v>167</v>
+        <v>57</v>
       </c>
       <c r="S32" t="s">
-        <v>168</v>
+        <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B33">
-        <v>166</v>
+        <v>90</v>
       </c>
       <c r="C33" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D33" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="H33" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="L33" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="P33" t="s">
         <v>24</v>
       </c>
       <c r="Q33" t="s">
         <v>25</v>
       </c>
       <c r="R33" t="s">
         <v>24</v>
       </c>
       <c r="S33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="B34">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C34" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="D34" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="H34" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="L34" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="P34" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q34" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R34" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S34" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="B35">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>89</v>
       </c>
       <c r="D35" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="H35" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="L35" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="P35" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="Q35" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="R35" t="s">
-        <v>184</v>
+        <v>57</v>
       </c>
       <c r="S35" t="s">
-        <v>185</v>
+        <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B36">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C36" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D36" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H36" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="L36" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="P36" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q36" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R36" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S36" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="B37">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="C37" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D37" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H37" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="L37" t="s">
         <v>195</v>
       </c>
       <c r="P37" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q37" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R37" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S37" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>196</v>
       </c>
       <c r="B38">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C38" t="s">
         <v>197</v>
       </c>
       <c r="D38" t="s">
         <v>198</v>
       </c>
       <c r="H38" t="s">
         <v>199</v>
       </c>
       <c r="L38" t="s">
         <v>200</v>
       </c>
       <c r="P38" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q38" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R38" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S38" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>201</v>
       </c>
       <c r="B39">
-        <v>65</v>
+        <v>157</v>
       </c>
       <c r="C39" t="s">
         <v>202</v>
       </c>
       <c r="D39" t="s">
         <v>203</v>
       </c>
       <c r="H39" t="s">
         <v>204</v>
       </c>
       <c r="L39" t="s">
         <v>205</v>
       </c>
       <c r="P39" t="s">
         <v>24</v>
       </c>
       <c r="Q39" t="s">
         <v>25</v>
       </c>
       <c r="R39" t="s">
         <v>24</v>
       </c>
       <c r="S39" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>201</v>
       </c>
       <c r="B40">
-        <v>132</v>
+        <v>63</v>
       </c>
       <c r="C40" t="s">
         <v>206</v>
       </c>
       <c r="D40" t="s">
         <v>207</v>
       </c>
       <c r="H40" t="s">
         <v>208</v>
       </c>
       <c r="L40" t="s">
         <v>209</v>
       </c>
       <c r="P40" t="s">
         <v>24</v>
       </c>
       <c r="Q40" t="s">
         <v>25</v>
       </c>
       <c r="R40" t="s">
         <v>24</v>
       </c>
       <c r="S40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
+        <v>201</v>
+      </c>
+      <c r="B41">
+        <v>77</v>
+      </c>
+      <c r="C41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D41" t="s">
+        <v>207</v>
+      </c>
+      <c r="H41" t="s">
         <v>210</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="L41" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>214</v>
       </c>
       <c r="P41" t="s">
         <v>24</v>
       </c>
       <c r="Q41" t="s">
         <v>25</v>
       </c>
       <c r="R41" t="s">
         <v>24</v>
       </c>
       <c r="S41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B42">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="C42" t="s">
+        <v>213</v>
+      </c>
+      <c r="D42" t="s">
+        <v>214</v>
+      </c>
+      <c r="H42" t="s">
         <v>215</v>
       </c>
-      <c r="D42" t="s">
+      <c r="L42" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
       <c r="P42" t="s">
         <v>24</v>
       </c>
       <c r="Q42" t="s">
         <v>25</v>
       </c>
       <c r="R42" t="s">
         <v>24</v>
       </c>
       <c r="S42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
+        <v>212</v>
+      </c>
+      <c r="B43">
+        <v>114</v>
+      </c>
+      <c r="C43" t="s">
+        <v>217</v>
+      </c>
+      <c r="D43" t="s">
+        <v>218</v>
+      </c>
+      <c r="H43" t="s">
         <v>219</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="L43" t="s">
         <v>220</v>
       </c>
-      <c r="D43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P43" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q43" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R43" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S43" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
+        <v>212</v>
+      </c>
+      <c r="B44">
+        <v>60</v>
+      </c>
+      <c r="C44" t="s">
+        <v>221</v>
+      </c>
+      <c r="D44" t="s">
+        <v>222</v>
+      </c>
+      <c r="H44" t="s">
+        <v>223</v>
+      </c>
+      <c r="L44" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>228</v>
       </c>
       <c r="P44" t="s">
         <v>24</v>
       </c>
       <c r="Q44" t="s">
         <v>25</v>
       </c>
       <c r="R44" t="s">
         <v>24</v>
       </c>
       <c r="S44" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="B45">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>62</v>
       </c>
       <c r="D45" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="H45" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="L45" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="P45" t="s">
         <v>24</v>
       </c>
       <c r="Q45" t="s">
         <v>25</v>
       </c>
       <c r="R45" t="s">
         <v>24</v>
       </c>
       <c r="S45" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="B46">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C46" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="D46" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="H46" t="s">
-        <v>236</v>
+        <v>215</v>
       </c>
       <c r="L46" t="s">
-        <v>237</v>
+        <v>216</v>
       </c>
       <c r="P46" t="s">
-        <v>238</v>
+        <v>24</v>
       </c>
       <c r="Q46" t="s">
-        <v>239</v>
+        <v>25</v>
       </c>
       <c r="R46" t="s">
-        <v>240</v>
+        <v>24</v>
       </c>
       <c r="S46" t="s">
-        <v>241</v>
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>242</v>
+        <v>212</v>
       </c>
       <c r="B47">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>62</v>
       </c>
       <c r="D47" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="H47" t="s">
-        <v>245</v>
+        <v>226</v>
       </c>
       <c r="L47" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="P47" t="s">
         <v>24</v>
       </c>
       <c r="Q47" t="s">
         <v>25</v>
       </c>
       <c r="R47" t="s">
         <v>24</v>
       </c>
       <c r="S47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="B48">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="C48" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="D48" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="H48" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="L48" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="P48" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q48" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R48" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S48" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="B49">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="C49" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
       <c r="D49" t="s">
-        <v>253</v>
+        <v>230</v>
       </c>
       <c r="H49" t="s">
-        <v>254</v>
+        <v>231</v>
       </c>
       <c r="L49" t="s">
-        <v>255</v>
+        <v>232</v>
       </c>
       <c r="P49" t="s">
         <v>24</v>
       </c>
       <c r="Q49" t="s">
         <v>25</v>
       </c>
       <c r="R49" t="s">
         <v>24</v>
       </c>
       <c r="S49" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B50">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>60</v>
       </c>
       <c r="D50" t="s">
-        <v>257</v>
+        <v>234</v>
       </c>
       <c r="H50" t="s">
-        <v>258</v>
+        <v>235</v>
       </c>
       <c r="L50" t="s">
-        <v>259</v>
+        <v>236</v>
       </c>
       <c r="P50" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="Q50" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="R50" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="S50" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B51">
-        <v>68</v>
+        <v>144</v>
       </c>
       <c r="C51" t="s">
-        <v>161</v>
+        <v>237</v>
       </c>
       <c r="D51" t="s">
-        <v>260</v>
+        <v>238</v>
       </c>
       <c r="H51" t="s">
-        <v>261</v>
+        <v>239</v>
       </c>
       <c r="L51" t="s">
-        <v>262</v>
+        <v>240</v>
       </c>
       <c r="P51" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="Q51" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="R51" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="S51" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B52">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>241</v>
       </c>
       <c r="D52" t="s">
-        <v>264</v>
+        <v>234</v>
       </c>
       <c r="H52" t="s">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="L52" t="s">
-        <v>266</v>
+        <v>236</v>
       </c>
       <c r="P52" t="s">
         <v>24</v>
       </c>
       <c r="Q52" t="s">
         <v>25</v>
       </c>
       <c r="R52" t="s">
         <v>24</v>
       </c>
       <c r="S52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>267</v>
+        <v>233</v>
       </c>
       <c r="B53">
-        <v>60</v>
+        <v>157</v>
       </c>
       <c r="C53" t="s">
-        <v>268</v>
+        <v>202</v>
       </c>
       <c r="D53" t="s">
-        <v>269</v>
+        <v>203</v>
       </c>
       <c r="H53" t="s">
-        <v>270</v>
+        <v>204</v>
       </c>
       <c r="L53" t="s">
-        <v>271</v>
+        <v>242</v>
       </c>
       <c r="P53" t="s">
         <v>24</v>
       </c>
       <c r="Q53" t="s">
         <v>25</v>
       </c>
       <c r="R53" t="s">
         <v>24</v>
       </c>
       <c r="S53" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>272</v>
+        <v>233</v>
       </c>
       <c r="B54">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="C54" t="s">
-        <v>273</v>
+        <v>237</v>
       </c>
       <c r="D54" t="s">
-        <v>274</v>
+        <v>238</v>
       </c>
       <c r="H54" t="s">
-        <v>275</v>
+        <v>239</v>
       </c>
       <c r="L54" t="s">
-        <v>276</v>
+        <v>240</v>
       </c>
       <c r="P54" t="s">
         <v>24</v>
       </c>
       <c r="Q54" t="s">
         <v>25</v>
       </c>
       <c r="R54" t="s">
         <v>24</v>
       </c>
       <c r="S54" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>272</v>
+        <v>243</v>
       </c>
       <c r="B55">
-        <v>785</v>
+        <v>62</v>
       </c>
       <c r="C55" t="s">
-        <v>277</v>
+        <v>244</v>
       </c>
       <c r="D55" t="s">
-        <v>278</v>
+        <v>245</v>
       </c>
       <c r="H55" t="s">
-        <v>279</v>
+        <v>246</v>
       </c>
       <c r="L55" t="s">
-        <v>280</v>
+        <v>247</v>
       </c>
       <c r="P55" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
       <c r="Q55" t="s">
-        <v>25</v>
+        <v>249</v>
       </c>
       <c r="R55" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
       <c r="S55" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>272</v>
+        <v>243</v>
       </c>
       <c r="B56">
         <v>60</v>
       </c>
       <c r="C56" t="s">
-        <v>281</v>
+        <v>221</v>
       </c>
       <c r="D56" t="s">
-        <v>282</v>
+        <v>222</v>
       </c>
       <c r="H56" t="s">
-        <v>283</v>
+        <v>223</v>
       </c>
       <c r="L56" t="s">
-        <v>284</v>
+        <v>224</v>
       </c>
       <c r="P56" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q56" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R56" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S56" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="B57">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="C57" t="s">
-        <v>285</v>
+        <v>252</v>
       </c>
       <c r="D57" t="s">
-        <v>286</v>
+        <v>253</v>
       </c>
       <c r="H57" t="s">
-        <v>287</v>
+        <v>254</v>
       </c>
       <c r="L57" t="s">
-        <v>288</v>
+        <v>255</v>
       </c>
       <c r="P57" t="s">
         <v>24</v>
       </c>
       <c r="Q57" t="s">
         <v>25</v>
       </c>
       <c r="R57" t="s">
         <v>24</v>
       </c>
       <c r="S57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="B58">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="C58" t="s">
-        <v>289</v>
+        <v>256</v>
       </c>
       <c r="D58" t="s">
-        <v>290</v>
+        <v>257</v>
       </c>
       <c r="H58" t="s">
-        <v>291</v>
+        <v>258</v>
       </c>
       <c r="L58" t="s">
-        <v>292</v>
+        <v>259</v>
       </c>
       <c r="P58" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q58" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R58" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S58" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="B59">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="C59" t="s">
-        <v>293</v>
+        <v>260</v>
       </c>
       <c r="D59" t="s">
-        <v>294</v>
+        <v>261</v>
       </c>
       <c r="H59" t="s">
-        <v>295</v>
+        <v>262</v>
       </c>
       <c r="L59" t="s">
-        <v>296</v>
+        <v>263</v>
       </c>
       <c r="P59" t="s">
         <v>24</v>
       </c>
       <c r="Q59" t="s">
         <v>25</v>
       </c>
       <c r="R59" t="s">
         <v>24</v>
       </c>
       <c r="S59" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="B60">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C60" t="s">
-        <v>297</v>
+        <v>252</v>
       </c>
       <c r="D60" t="s">
-        <v>298</v>
+        <v>253</v>
       </c>
       <c r="H60" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="L60" t="s">
-        <v>300</v>
+        <v>255</v>
       </c>
       <c r="P60" t="s">
         <v>24</v>
       </c>
       <c r="Q60" t="s">
         <v>25</v>
       </c>
       <c r="R60" t="s">
         <v>24</v>
       </c>
       <c r="S60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="B61">
-        <v>73</v>
+        <v>116</v>
       </c>
       <c r="C61" t="s">
-        <v>301</v>
+        <v>256</v>
       </c>
       <c r="D61" t="s">
-        <v>302</v>
+        <v>257</v>
       </c>
       <c r="H61" t="s">
-        <v>303</v>
+        <v>258</v>
       </c>
       <c r="L61" t="s">
-        <v>304</v>
+        <v>259</v>
       </c>
       <c r="P61" t="s">
         <v>24</v>
       </c>
       <c r="Q61" t="s">
         <v>25</v>
       </c>
       <c r="R61" t="s">
         <v>24</v>
       </c>
       <c r="S61" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="B62">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C62" t="s">
-        <v>305</v>
+        <v>260</v>
       </c>
       <c r="D62" t="s">
-        <v>306</v>
+        <v>261</v>
       </c>
       <c r="H62" t="s">
-        <v>307</v>
+        <v>262</v>
       </c>
       <c r="L62" t="s">
-        <v>308</v>
+        <v>263</v>
       </c>
       <c r="P62" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="Q62" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="R62" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="S62" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="B63">
-        <v>686</v>
+        <v>80</v>
       </c>
       <c r="C63" t="s">
-        <v>309</v>
+        <v>265</v>
       </c>
       <c r="D63" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>311</v>
+        <v>267</v>
       </c>
       <c r="L63" t="s">
-        <v>312</v>
+        <v>268</v>
       </c>
       <c r="P63" t="s">
         <v>24</v>
       </c>
       <c r="Q63" t="s">
         <v>25</v>
       </c>
       <c r="R63" t="s">
         <v>24</v>
       </c>
       <c r="S63" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
+        <v>264</v>
+      </c>
+      <c r="B64">
+        <v>77</v>
+      </c>
+      <c r="C64" t="s">
+        <v>269</v>
+      </c>
+      <c r="D64" t="s">
+        <v>270</v>
+      </c>
+      <c r="H64" t="s">
+        <v>271</v>
+      </c>
+      <c r="L64" t="s">
         <v>272</v>
-      </c>
-[...13 lines deleted...]
-        <v>316</v>
       </c>
       <c r="P64" t="s">
         <v>24</v>
       </c>
       <c r="Q64" t="s">
         <v>25</v>
       </c>
       <c r="R64" t="s">
         <v>24</v>
       </c>
       <c r="S64" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>317</v>
+        <v>264</v>
       </c>
       <c r="B65">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="C65" t="s">
-        <v>318</v>
+        <v>273</v>
       </c>
       <c r="D65" t="s">
-        <v>319</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>320</v>
+        <v>275</v>
       </c>
       <c r="L65" t="s">
-        <v>321</v>
+        <v>276</v>
       </c>
       <c r="P65" t="s">
         <v>24</v>
       </c>
       <c r="Q65" t="s">
         <v>25</v>
       </c>
       <c r="R65" t="s">
         <v>24</v>
       </c>
       <c r="S65" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>317</v>
+        <v>264</v>
       </c>
       <c r="B66">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="C66" t="s">
-        <v>322</v>
+        <v>269</v>
       </c>
       <c r="D66" t="s">
-        <v>319</v>
+        <v>270</v>
       </c>
       <c r="H66" t="s">
-        <v>323</v>
+        <v>271</v>
       </c>
       <c r="L66" t="s">
-        <v>324</v>
+        <v>272</v>
       </c>
       <c r="P66" t="s">
         <v>24</v>
       </c>
       <c r="Q66" t="s">
         <v>25</v>
       </c>
       <c r="R66" t="s">
         <v>24</v>
       </c>
       <c r="S66" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>325</v>
+        <v>264</v>
       </c>
       <c r="B67">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="C67" t="s">
-        <v>313</v>
+        <v>265</v>
       </c>
       <c r="D67" t="s">
-        <v>314</v>
+        <v>266</v>
       </c>
       <c r="H67" t="s">
-        <v>326</v>
+        <v>267</v>
       </c>
       <c r="L67" t="s">
-        <v>327</v>
+        <v>268</v>
       </c>
       <c r="P67" t="s">
         <v>24</v>
       </c>
       <c r="Q67" t="s">
         <v>25</v>
       </c>
       <c r="R67" t="s">
         <v>24</v>
       </c>
       <c r="S67" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>328</v>
+        <v>264</v>
       </c>
       <c r="B68">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C68" t="s">
-        <v>329</v>
+        <v>244</v>
       </c>
       <c r="D68" t="s">
-        <v>330</v>
+        <v>245</v>
       </c>
       <c r="H68" t="s">
-        <v>331</v>
+        <v>246</v>
       </c>
       <c r="L68" t="s">
-        <v>332</v>
+        <v>247</v>
       </c>
       <c r="P68" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
       <c r="Q68" t="s">
-        <v>25</v>
+        <v>249</v>
       </c>
       <c r="R68" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
       <c r="S68" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>328</v>
+        <v>264</v>
       </c>
       <c r="B69">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="C69" t="s">
-        <v>333</v>
+        <v>273</v>
       </c>
       <c r="D69" t="s">
-        <v>334</v>
+        <v>274</v>
       </c>
       <c r="H69" t="s">
-        <v>335</v>
+        <v>275</v>
       </c>
       <c r="L69" t="s">
-        <v>336</v>
+        <v>276</v>
       </c>
       <c r="P69" t="s">
         <v>24</v>
       </c>
       <c r="Q69" t="s">
         <v>25</v>
       </c>
       <c r="R69" t="s">
         <v>24</v>
       </c>
       <c r="S69" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>328</v>
+        <v>277</v>
       </c>
       <c r="B70">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="C70" t="s">
-        <v>337</v>
+        <v>278</v>
       </c>
       <c r="D70" t="s">
-        <v>338</v>
+        <v>279</v>
       </c>
       <c r="H70" t="s">
-        <v>339</v>
+        <v>280</v>
       </c>
       <c r="L70" t="s">
-        <v>340</v>
+        <v>281</v>
       </c>
       <c r="P70" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="Q70" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="R70" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="S70" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="B71">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="C71" t="s">
-        <v>342</v>
+        <v>282</v>
       </c>
       <c r="D71" t="s">
-        <v>343</v>
+        <v>283</v>
       </c>
       <c r="H71" t="s">
-        <v>344</v>
+        <v>284</v>
       </c>
       <c r="L71" t="s">
-        <v>345</v>
+        <v>285</v>
       </c>
       <c r="P71" t="s">
-        <v>159</v>
+        <v>248</v>
       </c>
       <c r="Q71" t="s">
-        <v>105</v>
+        <v>249</v>
       </c>
       <c r="R71" t="s">
-        <v>105</v>
+        <v>248</v>
       </c>
       <c r="S71" t="s">
-        <v>105</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>346</v>
+        <v>277</v>
       </c>
       <c r="B72">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C72" t="s">
-        <v>342</v>
+        <v>278</v>
       </c>
       <c r="D72" t="s">
-        <v>343</v>
+        <v>279</v>
       </c>
       <c r="H72" t="s">
-        <v>347</v>
+        <v>280</v>
       </c>
       <c r="L72" t="s">
-        <v>348</v>
+        <v>281</v>
       </c>
       <c r="P72" t="s">
-        <v>349</v>
+        <v>24</v>
       </c>
       <c r="Q72" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R72" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S72" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>350</v>
+        <v>286</v>
       </c>
       <c r="B73">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C73" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="D73" t="s">
-        <v>334</v>
+        <v>288</v>
       </c>
       <c r="H73" t="s">
-        <v>351</v>
+        <v>289</v>
       </c>
       <c r="L73" t="s">
-        <v>352</v>
+        <v>290</v>
       </c>
       <c r="P73" t="s">
         <v>24</v>
       </c>
       <c r="Q73" t="s">
         <v>25</v>
       </c>
       <c r="R73" t="s">
         <v>24</v>
       </c>
       <c r="S73" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>353</v>
+        <v>286</v>
       </c>
       <c r="B74">
-        <v>665</v>
+        <v>158</v>
       </c>
       <c r="C74" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="D74" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="H74" t="s">
-        <v>354</v>
+        <v>293</v>
       </c>
       <c r="L74" t="s">
-        <v>355</v>
+        <v>294</v>
       </c>
       <c r="P74" t="s">
         <v>24</v>
       </c>
       <c r="Q74" t="s">
         <v>25</v>
       </c>
       <c r="R74" t="s">
         <v>24</v>
       </c>
       <c r="S74" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>353</v>
+        <v>286</v>
       </c>
       <c r="B75">
-        <v>67</v>
+        <v>101</v>
       </c>
       <c r="C75" t="s">
-        <v>356</v>
+        <v>295</v>
       </c>
       <c r="D75" t="s">
-        <v>357</v>
+        <v>296</v>
       </c>
       <c r="H75" t="s">
-        <v>358</v>
+        <v>297</v>
       </c>
       <c r="L75" t="s">
-        <v>359</v>
+        <v>298</v>
       </c>
       <c r="P75" t="s">
-        <v>24</v>
+        <v>299</v>
       </c>
       <c r="Q75" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R75" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S75" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>353</v>
+        <v>286</v>
       </c>
       <c r="B76">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="C76" t="s">
-        <v>360</v>
+        <v>300</v>
       </c>
       <c r="D76" t="s">
-        <v>361</v>
+        <v>301</v>
       </c>
       <c r="H76" t="s">
-        <v>362</v>
+        <v>302</v>
       </c>
       <c r="L76" t="s">
-        <v>363</v>
+        <v>303</v>
       </c>
       <c r="P76" t="s">
         <v>24</v>
       </c>
       <c r="Q76" t="s">
         <v>25</v>
       </c>
       <c r="R76" t="s">
         <v>24</v>
       </c>
       <c r="S76" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>364</v>
+        <v>286</v>
       </c>
       <c r="B77">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="C77" t="s">
-        <v>365</v>
+        <v>287</v>
       </c>
       <c r="D77" t="s">
-        <v>366</v>
+        <v>288</v>
       </c>
       <c r="H77" t="s">
-        <v>367</v>
+        <v>289</v>
       </c>
       <c r="L77" t="s">
-        <v>368</v>
+        <v>290</v>
       </c>
       <c r="P77" t="s">
         <v>24</v>
       </c>
       <c r="Q77" t="s">
         <v>25</v>
       </c>
       <c r="R77" t="s">
         <v>24</v>
       </c>
       <c r="S77" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>369</v>
+        <v>304</v>
       </c>
       <c r="B78">
-        <v>639</v>
+        <v>113</v>
       </c>
       <c r="C78" t="s">
-        <v>206</v>
+        <v>305</v>
       </c>
       <c r="D78" t="s">
-        <v>370</v>
+        <v>306</v>
       </c>
       <c r="H78" t="s">
-        <v>371</v>
+        <v>307</v>
       </c>
       <c r="L78" t="s">
-        <v>372</v>
+        <v>308</v>
       </c>
       <c r="P78" t="s">
         <v>24</v>
       </c>
       <c r="Q78" t="s">
         <v>25</v>
       </c>
       <c r="R78" t="s">
         <v>24</v>
       </c>
       <c r="S78" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>373</v>
+        <v>304</v>
       </c>
       <c r="B79">
-        <v>62</v>
+        <v>113</v>
       </c>
       <c r="C79" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="D79" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="H79" t="s">
-        <v>374</v>
+        <v>307</v>
       </c>
       <c r="L79" t="s">
-        <v>375</v>
+        <v>308</v>
       </c>
       <c r="P79" t="s">
         <v>24</v>
       </c>
       <c r="Q79" t="s">
         <v>25</v>
       </c>
       <c r="R79" t="s">
         <v>24</v>
       </c>
       <c r="S79" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>376</v>
+        <v>304</v>
       </c>
       <c r="B80">
-        <v>60</v>
+        <v>158</v>
       </c>
       <c r="C80" t="s">
-        <v>377</v>
+        <v>291</v>
       </c>
       <c r="D80" t="s">
-        <v>378</v>
+        <v>292</v>
       </c>
       <c r="H80" t="s">
-        <v>379</v>
+        <v>293</v>
       </c>
       <c r="L80" t="s">
-        <v>380</v>
+        <v>294</v>
       </c>
       <c r="P80" t="s">
         <v>24</v>
       </c>
       <c r="Q80" t="s">
         <v>25</v>
       </c>
       <c r="R80" t="s">
         <v>24</v>
       </c>
       <c r="S80" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>376</v>
+        <v>304</v>
       </c>
       <c r="B81">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C81" t="s">
-        <v>381</v>
+        <v>282</v>
       </c>
       <c r="D81" t="s">
-        <v>382</v>
+        <v>283</v>
       </c>
       <c r="H81" t="s">
-        <v>383</v>
+        <v>284</v>
       </c>
       <c r="L81" t="s">
-        <v>384</v>
+        <v>285</v>
       </c>
       <c r="P81" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="Q81" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R81" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S81" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="B82">
         <v>60</v>
       </c>
       <c r="C82" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="D82" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="H82" t="s">
-        <v>386</v>
+        <v>312</v>
       </c>
       <c r="L82" t="s">
-        <v>387</v>
+        <v>313</v>
       </c>
       <c r="P82" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q82" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R82" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S82" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="B83">
-        <v>81</v>
+        <v>139</v>
       </c>
       <c r="C83" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="D83" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="H83" t="s">
-        <v>388</v>
+        <v>316</v>
       </c>
       <c r="L83" t="s">
-        <v>389</v>
+        <v>317</v>
       </c>
       <c r="P83" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="Q83" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="R83" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="S83" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>390</v>
+        <v>309</v>
       </c>
       <c r="B84">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="C84" t="s">
-        <v>297</v>
+        <v>318</v>
       </c>
       <c r="D84" t="s">
-        <v>298</v>
+        <v>319</v>
       </c>
       <c r="H84" t="s">
-        <v>391</v>
+        <v>320</v>
       </c>
       <c r="L84" t="s">
-        <v>392</v>
+        <v>321</v>
       </c>
       <c r="P84" t="s">
         <v>24</v>
       </c>
       <c r="Q84" t="s">
         <v>25</v>
       </c>
       <c r="R84" t="s">
         <v>24</v>
       </c>
       <c r="S84" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>390</v>
+        <v>309</v>
       </c>
       <c r="B85">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C85" t="s">
-        <v>393</v>
+        <v>322</v>
       </c>
       <c r="D85" t="s">
-        <v>394</v>
+        <v>323</v>
       </c>
       <c r="H85" t="s">
-        <v>395</v>
+        <v>324</v>
       </c>
       <c r="L85" t="s">
-        <v>396</v>
+        <v>325</v>
       </c>
       <c r="P85" t="s">
         <v>24</v>
       </c>
       <c r="Q85" t="s">
         <v>25</v>
       </c>
       <c r="R85" t="s">
         <v>24</v>
       </c>
       <c r="S85" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>397</v>
+        <v>309</v>
       </c>
       <c r="B86">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="C86" t="s">
-        <v>263</v>
+        <v>326</v>
       </c>
       <c r="D86" t="s">
-        <v>264</v>
+        <v>327</v>
       </c>
       <c r="H86" t="s">
-        <v>398</v>
+        <v>328</v>
       </c>
       <c r="L86" t="s">
-        <v>399</v>
+        <v>329</v>
       </c>
       <c r="P86" t="s">
         <v>24</v>
       </c>
       <c r="Q86" t="s">
         <v>25</v>
       </c>
       <c r="R86" t="s">
         <v>24</v>
       </c>
       <c r="S86" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>400</v>
+        <v>309</v>
       </c>
       <c r="B87">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="C87" t="s">
-        <v>289</v>
+        <v>318</v>
       </c>
       <c r="D87" t="s">
-        <v>290</v>
+        <v>319</v>
       </c>
       <c r="H87" t="s">
-        <v>401</v>
+        <v>320</v>
       </c>
       <c r="L87" t="s">
-        <v>402</v>
+        <v>321</v>
       </c>
       <c r="P87" t="s">
-        <v>403</v>
+        <v>24</v>
       </c>
       <c r="Q87" t="s">
-        <v>404</v>
+        <v>25</v>
       </c>
       <c r="R87" t="s">
-        <v>403</v>
+        <v>24</v>
       </c>
       <c r="S87" t="s">
-        <v>404</v>
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>405</v>
+        <v>309</v>
+      </c>
+      <c r="B88">
+        <v>60</v>
       </c>
       <c r="C88" t="s">
-        <v>406</v>
+        <v>310</v>
       </c>
       <c r="D88" t="s">
-        <v>407</v>
-[...8 lines deleted...]
-        <v>410</v>
+        <v>311</v>
       </c>
       <c r="H88" t="s">
-        <v>411</v>
-[...8 lines deleted...]
-        <v>414</v>
+        <v>312</v>
       </c>
       <c r="L88" t="s">
-        <v>415</v>
-[...8 lines deleted...]
-        <v>418</v>
+        <v>313</v>
       </c>
       <c r="P88" t="s">
-        <v>419</v>
+        <v>56</v>
       </c>
       <c r="Q88" t="s">
-        <v>420</v>
+        <v>57</v>
       </c>
       <c r="R88" t="s">
-        <v>421</v>
+        <v>57</v>
       </c>
       <c r="S88" t="s">
-        <v>422</v>
+        <v>57</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>405</v>
+        <v>309</v>
       </c>
       <c r="B89">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="C89" t="s">
-        <v>423</v>
+        <v>314</v>
       </c>
       <c r="D89" t="s">
-        <v>424</v>
+        <v>315</v>
       </c>
       <c r="H89" t="s">
-        <v>425</v>
+        <v>316</v>
       </c>
       <c r="L89" t="s">
-        <v>426</v>
+        <v>317</v>
       </c>
       <c r="P89" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q89" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R89" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S89" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>427</v>
+        <v>309</v>
       </c>
       <c r="B90">
         <v>60</v>
       </c>
       <c r="C90" t="s">
-        <v>285</v>
+        <v>322</v>
       </c>
       <c r="D90" t="s">
-        <v>286</v>
+        <v>323</v>
       </c>
       <c r="H90" t="s">
-        <v>428</v>
+        <v>324</v>
       </c>
       <c r="L90" t="s">
-        <v>429</v>
+        <v>325</v>
       </c>
       <c r="P90" t="s">
         <v>24</v>
       </c>
       <c r="Q90" t="s">
         <v>25</v>
       </c>
       <c r="R90" t="s">
         <v>24</v>
       </c>
       <c r="S90" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>427</v>
+        <v>309</v>
       </c>
       <c r="B91">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="C91" t="s">
-        <v>430</v>
+        <v>326</v>
       </c>
       <c r="D91" t="s">
-        <v>431</v>
+        <v>327</v>
       </c>
       <c r="H91" t="s">
-        <v>432</v>
+        <v>328</v>
       </c>
       <c r="L91" t="s">
-        <v>433</v>
+        <v>329</v>
       </c>
       <c r="P91" t="s">
         <v>24</v>
       </c>
       <c r="Q91" t="s">
         <v>25</v>
       </c>
       <c r="R91" t="s">
         <v>24</v>
       </c>
       <c r="S91" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
-        <v>434</v>
+        <v>330</v>
       </c>
       <c r="B92">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="C92" t="s">
-        <v>234</v>
+        <v>331</v>
       </c>
       <c r="D92" t="s">
-        <v>235</v>
+        <v>332</v>
       </c>
       <c r="H92" t="s">
-        <v>435</v>
+        <v>333</v>
       </c>
       <c r="L92" t="s">
-        <v>436</v>
+        <v>334</v>
       </c>
       <c r="P92" t="s">
-        <v>238</v>
+        <v>24</v>
       </c>
       <c r="Q92" t="s">
-        <v>239</v>
+        <v>25</v>
       </c>
       <c r="R92" t="s">
-        <v>240</v>
+        <v>24</v>
       </c>
       <c r="S92" t="s">
-        <v>241</v>
+        <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>437</v>
+        <v>330</v>
       </c>
       <c r="B93">
-        <v>65</v>
+        <v>642</v>
       </c>
       <c r="C93" t="s">
-        <v>438</v>
+        <v>335</v>
       </c>
       <c r="D93" t="s">
-        <v>439</v>
+        <v>336</v>
       </c>
       <c r="H93" t="s">
-        <v>440</v>
+        <v>337</v>
       </c>
       <c r="L93" t="s">
-        <v>441</v>
+        <v>338</v>
       </c>
       <c r="P93" t="s">
         <v>24</v>
       </c>
       <c r="Q93" t="s">
         <v>25</v>
       </c>
       <c r="R93" t="s">
         <v>24</v>
       </c>
       <c r="S93" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>442</v>
+        <v>330</v>
       </c>
       <c r="B94">
-        <v>60</v>
+        <v>642</v>
       </c>
       <c r="C94" t="s">
-        <v>281</v>
+        <v>335</v>
       </c>
       <c r="D94" t="s">
-        <v>282</v>
+        <v>336</v>
       </c>
       <c r="H94" t="s">
-        <v>443</v>
+        <v>337</v>
       </c>
       <c r="L94" t="s">
-        <v>444</v>
+        <v>338</v>
       </c>
       <c r="P94" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q94" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R94" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S94" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>445</v>
+        <v>330</v>
       </c>
       <c r="B95">
-        <v>788</v>
+        <v>86</v>
       </c>
       <c r="C95" t="s">
-        <v>446</v>
+        <v>300</v>
       </c>
       <c r="D95" t="s">
-        <v>278</v>
+        <v>301</v>
       </c>
       <c r="H95" t="s">
-        <v>447</v>
+        <v>302</v>
       </c>
       <c r="L95" t="s">
-        <v>448</v>
+        <v>303</v>
       </c>
       <c r="P95" t="s">
         <v>24</v>
       </c>
       <c r="Q95" t="s">
         <v>25</v>
       </c>
       <c r="R95" t="s">
         <v>24</v>
       </c>
       <c r="S95" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>445</v>
+        <v>330</v>
       </c>
       <c r="B96">
-        <v>61</v>
+        <v>112</v>
       </c>
       <c r="C96" t="s">
-        <v>449</v>
+        <v>331</v>
       </c>
       <c r="D96" t="s">
-        <v>274</v>
+        <v>332</v>
       </c>
       <c r="H96" t="s">
-        <v>450</v>
+        <v>333</v>
       </c>
       <c r="L96" t="s">
-        <v>451</v>
+        <v>334</v>
       </c>
       <c r="P96" t="s">
         <v>24</v>
       </c>
       <c r="Q96" t="s">
         <v>25</v>
       </c>
       <c r="R96" t="s">
         <v>24</v>
       </c>
       <c r="S96" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>452</v>
+        <v>339</v>
       </c>
       <c r="B97">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C97" t="s">
-        <v>453</v>
+        <v>340</v>
       </c>
       <c r="D97" t="s">
-        <v>454</v>
+        <v>341</v>
       </c>
       <c r="H97" t="s">
-        <v>455</v>
+        <v>342</v>
       </c>
       <c r="L97" t="s">
-        <v>456</v>
+        <v>343</v>
       </c>
       <c r="P97" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q97" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R97" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S97" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>452</v>
+        <v>339</v>
       </c>
       <c r="B98">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C98" t="s">
-        <v>457</v>
+        <v>340</v>
       </c>
       <c r="D98" t="s">
-        <v>458</v>
+        <v>341</v>
       </c>
       <c r="H98" t="s">
-        <v>459</v>
+        <v>342</v>
       </c>
       <c r="L98" t="s">
-        <v>460</v>
+        <v>343</v>
       </c>
       <c r="P98" t="s">
         <v>24</v>
       </c>
       <c r="Q98" t="s">
         <v>25</v>
       </c>
       <c r="R98" t="s">
         <v>24</v>
       </c>
       <c r="S98" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>461</v>
+        <v>344</v>
       </c>
       <c r="B99">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C99" t="s">
-        <v>462</v>
+        <v>345</v>
       </c>
       <c r="D99" t="s">
-        <v>463</v>
+        <v>346</v>
       </c>
       <c r="H99" t="s">
-        <v>464</v>
+        <v>347</v>
       </c>
       <c r="L99" t="s">
-        <v>465</v>
+        <v>348</v>
       </c>
       <c r="P99" t="s">
         <v>24</v>
       </c>
       <c r="Q99" t="s">
         <v>25</v>
       </c>
       <c r="R99" t="s">
         <v>24</v>
       </c>
       <c r="S99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>461</v>
+        <v>349</v>
       </c>
       <c r="B100">
-        <v>60</v>
+        <v>123</v>
       </c>
       <c r="C100" t="s">
-        <v>466</v>
+        <v>136</v>
       </c>
       <c r="D100" t="s">
-        <v>467</v>
+        <v>350</v>
       </c>
       <c r="H100" t="s">
-        <v>468</v>
+        <v>351</v>
       </c>
       <c r="L100" t="s">
-        <v>469</v>
+        <v>352</v>
       </c>
       <c r="P100" t="s">
         <v>24</v>
       </c>
       <c r="Q100" t="s">
         <v>25</v>
       </c>
       <c r="R100" t="s">
         <v>24</v>
       </c>
       <c r="S100" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>470</v>
+        <v>349</v>
       </c>
       <c r="B101">
         <v>60</v>
       </c>
       <c r="C101" t="s">
-        <v>471</v>
+        <v>353</v>
       </c>
       <c r="D101" t="s">
-        <v>472</v>
+        <v>354</v>
       </c>
       <c r="H101" t="s">
-        <v>473</v>
+        <v>355</v>
       </c>
       <c r="L101" t="s">
-        <v>474</v>
+        <v>356</v>
       </c>
       <c r="P101" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
       <c r="Q101" t="s">
-        <v>25</v>
+        <v>249</v>
       </c>
       <c r="R101" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
       <c r="S101" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>475</v>
+        <v>349</v>
       </c>
       <c r="B102">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="C102" t="s">
-        <v>476</v>
+        <v>345</v>
       </c>
       <c r="D102" t="s">
-        <v>477</v>
+        <v>346</v>
       </c>
       <c r="H102" t="s">
-        <v>478</v>
+        <v>347</v>
       </c>
       <c r="L102" t="s">
-        <v>479</v>
+        <v>348</v>
       </c>
       <c r="P102" t="s">
         <v>24</v>
       </c>
       <c r="Q102" t="s">
         <v>25</v>
       </c>
       <c r="R102" t="s">
         <v>24</v>
       </c>
       <c r="S102" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>480</v>
+        <v>349</v>
       </c>
       <c r="B103">
-        <v>60</v>
+        <v>123</v>
       </c>
       <c r="C103" t="s">
-        <v>481</v>
+        <v>136</v>
       </c>
       <c r="D103" t="s">
-        <v>482</v>
+        <v>350</v>
       </c>
       <c r="H103" t="s">
-        <v>483</v>
+        <v>351</v>
       </c>
       <c r="L103" t="s">
-        <v>484</v>
+        <v>352</v>
       </c>
       <c r="P103" t="s">
         <v>24</v>
       </c>
       <c r="Q103" t="s">
         <v>25</v>
       </c>
       <c r="R103" t="s">
         <v>24</v>
       </c>
       <c r="S103" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="B104">
         <v>60</v>
       </c>
       <c r="C104" t="s">
-        <v>486</v>
+        <v>353</v>
       </c>
       <c r="D104" t="s">
-        <v>487</v>
+        <v>354</v>
       </c>
       <c r="H104" t="s">
-        <v>488</v>
+        <v>355</v>
       </c>
       <c r="L104" t="s">
-        <v>489</v>
+        <v>356</v>
       </c>
       <c r="P104" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
       <c r="Q104" t="s">
-        <v>25</v>
+        <v>249</v>
       </c>
       <c r="R104" t="s">
-        <v>24</v>
+        <v>248</v>
       </c>
       <c r="S104" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>485</v>
+        <v>357</v>
       </c>
       <c r="B105">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="C105" t="s">
-        <v>490</v>
+        <v>358</v>
       </c>
       <c r="D105" t="s">
-        <v>491</v>
+        <v>359</v>
       </c>
       <c r="H105" t="s">
-        <v>492</v>
+        <v>360</v>
       </c>
       <c r="L105" t="s">
-        <v>493</v>
+        <v>361</v>
       </c>
       <c r="P105" t="s">
         <v>24</v>
       </c>
       <c r="Q105" t="s">
         <v>25</v>
       </c>
       <c r="R105" t="s">
         <v>24</v>
       </c>
       <c r="S105" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>485</v>
+        <v>362</v>
       </c>
       <c r="B106">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="C106" t="s">
-        <v>494</v>
+        <v>295</v>
       </c>
       <c r="D106" t="s">
-        <v>495</v>
+        <v>296</v>
       </c>
       <c r="H106" t="s">
-        <v>496</v>
+        <v>297</v>
       </c>
       <c r="L106" t="s">
-        <v>497</v>
+        <v>298</v>
       </c>
       <c r="P106" t="s">
-        <v>24</v>
+        <v>299</v>
       </c>
       <c r="Q106" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R106" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S106" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B107">
-        <v>633</v>
+        <v>86</v>
       </c>
       <c r="C107" t="s">
-        <v>499</v>
+        <v>364</v>
       </c>
       <c r="D107" t="s">
-        <v>500</v>
+        <v>365</v>
       </c>
       <c r="H107" t="s">
-        <v>501</v>
+        <v>366</v>
       </c>
       <c r="L107" t="s">
-        <v>502</v>
+        <v>367</v>
       </c>
       <c r="P107" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="Q107" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="R107" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="S107" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B108">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="C108" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="D108" t="s">
-        <v>503</v>
+        <v>365</v>
       </c>
       <c r="H108" t="s">
-        <v>504</v>
+        <v>366</v>
       </c>
       <c r="L108" t="s">
-        <v>505</v>
+        <v>367</v>
       </c>
       <c r="P108" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="Q108" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="R108" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="S108" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>506</v>
+        <v>368</v>
       </c>
       <c r="B109">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="C109" t="s">
-        <v>507</v>
+        <v>369</v>
       </c>
       <c r="D109" t="s">
-        <v>508</v>
+        <v>370</v>
       </c>
       <c r="H109" t="s">
-        <v>509</v>
+        <v>371</v>
       </c>
       <c r="L109" t="s">
-        <v>510</v>
+        <v>372</v>
       </c>
       <c r="P109" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q109" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R109" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S109" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>506</v>
+        <v>368</v>
       </c>
       <c r="B110">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C110" t="s">
-        <v>511</v>
+        <v>373</v>
       </c>
       <c r="D110" t="s">
-        <v>512</v>
+        <v>374</v>
       </c>
       <c r="H110" t="s">
-        <v>513</v>
+        <v>375</v>
       </c>
       <c r="L110" t="s">
-        <v>514</v>
+        <v>376</v>
       </c>
       <c r="P110" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="Q110" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="R110" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="S110" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>506</v>
+        <v>368</v>
       </c>
       <c r="B111">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="C111" t="s">
-        <v>515</v>
+        <v>373</v>
       </c>
       <c r="D111" t="s">
-        <v>516</v>
+        <v>374</v>
       </c>
       <c r="H111" t="s">
-        <v>517</v>
+        <v>375</v>
       </c>
       <c r="L111" t="s">
-        <v>518</v>
+        <v>376</v>
       </c>
       <c r="P111" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="Q111" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="R111" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="S111" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>506</v>
+        <v>368</v>
       </c>
       <c r="B112">
-        <v>60</v>
+        <v>111</v>
       </c>
       <c r="C112" t="s">
-        <v>519</v>
+        <v>369</v>
       </c>
       <c r="D112" t="s">
-        <v>520</v>
+        <v>370</v>
       </c>
       <c r="H112" t="s">
-        <v>521</v>
+        <v>371</v>
       </c>
       <c r="L112" t="s">
-        <v>522</v>
+        <v>372</v>
       </c>
       <c r="P112" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q112" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R112" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S112" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>506</v>
+        <v>368</v>
       </c>
       <c r="B113">
-        <v>136</v>
+        <v>66</v>
       </c>
       <c r="C113" t="s">
-        <v>523</v>
+        <v>377</v>
       </c>
       <c r="D113" t="s">
-        <v>524</v>
+        <v>378</v>
       </c>
       <c r="H113" t="s">
-        <v>525</v>
+        <v>379</v>
       </c>
       <c r="L113" t="s">
-        <v>526</v>
+        <v>380</v>
       </c>
       <c r="P113" t="s">
-        <v>527</v>
+        <v>154</v>
       </c>
       <c r="Q113" t="s">
-        <v>528</v>
+        <v>155</v>
       </c>
       <c r="R113" t="s">
-        <v>529</v>
+        <v>156</v>
       </c>
       <c r="S113" t="s">
-        <v>530</v>
+        <v>157</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>506</v>
+        <v>381</v>
       </c>
       <c r="B114">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C114" t="s">
-        <v>531</v>
+        <v>382</v>
       </c>
       <c r="D114" t="s">
-        <v>532</v>
+        <v>383</v>
       </c>
       <c r="H114" t="s">
-        <v>533</v>
+        <v>384</v>
       </c>
       <c r="L114" t="s">
-        <v>534</v>
+        <v>385</v>
       </c>
       <c r="P114" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q114" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R114" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S114" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>506</v>
+        <v>381</v>
       </c>
       <c r="B115">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="C115" t="s">
-        <v>248</v>
+        <v>386</v>
       </c>
       <c r="D115" t="s">
-        <v>249</v>
+        <v>387</v>
       </c>
       <c r="H115" t="s">
-        <v>535</v>
+        <v>388</v>
       </c>
       <c r="L115" t="s">
-        <v>536</v>
+        <v>389</v>
       </c>
       <c r="P115" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q115" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R115" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S115" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>506</v>
+        <v>381</v>
       </c>
       <c r="B116">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C116" t="s">
-        <v>537</v>
+        <v>382</v>
       </c>
       <c r="D116" t="s">
-        <v>538</v>
+        <v>383</v>
       </c>
       <c r="H116" t="s">
-        <v>539</v>
+        <v>384</v>
       </c>
       <c r="L116" t="s">
-        <v>540</v>
+        <v>385</v>
       </c>
       <c r="P116" t="s">
-        <v>541</v>
+        <v>24</v>
       </c>
       <c r="Q116" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R116" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S116" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>506</v>
+        <v>390</v>
       </c>
       <c r="B117">
-        <v>60</v>
+        <v>147</v>
       </c>
       <c r="C117" t="s">
-        <v>256</v>
+        <v>391</v>
       </c>
       <c r="D117" t="s">
-        <v>257</v>
+        <v>392</v>
       </c>
       <c r="H117" t="s">
-        <v>542</v>
+        <v>393</v>
       </c>
       <c r="L117" t="s">
-        <v>543</v>
+        <v>394</v>
       </c>
       <c r="P117" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="Q117" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="R117" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="S117" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>506</v>
+        <v>395</v>
       </c>
       <c r="B118">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="C118" t="s">
-        <v>544</v>
+        <v>386</v>
       </c>
       <c r="D118" t="s">
-        <v>545</v>
+        <v>387</v>
       </c>
       <c r="H118" t="s">
-        <v>546</v>
+        <v>388</v>
       </c>
       <c r="L118" t="s">
-        <v>547</v>
+        <v>389</v>
       </c>
       <c r="P118" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q118" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R118" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S118" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>506</v>
+        <v>396</v>
       </c>
       <c r="B119">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="C119" t="s">
-        <v>548</v>
+        <v>397</v>
       </c>
       <c r="D119" t="s">
-        <v>549</v>
+        <v>398</v>
       </c>
       <c r="H119" t="s">
-        <v>550</v>
+        <v>399</v>
       </c>
       <c r="L119" t="s">
-        <v>551</v>
+        <v>400</v>
       </c>
       <c r="P119" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q119" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R119" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S119" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>506</v>
+        <v>401</v>
       </c>
       <c r="B120">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="C120" t="s">
-        <v>552</v>
+        <v>402</v>
       </c>
       <c r="D120" t="s">
-        <v>553</v>
+        <v>403</v>
       </c>
       <c r="H120" t="s">
-        <v>554</v>
+        <v>404</v>
       </c>
       <c r="L120" t="s">
-        <v>555</v>
+        <v>405</v>
       </c>
       <c r="P120" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q120" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R120" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S120" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
-        <v>506</v>
+        <v>401</v>
       </c>
       <c r="B121">
-        <v>403</v>
+        <v>132</v>
       </c>
       <c r="C121" t="s">
-        <v>556</v>
+        <v>406</v>
       </c>
       <c r="D121" t="s">
-        <v>557</v>
+        <v>407</v>
       </c>
       <c r="H121" t="s">
-        <v>558</v>
+        <v>408</v>
       </c>
       <c r="L121" t="s">
-        <v>559</v>
+        <v>409</v>
       </c>
       <c r="P121" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="Q121" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="R121" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="S121" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
-        <v>506</v>
+        <v>401</v>
       </c>
       <c r="B122">
-        <v>133</v>
+        <v>65</v>
       </c>
       <c r="C122" t="s">
-        <v>560</v>
+        <v>402</v>
       </c>
       <c r="D122" t="s">
-        <v>561</v>
+        <v>403</v>
       </c>
       <c r="H122" t="s">
-        <v>562</v>
+        <v>404</v>
       </c>
       <c r="L122" t="s">
-        <v>563</v>
+        <v>405</v>
       </c>
       <c r="P122" t="s">
         <v>24</v>
       </c>
       <c r="Q122" t="s">
         <v>25</v>
       </c>
       <c r="R122" t="s">
         <v>24</v>
       </c>
       <c r="S122" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
-        <v>506</v>
+        <v>401</v>
       </c>
       <c r="B123">
-        <v>72</v>
+        <v>132</v>
       </c>
       <c r="C123" t="s">
-        <v>564</v>
+        <v>406</v>
       </c>
       <c r="D123" t="s">
-        <v>565</v>
+        <v>407</v>
       </c>
       <c r="H123" t="s">
-        <v>566</v>
+        <v>408</v>
       </c>
       <c r="L123" t="s">
-        <v>567</v>
+        <v>409</v>
       </c>
       <c r="P123" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q123" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R123" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S123" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
-        <v>506</v>
+        <v>410</v>
       </c>
       <c r="B124">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="C124" t="s">
-        <v>568</v>
+        <v>411</v>
       </c>
       <c r="D124" t="s">
-        <v>569</v>
+        <v>412</v>
       </c>
       <c r="H124" t="s">
-        <v>570</v>
+        <v>413</v>
       </c>
       <c r="L124" t="s">
-        <v>571</v>
+        <v>414</v>
       </c>
       <c r="P124" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="Q124" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="R124" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="S124" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
-        <v>506</v>
+        <v>410</v>
       </c>
       <c r="B125">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>105</v>
       </c>
       <c r="D125" t="s">
-        <v>573</v>
+        <v>412</v>
       </c>
       <c r="H125" t="s">
-        <v>574</v>
+        <v>413</v>
       </c>
       <c r="L125" t="s">
-        <v>575</v>
+        <v>414</v>
       </c>
       <c r="P125" t="s">
         <v>24</v>
       </c>
       <c r="Q125" t="s">
         <v>25</v>
       </c>
       <c r="R125" t="s">
         <v>24</v>
       </c>
       <c r="S125" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
-        <v>506</v>
+        <v>410</v>
       </c>
       <c r="B126">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="C126" t="s">
-        <v>576</v>
+        <v>397</v>
       </c>
       <c r="D126" t="s">
-        <v>577</v>
+        <v>398</v>
       </c>
       <c r="H126" t="s">
-        <v>578</v>
+        <v>399</v>
       </c>
       <c r="L126" t="s">
-        <v>579</v>
+        <v>400</v>
       </c>
       <c r="P126" t="s">
         <v>24</v>
       </c>
       <c r="Q126" t="s">
         <v>25</v>
       </c>
       <c r="R126" t="s">
         <v>24</v>
       </c>
       <c r="S126" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
-        <v>580</v>
+        <v>410</v>
       </c>
       <c r="B127">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="C127" t="s">
-        <v>256</v>
+        <v>411</v>
       </c>
       <c r="D127" t="s">
-        <v>257</v>
+        <v>412</v>
       </c>
       <c r="H127" t="s">
-        <v>258</v>
+        <v>413</v>
       </c>
       <c r="L127" t="s">
-        <v>259</v>
+        <v>414</v>
       </c>
       <c r="P127" t="s">
-        <v>165</v>
+        <v>24</v>
       </c>
       <c r="Q127" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="R127" t="s">
-        <v>167</v>
+        <v>24</v>
       </c>
       <c r="S127" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
-        <v>580</v>
+        <v>415</v>
       </c>
       <c r="B128">
         <v>60</v>
       </c>
       <c r="C128" t="s">
-        <v>581</v>
+        <v>416</v>
       </c>
       <c r="D128" t="s">
-        <v>582</v>
+        <v>417</v>
       </c>
       <c r="H128" t="s">
-        <v>583</v>
+        <v>418</v>
       </c>
       <c r="L128" t="s">
-        <v>584</v>
+        <v>419</v>
       </c>
       <c r="P128" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="Q128" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="R128" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="S128" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
-        <v>585</v>
+        <v>415</v>
       </c>
       <c r="B129">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C129" t="s">
-        <v>586</v>
+        <v>420</v>
       </c>
       <c r="D129" t="s">
-        <v>587</v>
+        <v>421</v>
       </c>
       <c r="H129" t="s">
-        <v>588</v>
+        <v>422</v>
       </c>
       <c r="L129" t="s">
-        <v>589</v>
+        <v>423</v>
       </c>
       <c r="P129" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q129" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R129" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S129" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
-        <v>585</v>
+        <v>415</v>
       </c>
       <c r="B130">
-        <v>115</v>
+        <v>60</v>
       </c>
       <c r="C130" t="s">
-        <v>590</v>
+        <v>416</v>
       </c>
       <c r="D130" t="s">
-        <v>591</v>
+        <v>417</v>
       </c>
       <c r="H130" t="s">
-        <v>592</v>
+        <v>418</v>
       </c>
       <c r="L130" t="s">
-        <v>593</v>
+        <v>419</v>
       </c>
       <c r="P130" t="s">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="Q130" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="R130" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="S130" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
-        <v>585</v>
+        <v>424</v>
       </c>
       <c r="B131">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="C131" t="s">
-        <v>594</v>
+        <v>420</v>
       </c>
       <c r="D131" t="s">
-        <v>595</v>
+        <v>421</v>
       </c>
       <c r="H131" t="s">
-        <v>596</v>
+        <v>422</v>
       </c>
       <c r="L131" t="s">
-        <v>597</v>
+        <v>423</v>
       </c>
       <c r="P131" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q131" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R131" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S131" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
-        <v>598</v>
+        <v>425</v>
       </c>
       <c r="B132">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="C132" t="s">
-        <v>599</v>
+        <v>426</v>
       </c>
       <c r="D132" t="s">
-        <v>600</v>
+        <v>427</v>
       </c>
       <c r="H132" t="s">
-        <v>601</v>
+        <v>428</v>
       </c>
       <c r="L132" t="s">
-        <v>602</v>
+        <v>429</v>
       </c>
       <c r="P132" t="s">
-        <v>104</v>
+        <v>430</v>
       </c>
       <c r="Q132" t="s">
-        <v>105</v>
+        <v>431</v>
       </c>
       <c r="R132" t="s">
-        <v>105</v>
+        <v>432</v>
       </c>
       <c r="S132" t="s">
-        <v>105</v>
+        <v>433</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
-        <v>603</v>
+        <v>425</v>
       </c>
       <c r="B133">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C133" t="s">
-        <v>604</v>
+        <v>434</v>
       </c>
       <c r="D133" t="s">
-        <v>605</v>
+        <v>435</v>
       </c>
       <c r="H133" t="s">
-        <v>606</v>
+        <v>436</v>
       </c>
       <c r="L133" t="s">
-        <v>607</v>
+        <v>437</v>
       </c>
       <c r="P133" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q133" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R133" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S133" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" t="s">
-        <v>603</v>
+        <v>425</v>
       </c>
       <c r="B134">
-        <v>379</v>
+        <v>68</v>
       </c>
       <c r="C134" t="s">
-        <v>608</v>
+        <v>434</v>
       </c>
       <c r="D134" t="s">
-        <v>609</v>
+        <v>435</v>
       </c>
       <c r="H134" t="s">
-        <v>610</v>
+        <v>436</v>
       </c>
       <c r="L134" t="s">
-        <v>611</v>
+        <v>437</v>
       </c>
       <c r="P134" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q134" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R134" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S134" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
-        <v>603</v>
+        <v>425</v>
       </c>
       <c r="B135">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C135" t="s">
-        <v>612</v>
+        <v>426</v>
       </c>
       <c r="D135" t="s">
-        <v>613</v>
+        <v>427</v>
       </c>
       <c r="H135" t="s">
-        <v>614</v>
+        <v>428</v>
       </c>
       <c r="L135" t="s">
-        <v>615</v>
+        <v>429</v>
       </c>
       <c r="P135" t="s">
-        <v>24</v>
+        <v>430</v>
       </c>
       <c r="Q135" t="s">
-        <v>25</v>
+        <v>431</v>
       </c>
       <c r="R135" t="s">
-        <v>24</v>
+        <v>432</v>
       </c>
       <c r="S135" t="s">
-        <v>25</v>
+        <v>433</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" t="s">
-        <v>616</v>
+        <v>438</v>
       </c>
       <c r="B136">
         <v>60</v>
       </c>
       <c r="C136" t="s">
-        <v>617</v>
+        <v>439</v>
       </c>
       <c r="D136" t="s">
-        <v>618</v>
+        <v>440</v>
       </c>
       <c r="H136" t="s">
-        <v>619</v>
+        <v>441</v>
       </c>
       <c r="L136" t="s">
-        <v>620</v>
+        <v>442</v>
       </c>
       <c r="P136" t="s">
         <v>24</v>
       </c>
       <c r="Q136" t="s">
         <v>25</v>
       </c>
       <c r="R136" t="s">
         <v>24</v>
       </c>
       <c r="S136" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" t="s">
-        <v>616</v>
+        <v>438</v>
       </c>
       <c r="B137">
-        <v>598</v>
+        <v>60</v>
       </c>
       <c r="C137" t="s">
-        <v>621</v>
+        <v>439</v>
       </c>
       <c r="D137" t="s">
-        <v>622</v>
+        <v>440</v>
       </c>
       <c r="H137" t="s">
-        <v>623</v>
+        <v>441</v>
       </c>
       <c r="L137" t="s">
-        <v>624</v>
+        <v>442</v>
       </c>
       <c r="P137" t="s">
         <v>24</v>
       </c>
       <c r="Q137" t="s">
         <v>25</v>
       </c>
       <c r="R137" t="s">
         <v>24</v>
       </c>
       <c r="S137" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" t="s">
-        <v>625</v>
+        <v>443</v>
       </c>
       <c r="B138">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C138" t="s">
-        <v>626</v>
+        <v>364</v>
       </c>
       <c r="D138" t="s">
-        <v>627</v>
+        <v>444</v>
       </c>
       <c r="H138" t="s">
-        <v>628</v>
+        <v>445</v>
       </c>
       <c r="L138" t="s">
-        <v>629</v>
+        <v>446</v>
       </c>
       <c r="P138" t="s">
-        <v>104</v>
+        <v>35</v>
       </c>
       <c r="Q138" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="R138" t="s">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="S138" t="s">
-        <v>105</v>
+        <v>38</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" t="s">
-        <v>625</v>
+        <v>443</v>
       </c>
       <c r="B139">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="C139" t="s">
-        <v>630</v>
+        <v>447</v>
       </c>
       <c r="D139" t="s">
-        <v>631</v>
+        <v>448</v>
       </c>
       <c r="H139" t="s">
-        <v>632</v>
+        <v>449</v>
       </c>
       <c r="L139" t="s">
-        <v>633</v>
+        <v>450</v>
       </c>
       <c r="P139" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q139" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R139" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S139" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" t="s">
-        <v>625</v>
+        <v>443</v>
       </c>
       <c r="B140">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="C140" t="s">
-        <v>634</v>
+        <v>451</v>
       </c>
       <c r="D140" t="s">
-        <v>635</v>
+        <v>452</v>
       </c>
       <c r="H140" t="s">
-        <v>636</v>
+        <v>453</v>
       </c>
       <c r="L140" t="s">
-        <v>637</v>
+        <v>454</v>
       </c>
       <c r="P140" t="s">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="Q140" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="R140" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="S140" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" t="s">
-        <v>638</v>
+        <v>443</v>
       </c>
       <c r="B141">
         <v>60</v>
       </c>
       <c r="C141" t="s">
-        <v>639</v>
+        <v>447</v>
       </c>
       <c r="D141" t="s">
-        <v>640</v>
+        <v>448</v>
       </c>
       <c r="H141" t="s">
-        <v>641</v>
+        <v>449</v>
       </c>
       <c r="L141" t="s">
-        <v>642</v>
+        <v>450</v>
       </c>
       <c r="P141" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q141" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R141" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S141" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" t="s">
-        <v>643</v>
+        <v>443</v>
       </c>
       <c r="B142">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C142" t="s">
-        <v>644</v>
+        <v>455</v>
       </c>
       <c r="D142" t="s">
-        <v>645</v>
+        <v>456</v>
       </c>
       <c r="H142" t="s">
-        <v>636</v>
+        <v>457</v>
       </c>
       <c r="L142" t="s">
-        <v>646</v>
+        <v>458</v>
       </c>
       <c r="P142" t="s">
-        <v>104</v>
+        <v>35</v>
       </c>
       <c r="Q142" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="R142" t="s">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="S142" t="s">
-        <v>105</v>
+        <v>38</v>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" t="s">
-        <v>643</v>
+        <v>443</v>
       </c>
       <c r="B143">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C143" t="s">
-        <v>647</v>
+        <v>364</v>
       </c>
       <c r="D143" t="s">
-        <v>648</v>
+        <v>444</v>
       </c>
       <c r="H143" t="s">
-        <v>649</v>
+        <v>445</v>
       </c>
       <c r="L143" t="s">
-        <v>650</v>
+        <v>446</v>
       </c>
       <c r="P143" t="s">
-        <v>104</v>
+        <v>35</v>
       </c>
       <c r="Q143" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="R143" t="s">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="S143" t="s">
-        <v>105</v>
+        <v>38</v>
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" t="s">
-        <v>651</v>
+        <v>443</v>
       </c>
       <c r="B144">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C144" t="s">
-        <v>652</v>
+        <v>459</v>
       </c>
       <c r="D144" t="s">
-        <v>653</v>
+        <v>460</v>
       </c>
       <c r="H144" t="s">
-        <v>654</v>
+        <v>461</v>
       </c>
       <c r="L144" t="s">
-        <v>655</v>
+        <v>462</v>
       </c>
       <c r="P144" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q144" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R144" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S144" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" t="s">
-        <v>651</v>
+        <v>443</v>
       </c>
       <c r="B145">
         <v>65</v>
       </c>
       <c r="C145" t="s">
-        <v>656</v>
+        <v>451</v>
       </c>
       <c r="D145" t="s">
-        <v>657</v>
+        <v>452</v>
       </c>
       <c r="H145" t="s">
-        <v>658</v>
+        <v>453</v>
       </c>
       <c r="L145" t="s">
-        <v>659</v>
+        <v>454</v>
       </c>
       <c r="P145" t="s">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="Q145" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="R145" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="S145" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" t="s">
-        <v>660</v>
+        <v>443</v>
       </c>
       <c r="B146">
-        <v>189</v>
+        <v>67</v>
       </c>
       <c r="C146" t="s">
-        <v>661</v>
+        <v>455</v>
       </c>
       <c r="D146" t="s">
-        <v>662</v>
+        <v>456</v>
       </c>
       <c r="H146" t="s">
-        <v>663</v>
+        <v>457</v>
       </c>
       <c r="L146" t="s">
-        <v>664</v>
+        <v>458</v>
       </c>
       <c r="P146" t="s">
-        <v>104</v>
+        <v>35</v>
       </c>
       <c r="Q146" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="R146" t="s">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="S146" t="s">
-        <v>105</v>
+        <v>38</v>
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" t="s">
-        <v>665</v>
+        <v>463</v>
       </c>
       <c r="B147">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C147" t="s">
-        <v>666</v>
+        <v>464</v>
       </c>
       <c r="D147" t="s">
-        <v>667</v>
+        <v>465</v>
       </c>
       <c r="H147" t="s">
-        <v>668</v>
+        <v>466</v>
       </c>
       <c r="L147" t="s">
-        <v>669</v>
+        <v>467</v>
       </c>
       <c r="P147" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q147" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R147" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S147" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" t="s">
-        <v>670</v>
+        <v>463</v>
       </c>
       <c r="B148">
-        <v>60</v>
+        <v>785</v>
       </c>
       <c r="C148" t="s">
-        <v>671</v>
+        <v>468</v>
       </c>
       <c r="D148" t="s">
-        <v>672</v>
+        <v>469</v>
       </c>
       <c r="H148" t="s">
-        <v>673</v>
+        <v>470</v>
       </c>
       <c r="L148" t="s">
-        <v>674</v>
+        <v>471</v>
       </c>
       <c r="P148" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q148" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R148" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S148" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" t="s">
-        <v>670</v>
+        <v>463</v>
       </c>
       <c r="B149">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="C149" t="s">
-        <v>675</v>
+        <v>472</v>
       </c>
       <c r="D149" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>473</v>
       </c>
       <c r="H149" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>474</v>
       </c>
       <c r="L149" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>475</v>
       </c>
       <c r="P149" t="s">
-        <v>682</v>
+        <v>56</v>
       </c>
       <c r="Q149" t="s">
-        <v>683</v>
+        <v>57</v>
       </c>
       <c r="R149" t="s">
-        <v>684</v>
+        <v>57</v>
       </c>
       <c r="S149" t="s">
-        <v>685</v>
+        <v>57</v>
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" t="s">
-        <v>670</v>
+        <v>463</v>
       </c>
       <c r="B150">
         <v>60</v>
       </c>
       <c r="C150" t="s">
-        <v>671</v>
+        <v>476</v>
       </c>
       <c r="D150" t="s">
-        <v>672</v>
+        <v>477</v>
       </c>
       <c r="H150" t="s">
-        <v>673</v>
+        <v>478</v>
       </c>
       <c r="L150" t="s">
-        <v>674</v>
+        <v>479</v>
       </c>
       <c r="P150" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q150" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R150" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S150" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" t="s">
-        <v>686</v>
+        <v>463</v>
       </c>
       <c r="B151">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="C151" t="s">
-        <v>687</v>
+        <v>476</v>
       </c>
       <c r="D151" t="s">
-        <v>688</v>
+        <v>477</v>
       </c>
       <c r="H151" t="s">
-        <v>689</v>
+        <v>478</v>
       </c>
       <c r="L151" t="s">
-        <v>690</v>
+        <v>479</v>
       </c>
       <c r="P151" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q151" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R151" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S151" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" t="s">
-        <v>686</v>
+        <v>480</v>
       </c>
       <c r="B152">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="C152" t="s">
-        <v>691</v>
+        <v>481</v>
       </c>
       <c r="D152" t="s">
-        <v>692</v>
+        <v>482</v>
       </c>
       <c r="H152" t="s">
-        <v>693</v>
+        <v>483</v>
       </c>
       <c r="L152" t="s">
-        <v>694</v>
+        <v>484</v>
       </c>
       <c r="P152" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q152" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R152" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S152" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" t="s">
-        <v>695</v>
+        <v>480</v>
       </c>
       <c r="B153">
         <v>60</v>
       </c>
       <c r="C153" t="s">
-        <v>586</v>
+        <v>485</v>
       </c>
       <c r="D153" t="s">
-        <v>696</v>
+        <v>486</v>
       </c>
       <c r="H153" t="s">
-        <v>588</v>
+        <v>487</v>
       </c>
       <c r="L153" t="s">
-        <v>697</v>
+        <v>488</v>
       </c>
       <c r="P153" t="s">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="Q153" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="R153" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="S153" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" t="s">
-        <v>695</v>
+        <v>480</v>
       </c>
       <c r="B154">
-        <v>175</v>
+        <v>74</v>
       </c>
       <c r="C154" t="s">
-        <v>698</v>
+        <v>489</v>
       </c>
       <c r="D154" t="s">
-        <v>699</v>
+        <v>490</v>
       </c>
       <c r="H154" t="s">
-        <v>700</v>
+        <v>491</v>
       </c>
       <c r="L154" t="s">
-        <v>701</v>
+        <v>492</v>
       </c>
       <c r="P154" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q154" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R154" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S154" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" t="s">
-        <v>702</v>
+        <v>480</v>
       </c>
       <c r="B155">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="C155" t="s">
-        <v>703</v>
+        <v>493</v>
       </c>
       <c r="D155" t="s">
-        <v>704</v>
+        <v>494</v>
       </c>
       <c r="H155" t="s">
-        <v>705</v>
+        <v>495</v>
       </c>
       <c r="L155" t="s">
-        <v>706</v>
+        <v>496</v>
       </c>
       <c r="P155" t="s">
-        <v>104</v>
+        <v>35</v>
       </c>
       <c r="Q155" t="s">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="R155" t="s">
-        <v>105</v>
+        <v>37</v>
       </c>
       <c r="S155" t="s">
-        <v>105</v>
+        <v>38</v>
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" t="s">
-        <v>707</v>
+        <v>480</v>
       </c>
       <c r="B156">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="C156" t="s">
-        <v>708</v>
+        <v>497</v>
       </c>
       <c r="D156" t="s">
-        <v>709</v>
+        <v>498</v>
       </c>
       <c r="H156" t="s">
-        <v>710</v>
+        <v>499</v>
       </c>
       <c r="L156" t="s">
-        <v>711</v>
+        <v>500</v>
       </c>
       <c r="P156" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q156" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R156" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S156" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" t="s">
-        <v>707</v>
+        <v>480</v>
       </c>
       <c r="B157">
-        <v>87</v>
+        <v>686</v>
       </c>
       <c r="C157" t="s">
-        <v>712</v>
+        <v>501</v>
       </c>
       <c r="D157" t="s">
-        <v>713</v>
+        <v>502</v>
       </c>
       <c r="H157" t="s">
-        <v>714</v>
+        <v>503</v>
       </c>
       <c r="L157" t="s">
-        <v>715</v>
+        <v>504</v>
       </c>
       <c r="P157" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q157" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R157" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S157" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:19">
       <c r="A158" t="s">
-        <v>716</v>
+        <v>480</v>
       </c>
       <c r="B158">
-        <v>602</v>
+        <v>60</v>
       </c>
       <c r="C158" t="s">
-        <v>717</v>
+        <v>505</v>
       </c>
       <c r="D158" t="s">
-        <v>718</v>
+        <v>506</v>
       </c>
       <c r="H158" t="s">
-        <v>719</v>
+        <v>507</v>
       </c>
       <c r="L158" t="s">
-        <v>720</v>
+        <v>508</v>
       </c>
       <c r="P158" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q158" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R158" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S158" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" t="s">
-        <v>721</v>
+        <v>480</v>
       </c>
       <c r="B159">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C159" t="s">
-        <v>722</v>
+        <v>464</v>
       </c>
       <c r="D159" t="s">
-        <v>723</v>
+        <v>465</v>
       </c>
       <c r="H159" t="s">
-        <v>724</v>
+        <v>466</v>
       </c>
       <c r="L159" t="s">
-        <v>725</v>
+        <v>467</v>
       </c>
       <c r="P159" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q159" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R159" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S159" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" t="s">
-        <v>721</v>
+        <v>480</v>
       </c>
       <c r="B160">
-        <v>759</v>
+        <v>785</v>
       </c>
       <c r="C160" t="s">
-        <v>726</v>
+        <v>468</v>
       </c>
       <c r="D160" t="s">
-        <v>727</v>
+        <v>469</v>
       </c>
       <c r="H160" t="s">
-        <v>728</v>
+        <v>470</v>
       </c>
       <c r="L160" t="s">
-        <v>729</v>
+        <v>471</v>
       </c>
       <c r="P160" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="Q160" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="R160" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="S160" t="s">
-        <v>105</v>
+        <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" t="s">
-        <v>730</v>
+        <v>480</v>
       </c>
       <c r="B161">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="C161" t="s">
-        <v>731</v>
+        <v>472</v>
       </c>
       <c r="D161" t="s">
-        <v>732</v>
+        <v>473</v>
       </c>
       <c r="H161" t="s">
-        <v>733</v>
+        <v>474</v>
       </c>
       <c r="L161" t="s">
-        <v>734</v>
+        <v>475</v>
       </c>
       <c r="P161" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="Q161" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="R161" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S161" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" t="s">
+        <v>480</v>
+      </c>
+      <c r="B162">
+        <v>60</v>
+      </c>
+      <c r="C162" t="s">
+        <v>481</v>
+      </c>
+      <c r="D162" t="s">
+        <v>482</v>
+      </c>
+      <c r="H162" t="s">
+        <v>483</v>
+      </c>
+      <c r="L162" t="s">
+        <v>484</v>
+      </c>
+      <c r="P162" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>25</v>
+      </c>
+      <c r="R162" t="s">
+        <v>24</v>
+      </c>
+      <c r="S162" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="163" spans="1:19">
+      <c r="A163" t="s">
+        <v>480</v>
+      </c>
+      <c r="B163">
+        <v>60</v>
+      </c>
+      <c r="C163" t="s">
+        <v>485</v>
+      </c>
+      <c r="D163" t="s">
+        <v>486</v>
+      </c>
+      <c r="H163" t="s">
+        <v>487</v>
+      </c>
+      <c r="L163" t="s">
+        <v>488</v>
+      </c>
+      <c r="P163" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>57</v>
+      </c>
+      <c r="R163" t="s">
+        <v>57</v>
+      </c>
+      <c r="S163" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="164" spans="1:19">
+      <c r="A164" t="s">
+        <v>480</v>
+      </c>
+      <c r="B164">
+        <v>74</v>
+      </c>
+      <c r="C164" t="s">
+        <v>489</v>
+      </c>
+      <c r="D164" t="s">
+        <v>490</v>
+      </c>
+      <c r="H164" t="s">
+        <v>491</v>
+      </c>
+      <c r="L164" t="s">
+        <v>492</v>
+      </c>
+      <c r="P164" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q164" t="s">
+        <v>25</v>
+      </c>
+      <c r="R164" t="s">
+        <v>24</v>
+      </c>
+      <c r="S164" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="165" spans="1:19">
+      <c r="A165" t="s">
+        <v>480</v>
+      </c>
+      <c r="B165">
+        <v>114</v>
+      </c>
+      <c r="C165" t="s">
+        <v>217</v>
+      </c>
+      <c r="D165" t="s">
+        <v>218</v>
+      </c>
+      <c r="H165" t="s">
+        <v>219</v>
+      </c>
+      <c r="L165" t="s">
+        <v>220</v>
+      </c>
+      <c r="P165" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q165" t="s">
+        <v>25</v>
+      </c>
+      <c r="R165" t="s">
+        <v>24</v>
+      </c>
+      <c r="S165" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="166" spans="1:19">
+      <c r="A166" t="s">
+        <v>480</v>
+      </c>
+      <c r="B166">
+        <v>73</v>
+      </c>
+      <c r="C166" t="s">
+        <v>497</v>
+      </c>
+      <c r="D166" t="s">
+        <v>498</v>
+      </c>
+      <c r="H166" t="s">
+        <v>499</v>
+      </c>
+      <c r="L166" t="s">
+        <v>500</v>
+      </c>
+      <c r="P166" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>25</v>
+      </c>
+      <c r="R166" t="s">
+        <v>24</v>
+      </c>
+      <c r="S166" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="167" spans="1:19">
+      <c r="A167" t="s">
+        <v>480</v>
+      </c>
+      <c r="B167">
+        <v>99</v>
+      </c>
+      <c r="C167" t="s">
+        <v>493</v>
+      </c>
+      <c r="D167" t="s">
+        <v>494</v>
+      </c>
+      <c r="H167" t="s">
+        <v>495</v>
+      </c>
+      <c r="L167" t="s">
+        <v>496</v>
+      </c>
+      <c r="P167" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q167" t="s">
+        <v>36</v>
+      </c>
+      <c r="R167" t="s">
+        <v>37</v>
+      </c>
+      <c r="S167" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="168" spans="1:19">
+      <c r="A168" t="s">
+        <v>480</v>
+      </c>
+      <c r="B168">
+        <v>686</v>
+      </c>
+      <c r="C168" t="s">
+        <v>501</v>
+      </c>
+      <c r="D168" t="s">
+        <v>502</v>
+      </c>
+      <c r="H168" t="s">
+        <v>503</v>
+      </c>
+      <c r="L168" t="s">
+        <v>504</v>
+      </c>
+      <c r="P168" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q168" t="s">
+        <v>25</v>
+      </c>
+      <c r="R168" t="s">
+        <v>24</v>
+      </c>
+      <c r="S168" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="169" spans="1:19">
+      <c r="A169" t="s">
+        <v>480</v>
+      </c>
+      <c r="B169">
+        <v>60</v>
+      </c>
+      <c r="C169" t="s">
+        <v>505</v>
+      </c>
+      <c r="D169" t="s">
+        <v>506</v>
+      </c>
+      <c r="H169" t="s">
+        <v>507</v>
+      </c>
+      <c r="L169" t="s">
+        <v>508</v>
+      </c>
+      <c r="P169" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q169" t="s">
+        <v>25</v>
+      </c>
+      <c r="R169" t="s">
+        <v>24</v>
+      </c>
+      <c r="S169" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="170" spans="1:19">
+      <c r="A170" t="s">
+        <v>509</v>
+      </c>
+      <c r="B170">
+        <v>60</v>
+      </c>
+      <c r="C170" t="s">
+        <v>510</v>
+      </c>
+      <c r="D170" t="s">
+        <v>511</v>
+      </c>
+      <c r="H170" t="s">
+        <v>512</v>
+      </c>
+      <c r="L170" t="s">
+        <v>513</v>
+      </c>
+      <c r="P170" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>25</v>
+      </c>
+      <c r="R170" t="s">
+        <v>24</v>
+      </c>
+      <c r="S170" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="171" spans="1:19">
+      <c r="A171" t="s">
+        <v>509</v>
+      </c>
+      <c r="B171">
+        <v>60</v>
+      </c>
+      <c r="C171" t="s">
+        <v>514</v>
+      </c>
+      <c r="D171" t="s">
+        <v>511</v>
+      </c>
+      <c r="H171" t="s">
+        <v>515</v>
+      </c>
+      <c r="L171" t="s">
+        <v>516</v>
+      </c>
+      <c r="P171" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>25</v>
+      </c>
+      <c r="R171" t="s">
+        <v>24</v>
+      </c>
+      <c r="S171" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="172" spans="1:19">
+      <c r="A172" t="s">
+        <v>517</v>
+      </c>
+      <c r="B172">
+        <v>60</v>
+      </c>
+      <c r="C172" t="s">
+        <v>505</v>
+      </c>
+      <c r="D172" t="s">
+        <v>506</v>
+      </c>
+      <c r="H172" t="s">
+        <v>518</v>
+      </c>
+      <c r="L172" t="s">
+        <v>519</v>
+      </c>
+      <c r="P172" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>25</v>
+      </c>
+      <c r="R172" t="s">
+        <v>24</v>
+      </c>
+      <c r="S172" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="173" spans="1:19">
+      <c r="A173" t="s">
+        <v>520</v>
+      </c>
+      <c r="B173">
+        <v>73</v>
+      </c>
+      <c r="C173" t="s">
+        <v>521</v>
+      </c>
+      <c r="D173" t="s">
+        <v>522</v>
+      </c>
+      <c r="H173" t="s">
+        <v>523</v>
+      </c>
+      <c r="L173" t="s">
+        <v>524</v>
+      </c>
+      <c r="P173" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>25</v>
+      </c>
+      <c r="R173" t="s">
+        <v>24</v>
+      </c>
+      <c r="S173" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="174" spans="1:19">
+      <c r="A174" t="s">
+        <v>520</v>
+      </c>
+      <c r="B174">
+        <v>100</v>
+      </c>
+      <c r="C174" t="s">
+        <v>525</v>
+      </c>
+      <c r="D174" t="s">
+        <v>526</v>
+      </c>
+      <c r="H174" t="s">
+        <v>527</v>
+      </c>
+      <c r="L174" t="s">
+        <v>528</v>
+      </c>
+      <c r="P174" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>36</v>
+      </c>
+      <c r="R174" t="s">
+        <v>37</v>
+      </c>
+      <c r="S174" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="175" spans="1:19">
+      <c r="A175" t="s">
+        <v>520</v>
+      </c>
+      <c r="B175">
+        <v>60</v>
+      </c>
+      <c r="C175" t="s">
+        <v>529</v>
+      </c>
+      <c r="D175" t="s">
+        <v>530</v>
+      </c>
+      <c r="H175" t="s">
+        <v>531</v>
+      </c>
+      <c r="L175" t="s">
+        <v>532</v>
+      </c>
+      <c r="P175" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>25</v>
+      </c>
+      <c r="R175" t="s">
+        <v>24</v>
+      </c>
+      <c r="S175" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="176" spans="1:19">
+      <c r="A176" t="s">
+        <v>520</v>
+      </c>
+      <c r="B176">
+        <v>73</v>
+      </c>
+      <c r="C176" t="s">
+        <v>521</v>
+      </c>
+      <c r="D176" t="s">
+        <v>522</v>
+      </c>
+      <c r="H176" t="s">
+        <v>523</v>
+      </c>
+      <c r="L176" t="s">
+        <v>524</v>
+      </c>
+      <c r="P176" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q176" t="s">
+        <v>25</v>
+      </c>
+      <c r="R176" t="s">
+        <v>24</v>
+      </c>
+      <c r="S176" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="177" spans="1:19">
+      <c r="A177" t="s">
+        <v>520</v>
+      </c>
+      <c r="B177">
+        <v>100</v>
+      </c>
+      <c r="C177" t="s">
+        <v>525</v>
+      </c>
+      <c r="D177" t="s">
+        <v>526</v>
+      </c>
+      <c r="H177" t="s">
+        <v>527</v>
+      </c>
+      <c r="L177" t="s">
+        <v>528</v>
+      </c>
+      <c r="P177" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q177" t="s">
+        <v>36</v>
+      </c>
+      <c r="R177" t="s">
+        <v>37</v>
+      </c>
+      <c r="S177" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="178" spans="1:19">
+      <c r="A178" t="s">
+        <v>533</v>
+      </c>
+      <c r="B178">
+        <v>70</v>
+      </c>
+      <c r="C178" t="s">
+        <v>534</v>
+      </c>
+      <c r="D178" t="s">
+        <v>535</v>
+      </c>
+      <c r="H178" t="s">
+        <v>536</v>
+      </c>
+      <c r="L178" t="s">
+        <v>537</v>
+      </c>
+      <c r="P178" t="s">
+        <v>299</v>
+      </c>
+      <c r="Q178" t="s">
+        <v>57</v>
+      </c>
+      <c r="R178" t="s">
+        <v>57</v>
+      </c>
+      <c r="S178" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="179" spans="1:19">
+      <c r="A179" t="s">
+        <v>538</v>
+      </c>
+      <c r="B179">
+        <v>60</v>
+      </c>
+      <c r="C179" t="s">
+        <v>534</v>
+      </c>
+      <c r="D179" t="s">
+        <v>535</v>
+      </c>
+      <c r="H179" t="s">
+        <v>539</v>
+      </c>
+      <c r="L179" t="s">
+        <v>540</v>
+      </c>
+      <c r="P179" t="s">
+        <v>541</v>
+      </c>
+      <c r="Q179" t="s">
+        <v>57</v>
+      </c>
+      <c r="R179" t="s">
+        <v>57</v>
+      </c>
+      <c r="S179" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="180" spans="1:19">
+      <c r="A180" t="s">
+        <v>542</v>
+      </c>
+      <c r="B180">
+        <v>60</v>
+      </c>
+      <c r="C180" t="s">
+        <v>521</v>
+      </c>
+      <c r="D180" t="s">
+        <v>522</v>
+      </c>
+      <c r="H180" t="s">
+        <v>543</v>
+      </c>
+      <c r="L180" t="s">
+        <v>544</v>
+      </c>
+      <c r="P180" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>25</v>
+      </c>
+      <c r="R180" t="s">
+        <v>24</v>
+      </c>
+      <c r="S180" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="181" spans="1:19">
+      <c r="A181" t="s">
+        <v>545</v>
+      </c>
+      <c r="B181">
+        <v>665</v>
+      </c>
+      <c r="C181" t="s">
+        <v>501</v>
+      </c>
+      <c r="D181" t="s">
+        <v>502</v>
+      </c>
+      <c r="H181" t="s">
+        <v>546</v>
+      </c>
+      <c r="L181" t="s">
+        <v>547</v>
+      </c>
+      <c r="P181" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q181" t="s">
+        <v>25</v>
+      </c>
+      <c r="R181" t="s">
+        <v>24</v>
+      </c>
+      <c r="S181" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="182" spans="1:19">
+      <c r="A182" t="s">
+        <v>545</v>
+      </c>
+      <c r="B182">
+        <v>67</v>
+      </c>
+      <c r="C182" t="s">
+        <v>548</v>
+      </c>
+      <c r="D182" t="s">
+        <v>549</v>
+      </c>
+      <c r="H182" t="s">
+        <v>550</v>
+      </c>
+      <c r="L182" t="s">
+        <v>551</v>
+      </c>
+      <c r="P182" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>25</v>
+      </c>
+      <c r="R182" t="s">
+        <v>24</v>
+      </c>
+      <c r="S182" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="183" spans="1:19">
+      <c r="A183" t="s">
+        <v>545</v>
+      </c>
+      <c r="B183">
+        <v>60</v>
+      </c>
+      <c r="C183" t="s">
+        <v>552</v>
+      </c>
+      <c r="D183" t="s">
+        <v>553</v>
+      </c>
+      <c r="H183" t="s">
+        <v>554</v>
+      </c>
+      <c r="L183" t="s">
+        <v>555</v>
+      </c>
+      <c r="P183" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>25</v>
+      </c>
+      <c r="R183" t="s">
+        <v>24</v>
+      </c>
+      <c r="S183" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="184" spans="1:19">
+      <c r="A184" t="s">
+        <v>556</v>
+      </c>
+      <c r="B184">
+        <v>68</v>
+      </c>
+      <c r="C184" t="s">
+        <v>557</v>
+      </c>
+      <c r="D184" t="s">
+        <v>558</v>
+      </c>
+      <c r="H184" t="s">
+        <v>559</v>
+      </c>
+      <c r="L184" t="s">
+        <v>560</v>
+      </c>
+      <c r="P184" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>25</v>
+      </c>
+      <c r="R184" t="s">
+        <v>24</v>
+      </c>
+      <c r="S184" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="185" spans="1:19">
+      <c r="A185" t="s">
+        <v>561</v>
+      </c>
+      <c r="B185">
+        <v>639</v>
+      </c>
+      <c r="C185" t="s">
+        <v>406</v>
+      </c>
+      <c r="D185" t="s">
+        <v>562</v>
+      </c>
+      <c r="H185" t="s">
+        <v>563</v>
+      </c>
+      <c r="L185" t="s">
+        <v>564</v>
+      </c>
+      <c r="P185" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>25</v>
+      </c>
+      <c r="R185" t="s">
+        <v>24</v>
+      </c>
+      <c r="S185" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="186" spans="1:19">
+      <c r="A186" t="s">
+        <v>561</v>
+      </c>
+      <c r="B186">
+        <v>639</v>
+      </c>
+      <c r="C186" t="s">
+        <v>406</v>
+      </c>
+      <c r="D186" t="s">
+        <v>562</v>
+      </c>
+      <c r="H186" t="s">
+        <v>563</v>
+      </c>
+      <c r="L186" t="s">
+        <v>564</v>
+      </c>
+      <c r="P186" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>25</v>
+      </c>
+      <c r="R186" t="s">
+        <v>24</v>
+      </c>
+      <c r="S186" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="187" spans="1:19">
+      <c r="A187" t="s">
+        <v>565</v>
+      </c>
+      <c r="B187">
+        <v>62</v>
+      </c>
+      <c r="C187" t="s">
+        <v>489</v>
+      </c>
+      <c r="D187" t="s">
+        <v>490</v>
+      </c>
+      <c r="H187" t="s">
+        <v>566</v>
+      </c>
+      <c r="L187" t="s">
+        <v>567</v>
+      </c>
+      <c r="P187" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>25</v>
+      </c>
+      <c r="R187" t="s">
+        <v>24</v>
+      </c>
+      <c r="S187" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="188" spans="1:19">
+      <c r="A188" t="s">
+        <v>568</v>
+      </c>
+      <c r="B188">
+        <v>91</v>
+      </c>
+      <c r="C188" t="s">
+        <v>569</v>
+      </c>
+      <c r="D188" t="s">
+        <v>570</v>
+      </c>
+      <c r="H188" t="s">
+        <v>571</v>
+      </c>
+      <c r="L188" t="s">
+        <v>572</v>
+      </c>
+      <c r="P188" t="s">
+        <v>299</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>57</v>
+      </c>
+      <c r="R188" t="s">
+        <v>57</v>
+      </c>
+      <c r="S188" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="189" spans="1:19">
+      <c r="A189" t="s">
+        <v>568</v>
+      </c>
+      <c r="B189">
+        <v>60</v>
+      </c>
+      <c r="C189" t="s">
+        <v>573</v>
+      </c>
+      <c r="D189" t="s">
+        <v>574</v>
+      </c>
+      <c r="H189" t="s">
+        <v>575</v>
+      </c>
+      <c r="L189" t="s">
+        <v>576</v>
+      </c>
+      <c r="P189" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>25</v>
+      </c>
+      <c r="R189" t="s">
+        <v>24</v>
+      </c>
+      <c r="S189" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="190" spans="1:19">
+      <c r="A190" t="s">
+        <v>568</v>
+      </c>
+      <c r="B190">
+        <v>91</v>
+      </c>
+      <c r="C190" t="s">
+        <v>569</v>
+      </c>
+      <c r="D190" t="s">
+        <v>570</v>
+      </c>
+      <c r="H190" t="s">
+        <v>571</v>
+      </c>
+      <c r="L190" t="s">
+        <v>572</v>
+      </c>
+      <c r="P190" t="s">
+        <v>299</v>
+      </c>
+      <c r="Q190" t="s">
+        <v>57</v>
+      </c>
+      <c r="R190" t="s">
+        <v>57</v>
+      </c>
+      <c r="S190" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="191" spans="1:19">
+      <c r="A191" t="s">
+        <v>577</v>
+      </c>
+      <c r="B191">
+        <v>60</v>
+      </c>
+      <c r="C191" t="s">
+        <v>497</v>
+      </c>
+      <c r="D191" t="s">
+        <v>498</v>
+      </c>
+      <c r="H191" t="s">
+        <v>578</v>
+      </c>
+      <c r="L191" t="s">
+        <v>579</v>
+      </c>
+      <c r="P191" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q191" t="s">
+        <v>25</v>
+      </c>
+      <c r="R191" t="s">
+        <v>24</v>
+      </c>
+      <c r="S191" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="192" spans="1:19">
+      <c r="A192" t="s">
+        <v>577</v>
+      </c>
+      <c r="B192">
+        <v>81</v>
+      </c>
+      <c r="C192" t="s">
+        <v>493</v>
+      </c>
+      <c r="D192" t="s">
+        <v>494</v>
+      </c>
+      <c r="H192" t="s">
+        <v>580</v>
+      </c>
+      <c r="L192" t="s">
+        <v>581</v>
+      </c>
+      <c r="P192" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q192" t="s">
+        <v>36</v>
+      </c>
+      <c r="R192" t="s">
+        <v>37</v>
+      </c>
+      <c r="S192" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="193" spans="1:19">
+      <c r="A193" t="s">
+        <v>582</v>
+      </c>
+      <c r="B193">
+        <v>98</v>
+      </c>
+      <c r="C193" t="s">
+        <v>217</v>
+      </c>
+      <c r="D193" t="s">
+        <v>218</v>
+      </c>
+      <c r="H193" t="s">
+        <v>583</v>
+      </c>
+      <c r="L193" t="s">
+        <v>584</v>
+      </c>
+      <c r="P193" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q193" t="s">
+        <v>25</v>
+      </c>
+      <c r="R193" t="s">
+        <v>24</v>
+      </c>
+      <c r="S193" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="194" spans="1:19">
+      <c r="A194" t="s">
+        <v>582</v>
+      </c>
+      <c r="B194">
+        <v>62</v>
+      </c>
+      <c r="C194" t="s">
+        <v>585</v>
+      </c>
+      <c r="D194" t="s">
+        <v>586</v>
+      </c>
+      <c r="H194" t="s">
+        <v>587</v>
+      </c>
+      <c r="L194" t="s">
+        <v>588</v>
+      </c>
+      <c r="P194" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>25</v>
+      </c>
+      <c r="R194" t="s">
+        <v>24</v>
+      </c>
+      <c r="S194" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="195" spans="1:19">
+      <c r="A195" t="s">
+        <v>589</v>
+      </c>
+      <c r="B195">
+        <v>60</v>
+      </c>
+      <c r="C195" t="s">
+        <v>459</v>
+      </c>
+      <c r="D195" t="s">
+        <v>460</v>
+      </c>
+      <c r="H195" t="s">
+        <v>590</v>
+      </c>
+      <c r="L195" t="s">
+        <v>591</v>
+      </c>
+      <c r="P195" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>25</v>
+      </c>
+      <c r="R195" t="s">
+        <v>24</v>
+      </c>
+      <c r="S195" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="196" spans="1:19">
+      <c r="A196" t="s">
+        <v>592</v>
+      </c>
+      <c r="B196">
+        <v>60</v>
+      </c>
+      <c r="C196" t="s">
+        <v>485</v>
+      </c>
+      <c r="D196" t="s">
+        <v>486</v>
+      </c>
+      <c r="H196" t="s">
+        <v>593</v>
+      </c>
+      <c r="L196" t="s">
+        <v>594</v>
+      </c>
+      <c r="P196" t="s">
+        <v>595</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>596</v>
+      </c>
+      <c r="R196" t="s">
+        <v>595</v>
+      </c>
+      <c r="S196" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="197" spans="1:19">
+      <c r="A197" t="s">
+        <v>597</v>
+      </c>
+      <c r="B197">
+        <v>89</v>
+      </c>
+      <c r="C197" t="s">
+        <v>598</v>
+      </c>
+      <c r="D197" t="s">
+        <v>599</v>
+      </c>
+      <c r="H197" t="s">
+        <v>600</v>
+      </c>
+      <c r="L197" t="s">
+        <v>601</v>
+      </c>
+      <c r="P197" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>57</v>
+      </c>
+      <c r="R197" t="s">
+        <v>57</v>
+      </c>
+      <c r="S197" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="198" spans="1:19">
+      <c r="A198" t="s">
+        <v>597</v>
+      </c>
+      <c r="C198" t="s">
+        <v>602</v>
+      </c>
+      <c r="D198" t="s">
+        <v>603</v>
+      </c>
+      <c r="E198" t="s">
+        <v>604</v>
+      </c>
+      <c r="F198" t="s">
+        <v>605</v>
+      </c>
+      <c r="G198" t="s">
+        <v>606</v>
+      </c>
+      <c r="H198" t="s">
+        <v>607</v>
+      </c>
+      <c r="I198" t="s">
+        <v>608</v>
+      </c>
+      <c r="J198" t="s">
+        <v>609</v>
+      </c>
+      <c r="K198" t="s">
+        <v>610</v>
+      </c>
+      <c r="L198" t="s">
+        <v>611</v>
+      </c>
+      <c r="M198" t="s">
+        <v>612</v>
+      </c>
+      <c r="N198" t="s">
+        <v>613</v>
+      </c>
+      <c r="O198" t="s">
+        <v>614</v>
+      </c>
+      <c r="P198" t="s">
+        <v>615</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>616</v>
+      </c>
+      <c r="R198" t="s">
+        <v>617</v>
+      </c>
+      <c r="S198" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="199" spans="1:19">
+      <c r="A199" t="s">
+        <v>597</v>
+      </c>
+      <c r="B199">
+        <v>89</v>
+      </c>
+      <c r="C199" t="s">
+        <v>598</v>
+      </c>
+      <c r="D199" t="s">
+        <v>599</v>
+      </c>
+      <c r="H199" t="s">
+        <v>600</v>
+      </c>
+      <c r="L199" t="s">
+        <v>601</v>
+      </c>
+      <c r="P199" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>57</v>
+      </c>
+      <c r="R199" t="s">
+        <v>57</v>
+      </c>
+      <c r="S199" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="200" spans="1:19">
+      <c r="A200" t="s">
+        <v>619</v>
+      </c>
+      <c r="B200">
+        <v>60</v>
+      </c>
+      <c r="C200" t="s">
+        <v>481</v>
+      </c>
+      <c r="D200" t="s">
+        <v>482</v>
+      </c>
+      <c r="H200" t="s">
+        <v>620</v>
+      </c>
+      <c r="L200" t="s">
+        <v>621</v>
+      </c>
+      <c r="P200" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>25</v>
+      </c>
+      <c r="R200" t="s">
+        <v>24</v>
+      </c>
+      <c r="S200" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="201" spans="1:19">
+      <c r="A201" t="s">
+        <v>619</v>
+      </c>
+      <c r="B201">
+        <v>60</v>
+      </c>
+      <c r="C201" t="s">
+        <v>622</v>
+      </c>
+      <c r="D201" t="s">
+        <v>623</v>
+      </c>
+      <c r="H201" t="s">
+        <v>624</v>
+      </c>
+      <c r="L201" t="s">
+        <v>625</v>
+      </c>
+      <c r="P201" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>25</v>
+      </c>
+      <c r="R201" t="s">
+        <v>24</v>
+      </c>
+      <c r="S201" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="202" spans="1:19">
+      <c r="A202" t="s">
+        <v>626</v>
+      </c>
+      <c r="B202">
+        <v>60</v>
+      </c>
+      <c r="C202" t="s">
+        <v>426</v>
+      </c>
+      <c r="D202" t="s">
+        <v>427</v>
+      </c>
+      <c r="H202" t="s">
+        <v>627</v>
+      </c>
+      <c r="L202" t="s">
+        <v>628</v>
+      </c>
+      <c r="P202" t="s">
+        <v>430</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>431</v>
+      </c>
+      <c r="R202" t="s">
+        <v>432</v>
+      </c>
+      <c r="S202" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="203" spans="1:19">
+      <c r="A203" t="s">
+        <v>629</v>
+      </c>
+      <c r="B203">
+        <v>65</v>
+      </c>
+      <c r="C203" t="s">
+        <v>630</v>
+      </c>
+      <c r="D203" t="s">
+        <v>631</v>
+      </c>
+      <c r="H203" t="s">
+        <v>632</v>
+      </c>
+      <c r="L203" t="s">
+        <v>633</v>
+      </c>
+      <c r="P203" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q203" t="s">
+        <v>25</v>
+      </c>
+      <c r="R203" t="s">
+        <v>24</v>
+      </c>
+      <c r="S203" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="204" spans="1:19">
+      <c r="A204" t="s">
+        <v>634</v>
+      </c>
+      <c r="B204">
+        <v>60</v>
+      </c>
+      <c r="C204" t="s">
+        <v>472</v>
+      </c>
+      <c r="D204" t="s">
+        <v>473</v>
+      </c>
+      <c r="H204" t="s">
+        <v>635</v>
+      </c>
+      <c r="L204" t="s">
+        <v>636</v>
+      </c>
+      <c r="P204" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>57</v>
+      </c>
+      <c r="R204" t="s">
+        <v>57</v>
+      </c>
+      <c r="S204" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="205" spans="1:19">
+      <c r="A205" t="s">
+        <v>637</v>
+      </c>
+      <c r="B205">
+        <v>788</v>
+      </c>
+      <c r="C205" t="s">
+        <v>638</v>
+      </c>
+      <c r="D205" t="s">
+        <v>469</v>
+      </c>
+      <c r="H205" t="s">
+        <v>639</v>
+      </c>
+      <c r="L205" t="s">
+        <v>640</v>
+      </c>
+      <c r="P205" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>25</v>
+      </c>
+      <c r="R205" t="s">
+        <v>24</v>
+      </c>
+      <c r="S205" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="206" spans="1:19">
+      <c r="A206" t="s">
+        <v>637</v>
+      </c>
+      <c r="B206">
+        <v>61</v>
+      </c>
+      <c r="C206" t="s">
+        <v>641</v>
+      </c>
+      <c r="D206" t="s">
+        <v>465</v>
+      </c>
+      <c r="H206" t="s">
+        <v>642</v>
+      </c>
+      <c r="L206" t="s">
+        <v>643</v>
+      </c>
+      <c r="P206" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>25</v>
+      </c>
+      <c r="R206" t="s">
+        <v>24</v>
+      </c>
+      <c r="S206" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="207" spans="1:19">
+      <c r="A207" t="s">
+        <v>644</v>
+      </c>
+      <c r="B207">
+        <v>75</v>
+      </c>
+      <c r="C207" t="s">
+        <v>645</v>
+      </c>
+      <c r="D207" t="s">
+        <v>646</v>
+      </c>
+      <c r="H207" t="s">
+        <v>647</v>
+      </c>
+      <c r="L207" t="s">
+        <v>648</v>
+      </c>
+      <c r="P207" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>57</v>
+      </c>
+      <c r="R207" t="s">
+        <v>57</v>
+      </c>
+      <c r="S207" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="208" spans="1:19">
+      <c r="A208" t="s">
+        <v>644</v>
+      </c>
+      <c r="B208">
+        <v>60</v>
+      </c>
+      <c r="C208" t="s">
+        <v>649</v>
+      </c>
+      <c r="D208" t="s">
+        <v>650</v>
+      </c>
+      <c r="H208" t="s">
+        <v>651</v>
+      </c>
+      <c r="L208" t="s">
+        <v>652</v>
+      </c>
+      <c r="P208" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q208" t="s">
+        <v>25</v>
+      </c>
+      <c r="R208" t="s">
+        <v>24</v>
+      </c>
+      <c r="S208" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="209" spans="1:19">
+      <c r="A209" t="s">
+        <v>653</v>
+      </c>
+      <c r="B209">
+        <v>60</v>
+      </c>
+      <c r="C209" t="s">
+        <v>654</v>
+      </c>
+      <c r="D209" t="s">
+        <v>655</v>
+      </c>
+      <c r="H209" t="s">
+        <v>656</v>
+      </c>
+      <c r="L209" t="s">
+        <v>657</v>
+      </c>
+      <c r="P209" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q209" t="s">
+        <v>25</v>
+      </c>
+      <c r="R209" t="s">
+        <v>24</v>
+      </c>
+      <c r="S209" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="210" spans="1:19">
+      <c r="A210" t="s">
+        <v>653</v>
+      </c>
+      <c r="B210">
+        <v>60</v>
+      </c>
+      <c r="C210" t="s">
+        <v>658</v>
+      </c>
+      <c r="D210" t="s">
+        <v>659</v>
+      </c>
+      <c r="H210" t="s">
+        <v>660</v>
+      </c>
+      <c r="L210" t="s">
+        <v>661</v>
+      </c>
+      <c r="P210" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q210" t="s">
+        <v>25</v>
+      </c>
+      <c r="R210" t="s">
+        <v>24</v>
+      </c>
+      <c r="S210" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="211" spans="1:19">
+      <c r="A211" t="s">
+        <v>662</v>
+      </c>
+      <c r="B211">
+        <v>60</v>
+      </c>
+      <c r="C211" t="s">
+        <v>663</v>
+      </c>
+      <c r="D211" t="s">
+        <v>664</v>
+      </c>
+      <c r="H211" t="s">
+        <v>665</v>
+      </c>
+      <c r="L211" t="s">
+        <v>666</v>
+      </c>
+      <c r="P211" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>25</v>
+      </c>
+      <c r="R211" t="s">
+        <v>24</v>
+      </c>
+      <c r="S211" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="212" spans="1:19">
+      <c r="A212" t="s">
+        <v>667</v>
+      </c>
+      <c r="B212">
+        <v>64</v>
+      </c>
+      <c r="C212" t="s">
+        <v>668</v>
+      </c>
+      <c r="D212" t="s">
+        <v>669</v>
+      </c>
+      <c r="H212" t="s">
+        <v>670</v>
+      </c>
+      <c r="L212" t="s">
+        <v>671</v>
+      </c>
+      <c r="P212" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>25</v>
+      </c>
+      <c r="R212" t="s">
+        <v>24</v>
+      </c>
+      <c r="S212" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="213" spans="1:19">
+      <c r="A213" t="s">
+        <v>672</v>
+      </c>
+      <c r="B213">
+        <v>60</v>
+      </c>
+      <c r="C213" t="s">
+        <v>673</v>
+      </c>
+      <c r="D213" t="s">
+        <v>674</v>
+      </c>
+      <c r="H213" t="s">
+        <v>675</v>
+      </c>
+      <c r="L213" t="s">
+        <v>676</v>
+      </c>
+      <c r="P213" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>25</v>
+      </c>
+      <c r="R213" t="s">
+        <v>24</v>
+      </c>
+      <c r="S213" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="214" spans="1:19">
+      <c r="A214" t="s">
+        <v>677</v>
+      </c>
+      <c r="B214">
+        <v>60</v>
+      </c>
+      <c r="C214" t="s">
+        <v>678</v>
+      </c>
+      <c r="D214" t="s">
+        <v>679</v>
+      </c>
+      <c r="H214" t="s">
+        <v>680</v>
+      </c>
+      <c r="L214" t="s">
+        <v>681</v>
+      </c>
+      <c r="P214" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q214" t="s">
+        <v>25</v>
+      </c>
+      <c r="R214" t="s">
+        <v>24</v>
+      </c>
+      <c r="S214" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="215" spans="1:19">
+      <c r="A215" t="s">
+        <v>677</v>
+      </c>
+      <c r="B215">
+        <v>60</v>
+      </c>
+      <c r="C215" t="s">
+        <v>682</v>
+      </c>
+      <c r="D215" t="s">
+        <v>683</v>
+      </c>
+      <c r="H215" t="s">
+        <v>684</v>
+      </c>
+      <c r="L215" t="s">
+        <v>685</v>
+      </c>
+      <c r="P215" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>25</v>
+      </c>
+      <c r="R215" t="s">
+        <v>24</v>
+      </c>
+      <c r="S215" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="216" spans="1:19">
+      <c r="A216" t="s">
+        <v>677</v>
+      </c>
+      <c r="B216">
+        <v>60</v>
+      </c>
+      <c r="C216" t="s">
+        <v>686</v>
+      </c>
+      <c r="D216" t="s">
+        <v>687</v>
+      </c>
+      <c r="H216" t="s">
+        <v>688</v>
+      </c>
+      <c r="L216" t="s">
+        <v>689</v>
+      </c>
+      <c r="P216" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q216" t="s">
+        <v>25</v>
+      </c>
+      <c r="R216" t="s">
+        <v>24</v>
+      </c>
+      <c r="S216" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="217" spans="1:19">
+      <c r="A217" t="s">
+        <v>690</v>
+      </c>
+      <c r="B217">
+        <v>633</v>
+      </c>
+      <c r="C217" t="s">
+        <v>691</v>
+      </c>
+      <c r="D217" t="s">
+        <v>692</v>
+      </c>
+      <c r="H217" t="s">
+        <v>693</v>
+      </c>
+      <c r="L217" t="s">
+        <v>694</v>
+      </c>
+      <c r="P217" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>25</v>
+      </c>
+      <c r="R217" t="s">
+        <v>24</v>
+      </c>
+      <c r="S217" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="218" spans="1:19">
+      <c r="A218" t="s">
+        <v>690</v>
+      </c>
+      <c r="B218">
+        <v>60</v>
+      </c>
+      <c r="C218" t="s">
+        <v>573</v>
+      </c>
+      <c r="D218" t="s">
+        <v>695</v>
+      </c>
+      <c r="H218" t="s">
+        <v>696</v>
+      </c>
+      <c r="L218" t="s">
+        <v>697</v>
+      </c>
+      <c r="P218" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q218" t="s">
+        <v>25</v>
+      </c>
+      <c r="R218" t="s">
+        <v>24</v>
+      </c>
+      <c r="S218" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="219" spans="1:19">
+      <c r="A219" t="s">
+        <v>698</v>
+      </c>
+      <c r="B219">
+        <v>69</v>
+      </c>
+      <c r="C219" t="s">
+        <v>699</v>
+      </c>
+      <c r="D219" t="s">
+        <v>700</v>
+      </c>
+      <c r="H219" t="s">
+        <v>701</v>
+      </c>
+      <c r="L219" t="s">
+        <v>702</v>
+      </c>
+      <c r="P219" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>25</v>
+      </c>
+      <c r="R219" t="s">
+        <v>24</v>
+      </c>
+      <c r="S219" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="220" spans="1:19">
+      <c r="A220" t="s">
+        <v>698</v>
+      </c>
+      <c r="B220">
+        <v>167</v>
+      </c>
+      <c r="C220" t="s">
+        <v>703</v>
+      </c>
+      <c r="D220" t="s">
+        <v>704</v>
+      </c>
+      <c r="H220" t="s">
+        <v>705</v>
+      </c>
+      <c r="L220" t="s">
+        <v>706</v>
+      </c>
+      <c r="P220" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q220" t="s">
+        <v>36</v>
+      </c>
+      <c r="R220" t="s">
+        <v>37</v>
+      </c>
+      <c r="S220" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="221" spans="1:19">
+      <c r="A221" t="s">
+        <v>698</v>
+      </c>
+      <c r="B221">
+        <v>60</v>
+      </c>
+      <c r="C221" t="s">
+        <v>707</v>
+      </c>
+      <c r="D221" t="s">
+        <v>708</v>
+      </c>
+      <c r="H221" t="s">
+        <v>709</v>
+      </c>
+      <c r="L221" t="s">
+        <v>710</v>
+      </c>
+      <c r="P221" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>36</v>
+      </c>
+      <c r="R221" t="s">
+        <v>37</v>
+      </c>
+      <c r="S221" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="222" spans="1:19">
+      <c r="A222" t="s">
+        <v>698</v>
+      </c>
+      <c r="B222">
+        <v>60</v>
+      </c>
+      <c r="C222" t="s">
+        <v>711</v>
+      </c>
+      <c r="D222" t="s">
+        <v>712</v>
+      </c>
+      <c r="H222" t="s">
+        <v>713</v>
+      </c>
+      <c r="L222" t="s">
+        <v>714</v>
+      </c>
+      <c r="P222" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>25</v>
+      </c>
+      <c r="R222" t="s">
+        <v>24</v>
+      </c>
+      <c r="S222" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="223" spans="1:19">
+      <c r="A223" t="s">
+        <v>698</v>
+      </c>
+      <c r="B223">
+        <v>136</v>
+      </c>
+      <c r="C223" t="s">
+        <v>715</v>
+      </c>
+      <c r="D223" t="s">
+        <v>716</v>
+      </c>
+      <c r="H223" t="s">
+        <v>717</v>
+      </c>
+      <c r="L223" t="s">
+        <v>718</v>
+      </c>
+      <c r="P223" t="s">
+        <v>719</v>
+      </c>
+      <c r="Q223" t="s">
+        <v>720</v>
+      </c>
+      <c r="R223" t="s">
+        <v>721</v>
+      </c>
+      <c r="S223" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="224" spans="1:19">
+      <c r="A224" t="s">
+        <v>698</v>
+      </c>
+      <c r="B224">
+        <v>68</v>
+      </c>
+      <c r="C224" t="s">
+        <v>723</v>
+      </c>
+      <c r="D224" t="s">
+        <v>724</v>
+      </c>
+      <c r="H224" t="s">
+        <v>725</v>
+      </c>
+      <c r="L224" t="s">
+        <v>726</v>
+      </c>
+      <c r="P224" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>57</v>
+      </c>
+      <c r="R224" t="s">
+        <v>57</v>
+      </c>
+      <c r="S224" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="225" spans="1:19">
+      <c r="A225" t="s">
+        <v>698</v>
+      </c>
+      <c r="B225">
+        <v>60</v>
+      </c>
+      <c r="C225" t="s">
+        <v>451</v>
+      </c>
+      <c r="D225" t="s">
+        <v>452</v>
+      </c>
+      <c r="H225" t="s">
+        <v>727</v>
+      </c>
+      <c r="L225" t="s">
+        <v>728</v>
+      </c>
+      <c r="P225" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q225" t="s">
+        <v>57</v>
+      </c>
+      <c r="R225" t="s">
+        <v>57</v>
+      </c>
+      <c r="S225" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="226" spans="1:19">
+      <c r="A226" t="s">
+        <v>698</v>
+      </c>
+      <c r="B226">
+        <v>66</v>
+      </c>
+      <c r="C226" t="s">
+        <v>729</v>
+      </c>
+      <c r="D226" t="s">
+        <v>730</v>
+      </c>
+      <c r="H226" t="s">
+        <v>731</v>
+      </c>
+      <c r="L226" t="s">
+        <v>732</v>
+      </c>
+      <c r="P226" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q226" t="s">
+        <v>57</v>
+      </c>
+      <c r="R226" t="s">
+        <v>57</v>
+      </c>
+      <c r="S226" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="227" spans="1:19">
+      <c r="A227" t="s">
+        <v>698</v>
+      </c>
+      <c r="B227">
+        <v>60</v>
+      </c>
+      <c r="C227" t="s">
+        <v>455</v>
+      </c>
+      <c r="D227" t="s">
+        <v>456</v>
+      </c>
+      <c r="H227" t="s">
+        <v>733</v>
+      </c>
+      <c r="L227" t="s">
+        <v>734</v>
+      </c>
+      <c r="P227" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>36</v>
+      </c>
+      <c r="R227" t="s">
+        <v>37</v>
+      </c>
+      <c r="S227" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="228" spans="1:19">
+      <c r="A228" t="s">
+        <v>698</v>
+      </c>
+      <c r="B228">
+        <v>77</v>
+      </c>
+      <c r="C228" t="s">
         <v>735</v>
       </c>
-      <c r="B162">
+      <c r="D228" t="s">
+        <v>736</v>
+      </c>
+      <c r="H228" t="s">
+        <v>737</v>
+      </c>
+      <c r="L228" t="s">
+        <v>738</v>
+      </c>
+      <c r="P228" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q228" t="s">
+        <v>57</v>
+      </c>
+      <c r="R228" t="s">
+        <v>57</v>
+      </c>
+      <c r="S228" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="229" spans="1:19">
+      <c r="A229" t="s">
+        <v>698</v>
+      </c>
+      <c r="B229">
+        <v>60</v>
+      </c>
+      <c r="C229" t="s">
+        <v>739</v>
+      </c>
+      <c r="D229" t="s">
+        <v>740</v>
+      </c>
+      <c r="H229" t="s">
+        <v>741</v>
+      </c>
+      <c r="L229" t="s">
+        <v>742</v>
+      </c>
+      <c r="P229" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q229" t="s">
+        <v>57</v>
+      </c>
+      <c r="R229" t="s">
+        <v>57</v>
+      </c>
+      <c r="S229" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="230" spans="1:19">
+      <c r="A230" t="s">
+        <v>698</v>
+      </c>
+      <c r="B230">
+        <v>83</v>
+      </c>
+      <c r="C230" t="s">
+        <v>743</v>
+      </c>
+      <c r="D230" t="s">
+        <v>744</v>
+      </c>
+      <c r="H230" t="s">
+        <v>745</v>
+      </c>
+      <c r="L230" t="s">
+        <v>746</v>
+      </c>
+      <c r="P230" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>57</v>
+      </c>
+      <c r="R230" t="s">
+        <v>57</v>
+      </c>
+      <c r="S230" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="231" spans="1:19">
+      <c r="A231" t="s">
+        <v>698</v>
+      </c>
+      <c r="B231">
+        <v>403</v>
+      </c>
+      <c r="C231" t="s">
+        <v>747</v>
+      </c>
+      <c r="D231" t="s">
+        <v>748</v>
+      </c>
+      <c r="H231" t="s">
+        <v>749</v>
+      </c>
+      <c r="L231" t="s">
+        <v>750</v>
+      </c>
+      <c r="P231" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>36</v>
+      </c>
+      <c r="R231" t="s">
+        <v>37</v>
+      </c>
+      <c r="S231" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="232" spans="1:19">
+      <c r="A232" t="s">
+        <v>698</v>
+      </c>
+      <c r="B232">
+        <v>133</v>
+      </c>
+      <c r="C232" t="s">
+        <v>751</v>
+      </c>
+      <c r="D232" t="s">
+        <v>752</v>
+      </c>
+      <c r="H232" t="s">
+        <v>753</v>
+      </c>
+      <c r="L232" t="s">
+        <v>754</v>
+      </c>
+      <c r="P232" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q232" t="s">
+        <v>25</v>
+      </c>
+      <c r="R232" t="s">
+        <v>24</v>
+      </c>
+      <c r="S232" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="233" spans="1:19">
+      <c r="A233" t="s">
+        <v>698</v>
+      </c>
+      <c r="B233">
+        <v>72</v>
+      </c>
+      <c r="C233" t="s">
+        <v>755</v>
+      </c>
+      <c r="D233" t="s">
+        <v>756</v>
+      </c>
+      <c r="H233" t="s">
+        <v>757</v>
+      </c>
+      <c r="L233" t="s">
+        <v>758</v>
+      </c>
+      <c r="P233" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q233" t="s">
+        <v>57</v>
+      </c>
+      <c r="R233" t="s">
+        <v>57</v>
+      </c>
+      <c r="S233" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="234" spans="1:19">
+      <c r="A234" t="s">
+        <v>698</v>
+      </c>
+      <c r="B234">
+        <v>60</v>
+      </c>
+      <c r="C234" t="s">
+        <v>759</v>
+      </c>
+      <c r="D234" t="s">
+        <v>760</v>
+      </c>
+      <c r="H234" t="s">
+        <v>761</v>
+      </c>
+      <c r="L234" t="s">
+        <v>762</v>
+      </c>
+      <c r="P234" t="s">
+        <v>248</v>
+      </c>
+      <c r="Q234" t="s">
+        <v>249</v>
+      </c>
+      <c r="R234" t="s">
+        <v>248</v>
+      </c>
+      <c r="S234" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="235" spans="1:19">
+      <c r="A235" t="s">
+        <v>698</v>
+      </c>
+      <c r="B235">
+        <v>60</v>
+      </c>
+      <c r="C235" t="s">
+        <v>763</v>
+      </c>
+      <c r="D235" t="s">
+        <v>764</v>
+      </c>
+      <c r="H235" t="s">
+        <v>765</v>
+      </c>
+      <c r="L235" t="s">
+        <v>766</v>
+      </c>
+      <c r="P235" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q235" t="s">
+        <v>25</v>
+      </c>
+      <c r="R235" t="s">
+        <v>24</v>
+      </c>
+      <c r="S235" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="236" spans="1:19">
+      <c r="A236" t="s">
+        <v>698</v>
+      </c>
+      <c r="B236">
+        <v>60</v>
+      </c>
+      <c r="C236" t="s">
+        <v>767</v>
+      </c>
+      <c r="D236" t="s">
+        <v>768</v>
+      </c>
+      <c r="H236" t="s">
+        <v>769</v>
+      </c>
+      <c r="L236" t="s">
+        <v>770</v>
+      </c>
+      <c r="P236" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q236" t="s">
+        <v>25</v>
+      </c>
+      <c r="R236" t="s">
+        <v>24</v>
+      </c>
+      <c r="S236" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="237" spans="1:19">
+      <c r="A237" t="s">
+        <v>771</v>
+      </c>
+      <c r="B237">
+        <v>67</v>
+      </c>
+      <c r="C237" t="s">
+        <v>455</v>
+      </c>
+      <c r="D237" t="s">
+        <v>456</v>
+      </c>
+      <c r="H237" t="s">
+        <v>457</v>
+      </c>
+      <c r="L237" t="s">
+        <v>458</v>
+      </c>
+      <c r="P237" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q237" t="s">
+        <v>36</v>
+      </c>
+      <c r="R237" t="s">
+        <v>37</v>
+      </c>
+      <c r="S237" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="238" spans="1:19">
+      <c r="A238" t="s">
+        <v>771</v>
+      </c>
+      <c r="B238">
+        <v>60</v>
+      </c>
+      <c r="C238" t="s">
+        <v>772</v>
+      </c>
+      <c r="D238" t="s">
+        <v>773</v>
+      </c>
+      <c r="H238" t="s">
+        <v>774</v>
+      </c>
+      <c r="L238" t="s">
+        <v>775</v>
+      </c>
+      <c r="P238" t="s">
+        <v>248</v>
+      </c>
+      <c r="Q238" t="s">
+        <v>249</v>
+      </c>
+      <c r="R238" t="s">
+        <v>248</v>
+      </c>
+      <c r="S238" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="239" spans="1:19">
+      <c r="A239" t="s">
+        <v>771</v>
+      </c>
+      <c r="B239">
+        <v>67</v>
+      </c>
+      <c r="C239" t="s">
+        <v>455</v>
+      </c>
+      <c r="D239" t="s">
+        <v>456</v>
+      </c>
+      <c r="H239" t="s">
+        <v>457</v>
+      </c>
+      <c r="L239" t="s">
+        <v>458</v>
+      </c>
+      <c r="P239" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q239" t="s">
+        <v>36</v>
+      </c>
+      <c r="R239" t="s">
+        <v>37</v>
+      </c>
+      <c r="S239" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="240" spans="1:19">
+      <c r="A240" t="s">
+        <v>771</v>
+      </c>
+      <c r="B240">
+        <v>60</v>
+      </c>
+      <c r="C240" t="s">
+        <v>772</v>
+      </c>
+      <c r="D240" t="s">
+        <v>773</v>
+      </c>
+      <c r="H240" t="s">
+        <v>774</v>
+      </c>
+      <c r="L240" t="s">
+        <v>775</v>
+      </c>
+      <c r="P240" t="s">
+        <v>248</v>
+      </c>
+      <c r="Q240" t="s">
+        <v>249</v>
+      </c>
+      <c r="R240" t="s">
+        <v>248</v>
+      </c>
+      <c r="S240" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="241" spans="1:19">
+      <c r="A241" t="s">
+        <v>776</v>
+      </c>
+      <c r="B241">
+        <v>60</v>
+      </c>
+      <c r="C241" t="s">
+        <v>777</v>
+      </c>
+      <c r="D241" t="s">
+        <v>778</v>
+      </c>
+      <c r="H241" t="s">
+        <v>779</v>
+      </c>
+      <c r="L241" t="s">
+        <v>780</v>
+      </c>
+      <c r="P241" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q241" t="s">
+        <v>57</v>
+      </c>
+      <c r="R241" t="s">
+        <v>57</v>
+      </c>
+      <c r="S241" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="242" spans="1:19">
+      <c r="A242" t="s">
+        <v>776</v>
+      </c>
+      <c r="B242">
+        <v>115</v>
+      </c>
+      <c r="C242" t="s">
+        <v>781</v>
+      </c>
+      <c r="D242" t="s">
+        <v>782</v>
+      </c>
+      <c r="H242" t="s">
+        <v>783</v>
+      </c>
+      <c r="L242" t="s">
+        <v>784</v>
+      </c>
+      <c r="P242" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q242" t="s">
+        <v>57</v>
+      </c>
+      <c r="R242" t="s">
+        <v>57</v>
+      </c>
+      <c r="S242" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="243" spans="1:19">
+      <c r="A243" t="s">
+        <v>776</v>
+      </c>
+      <c r="B243">
+        <v>119</v>
+      </c>
+      <c r="C243" t="s">
+        <v>785</v>
+      </c>
+      <c r="D243" t="s">
+        <v>786</v>
+      </c>
+      <c r="H243" t="s">
+        <v>787</v>
+      </c>
+      <c r="L243" t="s">
+        <v>788</v>
+      </c>
+      <c r="P243" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q243" t="s">
+        <v>57</v>
+      </c>
+      <c r="R243" t="s">
+        <v>57</v>
+      </c>
+      <c r="S243" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="244" spans="1:19">
+      <c r="A244" t="s">
+        <v>789</v>
+      </c>
+      <c r="B244">
+        <v>88</v>
+      </c>
+      <c r="C244" t="s">
+        <v>790</v>
+      </c>
+      <c r="D244" t="s">
+        <v>791</v>
+      </c>
+      <c r="H244" t="s">
+        <v>792</v>
+      </c>
+      <c r="L244" t="s">
+        <v>793</v>
+      </c>
+      <c r="P244" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q244" t="s">
+        <v>57</v>
+      </c>
+      <c r="R244" t="s">
+        <v>57</v>
+      </c>
+      <c r="S244" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="245" spans="1:19">
+      <c r="A245" t="s">
+        <v>794</v>
+      </c>
+      <c r="B245">
+        <v>65</v>
+      </c>
+      <c r="C245" t="s">
+        <v>795</v>
+      </c>
+      <c r="D245" t="s">
+        <v>796</v>
+      </c>
+      <c r="H245" t="s">
+        <v>797</v>
+      </c>
+      <c r="L245" t="s">
+        <v>798</v>
+      </c>
+      <c r="P245" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q245" t="s">
+        <v>57</v>
+      </c>
+      <c r="R245" t="s">
+        <v>57</v>
+      </c>
+      <c r="S245" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="246" spans="1:19">
+      <c r="A246" t="s">
+        <v>794</v>
+      </c>
+      <c r="B246">
+        <v>379</v>
+      </c>
+      <c r="C246" t="s">
+        <v>799</v>
+      </c>
+      <c r="D246" t="s">
+        <v>800</v>
+      </c>
+      <c r="H246" t="s">
+        <v>801</v>
+      </c>
+      <c r="L246" t="s">
+        <v>802</v>
+      </c>
+      <c r="P246" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q246" t="s">
+        <v>57</v>
+      </c>
+      <c r="R246" t="s">
+        <v>57</v>
+      </c>
+      <c r="S246" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="247" spans="1:19">
+      <c r="A247" t="s">
+        <v>794</v>
+      </c>
+      <c r="B247">
+        <v>69</v>
+      </c>
+      <c r="C247" t="s">
+        <v>803</v>
+      </c>
+      <c r="D247" t="s">
+        <v>804</v>
+      </c>
+      <c r="H247" t="s">
+        <v>805</v>
+      </c>
+      <c r="L247" t="s">
+        <v>806</v>
+      </c>
+      <c r="P247" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q247" t="s">
+        <v>25</v>
+      </c>
+      <c r="R247" t="s">
+        <v>24</v>
+      </c>
+      <c r="S247" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="248" spans="1:19">
+      <c r="A248" t="s">
+        <v>807</v>
+      </c>
+      <c r="B248">
+        <v>60</v>
+      </c>
+      <c r="C248" t="s">
+        <v>808</v>
+      </c>
+      <c r="D248" t="s">
+        <v>809</v>
+      </c>
+      <c r="H248" t="s">
+        <v>810</v>
+      </c>
+      <c r="L248" t="s">
+        <v>811</v>
+      </c>
+      <c r="P248" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q248" t="s">
+        <v>25</v>
+      </c>
+      <c r="R248" t="s">
+        <v>24</v>
+      </c>
+      <c r="S248" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="249" spans="1:19">
+      <c r="A249" t="s">
+        <v>807</v>
+      </c>
+      <c r="B249">
+        <v>598</v>
+      </c>
+      <c r="C249" t="s">
+        <v>812</v>
+      </c>
+      <c r="D249" t="s">
+        <v>813</v>
+      </c>
+      <c r="H249" t="s">
+        <v>814</v>
+      </c>
+      <c r="L249" t="s">
+        <v>815</v>
+      </c>
+      <c r="P249" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q249" t="s">
+        <v>25</v>
+      </c>
+      <c r="R249" t="s">
+        <v>24</v>
+      </c>
+      <c r="S249" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="250" spans="1:19">
+      <c r="A250" t="s">
+        <v>816</v>
+      </c>
+      <c r="B250">
+        <v>60</v>
+      </c>
+      <c r="C250" t="s">
+        <v>817</v>
+      </c>
+      <c r="D250" t="s">
+        <v>818</v>
+      </c>
+      <c r="H250" t="s">
+        <v>819</v>
+      </c>
+      <c r="L250" t="s">
+        <v>820</v>
+      </c>
+      <c r="P250" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q250" t="s">
+        <v>57</v>
+      </c>
+      <c r="R250" t="s">
+        <v>57</v>
+      </c>
+      <c r="S250" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="251" spans="1:19">
+      <c r="A251" t="s">
+        <v>816</v>
+      </c>
+      <c r="B251">
+        <v>90</v>
+      </c>
+      <c r="C251" t="s">
+        <v>821</v>
+      </c>
+      <c r="D251" t="s">
+        <v>822</v>
+      </c>
+      <c r="H251" t="s">
+        <v>823</v>
+      </c>
+      <c r="L251" t="s">
+        <v>824</v>
+      </c>
+      <c r="P251" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q251" t="s">
+        <v>57</v>
+      </c>
+      <c r="R251" t="s">
+        <v>57</v>
+      </c>
+      <c r="S251" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="252" spans="1:19">
+      <c r="A252" t="s">
+        <v>816</v>
+      </c>
+      <c r="B252">
+        <v>72</v>
+      </c>
+      <c r="C252" t="s">
+        <v>825</v>
+      </c>
+      <c r="D252" t="s">
+        <v>826</v>
+      </c>
+      <c r="H252" t="s">
+        <v>827</v>
+      </c>
+      <c r="L252" t="s">
+        <v>828</v>
+      </c>
+      <c r="P252" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q252" t="s">
+        <v>57</v>
+      </c>
+      <c r="R252" t="s">
+        <v>57</v>
+      </c>
+      <c r="S252" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="253" spans="1:19">
+      <c r="A253" t="s">
+        <v>829</v>
+      </c>
+      <c r="B253">
+        <v>60</v>
+      </c>
+      <c r="C253" t="s">
+        <v>830</v>
+      </c>
+      <c r="D253" t="s">
+        <v>831</v>
+      </c>
+      <c r="H253" t="s">
+        <v>832</v>
+      </c>
+      <c r="L253" t="s">
+        <v>833</v>
+      </c>
+      <c r="P253" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q253" t="s">
+        <v>57</v>
+      </c>
+      <c r="R253" t="s">
+        <v>57</v>
+      </c>
+      <c r="S253" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="254" spans="1:19">
+      <c r="A254" t="s">
+        <v>834</v>
+      </c>
+      <c r="B254">
+        <v>71</v>
+      </c>
+      <c r="C254" t="s">
+        <v>835</v>
+      </c>
+      <c r="D254" t="s">
+        <v>836</v>
+      </c>
+      <c r="H254" t="s">
+        <v>827</v>
+      </c>
+      <c r="L254" t="s">
+        <v>837</v>
+      </c>
+      <c r="P254" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q254" t="s">
+        <v>57</v>
+      </c>
+      <c r="R254" t="s">
+        <v>57</v>
+      </c>
+      <c r="S254" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="255" spans="1:19">
+      <c r="A255" t="s">
+        <v>834</v>
+      </c>
+      <c r="B255">
+        <v>60</v>
+      </c>
+      <c r="C255" t="s">
+        <v>838</v>
+      </c>
+      <c r="D255" t="s">
+        <v>839</v>
+      </c>
+      <c r="H255" t="s">
+        <v>840</v>
+      </c>
+      <c r="L255" t="s">
+        <v>841</v>
+      </c>
+      <c r="P255" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q255" t="s">
+        <v>57</v>
+      </c>
+      <c r="R255" t="s">
+        <v>57</v>
+      </c>
+      <c r="S255" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="256" spans="1:19">
+      <c r="A256" t="s">
+        <v>842</v>
+      </c>
+      <c r="B256">
+        <v>62</v>
+      </c>
+      <c r="C256" t="s">
+        <v>843</v>
+      </c>
+      <c r="D256" t="s">
+        <v>844</v>
+      </c>
+      <c r="H256" t="s">
+        <v>845</v>
+      </c>
+      <c r="L256" t="s">
+        <v>846</v>
+      </c>
+      <c r="P256" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q256" t="s">
+        <v>57</v>
+      </c>
+      <c r="R256" t="s">
+        <v>57</v>
+      </c>
+      <c r="S256" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="257" spans="1:19">
+      <c r="A257" t="s">
+        <v>842</v>
+      </c>
+      <c r="B257">
+        <v>65</v>
+      </c>
+      <c r="C257" t="s">
+        <v>847</v>
+      </c>
+      <c r="D257" t="s">
+        <v>848</v>
+      </c>
+      <c r="H257" t="s">
+        <v>849</v>
+      </c>
+      <c r="L257" t="s">
+        <v>850</v>
+      </c>
+      <c r="P257" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q257" t="s">
+        <v>57</v>
+      </c>
+      <c r="R257" t="s">
+        <v>57</v>
+      </c>
+      <c r="S257" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="258" spans="1:19">
+      <c r="A258" t="s">
+        <v>851</v>
+      </c>
+      <c r="B258">
+        <v>189</v>
+      </c>
+      <c r="C258" t="s">
+        <v>852</v>
+      </c>
+      <c r="D258" t="s">
+        <v>853</v>
+      </c>
+      <c r="H258" t="s">
+        <v>854</v>
+      </c>
+      <c r="L258" t="s">
+        <v>855</v>
+      </c>
+      <c r="P258" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>57</v>
+      </c>
+      <c r="R258" t="s">
+        <v>57</v>
+      </c>
+      <c r="S258" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="259" spans="1:19">
+      <c r="A259" t="s">
+        <v>856</v>
+      </c>
+      <c r="B259">
+        <v>60</v>
+      </c>
+      <c r="C259" t="s">
+        <v>857</v>
+      </c>
+      <c r="D259" t="s">
+        <v>858</v>
+      </c>
+      <c r="H259" t="s">
+        <v>859</v>
+      </c>
+      <c r="L259" t="s">
+        <v>860</v>
+      </c>
+      <c r="P259" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q259" t="s">
+        <v>57</v>
+      </c>
+      <c r="R259" t="s">
+        <v>57</v>
+      </c>
+      <c r="S259" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="260" spans="1:19">
+      <c r="A260" t="s">
+        <v>861</v>
+      </c>
+      <c r="B260">
+        <v>60</v>
+      </c>
+      <c r="C260" t="s">
+        <v>862</v>
+      </c>
+      <c r="D260" t="s">
+        <v>863</v>
+      </c>
+      <c r="H260" t="s">
+        <v>864</v>
+      </c>
+      <c r="L260" t="s">
+        <v>865</v>
+      </c>
+      <c r="P260" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>57</v>
+      </c>
+      <c r="R260" t="s">
+        <v>57</v>
+      </c>
+      <c r="S260" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="261" spans="1:19">
+      <c r="A261" t="s">
+        <v>861</v>
+      </c>
+      <c r="B261">
         <v>1</v>
       </c>
-      <c r="C162" t="s">
-[...48 lines deleted...]
-        <v>751</v>
+      <c r="C261" t="s">
+        <v>866</v>
+      </c>
+      <c r="D261" t="s">
+        <v>867</v>
+      </c>
+      <c r="E261" t="s">
+        <v>868</v>
+      </c>
+      <c r="H261" t="s">
+        <v>869</v>
+      </c>
+      <c r="I261" t="s">
+        <v>870</v>
+      </c>
+      <c r="L261" t="s">
+        <v>871</v>
+      </c>
+      <c r="M261" t="s">
+        <v>872</v>
+      </c>
+      <c r="P261" t="s">
+        <v>873</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>874</v>
+      </c>
+      <c r="R261" t="s">
+        <v>875</v>
+      </c>
+      <c r="S261" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="262" spans="1:19">
+      <c r="A262" t="s">
+        <v>861</v>
+      </c>
+      <c r="B262">
+        <v>60</v>
+      </c>
+      <c r="C262" t="s">
+        <v>862</v>
+      </c>
+      <c r="D262" t="s">
+        <v>863</v>
+      </c>
+      <c r="H262" t="s">
+        <v>864</v>
+      </c>
+      <c r="L262" t="s">
+        <v>865</v>
+      </c>
+      <c r="P262" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q262" t="s">
+        <v>57</v>
+      </c>
+      <c r="R262" t="s">
+        <v>57</v>
+      </c>
+      <c r="S262" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="263" spans="1:19">
+      <c r="A263" t="s">
+        <v>877</v>
+      </c>
+      <c r="B263">
+        <v>108</v>
+      </c>
+      <c r="C263" t="s">
+        <v>878</v>
+      </c>
+      <c r="D263" t="s">
+        <v>879</v>
+      </c>
+      <c r="H263" t="s">
+        <v>880</v>
+      </c>
+      <c r="L263" t="s">
+        <v>881</v>
+      </c>
+      <c r="P263" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q263" t="s">
+        <v>57</v>
+      </c>
+      <c r="R263" t="s">
+        <v>57</v>
+      </c>
+      <c r="S263" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="264" spans="1:19">
+      <c r="A264" t="s">
+        <v>877</v>
+      </c>
+      <c r="B264">
+        <v>140</v>
+      </c>
+      <c r="C264" t="s">
+        <v>882</v>
+      </c>
+      <c r="D264" t="s">
+        <v>883</v>
+      </c>
+      <c r="H264" t="s">
+        <v>884</v>
+      </c>
+      <c r="L264" t="s">
+        <v>885</v>
+      </c>
+      <c r="P264" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q264" t="s">
+        <v>57</v>
+      </c>
+      <c r="R264" t="s">
+        <v>57</v>
+      </c>
+      <c r="S264" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="265" spans="1:19">
+      <c r="A265" t="s">
+        <v>886</v>
+      </c>
+      <c r="B265">
+        <v>60</v>
+      </c>
+      <c r="C265" t="s">
+        <v>777</v>
+      </c>
+      <c r="D265" t="s">
+        <v>887</v>
+      </c>
+      <c r="H265" t="s">
+        <v>779</v>
+      </c>
+      <c r="L265" t="s">
+        <v>888</v>
+      </c>
+      <c r="P265" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>57</v>
+      </c>
+      <c r="R265" t="s">
+        <v>57</v>
+      </c>
+      <c r="S265" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="266" spans="1:19">
+      <c r="A266" t="s">
+        <v>886</v>
+      </c>
+      <c r="B266">
+        <v>175</v>
+      </c>
+      <c r="C266" t="s">
+        <v>889</v>
+      </c>
+      <c r="D266" t="s">
+        <v>890</v>
+      </c>
+      <c r="H266" t="s">
+        <v>891</v>
+      </c>
+      <c r="L266" t="s">
+        <v>892</v>
+      </c>
+      <c r="P266" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>57</v>
+      </c>
+      <c r="R266" t="s">
+        <v>57</v>
+      </c>
+      <c r="S266" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="267" spans="1:19">
+      <c r="A267" t="s">
+        <v>893</v>
+      </c>
+      <c r="B267">
+        <v>60</v>
+      </c>
+      <c r="C267" t="s">
+        <v>894</v>
+      </c>
+      <c r="D267" t="s">
+        <v>895</v>
+      </c>
+      <c r="H267" t="s">
+        <v>896</v>
+      </c>
+      <c r="L267" t="s">
+        <v>897</v>
+      </c>
+      <c r="P267" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>57</v>
+      </c>
+      <c r="R267" t="s">
+        <v>57</v>
+      </c>
+      <c r="S267" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="268" spans="1:19">
+      <c r="A268" t="s">
+        <v>898</v>
+      </c>
+      <c r="B268">
+        <v>91</v>
+      </c>
+      <c r="C268" t="s">
+        <v>899</v>
+      </c>
+      <c r="D268" t="s">
+        <v>900</v>
+      </c>
+      <c r="H268" t="s">
+        <v>901</v>
+      </c>
+      <c r="L268" t="s">
+        <v>902</v>
+      </c>
+      <c r="P268" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>57</v>
+      </c>
+      <c r="R268" t="s">
+        <v>57</v>
+      </c>
+      <c r="S268" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="269" spans="1:19">
+      <c r="A269" t="s">
+        <v>898</v>
+      </c>
+      <c r="B269">
+        <v>87</v>
+      </c>
+      <c r="C269" t="s">
+        <v>903</v>
+      </c>
+      <c r="D269" t="s">
+        <v>904</v>
+      </c>
+      <c r="H269" t="s">
+        <v>905</v>
+      </c>
+      <c r="L269" t="s">
+        <v>906</v>
+      </c>
+      <c r="P269" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>57</v>
+      </c>
+      <c r="R269" t="s">
+        <v>57</v>
+      </c>
+      <c r="S269" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="270" spans="1:19">
+      <c r="A270" t="s">
+        <v>907</v>
+      </c>
+      <c r="B270">
+        <v>602</v>
+      </c>
+      <c r="C270" t="s">
+        <v>908</v>
+      </c>
+      <c r="D270" t="s">
+        <v>909</v>
+      </c>
+      <c r="H270" t="s">
+        <v>910</v>
+      </c>
+      <c r="L270" t="s">
+        <v>911</v>
+      </c>
+      <c r="P270" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q270" t="s">
+        <v>57</v>
+      </c>
+      <c r="R270" t="s">
+        <v>57</v>
+      </c>
+      <c r="S270" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="271" spans="1:19">
+      <c r="A271" t="s">
+        <v>912</v>
+      </c>
+      <c r="B271">
+        <v>60</v>
+      </c>
+      <c r="C271" t="s">
+        <v>913</v>
+      </c>
+      <c r="D271" t="s">
+        <v>914</v>
+      </c>
+      <c r="H271" t="s">
+        <v>915</v>
+      </c>
+      <c r="L271" t="s">
+        <v>916</v>
+      </c>
+      <c r="P271" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q271" t="s">
+        <v>57</v>
+      </c>
+      <c r="R271" t="s">
+        <v>57</v>
+      </c>
+      <c r="S271" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="272" spans="1:19">
+      <c r="A272" t="s">
+        <v>912</v>
+      </c>
+      <c r="B272">
+        <v>759</v>
+      </c>
+      <c r="C272" t="s">
+        <v>917</v>
+      </c>
+      <c r="D272" t="s">
+        <v>918</v>
+      </c>
+      <c r="H272" t="s">
+        <v>919</v>
+      </c>
+      <c r="L272" t="s">
+        <v>920</v>
+      </c>
+      <c r="P272" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q272" t="s">
+        <v>57</v>
+      </c>
+      <c r="R272" t="s">
+        <v>57</v>
+      </c>
+      <c r="S272" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="273" spans="1:19">
+      <c r="A273" t="s">
+        <v>921</v>
+      </c>
+      <c r="B273">
+        <v>3</v>
+      </c>
+      <c r="C273" t="s">
+        <v>922</v>
+      </c>
+      <c r="D273" t="s">
+        <v>923</v>
+      </c>
+      <c r="H273" t="s">
+        <v>924</v>
+      </c>
+      <c r="L273" t="s">
+        <v>925</v>
+      </c>
+      <c r="P273" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>25</v>
+      </c>
+      <c r="R273" t="s">
+        <v>24</v>
+      </c>
+      <c r="S273" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="274" spans="1:19">
+      <c r="A274" t="s">
+        <v>926</v>
+      </c>
+      <c r="B274">
+        <v>1</v>
+      </c>
+      <c r="C274" t="s">
+        <v>927</v>
+      </c>
+      <c r="D274" t="s">
+        <v>928</v>
+      </c>
+      <c r="E274" t="s">
+        <v>929</v>
+      </c>
+      <c r="F274" t="s">
+        <v>930</v>
+      </c>
+      <c r="G274" t="s">
+        <v>931</v>
+      </c>
+      <c r="H274" t="s">
+        <v>932</v>
+      </c>
+      <c r="I274" t="s">
+        <v>933</v>
+      </c>
+      <c r="J274" t="s">
+        <v>934</v>
+      </c>
+      <c r="K274" t="s">
+        <v>935</v>
+      </c>
+      <c r="L274" t="s">
+        <v>936</v>
+      </c>
+      <c r="M274" t="s">
+        <v>937</v>
+      </c>
+      <c r="N274" t="s">
+        <v>938</v>
+      </c>
+      <c r="O274" t="s">
+        <v>939</v>
+      </c>
+      <c r="P274" t="s">
+        <v>940</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>941</v>
+      </c>
+      <c r="R274" t="s">
+        <v>940</v>
+      </c>
+      <c r="S274" t="s">
+        <v>942</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>